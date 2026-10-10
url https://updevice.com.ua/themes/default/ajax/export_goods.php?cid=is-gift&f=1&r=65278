--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e787b128c0484809b08e4d51e427c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd22f408a2eea1eb16efc1a60bfd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d901a8829d08463a3ba463b09acd673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306e341ed6b97bb9934b135d727c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35adc3de5cf3cac76e4473b02b38ea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068204f18c813b7283d42e597c39d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f0dcec4ec47d98a789b6496999f167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e66b10202215168bce6421bd8ee9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fbf3186424819695a2791a7975a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085523a914760be2d03cdb6cf297f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4d05d3c323dcaa963d343cf1acbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec080a6510bd581a6fb48b16030bc3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6cd32b577085ac1f14faed0ae57b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebc2d0e19598b2ece30004c4ef19d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560d87e8e381b6a98057f797f9fd4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131199e77802dfefd970c0680da81de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a966bb6fa9ef45d01bc4dc42d94b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe11cfae48338e2897b22dbd673da1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b666b92a8301d97471ecf394edfb3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475617f72af949c4a362ea0b1010e3b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b0015dcb3d75e0f6620f91e0450021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767547ef11a409837edaa6f044fcd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dec0782e619b545c8cb20b446dfd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb837ade53680f0b5d8fd0a9e81c4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1da1415c271070efa9b56dbd55bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a00568fb6d005c654726000416f6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33da6ffb4ffe1c9bb2a26375940c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20bb12d535fb5c6469bcd925d7453328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92d9ea996a3ba3bea35b112f27f8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb279e522086d123198beacc4a0022e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e13b6ca630cda6ec46c76f65ee7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920ff4c767accf71ecc25d250cc47132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e7d1344b4423df1e3b60916312e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac4c67e95e189997a625b6022717534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d41317dfd5b74bca2c3c15c30c65035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4dd8f041364bbbc550b66be20c9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b6a0015ec906b94af764cd986b8b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ee3003be4f50bdeb8b6b4f12583e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6baacc6f361d4fb6902392e5394339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc040c4c3526ac2fdc281e9d8a21b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a515ac57ea75778fa79a13481e36a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ff177926aa1c7e7a989aa7a83af042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64cb9c7b9e343f79cde2da5a68923043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0db2ff1af30070e8c06be5532e73244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877b796b7c0f2cd3c5528c8e9f99a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a824d0c42ce5731b7cef57a621c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41689396c2fc0c5544e9b3b3e5d6d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563564bd3b034e7d79b0464c42a2fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a7369f1cb4b9888fcbc94941085c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe29c4f6b194c2645cd3af2631b0f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d962cde959f3768d71ad3290b0e3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198cbd98aedd4a3716829c609f4ef9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daed1b707a13b21bdd3a6f307408d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe316193990ccb2fac3f18c5c0a570af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd6367eee4709c6336933b0be581c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8311b1afd270028a66f297a823019256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dbb042933da1161f36350d1a7704557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e692dbfff629ef1e6b122ed50341b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95915a8bbd14295bf4e4ca17a5b2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afc35d53ad9f994662d673dc9fe9e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b01ba48792ae08d097e23e6d348c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067772b40337cbbb49101b7f8d00cc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deff024440085a4df5252c3483b43f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95985a6117d9a1140264ddbb24da5b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea552466c9efa2d00f68b5f94f21e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4b0718235a6a4901c22bcbe20a5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e22829596a3a41b25e595e7ecea88967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffaad7cafd6ece323490235396f43468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c96be861a049cf2b65eb6e83424d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b40872aacb423d93e2200fd18ac7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c472cbf07163de7ba983c25424245071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2104f2b143a873836cf4ae2f1e499a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da477651bf9e1fe706c5ae8ad53c0b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d00f92743409ebd0e37a2abd7a98674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92609c45b10da92485c2a150083443a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6506810ca09a765eed9212af51215776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359509d487d387621fd98a1d9b58a63677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327099a2f253ef3824755ecfc64ee3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f282b04ca38fc8144a93af3db63e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877e5e1ed1cee766db12699c6177fb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727df74d3b79282e2163da903a34a5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f2c83a8e3e42469fdd3c83b2ff6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0322ce4861c10289e853d4a5b75283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3f8c67c61af9e5c9a99c04742d01a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66188fa9241e440394070e51cbcc0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c470ffc260256ba1ab6807cb26ce586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75856743303f9202f2eb98a31a1332e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671eaeec7f83c8c6d85bfad3680589588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ec42707253312a545a251cac40b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c12bfdd2454e60278f6f4a291dfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866970912b696a911aeda8bcd5329e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905ba7f9352cafe15e73409c48335f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a976346188df2f9205579be1a14ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095072944f19ddbfa44b0096669628a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3624b7126efc243f41ae81b7d9fe9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592fe6341ee27693bd5a9385bdb336b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732333a324bc752597375e1ea1b59b4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96dad2d568f1324bee04aad9020ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3f73d4549c59db18d3cf09b911c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0ce07bd35843007823cccb689cc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531798e558d34b02fa0d025dbc76e3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f41ba31c96aef111566284f701f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c73b318e069a670449ce23f3da705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5e81b3f78ceac24195e673d0abe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5da1a2faf9e61bdbcd1242ffeadd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e77802ca85808bf05fd7339bbc43b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7e577c51170257db743b13975a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e74677218ce1d24ed5d82284f747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441318bd3c3cee81ef0017b6eec5309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164980409f2dd2258296f7b32759ce76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc5638a3b5e131335c49e17e2a968b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea129e0d7f1144ef466dc8e814067df9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70573baf65c551fedb63c977bce7a13a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e0cc65b795ebc8d70eae06b6cec3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be35ee527979faf5daf03de9eea86b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038c9962ec4bdd8b22166c9ddeabfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9d86d603a6d3eff1149e3322c66d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd17531f9233c2925f296de11a3ca2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff734b10f283a8a230b9d66ba3f9c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190326e8f29b15ab806c070876173580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b265bea6f67ae0c2e0d021ff990cc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e096ecafaf555f1083427f5325c14ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf029a082b78955d9170f019e67031d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a9a9a4889492d6751ae6c0a215e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fd2954671d349cdd014610e307fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46a3eef4bfcd268c1d8632f4fe751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a848051e36db9f2c56275253910f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79dbda03919b3da90096e87053e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e36bb886ab7431785dc1eeed482a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e64b83dc89a1abca9853860f382ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d91a0c92a9a0118f347452b280b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331f4332b8d7ed0b10f0c8e0b4c018132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0e8f069ed4c89c12daa09f8735ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8ac7fa10103a6b883847be84f4a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25926323ee5acd1e20f01190f837d78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac138bc4fd36881ab0b7b73bb7884d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fcbe701f1103bd378c8d9ebdfac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f2c88aa1da0f4c77ed4247b68bb80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1233ae22cb6a0eb73f70ebdda3edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a88687d11212746e1f4f19fb0f00d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7fafc2038fa8577aaec7a913e6402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1343c73b80b76de6e204a4baaa17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93442d0dc0b9bc48edea44d49b178b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125f1a4a85fcbaa4f07b843898f809144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936ba3e9f73e549c969634fd173ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d33320b3d0d37ebafb656c8848a0b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411773f79bdce08f09d3aa1eb4f555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6b6cacec40cac083b01808d541a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dded433445b7d48f132bb6314390e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014256a81665bf9347fb29a5071a88aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f422b14ea916dff81c9128cab0262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343d0685e7ccc34fbc8f436ee8f099152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58be57ad5d6f8cb23e30a482cfba30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16a9ef6942966a45b185dd87700a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd4968a1724bf0f8a76e4caaa726d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13dd4b163392ad83bf1d7674ea866d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b6320c1ed17c67c5dbc281f87ec1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb75ee20248aaa8404ea2ae0d60da2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e51a9081270784dfc5848e55c231e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75144a46ed3e487a41857ac4b72e000c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce8c39f70a31ee37a4bef5765ef19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c1b251dfce87b49d8725b969c271162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698d253225f6299955f069ad39a8e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d14b00e9da1db0bd84ba0a405a965164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cd638d817ce72e53b3257870333e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edaae84da7c7d2ab6a25ce3f72d761166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead2b0c554b143f8d0a70a2232168d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0f58fc9f33e94e5b65b5dd81ee71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398e81772a4a57019d52026a1e4626169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e8daf32ca6c16a6a5b461e238c46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3431d0938ec52bd82e4529a2a945171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce7a5f7ac4888c24a55fe18ee4cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe702a617f46c52601edb9667029c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050553406c973b39f238da626fdd1aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db044e01ef2682109e21ab0b1d2f3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d880eec49ea115071f017311141954d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822002d0051e711e3555e6c348c154177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983fbdeeecead03e8f0b5a342cb8f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455686cc9af34fcfb4189950a65caec4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036598d5fe37aecbcf806f2def3210a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c12260fad64bc9c7ee65ea90aa9282181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e4d456c1c452a3a3a4272a460753182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6eb556e29826c25bc9c2b13cdda0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79943197a1ed188a64e29021f0ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e764b012bd332ac2e4afbcbcba18a0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e241a1d10b3a19e27f1cef760915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18d4be4b5d37ea039b1f256f74ad86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed112c853cd00edfc3bb052b5b21ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1ef226c309e28e746dab91255453189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089e8b8f175f5bce6662c7e11d3f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54f04a76288bdc327f2b5bbe19f23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da72c8fd9589b0214c14a4492b5c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437214ef2db0b1d9f86d3c0e5b9d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122799e29b0e3e774382c0516ce4d98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8204a129139020dee5ccd22aba758195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f70c4b9e3b980eb50fa3569b8f2b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d636560a0d7ee72b38b9b29d7c20ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e16162b34280af5932b75d018e349198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997812ea68afec95b3a373fa5f2c426199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4fd3fcfe221880571e7fc0b32a245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d08e61406db579a5ece0b1fbc83c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43a63095755e66817300679859501202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b43f4ef87419de295c610a282b6245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74690f0abba7a85ca1dd6564634dd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fb10626b91d848fa39b682e316ce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6782f90b1c6153f39b9df78828709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721edae1e127e252acaeba0db6e4332207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc367dd2811502b575fd7308ce8a905f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732684ccb49e31443badd646984b8562209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657ffb98b2201309484d952edb7f98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c503d0bd3c3e3a434cb1b67c855a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b094ace5f86209a45eb2d657b7c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651cae75667e3768fccb5e73aa8bb77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809097ebef534b47e3279c1f7e6a193214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f49672a2b08659981c98d01a9375c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75bb57380e7d48f79bc8311e80f6bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d9f1674a25109d4550f524495fe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7817fb2964a08c0997f380536d994218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63393352361ffd2310e61b1d42b6421219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107820bf861bc67cd28b0f9484297c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853dc248f3721919183043c44b83935221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e39f37017872438898d4653d59b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c069ae670ff3de1c5d16522904efb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723dadf632f5acf07b8c5e3aa1b0246224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fb02f15ed5f29bb5b8550a658797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cdbc56ceeb6f0d2f271bbc095505b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c53099e57b366400c8574b51a9446e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa83239ce938247fa69e9f4db09ac4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2724bcb23a98b512ee4fbcd614d5e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2d4f82a0ff4524b61691a896f781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400531dd404044ca9de7347071399cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b45e3cb372650153270068258ce0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c866a698bbe2289739daa35c7cc0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042c3b4d80007dd3bbf1262f547efd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec30fb07f0efe73f538706051bac85a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a08c80d76fccabaffa73a38eb2027236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9fcfb9e2d05f8769e32539940855237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd5f60faa50c1ded3413aafc9fcf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00bbf219ed19cb6844556cd1aebe00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077515552b71f9f056e89f27817aa35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6f2e163a2f8ee64ff0e5c80bfaa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114b941c62c762a1898899f23b6a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a38c04847160028775358d3cb111243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6298f66ee19f33f4381cf938b3db7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11facc8ca5a23ee7083a7e4da673f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d55ea785b80f2a524b0b29fea48b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57946e65fac9249bf781699f2359a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b56b69a93778190b93cb0a3baead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e680b1a11602380d582a8744ac6a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f48f958a7549141860bfec24bf32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bab6ac69b9d9483c09e789f962075251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e738322503bae14efa825c532d451252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42915260e6eb412b7d77015e735c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d971c86d7f551d16cd6bebf05cd4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b4e59b1b0fc073d40f5c27edddad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d91e33eca759294edd6134a8b6e81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c60b1ada3b425cb8fa30b2fcfab69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a82f5c584a8584401341914998291258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b73f869f211c34b3017ac2e9d3dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59283bae39b536559cb282b9078cea0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef855a1a9af1ba29c9b9226c4d1f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e6071ac8cb5e5d27ac6c862112ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de112f4bd89ce7119bde1296d0b5c65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732408cd4824968bfb552d0f61c3e8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859c30f55882116d95fc595b97e123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1faf2dc2faf85890b6591b9ef1b290266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93edd7c812281478705f8880a2a8936267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134868731cac8a564ae840e8638c70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a596b23b59496eb3c280f7d908abf95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637d718d6d497c4359267bd0126b93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc5ae33fa04413b229433e826c89e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aeb997d24448c1001876357dc5cd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce206d639b7be847fda1c313e5fde8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d855058e8a8453d08558eebdc5795274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6cfc18d76b8b51888673ddd85e6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca7beac306ca04df5d0d728f3b804276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9406aacd2bb23f45046b29f31cde16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdef66baf26058d2a1a9345f1a2e9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dabd4fc7009b9becba9ce457d47b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70d28cb4d6bad2755777cab8f9209280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580df63aec281ad44725b60fac390d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb462a041e9d34605970232f634aad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e59d3e5e81cf90683e54150fade31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b246bf1e6f0891f2b8df6625ee75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3655004890fd01b476e03d53b3df6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456946b4f997b08ba45f10a21570ecd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadc04281059974c744138c186adde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b894971cbc66d485029372b13f83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434291637ba4dfbdd432113b52dcd39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5d5d2752eb861c681b70eb869fed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7cc4421a7af4032700724f01bbc82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c6c60f1378f8c45f2427f12de37a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9fac8ba5360abbc2d244c49d54c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50e463a7c1cb2087681216f0a3d37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707210568fa123ade574835953739fec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a55fc8d1d37126a253c42d00d4e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e819d818452d2447507450c1f5ba32a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedc94387f6a93611782b3892afd02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada194ea3377025fd0c9c3bba41bab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6ed1b15ab0c3b1d3bb5ff3a6628dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aef3ff3dff340d7c757004a1091f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588856796cff0df664e28faa7925a99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5174910a37528d99db3bd32b226e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328edc134458360f2a61790c331ea0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430013944903b0c49d7a0bb7b575c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6030ac4a1805cbfc2526c13a69e363306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc653478551a985a93d9950d8a8e7fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17b3f1ef9c6e2ec92e9e39f16cc3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e06ef493b1b6eab8d22e450996eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc701c54de14732a94ed2b158cbfff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59919633a08bc55c0a5597077801f5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240353827db837ec6b24ace799e84c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe355cddf3502a673a1d1c59c83551a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb512723dbc412680ffec0ca3441079a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2addc9863e4e8ca2e4b08efcbeb471e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108032655a6faa66cf4e72efc12af72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d39a3e4f1d5a1cb092fdc5c9a1bb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079421995a3839e3f3b87c1d15f2e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9a94215bc7ec2830b96827d0339c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d88f89b82bf718599fd3a08d976dd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f926048f78231c430e6d72ffd3f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deee0d0ea8905bcadc51f489f86365322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32769bc568ff0325429b06e10893c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc81d712e503e18bab3765576ea32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba7fb2707040168d3c9e6aeba7dc3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4fffe5bf0dbbe634191034eee417326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b6479dc109868771dc997521c3cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0939a1a99a21f98fa9ce78d3c3687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8053a19073a0a2d9e076d08c7f638329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71a350f9e55b544daefec81f05390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759dce76d4cfdb9658d972f1f55836331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f61f4cc8f326b074f1a4061b0757332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805de76c07aff6016319551e13093a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e7b448d77fc89c6cc416b96edaffd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f06d6d27f4895ef16b81b590c8a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86c8863b35b5ffe877b46275e7570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab23ccf5f02ff0be10a5052516562e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846666d510423659f0e4766f75dfbcb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcf9e612b888b19494e59b301e8bab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057601508e509bd31d515cbfd45c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b68108ca4d90c2bf10275ebad1502341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e50b305d74f79f5c5db338742871df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97160ed337fea803fc2da892cb88a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a2879001008ce23c8fac41591c9e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039e6878e795186242d9585d2d7f84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152333e5686bdb9dcceed70ff69cd335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f978e18396d540fc8cb105b2b4cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ef215502de42cce69371eee6e477348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de50fdb5fd52818d36e1ff552d996349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad51049e2d70e0d18bb620689b4792350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41905a6a5a4f69bc72297fa99856b21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93368b96d50689abe10a4c3bb2ebaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80183a9a741d708ae93db7d29bca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7705bc2f2e0f428a28ab3f1f1f668b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf7f625c4e228888e969d6f45e525355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707e8f07fbf0a85afbe8041646c5ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a758bdb1d5f723ac828926c7d0594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081638de2ea3a3926af702e084cc5220358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1deeee896a32361941225708d6b7ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb88a9fe0d1ac7d30bef2ea6b034b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b710fe26dff83c079b600d14c274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf5e841bfc41c5135e4a6872d48133362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6e24a7e417df0afb514fdc187d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a418ade33ff8dbbe2be24e488e10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d44f447fbe8320c5502cee4f7d99c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f98908896be98d2c4dc6190fd06c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e701fee656a422b997e7ad6b246b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fd1c78f9ee8ffe7647ba9bffb4118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face3ab99b100ec2729b8af12bdbfd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8cced65f90befc3c086c80f9348e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4bca1648d60c1f84a52cd9f6aacd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81d67976590c684cf147572afb022372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f674b610c5795b09d62fbaf74cc039373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0cf53c37b79f6036bafbccbd9aac6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da88f4ba24449b0223f016f47888b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b7bed97df611fccf66c9cf36577b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40681a9f98ea84d02a137f2788e9c32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0edaf9f23c043d9ac5e3f5ca887324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7344827deb10a5d0b97ecc66bbd7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47311e5db9a7b78cf993597eec25d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e68d64faad76e01b9e6cf2032442381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2774b477be34b03e53eaf84ffe144382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3317436a93273f5a003c4c39c76c29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e1abe9e611935b3d0c330d10bd2c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762e4218500464f453dd47e3dc53695385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffabdf9eeeb3952c0cbac8b00b795386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b744b43d400731752ba09488927eb48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c2505e5f93078b086e19e45e771e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec855c80ac0a8b3e5b4d177970444389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c4e028ec88d4b122849d51dd00317390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1acb9c08475a89b9c1dffc2f5cabb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e0ac0495ce88ee4d727972df0f506392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39904cf6e9c3836b56928052d287b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb048f0acd5ff5c03fbc6eeaadf0fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bac70b6d16be33625c7ca62a992c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4aa52a116729f30f200d366a09177396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f313b14b390025a21ed4ee59d957d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b57e028e1a56bfb9ebf47a92db64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d103e15ac19266a10366766f374c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd40bd4f6b1ea3864e36cdde40971f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944575373f1c5f931adaa11ae9bdc80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40412cec8dcf8e757b2a8bbbd1dee7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f24795502ca0dbba320dcb5dbf8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0996c612fe96742f9cabb45d53a270404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30159838dc35a80be692252435dc57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d27ddd11a04ad67ca796af84e6ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3cb621c6458013c70f511b7fd327407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed0eeb2139caf3b0edff53764ae0c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72031ca3fd9bddc16cf9f987a755a466409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddd0e2c4841c751db686b95f4c473410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f881bb31a0c8b45d0dd11e9906de77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357192ecffc3bb4eaa23e5cf32a8b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfbcd336874f7614ca7deae743a45b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b6bc000ec3e782343228fd11864a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a66a13a1c0e64cf5b8b18009fd45c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a60ca02fe8720e1ff8ae5e790825ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a6f487a5bf53385ed8897cbdf33c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3c682f77b9479f71f9c3014a160d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c749798ae97d9e3fca578fa70f9a0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d08cfeac5185cad363cfa02ab791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4ef28753d8192ac22cd9fdd6180e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092716e5ac1e84530ff1342d7182fa4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0021c892883412047ea1276606056423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01199cb1094d14f74d47653fe5478424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef130151ddb8a46db1c335084aac5a6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294333bd538799345b64e4b8bab53763426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb645cf804001acfd37f58463ec55ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a36c12f96f53f54d17073828493b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d785515e64adbcf17347169f061019429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456fddc22254ce4eca4cd363f149f94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634c391a1de2b0f5104ccddb7e6a4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f59d95d072afcfe27603570ccdb9ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b1eb33453a1fcc62cfd825da3201433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bf664c690730a6e29fb2e7939a40d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea29b4828e02f51b716aab73f21d1aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe7c442fdb7e35b750d339fd19a55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454c8bbee013903459b192b454f3a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d472dd3521313769997b0013119db9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68ca2e2c5edefb6c061d5c2fc16aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79296d13f8c5bb9c4216cebc9dbb586440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffce950730f2b5fdde40ff9c9b98af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736419b031bb2249b9eec4cfbaef40e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed698578daa123cf8282eeff869fb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfaeb5fa0597d7f0b8048a2e5dd9c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640234a5a51c4088ee306a4ce907b970445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea3abd41db8798853629d4cf2e8dd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aea1a0206d49de385726afcc5112a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9208a2bddfc38c48bfe266e49a6d32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c07919e1774332618b793cf910c15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda36c1dd915725959ab0c2290ebbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de196c1260f980eef7bff49ff4dafdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ffa02904b3f4dfdf90f9e8909a79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17920636cf86fd8658bdb5c86596aae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45445bce4078f2b25fb83a067c873f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319e6953599b0e1584dc58a22c44ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed944437b02de7f1569dcf4da36a2e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892c8b76e3850c92870671775f0c52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d7571a82ebce2d3a4056d1d262d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cadd57da3b4f904cab9f261d47b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae954ed8da3669ae9e6c6b4d3266d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9326c66152ccbff998beffc2299ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53557f77b2cef90cc5a5afca9a2053462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b31001826d76c4de677be637ec3f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed327dead57450d8deddd96c2ec270464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df19fb9cae802b633327d7dd3bb35e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ac8104a5ea33dba2a8f32a60c7c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468924361adb06f886511c63b697eb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378668866f0dfac0c2e6dd9e66a8460468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030308dc8e1e9f8ac18103aa5393102a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd9e61a70a379d1e7b412fd4be7d2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc07526637ec828aa184b672c88889471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69eef5d000cdba8e6320855b020872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe6f8447a2815ba018f1e38346cd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aefa36cf18b80bfb5e7a0039a999c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cdf0cdc9689507ceb6e074612b523475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf66620c197648efadeb79568eabb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f9344a37611ee79fb4bf83f1ccce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfd06f2294f7ac21c3474554fe8bd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40f654732c9e2e04394b2b032e89e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cc50e484a8b2fda874c7a0b9ee681480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ecd45826487f67aae666d0f48ba6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8fc9ebb4da011d2d8244d3dfb1904482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468ca0e5609af3e01054d7b5d46b1e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334d40058363fc724edd0f5246baff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052a01962f725ffcd4af256c070e8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e93a462616112edb84c1ecabe1120486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f785af5eb02299c5c1fd2c7456edf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc8e8338f78e4e7f8c80825c18dc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77bad43e60b6750391da1d821d4725489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff81279f9065855b73a0ca2349673490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e031152109ce0fc3035d9bd45a6d08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b57ecaf20d87e9a1b49915d80eed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d82e0a1c6e7010008b61dde5715e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca2d956089386f5a82968aecb13dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faeec0d90a91f638c946194cb1dbeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e398bfce4eeb7a73af375bee49c2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f45c464129560bcc46a2673012a340497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1729c3733f9605cfbf7639d6316ce7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545881d36cb266fdcbc59d4ca6d99c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544094f74edde9f92985dd0b9ea35c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfebf1f7abd5405608e7a910260aad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd618e01b53737b43d91935d5dd3481502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8b08944ae36022c9c6ac31b772f1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d7e3f754027f1be2775dbb30f29d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f2404e6abb41fa346644ff357266505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae911f097357d8950c7c76e796903cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a186caa44f1ad225fa5d1c90d3338507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dcae376b7242265962001cdc7697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a0d2f0eb1370173f197614026098509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8adebb928bd4c88af2c7137ba1daee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4538d11b228e90392d0ffd66c94f2d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94cb372decfc5ab48cc0045f1b24f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4972a28e3ed57e41c28d804bc2d4c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0319fc71807416a2f764fd2e76408514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aed0f89abd49174f5bc0179fd3e72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb80971b8c0607a92a3531afdc4739f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e215e1a7b31e01f7110b4c9c343a6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee711a6304bd030421d1e249eff7fa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c34a58109ad55d834415888fdef14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645383948e66c75c7963d2bb4ed128e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf972363f3cd909c47eaf7f1ebc2fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de040e71114044b20062e0fe84ac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5fb4ac0446457588ff2a95c55ca4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302814840d451b492fdcf0a23bc1f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c0fafb4b480e2f6c7c4a8c39fb558525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d94b40343bb5cb053e5a149e6cfcc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca52ca11a5ec6116990741b40451e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edfc19a86a0f68d7291b2ad5dafe5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559616c8d30874df1031664009e0c1ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1fea69810bd50817c0cea5b3a743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88e13d96ce5b4156a4b24e8b27fdda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f642bd6db82e7f441117b716cb2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad768f1e72a0470c0428a17a92c8c75d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27d1f46188c523954471673c80208534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2ac6ab45ece1be5a0192cf1f547d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f8f69652c5b9161c97ef18b2b7a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27e2df9cbc2aa166810c32f92210d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7e623c5dc8c47afe4c76ecd1fc3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2f6cffb9f071f963b385ad640eb8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2046ff0b1b3832a5288b9131e3eff1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee725d8d18bb3b8c4cb574a29cfe85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c927db83e9fc5823f6424a9c59cb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c502c036050c46f1fb27fa22fe9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d6813a2913d6fa1a4018560090ecb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed43a38f814d4d7c80bcf0007ee28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc6a99aed215d78ea75553aa2008e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528afd2199b78352c0da9a23372c5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261efa3f97334071f7b0ca7b3ccfab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07aa498b56f0c7fd49267e2b66c768549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a33714a907126fe31d37078ff7fdc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c012bbb589558b79db376aeb3e830551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedfbc45db1bca9a29d7af294e02af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df11060d320ea17ff9f49955b6afd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971c576a1cc79f523a7fa11848573c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee92381312bf300cf92f02c404b517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95505eb17976b503593424f37f3c406f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686997e0adc1e449f9eab05e4daf251557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def2ae2e228e6bd48595af8510e7508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e13a38a38da1e03df4d3507bbe4f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc0217bc0148f7f69588e8cbb88ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e9a7e9229ee2201c30267fe28250561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd813d12f82abc3853667286969b48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d6a24bfed79e7ebc55088ae48bde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc803201f65febc0059cc1e845cbdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca53c9a6d72aa757526ab08fb96660565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9f4eec88e78bfaebe2ee720859d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416e0099f48a8c24258d6ac6f04751567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec4a933816a5bb8dae11765f24338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525b377ca7e57658d6f237a55a3ed5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f01be39da86dbd40e7125dcaf0f07d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bcaf6aa33846151cf5b4f38d05fa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6e8b0a7cb8a59bcca68252e3bf81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e2812dc5785d8ca29466fd33252d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a521a344c6da2f586e97d5fd6e1aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892cb502e46552f3851d65b77ccc7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007e680b3f5b40a67ed39e604d1f11b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd65146a0aa822ba05e2beee05def577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113f68a8de7526ffa804737c613155578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd6825f9b751da124c5bda40d1da1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf699a12a1f755388b300bff0b2fb3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2043031acb3016acec951ce3158350581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3864e8d11308dd520e354f48bdb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367aa8548b74a190b294538e12b231d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851a7a436b300d297ced954558b269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79727fbb302a475a549dce41b176c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4aa4e34c5fd86f1aadd220fc660c66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7127ba4cbc49c180c78b78f8e9884e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138ce0e8d136587e948fc269ccddd3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c8930d95577b494376784d98297c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924ed681ed827e1794a97d28a20883590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46214d809688d4786078776633af7a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a5f44cc522277da9815894aa41db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f108e23df694f6a37156187addfac16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339828b60a8e3d4a41bd4185d718f21e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f6b4f8c0a24aa37a2f8478b1bd82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483996cf332a71b2a6724b98ddd07299596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e29601ecdc4f0181a61204cb504b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3703e8d415b15ee6dd299bd24d868598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d6cf360d3976da0b468555ecf30a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e6749b47b1156fbcea105e69ae31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db080518156aeec4700f6e170bbcf34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24313caf1957ceffc5c9c7d0e6596d33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb88a31a3bdb50f3ea47ca78915ead603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f142b532ffb289cfc1b66d746e8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d71c662460598211262a72d483696f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816037c9cdf153b49741250165967d80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411955b9f875a18712adbca94418bfcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a22aca86078fab90efe3cd3c34e11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d8da8a4a3ae7f6b33335a85723c4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8951c5b969c793ba585d2cc682bd459610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a33483c8b617cefb8cdcbb921d00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e3ec29d98ccf914a69ff657cc4f11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6be72c52263543d0c21cc263703fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5536909426243a9d681912007374cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f4bd4f778634549b8dac89e52c5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e93c1007c3d8b3e64f207d6ec5cc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ad4cf0844fe2c68703e9d7423dd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003c794d75032492ce20a6ba15bb37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965dbba85208e2a16536d7832adc4be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d3d09f0c2a096a053576f33d0645620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a69753263014d7d54686db5576826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f73e65a299f25d0f1cfbb7442b5e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137546889d61b10d1195685f52f7bbec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4009cd2d0b47a25f7a39277b8a25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43d18e870bf4768593c7791808215625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f19242f80a1e3559c15dbc941baf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc060793da10c91161503bcce5dc76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af376657a2b9371b308c254c598c8e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ddfa48f7323f434baf201c02b84b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4f9bc641f9deb426db616e53124d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac23f64105e760f5865396ed413790631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb149ebb965a26c3e10ee9e76b7927e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c020f6e555e0f3a47b9fab007621ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d21e73431e3107252d90cb25b8ca35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07192378d413cbfd7fc8fbc87195fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d118dd906505d5773084d675f6f0a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418974ee7692dcfbaf8ce5dfbf7d55f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f089a5908d8f90fb9580d1f2232d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8acfb0f67d906186b4ed3df4b78fa5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff371dbf3351e5fa9c5deb77f703d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fc602619ebc3c84d08cea3520a19f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fbcc635857c24b59d6b633248899642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d1e2145e59959bbbeb99bd8622d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbcea82a87cf7868b5835d3f7a09b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e75e203db1ad1a365187fd3754058d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0776aede92069b467f7d6f28bca63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e229eee837f564c3e5f41823bd485647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a9b89654766cafdc2b938e4092b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f5b1896b248e805f1185ea9e8e2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae570b54079b8f5ff6c480400e347ee9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb662d1f9010dd94ae312d4902b0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35913deab82d5b1b7bef5c7ee4a2eb0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd2c40dc2e70ae29125be2ad713fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571583555b2616e335cfb7ad786418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f7f907297998aef687c13e5c43221655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b72404a245bf7ef0817b8a3304d25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf9c30767e56a41e9a09e456d52c23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502293f101f059cc44c6cf4da6bfaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238bfc63c24d9a3c7d597db66120850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce90d790c2f49ea1988594a3d08b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f9789fd552472ff95656840a33aa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d92aa87c79228316fa71a1cdcb6e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4164ccfac96fa4251a5b65308b84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e425c691e6ae9c1d8ce8a1db52e48ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e829e512d529a661252957bd3769ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b416f0d7810da6c6e3d1ffd6d1e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74596ff4fb0405697112545ca661ef6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03620e99204fb2be1c8c4b9ee1bd4d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1184323f72abfae2009de6fed9552669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c7e1a47da85a51991c38ad0ead99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccd458af8165521ae31c487a887422671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33577dd13e4bd5a1c4df9712723aa4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04c633f154728482b283d3c3a93034673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c201a21f90bcb5e2b3ddf3951ec08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f026d1876113963772adee6921c29f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf06261962f3ba7f8e28cb3b5d7d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f77a29bb4b5e6d4b50b95c0fbea53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36922bb626be531c297cbdddd2da84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3e31af9c01f49d7fa8aa4062ab90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553718503d8a7f25f2ea2bb76d91ab4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d27cee420f2fb20f01cd60fc927c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa9759b780b3678f6e14ed980ef71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5090cf05a1a1a2ae7e22a138cb3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6afd7a914c2d2fa787ff44e98331ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21de86aad47f31190357f71a01b6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b81dbccdc53895ca7c3f8a767e973686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b20e676f353070d79046966d292d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff06b68e2dd29e3b8e63b935593d42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdc136daa3c0d07a2c3e5b77006cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7daef3318bd669fcd1819aeaee6c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5417be6b99197f7540aaf9c97544691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4e49e14606ac68acb958ac67a6ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f7b3f1c7d5c8404c6b746f2024c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0a2f1f26b54969fe07c0cd9e146f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8264e46f6d460319ca4ca48491d2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f2c68a09d3c6aa1d647e6d3e8fcd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913171427bce17ac276aa2e4f33be398697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978678e63722ae0c2067e3ce211130e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064008e9ca043a2bb372e61d2db5a4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c95ca67d86bf6cc7998212b0495e86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd9df07d5524058d4b84ab375ffdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca7bb75b6f99159911d899596ad9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab289cb4beb2a99f191859962ee0fa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d232b60b6a41d7a837cf33ca0044704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec47f2875646d853fae1db3b9bfe7ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943338ecd08e3e29fe4b24e5670fd528706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35a94d5813d29fd2e1edbfd495df5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628625d25e927ad43a1e2ffc19d6a01a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a892aaf369b1bb16835f4f675c17a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe64ae017efe520dc811ce17880efa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888095760564d8603911e11f2c8a114711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47a997d78d67138673746dcd56649712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b406298f71c13012eba22c49afa5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce0029de1f727b5f33da749860f20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3837cab20e1bcacb032826b7047d1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d425824999adfcbc68a083e6167052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d19b38865f3963ca79c61443f7f69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004dd8a75a3a38f9bca0198fbd8adec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b75608459534f2fa8642897990d26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a5b94bde45840baef40c47fbe719720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd269a6dda399e9d0a761deb7843e38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee0603fc2dc06e2feddd2339f2cd09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd25ff85b3ed1e226d8d0bd97d36e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a8e90ce6a543f6635bece0241227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee78fe437670f2b5c6d232f9ca0c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7828a87ca3b64c0e362911f5dc3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256642e14defd8823ba63cd11260933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e31bad89fa694941791dd6362d93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15206dd6ededd6c5ff9e630ee87d06c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0beb79fb9b03d1e5db436d5a855f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474af014b451fa5d1c387f06de4d752731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894eb21bc68f937f77d984f16c0e7df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fa7b88f3606dae19fc30bb7e9318733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71fbd8a62f519833d232ae4108e30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348167673b1dba9a57c1d87d6470bbd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd1b430e30d603e3003765ee14e5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701468094c74e9062c0253c81e64dd3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767644caaf783c4026c56d2b16bd2978738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee5998a1071e4378f0a944d1960e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688b8eb3228629ada17466cf8914ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e55158f761b261f779bf2d3c94fd5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f9da337c1611030ddead8a4c02cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4639bd18c6456cd30536899c3ab76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b67033d21d53d539765d4db8fbc744744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f659de0c17d5bbc03dc24dd73306b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7773335c3414329134e0b111ba724746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245b61d118fe9113307a1c6053a710747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f410ddcd2598ad883afb229b589dbba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296909f477d8c04e04ecd9c65f14cfda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a709a26721e51d323011f6bd0dd5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7477bfab92740a1c055dffc13b724b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d736c14ef9dc4d3648ab8f88da76de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7904b3cc607c90e4b20764bf2b41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b295c969f07659daab025c657ace050754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53617eba78bc565ac34e7e028b1088755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f3a8f368c3c127773125b7bcdb07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ca0d9cc40c11b925b67121bd79bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f3b19fed6288d27f2eeba4893ab50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb6123650d359a0ad7175c9045876759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c162e9814fdad56cb2c443daf880131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e9ef1bdabab4ca308acf9f0e3a352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db3e3f368afb07080d5996712037e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f832e98f41db1815366431ee427d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afe16c8cfbd30c05615df5372fc38e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a51b5f2126e967c23e287189c91c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae99d4becc44917da51774e61679be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2b8d5398ba9c23cd3db7cf55317ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fe21d53b60ce4478cbc969c5817ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef9a0f48e24809bf24bcf209f66cf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3079a2fbca3ce58d68677cc1c28b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53607bb448d761d2a6e003f15923d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac63553c8a2cf85b2b652009b3251213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a44537e766ef8f2dd4d60c03be87d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81826a17e1cda4ac92c6d58bb8de2b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2dd3662b497dc44b6de292ed51bf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d8289daf8f45a65e6bd68759f9cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572345f8be5ecb9dad794fce884f32118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d448730897c4b62a6b73fbfb6f80519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de9ae09eb87f6f15659d7bc9edea9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adb287325aaaf5f66a130a239fa61621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a631b33d32aa00549868795e69d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91157460f8a09e69a83904c1576f1e9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a8a9941babbb797212723537f419724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca1404d36b23ec344089a092fe09225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed253aee9c7ca38723e6d4db8b5e62b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2480d782c66774245a1408f5445c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aedaff5aa3f4c24bd5c6a07f2de9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5735e5e1761649892d5cdd975ef75e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735665b992859bf49f01e71d51ab5d3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905f3702e482ce51da7dce434d962b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf58d76c089651f41bc53dce1ce07e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6bcda71024b5933eb66290c8761233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fc590e6c03149620623e4e93c8a0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcda8144ff5fa8b6d453d7e01fef4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d10abd4b95a1246b3c175e86393ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c30c0509e7746d979a8c9b998298137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011a01ae928e0bbf01c7fc623c7d2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca249d6506647e982d3c70cce8f59839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9adba0851e37248b187c6be9cafe1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b5ba811db24af5b2a2471818b5a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2481d0d73e6b5f4c12e61dee96a3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc847af9f6ff5c899257f5ffbc939743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ccf1da1493585b663c6e3a09a0c8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84debdef911237e31505e145fa4f537f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e4c7fa3d313a807e138eff4244a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d333eebcad2e618ad27444ae92e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b706db5807875f7f38386fe3186b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdda78575ae0ac85f00c3d124dd72149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c9e8ceaa903baeb2d0bc6dcf177b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cdba3d211a324082ca96e3e67c0f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4de18945cc7b021d23417ee72eb8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810377e5db8d807e8d89c72ff6cdc0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f829251b33cdd71a47162438f64b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3c910c75269ade675bbcb1b1a79b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887f5aacaff6289553230d25aa3c0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9620a07dca7862901abf0f635186f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0eade0e99d3dec77ac4bf138705de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02610a9d908791e3c59f27c2d4cf0cec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659491d65f2d6d8aa1d98369f8de8f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c818b43f670e82ecfff1aa74320c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3f8cddc02688ab5ee0a572eaadfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b57c004af5470b473dce3bf81b29b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45096dcf23e86797d2d51ba8a88c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964be1f755b74f1debbad4bd100938c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0f98b8c5a19f2273b56607084fe566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d9a36840811c73e770a39bc05c6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973da95bb9ad288fd6addc3e362563168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb146ffe6fff81e9734060aa9bf76a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f44f8d0d28cb9504bb03bf13717a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8995e4baaa905b8a4b5fe96188575371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715f77063f1289b37dc0af038506d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9e0d1082831c9d6f3bfa6821568ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b36ee4b812796d1c0c1abbbaf6bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37b261b5cbcd6c0b0bb9f61dc93a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6403a1dd252706535351aa763af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6c3dfe6676766732c9e980fc720177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683004d54cd6a6341637f7c81fbdf4b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f2bc78f14059b342ac7ebe25614e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7b4cb22120cf887c1a1f550a1f1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02530ee137a739e511a58b9e75485dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df5f3e461355703f7ec5cf3e374e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f1fd42f0c9b3ca0606be56cc68d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f582225fbba49ca546b8558733dd32484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad30316dd0df4e35a0fa9e3aeabcca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ee141791464f278800f30c84ae1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a0145da615632160eeebfadd176a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258fb66b97765f1fbe3e5cd8767b13e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f742f2abe3dde4343a0bd18d26d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033416903566b515b5a93305c1233b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74409f069d7245698eba106ed8367991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238e4767c344850dcc560981ccf2a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff074fd3632112a53b8feed9276d15d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7374a54162623b49b5aac682bcf2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822396a95efd02063da7b509a81a0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838a6f57bd800149818d8a33549e0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2bb30313bd01d79b2c0593d57808997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d617ddfc8460d34ebfa319c8b83098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b98531da24c74acd3e021fd8c3b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e2a80274882ccf4c58ee7c9b4687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137a1274034f2619fc08459d85baba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df8fa078e4df8d703e0766b135aa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2116623ffad6abb39378333f7f8d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bfcf4aecb16adde3de5a88e169fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd04c72d52ec10cd4b0f51b32d1c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d8100dfc9fdba0f2808f156f804f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9275999e7d3203b739f886c1922e06c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990cc98e1eec0b0f7fc7d0920963b08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c74ca0e969cf555d1bfa22261f6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8ed1153c45bf125904e4c3b165e4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba141787304e796ef52f13530c1e54b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc533430c59ade1bc37dd1675b2739112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9b465f89835f227b8b106ea36076113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f84a81476fcbdefb0b052838cafd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4da776ad4df0caa4738906c46cafe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650411fdf0f352960180dfefe6c461116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa274c29c5813488c2b42474bc4c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d92831311e57c5f95c70e0720bbc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60263243ac0ca2c3b24f36e3dbd80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af445c7ff04f5322e71a0d4e0a9378c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de766cfd76c56a0bed9eb4d75b621121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c77d29f20e43f8e99b48308f5cbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b21b4389f6f1a620777df614f0f4ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75038e5e0bf6c575f67a56e454cdce1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f6e9b07ef481696aae44da1d9d03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55caf15d6991585eb8fd4b35493c0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baddbabf591f6748dd871957855d3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b71bc8d19a632dfdf03fb03312dea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3708336768ed9d21a97962c3651f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edbcd27868cacb2f4474adc983e3c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f69b12f4973284f9804fa0eb65a17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4da03ceb655f0d6875b03ede80d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb9b69e887f567b102134f6781a28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0948bc58b1c2bc27ae5b238d0c99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0bc5c24c6168d9d318416ebc8dd81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43f6e2163f9e3de5fcf776554fdd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c72bf237e860638c03d8499a7c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27088328eb2977f2d8a38fd82b6bf94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5f2509791f339ae2b9c497382279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2507b03edbba8639fbf9c326dff767140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e69eafaf8dc5d845e7be6d7e1f20f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b4f455c8259602153f9b180b1ec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab90a6667076f0981a3598103e5fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d4065b4b22740e4b2f229a76f619144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253890d5112346740ad9d10a26bb6406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b448c557085c73764c115e4693081146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b39a9c9c7f80aecd2c5e961112d89d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052a6a70f4660c5e3069eba8a8ebd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0e48715e1b8708df6d6af8ba2d994149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77bbfba3525aab2d7b423b73989a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f72d194dbe32bed83489e939c585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec80822abc0dd05033e8429d7dfee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ae0410e8d223ebeec54f2f9bd5e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8306eaeb1f5b3400b5c2f7777bda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa78dc722d45d5b6c3f33df1b0aa69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e27b0bdbcda5f614b3872f01440d3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702d53aad356c02e1006454d988882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cba927a00376782906d8e2c2823b4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4dc7147a555b91c7a070ee06698f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4753f98cd24dc69def6d409ee795c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38201975f4bd1a52821c4fcb019c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd75708430781bf2199fb3c83dbd80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ba941a403762f9e3116118bf85e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289e35a81df17653e91a8b26294e388164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c1f6ddfce116e037f9efa0237892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80c0fb2d45f7af7edf739010c6771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d67e37d668b8615f573f96426415167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1e9443d7bc4357712f0ba18dce1d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504daff4ff1db53b82f19832408bbb9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86962b708e744ebb70a8798d8ac621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6633ca0f4e79a9bd091209f8429d57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb899d31da5d391e69b691c3e62c1e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3cc06d44f3f643134ab942f9da3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320705413b93a45132c97e2e5a094e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04d56b74112b5da6b3fe37d9dff47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb1e9c7ef78f54b04c7c6d4c193ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619d807804eab563b11571f6cf8dad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c30f5cfe40d321dc9686bda2c59376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211a8011dbf55321c6479e05560e48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4847056d278b7a292c9a71873ce9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747139a3f2d79bf7e388f865de70da26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f380628c31c5f792a11cf6321801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba659b3436b8b6ecd90ea8e67190d56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89459f65b30d502bc81fd68a5ff288e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9db2a2a1d0af2159fc59866b0fa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312354c969a0506aae86d2a54fc4aae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24b93288f0560632d5d19af53578cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e3bb525515c7d2aee6d3cd11cb14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f68d2c0fb0cbbd674ad21f45d2ce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcfca9033208d59f6a0751b9200ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cbfb646bba13e1f56af7413dc2a4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c8d7348b5d3e25a46c12e9b4d658a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967527faf39427ac3111d85b0135f40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8c998a457bc28c3ec2dc85a9f6e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014bb49a1493c16bdc3c4335452654f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047fb43ddd7f7659f9a29b5b81338a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1da9628194ccc4ca2a5b35a76cc1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f4a67ecb8575a593104b2ee6d9c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3c3d0d6509376d113b12d72e5e34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a631b40fe5be6c661a3146abffee4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b1b9d42526b752faef3b0e7c401c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77563a9c025c59471c8b3ee840a72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79512b1390f6f54d75bf33e138c84933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc185cf6f478c6e489d32f2630ca64c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88753753ecc7989ba710747a1518b66a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a601fba6ce1b3378894da1c0210258a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c013d4a71e5b74e8cc3e48671b6b367207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe95b5fbf4f66d63a188e9c0efb189b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8529f52d18e2967e1281ba7ea3a878209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11d8df89d0b373caa62187fcc6292210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f410c0b80f11bdc7245f96219e9d18c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e102af59a550735b43cafb7ba1069f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a067fc1b9b2680931986b1cb27e065213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bd40e85ce94b38da397a7eefa05f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606eeaa19bef225f65f53fe21b1b66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf4f07c9f5be008722f294d07b938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358afafbe7c1f5728c97063deab19665217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15432a519261f5f71622dfa90bbb9222218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c683815260444c1603b369e1b94b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350d560ca649fe261f80edd3c9868d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8a362c6d1ec3b640ba1c6f28f8c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547142d3a9d9f28b8b92e03ce8c711f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae587968363121c29835cdb6cf82f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a34a43175c6c64e93bcfd5887ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516d30beb4efb8de2a434b1968f040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323ccb938a7bfe3bec0f9e3f792605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71118f3eac619f6615cf1e2d0520980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8993090a19d2be07260941deb25778228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3461e89f332dd26248ca0386bb7d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb95160bec4d411fe91e9c614e692b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef83763963644a794023ca52c36672231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb2b2d80f0ee53e03109599d32180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc5418cda932183ba0ca8c4adf92f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacdf2e481e591585d23660bb600bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd7db740a6b75c856698e049db109b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b50a201c14921579b7a9c24cacbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4860f6cac5492d0cba05edf4df3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1605741c34651033e2ecd679bb56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff74ef49eb99dc22306a72119fb76a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021bb5ea6ed52c0dcb55b6a85a55a5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33d3b65ff05f01515032aa8569b4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f642bfd3fdc93c23b1cb9d569ff9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e0ea0de5d2f963b1381ceb37bf803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db72f40e9209ab47a09e22f5202b29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf401b6fceef78d3f19dbd60d67b1d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c115d77cd109b70c427bcbbda88bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f2d62fb072254bff3e8fb320bcd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769946c48cd0be96114ed01cb45001b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4eddb8015ede9be0d1b6948f21999249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b4c7e79c1f58564ed3bdc73ffce56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ba541e7352c1d513f691340d672c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6bf7924ff01b357f0619f39af5332252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd57a7a13b862f765a0b78badccf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60141781568464640f6ef98954fed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb339daf77fc327905cc5406d88732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583cfdbd90ecc926c123329397dbe19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf01075bc83560faade17e72e9c2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61dca893204ddc6fae18fbee3ac8c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425269066e08392596c3abeb0c329f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84646d6404e5aeab6f89ed1c284314e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eb4bf6f8577a63ddc7c25a1419648261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff988499136972f411f3571b9f2ec40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a29983b886535fb53c3c59d5ae41a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4896b400d521d2459a56f42ec0ea52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708cce28793d17ccf172736ada16e7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b83e734a83175fc53c623fcaa07ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348555b26cda394a767b7b05ef76da76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e3811150266b468505c02323700f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3541c24737fe9d8d007a4292d389d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae00540fa436467b693515875f9d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd49eb3d502cc6e6dc54128d6e11b59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e06f33b3f2a5dd638732f79aa02c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca112f3e1d692bdbaabc1a178f0f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb9d44dce7fa2efe65ed9c9883e81f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3c0a3854c39f1e055b97f2295dbdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58952f9a20b213c4273cb0a323fdf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4077a72b6ab1f4e8d274cf5943d83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ffee70437bc5fa40331682daba625278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b216ae5a53ac898c1e63aa549d9490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce08b36d83daa1b5ae5bf319826b178280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bac70c512d7bd2cfff7fce948d9c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b39a3acfe2229bf2cc1191e0df9a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71579cb1ebb7e96d8774a126f62eaded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adad03ff75912537580c7c35e05eb7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e9b8f3dcee0e4ed15a1d1cd093cbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549bbd1100760ddc25f5a2e2e6898d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbec376a1564920418dcf764b2ce7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419accf9c4228890cbc0dd442707631d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a6ccd15f9c746c9211b27f254f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60ee6653d0ec31a28cf39710040dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9337953eb1767e0c7cb45cf1e5a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c176464fe5533c6931d3fb17503c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70096402c45710e0a70bc43093f4a39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29de1d45c1d699b54eee5a2811a9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b0a0efe3b52021268bf4c649777e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb3296e2d46a2f4b9e1ed3b7e00ec9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4a44f0785ff7ac3aea3ba39cdddf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d7e3886d98dfa24bc9423e168fb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df8c2d43518a9759521ab448803c2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec87316f191c335618b1448d113508300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728d59f9477aaa7f611c6f5103013b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c309f2bb226a4e85a4771172da23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c458c1b309c64e3e04aa5a389cf8b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6fbe44337535a62ed262e9d50f457304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d7473ce89d56e50b254cb0199986305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f88925f7c71af208e1f40e79e1a6e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56fa53e7117aa2d1fcbc2eb72c4460307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946d9d678a75b8c0e541869fbd4cbd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e99ecbc02c02c6f4dae63ccf02166309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c0339c1b53d60720235ddddb2542310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44909e7ca2ef8ce970778833354d7a58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749bf640b17f05d03e055ec0c6f1c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb63ad5f16166b671c4477103410cba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febe4c39a729abc6dd2d3019337c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6b259a328875faa8c4af2862992a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864db55b9d00830bc73f5b855645d70c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b9e240d09c2c12925d2798822c56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e452b1bc4c0fc2bb4b89e75ccf74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2705ee38b6c8f885e193987f794265319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f137d38da12a233890f793071d897320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361279fc29951215162e56fe60f6c32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cd40a951abb3a689796802c6e26c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa126dbec987af5b0c30809e4813471323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17956fa859b75c832dfc33ad95ec96de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bffa2a43760518a177d8f444caefb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a82586110e86da3afe5bb5abca81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2ca2291dd56e0922ec60731256b25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954aa2c2bc111cd25c24e5d2c2b710f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8cd81b93702ec1ca95eccfda80c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f4aea0b1a45ab3850c8166a4424b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121e6dd85150b8b9b0636437d5b9fd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750190e87c848dd0e0033a81b4a7bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6755b5933749ae14f219526830aa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404b64f965e4658c1a0110188714b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a96aa803d586b3f1ee82533c34e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c3e13f4e520455e2d542ffb73945a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded6c701a007f12379a36063d55dd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00a41b572b8ef46696b6fd88f32b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb993bb334934e9ef13a3364a7ec09c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfff714c29eaf4ebdd4d9d24f6aa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ce7c1f2861eda3549865e9314261341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95db8f4d7d09be2dc2e9e08035f1c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b193580d3c6c5eb0ab0f8da8e7a739343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa77b79fb57b016ac7de1f18de3d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7df058f38b5eb6b95753d7e5bc71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9679351bcee081a225dc4a0098a2cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679bdf272df2b8aac1a675cc41d45d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7c91c2006029f3b906fc64abfe8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb6fe0bd7b4b138913e576558f5b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23479ddf828123b8b39e04ca4b826129350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4727372fa2d10934a59ed4a221354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb1380d528f1b7f1c9808e444d2c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e05d6fdbdb21df4faab0d40ca6b75a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f8e986ab9d0b4fa98a9c64a5a3f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e649542501265e4b0fd32482bf5a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48e73974af3dd7c59d635fabccbfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd5a267d0a214cf0543369d182302a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74886757816e3b2708c7b7def133f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae95488b8ce74157414cce591093483359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e669aeebd7337e9c222f4eb0b2e31c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3479c0329aaf0dc46fed415b0f25e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f1b3fd4c0a8b02bcdba1a8295b87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee370858157eb2f5bdb76afef6d86e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21defe4e55d6208e3eca04b4ebb64e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb4a9780bdb62decf61ff2c9ebeab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209dd7cbd20701f4198ced832c63def366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0831002fdfc1a6239c539fc08cfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504a36acb9e56b5a5872b6e3de59bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96902e871362ded9ede91978a5dbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218bc00a88660b660940e495bc1746370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831dc33fce359cc2a3dbcd2b2f8db54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd17e714279947234776778f9680e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e05875cd2a2a77d5d16748bb1664373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ede7f2ee3debb2e9da44a49e7188b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab89d5b13250e2a3cc41774eb89fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f803f541f10cac91d612296645654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdd89f79ceb10131f60ac35ed4e229377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c943cb8500ec3ca57a40fc31dc0ec5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29647da970747c0b99307ea55bf7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec91de0072673ee5dfb69c7319e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d929603c154a9dc393dd97f6832a95a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde8480b3e5cc9270b990115eefd30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fac4cb37c3f3c1d16b3d454f97b8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a85c3ebe9a8b08a830336956b4702384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf91b5baf1f879e9b1f386b50cd04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263bdbf24910fbec211b4e97c759ece386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a628f85bb2bd3c63a169eaf281ef47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9fa125a149f2160b17226d6ac880e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe27acbe42e0ecfe8b97f907c253f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a367524b4d2fea8975d0589162d1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb306db46a12e95b85798dd3a8a1d53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89058dc6329346a429c3a67922df09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b481d687eb3a89395f90cfa1c84fef0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99471612a2d81d67b758fe6587c01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4b6900c6403dff0178256fb36cd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a505a1790e9333cb5bc6ed4d2599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e651ca0a2e4aa5a3814f8aa8187e1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917182890bc8482adaadd00798623cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a76b13d46ec8195603b76ab5acb00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049163b70c115113a4dbb43d4b32c16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fd1205d0abffac6ada3b08ce89de8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87441a709f19dbe97105fe0aafb4f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0434d3b878df7afa77c8c72cc306403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502525c4a3807aaadc144c7c66298b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdb550a63615deb12cdfb137fba818405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8bc81191be81bd756b7a1f05fa19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0e0ad5698135264f45bf6ee707fd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f688653dfc28d2f0dae6a8b0407ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8934af12ddb10f0e72beb1ac0c9eb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003dfb5a42a7703ca7684c535214b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb42f361ee5d473b410402cc225c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad15c5536f482fa2b5646f9d67569412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d8d2a6c7804e4ad7e9ff5d9fccd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d44c8f359076266b40087b3e2ccc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043201c6a9cd072e75a10581eb92a09c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fd4a889d068567a7821f6866a6019416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38d6387c8341043d2cb31aab2ae68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde3c02100d1b6f86e70dfb978850e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88dba69975bea728a46a6d1fb87197419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd9e2dbfdd8f2f4f3769cebfb2d9b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9015df2d827d5296e84c3b86803b6ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5855eec2c2fd7179484b9e2ce332a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faeb1a26bf37fa0c0e5dabfa7bf7db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68ecfdaef63eef6dcd796f433b62d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9813a85bea381fa88e94016e8abb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353358f6b33178a9b77d16c374687df3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff35f656bb814b6019823842db89dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311216f17a581b5906965960d194fba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4509d0db09bce7295793e0e7de31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab85c61b336cbe725a59d6afc2f44f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506307c4315d63dcf57197298fbdd044431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d66e4bd253e05b24b7b2e602c5c65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3001734791369946545717859ab736433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc2eff07a5827a53b16db119aca5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322cf6f25f47fef8d014c5b769ae560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69bc971e7d12a597dcb703cc611d7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f435ae5b3ea6aa0791f4a0b811c30f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118a87a3daa0e9d1ee4d8a16dd6fafc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28626e15f8f9e297cb521f919a3dfbbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d796f025cb6e7bdf962050b7d3ab85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3efa2ddcdf0b4b6fc6087da222445441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8fe37b94b2ef7e66cd511b9de3eef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abf5240e5ec0d0eb150b2e80310f36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ec55fbab9f4e2d47fbc022ca9292444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a3a987fbe652d1cddfe669f1f1d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906965568be3c79b2c9569d1d7982b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092be505ff519ab6b5638695d3ff014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a8d38e2d68a7e3348181853e95f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b744c85303641be6241241da23a07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa790afdeb62f4b3f62b96e2c394d1ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566aa412c1c334a00b62e5a09b8c75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db105c674f9fe70910a0d65d5118f853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe5660405c2442e22bf293090c397453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00fa12ad4e0c37c7810a2d0a9ab96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6680712a65cb60fbf4fcdb66b03d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00cf518a9602560a61a40c0d43636456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef86582bb97c692512918594c751e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128198bb939345d73456e9aac74960e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea041f508c67cf411274c88b4ccc59b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f4ea8892c758aeed33fbaa884488460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11d2b8c8a33ff6f45febef7bb3fd4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5830eb7517cb4ceab09b36b337e97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f63c4d034409b289df9e58a977c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a2da2c198eaa14394da942107e16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c68053a2a1296c8876985fed3a114465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5f20be4d11f7774ff1cf639de9b07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7fd7838bdaef50a42dc8753c23d68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec81b4c130ce18375aaf1d7434f7588468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25cb4e3a47c6a9eb23db955583bc51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590b2c9acc86689015da19b93ebdc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffdcf205cf7c4d52d241fac013a177471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec46b8085200be89e1d6798b066e870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa2c87e144c9577da47478c76e0e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8363239cd99509d42c187620db114474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8d6a77c8e36841e3500e9a89ddd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c467a265188bbf738fb7e5500ce750476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0de78576748ed86dab61f41f36e4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd212458b2df53813dc95bb1cbf87270478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096d890b749b3c451a1502c4260a18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f21ed0d2661efb68bff1fb38a2a69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c727011c3392668fc59925b392c2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad21799677f1b1d0fd150db8c90f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59bc0043cdac4317567a147d21ceb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa40403620b6daf8764ff8d7d5ba5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d1b212474a16dd8a86677d821e8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91be6528f20453f70207a520708f1e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36f100326c69a9ae51bde750bb08b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb98dfb0b3cb749e32946485e6df9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fed8be38cc005c341418fd960a2bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66a7ee85976016b1628db4620dba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e72402dc84da2386b46082cec8ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c47d50d00e5060475f8e235aa078f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c13256eea928a07d0ba09329e5d3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46bf293b5bed5bdb2bf8ce755b129494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee71b665ee398a863d36128f5afab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a813199dcea360a1e5a6cd55cf6e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96079b61a307d0b30bcb1ec05505ad3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bde58cd010a33d7d2cd709c6b80b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba33113946e9f9d55cb9820df5474499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a53586ab318f053f944c6c54884b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567632aa6923bd4688baf940ea64ea5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc456b4ce208d56cbf0f8a78a316d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f9994bdc4e3b83d5fa4145f410337503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baaedeb4dfa7dcc557bc00a2de8024504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b39111777969a9171d3afc45f34d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d7a91bd3ebf4b4e637e52320ca6f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36226f35c6646bd8e6eddd1d72cad51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f8cda005de63b1c7da9509b15c2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac605b9d2d8bdbf01c75f3c00bc4bd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9832f7d77f72f01ba56910bf55be5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603b83e46cff64c70e30cc279b973c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eaa664d135f52d76d955f0c78991f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc51b364e834c02ef54c0739c76913c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a9f416dbee07dce51f226f332ca3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e5e7fae9c5d6c6f3654888afe412515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5563553a8a323a4d73826a9ee48694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62eaadae0acbc07ef1cc9ff2dc2ea7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775dec422e15e720b06689ce1a906dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545332fd319dfe62e1deaae7a423ed69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77488ae98e646b0161a7963f328a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90120990c6e2f126ac9c30d63f0266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a7e6250bb5c9b3b1ac068a6ab132522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f799319de23b38a4997dc443871a640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d442211eb174263523d61f8034521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c185340be791f651834866b5321df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0c8496fb9b4fbfa4cbeaadd076be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fdb5533ff29560846bd4cb6938fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f055170bd1ac96667e658ecf3940528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7042fd9490c7ee34aad641fb2d9385529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a313bd0be1a003d32e5d007b01eb25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2028933230ee978f842d13eb838691531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd478bdaa01bae3f8a799a464a9c2b15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafafe5df670df0d8e818e92f786dfa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd843bc2423387a2f91a957d097186a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da457a4ca4fcf0385fcf07318b7588535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79543807072a5802814b2744a1f96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aec872a4984d787fb31116b0572d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d668ddf33b621ecc86014387fdba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b8acd17c50c6e20b0637bf72a135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc96d25a075674feb60c5026d1bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edac47f76aa93347b5a04f30bbbb69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798210d1a2c9a30187886158724f10e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9de442ce3af54643a76edecdd7347543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deae7024811fd4d09127854f4fbbe00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba904f8506b90cd100dc3ac20f54a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e1607d44182752cf3daf2cbb91879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e5a3a2ecee579eeba5fc1d8bc5ff3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8609176cb9cf32a7dc023ac4f9ea5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4810fe8d51013700ffd3173fbe1d2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea429f7194429fd2cc9d315c272619a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0066b353efbe7988c6f0860b767b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eddc91cfbb98db8c01c07b32ad06b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b3f4c0bf94e866c6bc3b7077cc0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafee9fca77a470f5607c33986f653c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004da0f356080b297b3a842912a97353555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10eeeee9221b58a9394ffcb506dd13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75b4a5be05a9694f5b4128af40248557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50235fbd449fbe1aa924d6f8a945f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b642b6e288465f41f9a25c771378e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5538563fc3bcc3f68cfa145b1330d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa61725a44337cee84cd2882d11fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4173d155412536184757f306588805562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53d21493bac1bb24388ad3a44002f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682fbfb492f901589e967fd6ecd57ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482aa3c7d5a881bfe9942a64878696f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968cec8db52c235a3ed9d4f3676b0fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110178c414fb11300e0479a24dd35e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545cfec4bdb6af130f8ec26547b54e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574336fb78a02292861de03609e1546f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281fa8b5e6dfc1898e69cd5f68716c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4db61a40a175047fb2319c5f34cf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82008bef9450d3d56905be5c9d9205572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf020f7c2df08e1659359da37d9fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f4157c6ef7135ca4de24d0466a072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05656fcf897e08e981b2d4cf77b9b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a97d3025695d8b4dc23304d895c2d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14de066efaf32278be2fc916d0542b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9653b26f1c4037b0e6a8e7e7a22db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ee329a63860159b0426fc3c63aec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3fab0152a909524b815d79f2aceee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba9dabad5487c2027e906291506a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566c0674c1fa4f80dd09fa43cba162582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bb01b1a8aca8b4ac5250ab4eba046583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524994353531b9f857045feff190f96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c5c508155adb1bd345cc27ce2c2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06049ad7cda3dd60f9fef6f5680f99e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c114211f0acc0a3cf005b8d8667ef29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395809e6cdb6e2cf2d7287eb75391c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e4b8656824de105a2912407a5176589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4494e103706f51d27077b9fecefd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a88d73b678cce57fb65071640c47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b14f928984385479eb82e9182ae4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a2d2e038533fd34aaeba1ca171a2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5f6df15813c4ad36d8511347f725594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af17f2cd8b521a9991af65e28656f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8950f6f04e88c1f739f5fb06bb891a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fe909030e36177bbc7fedbdfda6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6dba6aaa36e7269a7f45db827b42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0e794aba484e48181643ee80aee02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafaf5887d8938f510f72e01a8ff3f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b29b5fe6df515c4fb8cb6783552c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ce312382e455ddca76931b425ac2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96cc2740f20cd5dc7ec66e77e13913603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a6ba5e939181c833119af4612bff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a6c39af10c685f18bcdae337f665605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eaebb2ed648aa45c3fb45a99b1d6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317f7cf4da95dc5f172e2b442ec7be0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a6417676e2d18b29dc058bc6b509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35315bb1ad664f0e0640de30bea53c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55ae4854c0c6d86636b95a5ba70fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceedabf4b72ce423328915ca6c51bf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f5f7cbec30766c7598bd0b9422e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257ab49002e28ca53888db013f5b16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677172d182242e1d9e9c9985f8fd3da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3580a9458c2feb42a72932968481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70950471baf0e435d2ca643d909d9693616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fcc3964762ff8276ae045b8614ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcef4876a5dfcc313b3197b96b4cc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157edf86a742a94814e5c4e4e41d96d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882ebb7c27a415585c40bfdd2c06bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb9db0f2c6e2e9a2508a668c038b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae4fc4aaefb4b46e10bc5fa8c9897c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2fee9f5acd3c1919606b58db9ebbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6491a239a80286876284856cba9c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936d4c8cb276321bfd6e3b076c6d82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9bea40b1ea4420890bc2a9d08c005626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5986b8057428ff815984956cbd016627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d28b8a454e6b47b7ca56990fee9d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9df508c92e5e1f0ef88561d27602c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b893e4ef12a0157fb9b70bb1598b1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719d04b0e769c33cc5a67bf68ee89a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e779cacd6c2cb4e70c17f9eb9a828632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88907c195a3d04fb3100956595fa16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3883d571fa331decaf3ebafc3bbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b21f63f061aa161bdee06722766459635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d84f812ad3cbd3debe3f836c67f08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4aa11505b221ad97999d34729fde6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12065c64add452f0719ac3f78f78c7d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32752ede42e5483cae1bd2abc9254d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b4a36f4148056785d3b443c0de93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24371a20c46d9c447d5079c3baf72aaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a167147d721e8b3cd5bac0a554069b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ee30ae242b54fd860e54c74abf79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dae0f18ed6af1354d08e786f7f7e37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf05cd79d3114dfda20a542f1d4cabd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916bb6007165866e6b516951b644616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb906a549ea14e882c5995b3ea00c51c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abba32cde928401f7c384fc2db23af3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007873ea6abcba2bfc83f47c7df5e6fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117475f72f01a3c35a97f3d970a0967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f1b0f7f5fdabb7029968251d35ca5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cde0d55565e051ff417e23e6001b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c25037da74228ee5177f0c0707b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36bae0f9b1a2a3fb222ddb97274fab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add4e6ec35b7c4043cc84bea0996e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7698e8907213070925709ce81c3562656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0855d4309e163c7d6f211497f66da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f206447ce84625c73807ec8fabbd3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ea342afa08dc027ff84bcd8a9234659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a4c9bd627cb020be6f9174939a6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c61f50a7275aa511f875f309db3c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912470ad1c9fbef9ae05750e1904da0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3453b24561ecbfd9717e8d8a079648663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a591b4955fd3a63d64262040a5f9e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0375b0704b063fca3b0f68b235434665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b434f305e73dd9293106d92c9a306c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6491f7208a8b1250a71866c7eb73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e3097046976312972a53bc8bc67c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd6fe0e9961e9a53e892102cd1a46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbeae90b742429e2b8ff7d0c50f1d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadb512f723aef490cb9ed49b54f53b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb88e0c8a23a84c46f921784f8494d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28456e478d00c76838620dcd80fc625f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69317f913f1a6e0a296ce8412fb17bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1be8594956ab6fb6e47b3de8e18b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc040ea21dff851025a4cc148b29d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12164853dd35b89857f60c2d29f94505677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec016be7ababc8137114528740076e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822f0535b1ebf3342cc3bd47db55c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4d12e840a06195c53216af0bfaad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5e063e84f0be501f1e4b40826e7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121fe2862d57161c421cedcabda194682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0bc8d58ec3c0499c057eee6fdcc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263a43a6964c794e8b329b615837180684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f619be08420a1ec4c098554ae98d03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28958f6c37723fecf03092a4111998a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ee46366c5e851f666a069a6ed7bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943cd0209a831e8d537e12f6dcc5f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f95014c4290f1f9b9586e20759a198689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139e9242fa492985473ef68c1f8744690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece80e72acfb3d6107312bff9529e6ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7961e023e9096af4dcc9c13e831b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1be97bab6fc2c8acc7f1a18e41f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291c4870f486e2885cfe431a8a751d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c6d87b8c7b9110e70796028360d45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84149115226f65467029cb3530530d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0cef7aef041c55f2d6af7046b1c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd5a79ac2b58b58ac3f0dda45d98b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2720075016240406bddd6240bd90e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1bcb38efa6f6bb65bf3f66b778ded700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e6b2403deec4048bcbeac567cd03e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b97a3bb7cb0b82796bc971d7bb3e5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfe022d5def1e18bd4e9c00406e37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da7b2c448bcdf75c32511e08a0dfd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632535a769ae4476d71a8d61735827e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cefb130971046e7164162cd5c36c29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78be0c2c87a452e58b70225be6f1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d96c1ef5ad0d17eac708b32243bd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620228894ea098be05c2ca07b4665ecd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dacdd16f2be413f3f5c9b13dbd31a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e15f0c4bbd3bee5e6d236aa054f32f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947836209bca9e34f615365a1c560b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b436d4e7d78cca0cf3f5fcbf78f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87daa4b2083de1a629277fba06cf52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7bc5bf2da899ec4d4b1dbd9447af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d6205ef594d13329fe84da763db6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3982bf43c82689fc418f9a1e8b18c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb4ca3d1ff8fc6afc2fb7f6a3e5091718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548996e54e90b28d2dc52126896996d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3856ae9438108a6315bb06c5d0572c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b918ac295988b34aa9c667db894c294721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28005edfb6e383a5feffc4c27f62b9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec643643ed9b6dfa60dbf61ca50c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8aa3d394b635629d537accbfebb66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde8b53c4f4f716a5242878fec4cea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcff4b661f52c4ee814e4c6709c4c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065cb932dd0558bae823682acf2e34b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8fec84096799922fe8951078bb02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184d35f931489e9b30b90a03377bb30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad96eb1f6480383a05faeecc68a56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978a878b7df87ce294f93495f62b5a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc911126f55932d7473f189fe6ce9f09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337aa04f6775413c619e6b381b197d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64be5bfdf865006ff3b70c2e7f536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c972bb479ac959659c471ec1811eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36763f252f1e2d432b2594c239de748736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cdd5584bd679469d9f76d3c7a28c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd72d0c015ec826538d7cd3846cad9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3738a7d698d2129914be00897fcd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6089b00fb9519778331b3dfe2af8a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486d0b0461e91145d142d0b64a5385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b8605ee6cf079f0be3a530aba966742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ba32e5e1a0ca4acdbfdfe5dc88c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deeb5104a4c7a8a08139323b29ac33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d41dbfca175435306e955def35e2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cfd72c95bd0a3d392ef500b937575746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8dd7a8873fe298e559843ea70f11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34adee2643c03ca46e4e9d362baa199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b024948c541da72196bbc3abad278749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89ee94e8dfd244e2fefdeeda6a922750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd0d513cb7063ebda0a6c19ccf5cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f096c1f8baad0cff7998ad5090a1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37cdfe61f7d15643ac14708431480753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746edb548dfc748a984547348325356754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef3e786da850a66d78c2f49bd30e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287d76f197124db836eebceb6f713a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e630ef75601104b83dfb1a5894311757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b09199b8eede08781df7aa54a5d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd43c690adc2cfe0663adba0bc32c7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>