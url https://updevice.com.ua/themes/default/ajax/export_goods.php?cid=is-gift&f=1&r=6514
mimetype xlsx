--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff52479ae4dd2ec6ef7205ebda38931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeacd5c488b9121f9650d0be9769eda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484074d85a21623a43160ac738a6e8693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4b94363aa69179b4595b8ae29c4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a899e5443fa13b6571cefa6c87cfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953f1e31b22537a97bba8cbbd063806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92fc0254e7d73c7a632a4b84e381d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fbf854752332793566b4015819a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e807478d5ec4554414d287224fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d3404d63d775d3db8b175443aac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbcc3d91c84097ca8073b5232a3fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ad9a003dbcb6ab66895724ae58a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d46b4c27a51596455e2c866132c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4641e7bc7144a84d3252f0023d439614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7845118b8aaf8abed80d3cc78277c8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009b35f8f3575cf988f9b640620e27b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359898a38422951a2cdce9e614141b0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681f9fe52c4a46135385a9dab466fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d190fafede9419d252e934cde9db3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474f51a5220c0d74b194af4f5892e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ae71f57f9921145a017fc9d99c0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125aa9116aa8e566a2d43953fd4fdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ef5f9ad89f284797eb2dae7d8b7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece256f33ce9c62a46d7ec8b74aed4e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932b4e2209f39e86b0ba402c5fcf0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef64064f6411afd73f94dcf63da6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd795cb3b3f80bba8e0827c2454ed827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925786edae91e4718cc6bed3dc900b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced44cc1a428eec1754d0382fd2e9b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7af4a43a5d7a0e4a70e55795d8aaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79020c4f9b075bcf27925434699c0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cbe97a42c83e53f52b2196e5c8fdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef547d6f5d779d9ecf7f8f6eae2a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be40e9bfca816f91face7e9531e37034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daa00a192e2920b5247a1012126a4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f199ad70ca40eaa863fc020aac5f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349eeb38750757b91399cc4c82ebf3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db19dc3928ab80232e178f43910b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890810f5cd44fab40745f2d1d9294b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78804d82ef4e74a24f626910fc1bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9551675b102263e878df0d3198f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a01428bf1a6ebe7b30080470e12e3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec39b3d6713cc88f46bf6683305b75043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb34016f0122e3e5ee4b0ad215d10e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbeb760f7408ed31657670d2934f0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446656f9b0ead0cbdad4b7e12d12a5ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29d4d4600bd4a3eadc6eedb132f5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2457fb14d2340c00e7ca476362e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149885dbabfb281a7c3fd399e0ca69849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae872051a5469e80e3f98d9470f3957550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5ad4ac7c3674533ec5383f33f2b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c627cb00f704cdd2f9d0ad229c7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4703a1bb9a1cb7011763bd8e814553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d7fb838531505a66eb67326bfc6b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284f9c1a7cd8a516b581112c74884c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c38df260eb6e8f07f09e7abbdbed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd165b38fe9386e63092e0125adf0b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d188cb613a2dd9437a073abb20c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe76f3e5926710cd88044fb39f9c7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3084121894abe5979d15c39dfee7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f55e7282a512e2e43ceacc3db686161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dbb087860558ee421cd95aedef6d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009632493d6ba94633bd836f43e20b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4812fa50b7ae4871b23213ba6e1f7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715be34f2ccbf6549cab00dce4b731f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ce146043dd962da3de079d55984e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72e2a79b88c9c48e5d1b9a68a5c75667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc724156211dc955e48be42576d0cf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1152919e150dd421d148d0af9e1627469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43223c101065c2dcd20292b8b632d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb3f6c425611946c7496870ab146e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f52438b94f3c628004e4f3f3cb52272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de3e64fe93e647250b51f07504b9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ffa63b60c3c770a0e4ef2c7ffd0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c576e64084ad4786c666753ac9e34375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015feca522aef2841070fc4797d431c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ac8f95c05797928ade851bc8f80777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d67c7c976482750cc2c47af9947f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dada466fa6ceee2b3d4c8dd74aeaf1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa8ba1c2ca132c164d80c53dee448880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d617a84412337fb3abac4460a37da6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf1b87081c5e59074753d7d6c8f7c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952a048291055e3fdbfdf5f2ef7198683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4593a195e0ca286889555200deb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679997c9b2944f7e034e5568c63f060b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dab4ad8396e314d7d3b55afdeb29d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a58ff5410fe89fb1babf1f9deb2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858ac85240225228ca10381a69ef3c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1259b74c94ad673804a43416065618689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3736daa935a037b38bb02b0d361bba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded53d367d8d586c3e0632f6c71cff091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34620eef2b0d6ef9718c0207dafac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a80317bbd0aa897f6965a9635ef4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279b4eb4ae7aa942d7c7a677a62fce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810fef1ac97fbc5814d6f9184e40e5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c614beec1a0ea33a0abcea85d7cb02196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc253d9e93d65365b8fd7ac27fd21a8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792844bda8a4cac6763d85d791d554e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7f4f544bea744a40ec9118378c6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819269fff2fe49418d75a52e9e354d9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25e23d5e0033faeb3abc0ef0f2004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e577d638c8ad173d6a43e199ca8a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b010c1ade1ef7aa347dfa915cc38d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9107c906444b17af55f1b81323b1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ba3d07400fbae0a5baa16651140e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb01977258f85026219a631a9680f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151f8cbdc2fbdaee024559921d9436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe48f70c3ca443a80cd008ec79069b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e101cba0dc3b4fd4aacc5863296a72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e4eb5e78d7c90bd0baa18f875a9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0315623ad66744940b83c9bab93e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1cf36c7faa1cf8529b7461d88f1b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad640b761dd1733bef314abfe27af59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff02418bf6a4568950d7d125bb71b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99bb34c5c9898a994bce0d0000d59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f258e5a94312135409457073c314d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5ea1f2e00edcbbc5611d50ca048f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de4727eb283599abcb677462206f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665f089b0df2de06ff48b75adb22c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701008c5fee8cd963d7c474ddcfff812120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3581e31e7507e28d2b70026744fde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdddaa08c809b99d0598015a0e184d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff31ab078ea8355c6b393fca297e6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977878bfc44a65225bf232c00763fd71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d53abf0acb29088eb87ffc1eca1af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8515bceb6472bbe38d1f078335b89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dde3da1591f2df11a8e3f1967ee88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ce37ccf5e0bd5c09b5bfa7eb20b25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d60841d77e250e8bc042d38f119a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809162dc005cd708621fa76e33e4731c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae83b653426815f337471e510e413c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3adc3bb3a7e0dc4d2ed97b98f60728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921194d160958b877d25e5dccbc4d60d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68a00fb7a244d2e6ef02766e89c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e6d3ce818fb0d354d1179c952398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c8001c4391e527b2258fafe793cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2bcd24b10775c0a7b13a3b26879de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8233ce27340d829c8783f6860cff69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28512089c4288ba75f16040896079b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f7edc37c9ae9905619ae88f0147ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97560a2f92a60bd390722faa996f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561edc66ac540fec75c15edb93a3e475142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff131d41101214407fd9a8cda732feb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988541b663806c50509e5eeef986a5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ac1bfee3d9590e716e5fa0feff36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597768fa71e8c5f30a9bfeb40a50c74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1f1c272812275640d741c18db988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7d39bc8a372d1f120f13f69dc8759148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e91cc95ef97175e7fb567bd4eb0bba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab5057222b87d0b3a361c062428c14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbca6314b8fda65f73b39ac67311dac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9820e1fdac5b220880a3d8bc042805a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c274be0422b133556bc8e12d3e87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a64bcef97c0fae2a91cf362ee6a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ec51473692b68d2b42fe764fe519155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2d18a4ad87d6b77d9551cdb97b5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d622801bfe2e210f795f5d66a7a004157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f293f98cc67ebef827617aaa34171158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e17672c28e4afbe36cc2b6fbdd334159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82edfb96400c4e7676bafa562d18c03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855772ff7b558bb02e21189176597a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68e7cd458cbd86b914907ee683199d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbc1ea3498f1fc827f8395ba6eefb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576c961d50aeb07b7576e6a0b64475164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb050dfab954d72686987295fa9f53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b4e18374affb3dcf081f509df5df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb122d30f7b6dabbba3ed75f37ee8a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb0b592c0684c38a19f423add5cce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ce8a0577f998cca6817b8d52e03b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6b19fa7685dc9ca1248e492bb2b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebc1a8484b69beaf81dc9609884fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bc3207440e7cdd0acca0a6ee3017c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f0a11d2a637452ceed97bdaf7078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ee21881cc21917ab331736cd0980174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92157539cd0da43049b7818084023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f8f7c2ad92ccd1fd9f8dc60c3a3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e150058a45331e8c158a6e0bd3d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b4d365b4245f6b21f259285422823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c92802082e47dc3852eaf47832a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cca466f316b8356e02cbf3d5db51a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ebc6f0ebb5b4b9f0ed71ddf9cc810181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b63f3733d0c170f3f915badb9ac33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b82981e23302ad25999a95b8759c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea945e1be064a45773c9eff7092549184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370a665b246924f35e537e8988ad9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414493448710152d12386fb37c5a729d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b69ff1bb6ec549937292ac5efab2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05183c2500b8f0e8d2a95bf7059195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485ad4cb87d1b3dad55beb9fe5831a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613f815178765ede8d014194b71b9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59709057d5943bfcf5d7b43bb79a04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cfba56287d000a4ab9f62848fbfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509860833eb1d507d53de4f6777a3c32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3706cf21fe70fd232584b64c2345df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75583252bea8a35c74f97108d6eb794195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff55a6cd85bde75fe86db77c2cefa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd820592216188da53b93a0f3308f12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879edde52305bbd41679bf47b445026e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592966cc0fc754f9100f8bc198a5c2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f997ccf1c7f8a53c29db3076e8af98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781484523ab68872690d06d643219b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957880ebc78c6f5563fe8bec4cf13c79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ec6e67ac71646ea5b12245e1caaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d08cbd48589975463b32561961538d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546927ce70cc94f7ec28fb09f1689d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040414794239415662868e48adbbe7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029fe66770e282641bc369093a7e9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19fbaa8bc75d388c36ed01907950a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01e3ad7fc1a962f10f1242728dc242209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b90f039b861ef7b834299f2f72e85c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb0e386509dd2005ed1a9bd10a1b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76144d70cf4ba06f698c6b43d1e70a30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ee25c275ca42e61982b654b50ca0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7305a231c88bc8f5f468385f159124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1cc992563454d13a68bad8db05500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aff807bfc9ed1e758a8b4337a145c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f57c685a8cec13e1c5a477ef83f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0095007d0cfc9ce39f1bb64414ce7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8fc10eeb49e9f4b78b08afffe2c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878ee3981dbb39de11f1087902601e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72a1c3ed47fe959a8aef8298d1a49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926ec6f74c3d03a5689d2188647306222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d2edd387ce6bd59c4504feb610145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4fa3736c0db83af38499c423c724224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd778b59b80818ccf6d251e8bd94891225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c478a81016cb56109d7404487a4f5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba235c60f62b5b73838c5c660e895ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c688a774ad73e63eff08474d162bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d32c6b69578301313f7e46509153a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3621dded2007a850785ef9fcbb5f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8192bef81d43f852d84828262c5dfdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc4e4c4a011c7bae603cc87b06c90a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f894f7e9b8c33520f37060c5de4173233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e37e39fff49f117daf94836f74fbf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1527b12f34c88130c9fd49553952e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf637479c761a01e357ad4fba2b53c97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e290bd9b8d23cd982fd1a6a1283d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b285e1601b8918f3f57024a8307b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036001467074dd7719c702d2e9de8a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbe2c57948ae5ac9120c3ace46959d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861babf45abb475d6d95ec56a7defd6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822050dfafbcf2f88499df018edc1cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044403078646f2d1cc45c62ddf3fe3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0583290b17e7e0b702ae61faecdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc22884ffc03a6c5dd514b9c07ff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf938dc679dc5f592f5a410d1fe13d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce74c42b9bf328234802b99b6c4bb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bc71f3fea7a91475b80b3be83f8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f77d2826307860a0d119ef79afc57c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30432650c6d2bce5645c4357b313c1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317702ba466115ddedf01629f35729b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0ade613cba81e10544368373adfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad988a5896a8833921e5a5d54a97774253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804e18b22617ccfe492877ff8e5c7b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305a2b385346303eb183fba8332caf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff9b27a4798711561b9efd6c76073256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f25e72c30e265f04282f4a8b94a7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf698cfa04fa38931b1c4fe77fbee6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd397c21d6decaafb3efefffa7566da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecce82b5ef0544c783990229e0312d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381057e23531dfd648ab7daee13c60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900347f785f8d9892588a0c11e8a64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c61b8443ee9f6c41231795b2ce864263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f537f7eeffc459132ad6b3edb2c08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c10bbf06883f4c2ac488f94ee07f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23449f55ec2faf69232d465166efc45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a68fa3ce1afce3dd1d0994dcf0096c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2246ef2a2bc11e8431bb4349842ce7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0df1a9cef6cd44c0e87e0d2585b342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb6abcceaef6e06d8019d80a6d45b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20755e3089177f92ebc86a90a7e5c41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052ea9c377a44ac15e10d19be9104a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e398e188946830d73e1a16e12873a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fc5a9f54f4a6f9c5c2dfb2ed7499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9d7603227e31de50cf71567137fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3beb5cb1791356ffac7a1c1471b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af092ef39a840c8c40e36881a2e3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7765605bed6b7b318c3e63b8a66bc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c808e1a9825626ab79730bd82644279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107d76d5008d111d4d53d15bc6634da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1822290331433281e7e664f0b60984281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75ad90b61cb3ec8d40e6b9e326c8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bfbb47ecd1ba1b261c59e6a34a347283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af945051b62929a03266151288adc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660493129e332dc31b6c8e03cfb98d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c2259ddcd5f8769e82fd5c27d392286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3b62875f8735a9afe00a5cb1da6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a666b5e8cc57f9cfa5e357be07240288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e860d191a8e8bffab377772b2c33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1e79a9251d0ffa90890af4788023290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab677620e3cfb51700fae04b4b3fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ccebd2093efcdcfb335dbce0d322d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a5aa1dd75a2f9a092ec2e58f72f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53951ec927667c5b9d96563eba08be3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14b6c182395e11cff3be662ebba94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0aba76bf3bd260b637421fe9caa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4ea31fa3e174dbb294e04d9f9accd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d4c9aaca7f3e9c9019b78420249a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565bad872b4532e4ec8679d6881177d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7601f3550a38ed79a09546caa8b74b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a3cb229d93256d20916eefb725c65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77bd3849147be5d0c425b4470bac0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68588b2bd7a7aa97ffc5477767254d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53ea68180f546ef79d28db235f057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19a1573c8464a177671c2d5ac33fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4c0913d0fe3b8cb4633b742840edb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfe26702aaf8dd4d7ad8a7763f155307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f07590225262e3951bea24e043376308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e28c84a04e5c3fa7b25c7b8afd749309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be8503f981d43594d52e8b981e238310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a686a204b537e3de93a296fc854a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c09fbcc1cb54ffed527a9ac8dfd05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc78221a5920b990e325c43c56069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd596dfcb3698c6617e647569986e59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7c8a000cf47d1c6223719d68f48ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c372ca727bb24367b625c97e20cb58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad063ceed14c8cb945a6f12f06b7b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de787e92e13ba2f6c596f115967c7e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df794b60351012c9a3075dbfca8be7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe876212dca0ed771bdc5d93eade9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1c61f8b0664ff8fa06988172a835321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31cc46449043e486a74398e05d9ffc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c96f53a9b962b35cc79b2d034b81d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74d9705086ee3a004487ad80923d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fca9086ce7eda26d6d24661e4f106325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba672d6c90c9d1c038b1a4b4d442e643326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c33c2094a2247efcbccdc7d8a22e4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde3c4334c2c5c9c37d2498beb4057328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875386133a77d24bf1605f5a74740c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26db65948d026aad26327edf045b1fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605be05b591382b48d4db227010aedd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797e03e2411043a77a85cfa182c7f2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90ffdc69411daf224af231cddeab5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abba174a3c3b37e2d73d0c4f7a0cc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9aaafd8213a1efa71d0b61a634842335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a124872857b5209c2ca2a1b984ed1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9845ccfa3c7a72dee94cec44795d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c4b4dc0d782d8dc103e7c6bbdc4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0567586fcd991fb61b2c8b2716b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7f5536e03cafa82192cc2d0a6a0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce8876136b0b847c9db5d31106039341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d26a1f52b12757137e3a03ad1d5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433bac37a01349ab8bf9129d164dc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c31e6fe12a46ea80825fdc11145d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc2f088a1979fcd807d8cb83bda2b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b60961e9745862de459eb0351380a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ee7a8291784759e749ab907b07b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04f62f82f9c30b8b65874bc9dc6fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c738fab57eeecb05a7a4c9845c0c1a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88821e564e23ce373c62fb15f56a093350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f6ca2ff6a01bf805a862830dbe27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438eeeedd7f225fc7ef974ffe8878f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d2cda36fb60d9eafe69493a2d012353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a87bc6fecec0d2aaf28cd0d31e06b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f03dbe3c32fefc95da249428dc1c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce3d38d1643ceea7d71f7e82b302c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea436f39b17aeb52f1f2d512f8e2774357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c90a42e55de6a2ae273f23c6653f90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b995690e95a345a3df8fa971e637f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f423c725bfdadffa14716f83f937360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7d15779b9b947faddc9e844b963f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3447f9a835bd09e263891153730c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc32f98794534b50810c6595cb70faf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da90d3226d3ed4d6f2cbfc0540579b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fdcca00d7377b202614b99f5081aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108c4a71661bf2b5d33abf0a4bbe62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ca1c1cedeed2515059c7f9888e6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec3cef3404952f0c31b70495f9965368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c68e7f96d7984fa220d6282a49d40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f5dce39b436893c0cddc7c52d300370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e85615dc6055ebe5025f396f92b6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a38260e612bf3446e22e202f41029372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c094e308fb4f1d8995114958ad839373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e0d570115612856827a3be68af67b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee79943e34ddf8b9eca09d58a1ca61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff6001753914f8c57d11a2722d568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae40bac2b79f781266ae809036dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dca518bde0f1ce5c90e622c28ae73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015464cd3e9e3d2969baa25b786355c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b8e62a8650672622974b00e869b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1bc90573ffe076187d7ffea1dffc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773226bb147204c4d17ab6c2dc1348bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeda37a5d2ef120c1aa1080781eba0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a0a35d5555a0f0989fe2f5e681ef5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0de166c7be60878d964c223e50c66d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a0d93ba590d3949304256259aecce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd959d2bdd158f628c266a88f3275387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce2cd2ee38a9a367240fa8ba4d404388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb368f4225f41bc8b400680cf02a8f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec4242f4358bbec1b412e37b82618b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c72eb38577dc4e8349f835a9fcbce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dbf7e3fe88a885008a2572efd6c48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3408668f8d5e0a31b51ae9363051ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd7cb1ba827e4f4a633035a69bf87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa03e60af18d03cc200675557860cf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feee5a8ee46eeccd868396109fe4e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a75a407df1b95d4b70101ba3a38e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea36a9dfb8e23026738167b6d8a62c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6492821375ad5e9138a54c088972ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52be849fb7246d075ca716271a4d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eeff333081616ac538c4db9498aa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9115ccef46ee7c92e59b7b5e202cf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80e8708fc72b846de5b94dc4a5f00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77338b74962ecedd3d8c0dcc5c185a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb0a811969fe27c3a44f443445f19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3166fba418b234043aa3b978420c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cd451e57c63caca7fd0b42125a6a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f222abcc4ae6704bb9c49887f23a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae2861a9369680ac3441984576895409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73851019106be9e1cf96aad37f7e212410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6fbcef4c50682d970e033bd89d8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75e626f6c3ab591ea72b85786c4e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6112d878954c66b1b5fb97e224aa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a246652a4cd1e064c57789686888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e63d4515604555690c1da980e9f91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a5ff32b31b107bb26061c3860cffe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc71a0cd5e63bb069c52be20ae8b96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335f5b28338a98a906e234c39f750f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895fc28626afc97e45e57bfd819378419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc041316aa78abb4d30911bea3e7b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a4bc60eeca178561112c59305c9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e585932843432a97c9a20afa3af1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef58b502d8832a0dd7f9098239401d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475812c31c07be6e4242dea88562bcc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658ecb95f6ee9e8296f8e1c1c6556d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f63726524a3fa786ffb673e13d32a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f27429f50606ddefeb8f82d4ee604e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cadf344a007aecb476d3308ca15ec6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57c2226980e9383e953b589d2a73f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f57ae139ed4d364822aa0fa460c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f972ea328c718cd5387a5849b813a22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01733717bf3e35a66e2c84a1aaf1275c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0d6b3449bfbd7b72276afa1288e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf3098127b2da0268f37cc44de4f36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a7b3c29b6462d1d76f2248638a76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b0a5ba80d436ea1aaaba8a68871be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c90409061cb98e1d7019fa54d4abe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94749e7b8afabe3982c2abbaf1d8d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf6a751df49642055fe23377f5577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4f1130c28179365721d5d75311fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcec0b9df8bd576c9326f245334f3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8fcdc4c869d59ef892700bda32cea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f6ea8fd1a6021e07f619e91b1efc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89fa17e259f7a12d915b317a6d28f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a2e284de6f8e621d20b45e6a19f57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce2c76121216a096539eb848bd63ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bebec00805710f14640ab862f6f7a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba03b8378c514ccaef8b244bdb9c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a8d62467cab401eab7d21ea3aa15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d62bee144fae924d5a576171f887450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804de06fdc4d80b43d8f832156f288f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fce89d2f0e5034eb5863636c065450452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2201f1478d956bb4fc7d094fec4bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7825bb8ce655bf2864fd65deca047c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c284591adc0ae6cb03fb6e78a5e65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc8a68f09c1a0e21527b8cbdaf392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825f5630233cbc99481655833e2756a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c1f6cfc14dc5473c874f3d428dd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80c02c10c439470fefdd2c180515b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f09dee291232f35d4c6371309b3275460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea6c2cc4d4c0ad7afb44b05c11d0ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ea2dec3fd9fb6d5bb4d6cab0a044462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09fa6b99677eb634d752c0adbb305463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cb1de4e631e3c85c56f77a792033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa499c31aef0d8ec54a77731c1e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b438f54e84829e8004fd82e720342466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb607fd4cc646b73bc4b3a9334f3ccf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54e5e7d3068d5155931401fd16a67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514a5cc18c8ae111b0dd6efb4b7a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c3fc9f1164b7d6fe8fa6e08fb2c80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ccff502c7a8a8d063d0570c9d10f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f3791dfeb0254a25d6eaac792345472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b799d5304b54ac5d33aea5a7d789b61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093e3c916c2a63053725ce73329ec73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d0e012ce2f4fca87998b3a9cec56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167760258c749149053f30942d59a19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78680fcf145eaba0915f10ab34a43eba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d030642aa15c556c454e9e985c5e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f7cc8ff52be29de540b8ecbe784d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fbbb3734f012931b3c5830b0df2b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f6d7cf15e5e5b7ba4cad183700c50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94648dc2a0639828c86a02a2d49ab57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadacc829a4e65999d837984020cff0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822574011a5013ce51c234dd23e7aa81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3fc8461623a8ab7ae11570bbc43b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e3711ad953a2e9acb771d647a4f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc5a8979228f5519e88d7ed354d4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58866bfbd8c2c8f135f3cc0a0c1b50ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f180a3628c5a913e18c253f9979771489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da57c3a8184adac89d359c64c1712c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00446519fce61517d2c5b22c02b819491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcbab1326aef38fb6391e9ec69070492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940cc97bc765ede0aa3eb15a4251e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb90cb90d716d87aa4dd85ebdb348494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e798814250527f4a4a7c0019fdd67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5ba4b7846f313cf4b06e96152f36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d0b31198f1af16a6f1d7a32d454e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17272189f3b75df5fd46fb64c60ce7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373803a3d930387088b22100bec6e613499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297cfff3b62001a988ec2c07569ecb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7bb98efcc055e1dabd428bda1328c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e216e2001a5545130e0c879f86264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dd6dfc548389303ce120e97e01d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157097b1ad931ae32d21e83f5f0d14e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47819a5afb7af00260ad3c8cff6ecf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a3b68699f0f6860842215e24b5d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4113f4db4e7a169cd1f899ef5c49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64091859004dc3b12987717bc5e46647508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3ab65631a5f6e89d1f7cd0bd63347509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e44856962d5c10a0a58657ce61f81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12e48865344871ed5b830844be018511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465b239450f83fd23a75fa0338a782e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e3878ec228aa05b03dd0c7e74760513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802925eb85f71ca7084bdf1e19adf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de8728a8eb73b39407f900208014f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a47e29ab6f2750544b0ad48a69604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934cb5b5f18fadcb9c833d676240e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa49d303e1f01655d9fa825f380d73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20289ac2bec7fb75bd28551090034d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbc72acf7fe9450c9e4835cc070d64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5702a5871815b2bcee4d4480c2ca16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8c8dc175c6db5cb1c8a9b8235b48f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de262eb49bd1e1334f16da23e57ef335523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690755c023a38d0604ec013c2eba6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5788b8c8f0bd2c2127a8ce581c94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243bd8627557ca90762955e0c61b4ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b4803775e7827bee5dbdb8fc952ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad7a8c44724d0867f87b6df65852b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd0e653ec506d7d0fd325f54ccc63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f8ab9ff296b9c1bde74345b4d251530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c490de7c5f138bba0f27c6c2655a66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6f75b085618ebf5733d9c8c22660532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e485c1752930e01c9a5211d5dd81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b660788896a2e39f3cc431a87a7bf70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e9612b9072efadb12eb812fe445a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645418be2fa05da26918feaccf013672536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e7d1fb96088551453359d36caf32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb19e4f7fe4ebeefaa31ba14a0c902538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610701e7b72d3d06658d57976b53923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585cef361e972de953045f7ebbb0c60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5bbb39dd5645e276c76d32f47266b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52812cb2e7f7b40887a9597b877eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ecb38ad821e4a51e973fdbe5d885e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f988b711de56723c894f0eac263ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf1df943e2912dcd8fe16f2143492545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15828c77c5101917733c7610d8795546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85e611bac2a432276e844affc75df7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e3d0c50588158462afb33fad5208f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9544abb315989b71496f93ae00cd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2261cceaac35a9fdb3ead80d274c87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9278045248b58b32fa7b302dfc5173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe3ab24e0bd67e59299ded323a4ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b10a6096642ddda6e5ea620ab0aa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ddb8bdb626e687acca21be6f9f8c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90b3c8682495b99ca8336b088353c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bb0a51f2ec65af6af842f011d28a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f1535d01e768d4955bc925c195005557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d88be168f9c9ccb22ee029789c075558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910a1009cb086de214ee586c7044f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66871d82561f177a82fd7083a69ea3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9548ed43201dafbdef63be159ee55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5edc8a58854d790c86e89f2ef91f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a881763826c391fd67599086cbaf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2334de1f086440cc41c2f6329c7f23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891ba2547ddd5614a703bc8dbad81b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ad22681998c64f8d4f1b59a84190566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406173522f2aa0aa636871396e4d50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafccdd0448b6e6eb13b71758c4a5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0aac548cbb6c7e6923f2d63c8ce4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735669a90d6f9f110242efcddfa3d36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5f21022429898b6758c15fe2defd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8b2f46a4264e635f0a9929145139b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac805eecdae1ce3289d442a97d05db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3cd423d17c9c89fabc9aaf743b81e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1761d07474b0d6d62a31ee9c841b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d48d74fe4eb04f98f681b80381c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f52e80b48d76bdb7e530c0a2e7024577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecb170b0a5867e983cb893eac0c1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab231b5db2a19e00640df4670ed1e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de05c2a3f84fc27847d88610abfdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09842fbc390386da7b44c2092e5fb9a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e1757938427e8a83c2ece9ccc0b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2a6efa008f5bac70b4b786d8eb7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe839bad7ee4a5e6ce24d8b6fd43fdde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b68d2e60355c52fac1829db5b6003585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd5e8746a321e2284ce9ac1947e9fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48769470290f366c27eab7f931b6903587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3eee8acff2446e0344f92cdb56795588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4b7c84b04147ccb52e6d34eec842589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e961faec4c520b380980c76cf05e9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b86eec4d5bfe9df312a69234497d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de644a5424600fe393b31846ea633592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11796ffc1710c4844c1863e67d731c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea202eb9da3205dfdac802022bdbb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43012ede6c7cd03e9e6de343ec784c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16f88a01cac97356686175db59436596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742135203e5ddbc856cb41ccff96836a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3d989b5d3f0ac77f48505f00428a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9593a139465f1501d74153218684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ee0c07d0c37adc38595e9b590878600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866264029e9e9a87ee89cfd65c37513601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e306f3c5113ef442fd369664500a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38377a309f57141b279a9b760e4fb89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb4aa4ce437b963af205e6953479b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf275ba53fa756287bc1b93b6b7fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774122d74f0acca17001cd5c3b3a0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6ed5954ce7b35ba0338d9b93fdb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b9b6c26e762ac95180cab51533e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc21ae87d7d6a11441603112994f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9fb8ad2a087e347f2a3f261c544f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980739a292abd25fb50b5eced1911c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832eea1220a9d59a4fcd244adf53fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4af111bdd2ee91c6297e88f7ebc40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3f7ab204f93de869bc701d16238d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c4d8caa3419eba5b47fc1aa1dac7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e2b5691605f27100e71b1e2686ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774ecdd1c5c55e9044d3b420374b0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca46a7aaeb2c45308a740b1b2b6b56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed50022fb0f40b22102fb37a1e5db42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367821f1c15fcf460e136fb0ade9b8c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabdaff0d5b972930378e42c06ad9e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5083500159261b394bdec4c00ed2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52ef9dd52b420b427c448da22bdc16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70eee0929989b859e2835250f759f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a6a5f07a52be4faba4c04afe54d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e45420688092d67abf89160bff3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f40b07215c4c0509ffb0afd2065ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea64e92fad1c1f973ec1560e81a2a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8a0dde2c6729ba2606fe81a86b15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25820760c4db356d07c6c1a7438aa96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9cdd7556d3d273d9d336201ca60b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88912502951d189db90bb50d128f3bba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3958d81dad39dcbe215ac4f85be94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83775ca8fff75767c7c264ea8df48b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab929429279e46f5a15004c048a2756c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788a43b3be0d339df7bda529123991636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1c59cbd26dfefb67ee874b1bd83d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f2f027b3c5a1081c6a2212b22d49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a6892bd422cc5b8b701bbb70ada9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960314a86c3379aaf3cb4058cb6fec7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761ed6013fc143a5254b558c832900641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586420be2bebb7ae3a107ecf874a29d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8bdf0d07e469fa902aea3680c94c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d66690ee82db6d22da8b275bff44e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd4186becfefe8b7fb48cd66712ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e43207a73d27e47b1ef80803b7974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6508f05432ff42fa6630abd4aee90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b71045b391bf20a0b172dbb33de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5257feeda28dd7c375414d2a80f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9afaf8868cde0adc0265786a217e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b20872232ea69d19dd884d2cfedff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3f9d1c9d3633b5434a4044831c43c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e657b2f1d358b20c5a9621b6c750653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a733818a5ab6f055e0c8fb0acd888654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec918f249dd39fdd50381fabffb29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf662ab4e16c20b0be126c8bc1a7863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8c0df8a1b3bb942621615232ac31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d28bb4bcae35110acdf4a866945d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754402fe318ee301b8c5bffbd47ed2ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde3029278b40ae72e12088febd988660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff1f1d39535b894098399fc7a21fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bdd0d1ad2ec3b8fc339dc42a6cdd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0f282f8ee2610258b4aca4d89bf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108d8e231621c8a8f187ef791e860b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb9e562d422d322aefb6c91291aa2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b8f57871ed3d672e6e5455a83e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f4981fe995a5d0236b7fff14edf24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1cde380b5de91ea7f11f213c1e34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63c00e37f9f6e79f97ff904f31a281669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a49e3f4f84805348e840b1c630aa6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a294b3c2cfc03ac0436d6be40b81e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3932fbe1f6d137a41b49f73c8e8d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941925761fd42e977fbdbfc7f4f5c2fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95bac7a0cc3c481dc6b0ea3f65dfc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6841f01f2e401b719a5a452a090343675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdbd8abe10c19040e911f1973c9d33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436025974c97ab7ab98b623538c0e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec12ee468f998f98477d5c5c457e7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b440706cec983cb4d5139cfa5847ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae517d19864a30cb48be57c1ebdea59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b24d4dfec0011d1f3cd109b04c61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7f9e83c78147d54a87ba0f673e07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03de85878f8e13af6d6dfb3d47ebdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6139634d0dc1508f7c49c92c205d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b23f4c283d63f2183d38bcfbf09ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2a4c018de6ffce19faa0a4da96b22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbbf37e918b3cc8ae0f7ed811567f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c226f16ed39aa757f05621c008fc4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21be7d01bf2a6cc6589c223412b844689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb65cff5e60f8ac80e0c543af9dd90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d31b191f06916c808adfc83b40b43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e7600b99fa295217b16f88df34ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796417667aef6d1c6ff3c6f63d1cf2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0deb90a9fdd1e0543710c3747ace694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63fbd69b52b4f88e0fdb695a10b0c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1fe36990b0d143d83acbb59cc2bc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b259aa31a64e69476d7b38408b28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d22843ead64ddcee027f2702c9fea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211eb1f229bab35018174103c5b3754699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26f1ddf1742c76a7a0714470e4f277700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5653843dccc4f9033b89c7cf2fc74fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a5583d2de6ff2b1ed8bd1e2a2c83d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d169273a7e25b61072f31324a06dbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe0b5ae95759924df2bdda60ff7dba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfafb63a0fac71901690c7bf7c1fc2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7a39e6b5881700739d3a808ba785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb5e59f66b151cf3a0866dcc82226707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4744f3be0dd060b1c6b244f1a494b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a057fc298bcaeeacd071a857f2ac2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819a94d9172d8f010ef36d3532bcf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d3d52d0749377a818ef636fca99e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d0e3f7669d5b1f5bf95eb6802cb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d84c3f17b6880cb775636c157fd4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc2bb625c8e0d1fe3ba30c8da9870b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc42edb9ac7867d5e07fa40a9268bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e8095e41dbe67fd24315cb652f847716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106786ce499c9f226890d3f5ff0123717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598667b2f0bb935ead2f790064a77dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59454bb0177fe5391f83315ca83f89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e687ee5d52a49d0b261f3a23c7c70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffc8fd33bfe0c66d134f0c6e5eb2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4f712287ac88c21de13c8234e8dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2566ec50cdc8d9c864651ba823826d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e77d57a7dfcbe2adb072008bac211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca34f59eacea6f7e573b0d8f55ace2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4a875c70aefd00a74afdeeed3cfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e05adfdd83a248329ae5640482204727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d6f4a3f82ad160cdf7ffea6c7eb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae6a62a77f084c510a5b8a0515d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f531937f84fb51b1e29f6c1e9e31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf80768bfa3b9cbac03da89061539731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d8fb5205c8984917893cfafef389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea19602f55e1aa4061bae9ab39d6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7dea057e69d79e75a2d548dc31b0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747c9fb467f43a58006fd012019790735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d86d9ae49c85450f5f56b1bc8564ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69507a17953039308568ea7e40ff90c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eac2082eb18227afebdfc0ccfc0c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b759108c2cd0a980a968c1eef3202a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9d3cde885cff9f36e814fff2e31e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed978b58d8a2cfff4b5173216ab4031741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e304f30f97eba89d7403b028ad355742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32273c40eb9aebcb4282028095d84d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533dbba242c85c35d1c79c95518896744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb91d71d377ad0712ba8cbd4d436a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c1bdd96e0b92b728982d65bf4e51f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f732e27d69bb437ca355230e25191cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43d664f1c271c822137e03b3a3dfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfae4d67c671e68c5217d9027143cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb6461edbda70ab9e6a02406bc851750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c644c6531739f1d8b87bc4255a05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ff18fe9f1f256a9840827cd0c2f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b334e75a9ecabc77e9660746cdeb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e3bd991cf34a8c57b41d529bc69df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91579305369a7a70ca6848e948bfe8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae06be9df1521f181acfa6c2377cd8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82003219f1bc9aa7ef9479433decd1e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7749c4a5bb4984e37d15c2c5bae675758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c6cada7975b6294ce3819d78075d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6567857d61f2513a7a33b92c36401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc1d4b05f50607f0e1cc41853ce802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc60ef1e3fa6b88d43aa0120038e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb0efa8b0434a3902889cdf834d284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b660451a9a11e7cee57754833b615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30cac80a25042be365e111aba7d36e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a02145db415f23b9472a849dd8d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848363256018e3c637a2eb6715d48e6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7543ca0f81c92f04393b414e522e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8aafe9cdc7928c49773615790748010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e5cb7904ded272650019b556f6f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a938877104c54054f8a993c849ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307666943afcf2652fef85ee727abe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430faefd98c3e230d618c7bf35591eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9ea7ef9c1e03565d8753a497ac8f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a814f46bb49952c55e02b2973a133516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790f4c7a22bf944ce78206c28cf0d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc606d15b6681b508bb1ff3495004d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fef71151e67acb1e0db831f497a9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414536599d1b28319a6393de4c0ae4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc4cb7d4e7c2b2466d214527b713cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52df63e45cd48dd6e23ef9aea20ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f673f039aebb3971719c1d5c41fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf027a21187363f54ee6ff72fdaaaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6055b4a3edabc981413c457a04ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ee611fea910d4bc8ab1de6eda7e1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc7ebdf2cc974057bc2b795280eea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350be1335ce94e719e4d547fc80f7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600316fe415129c1a58a13bdc439df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c8023b9dda9a5958261a8fb68d5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ced03bfda4bb7787a45ef667dfde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9a9076f737b2a1955cf612b6d17e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314387851b4d278d6826917335b2088833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015a5c5f8e8330b41852146e21168c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8803d112e2a3d7d998ff76d272c57e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b9203ac96ddbc1fd003e09178c3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675cbf4a5d802b2ed08f246b70b52b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405264e5d4fc316c95052e0ca35e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95351c78d58bf982b5f41411aaeef6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0935c997f926955acaf955b7fa6433240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb20feb812be2e6004c6fa4f70b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c06bb75952ccba4cdb0aa3cf2ee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632591a62eb264ce1e2073abf4b7c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b1e847a22cc2e05f1cdf38f091ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34677663a0c15ea21f51af563a494b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ccc88297b26c724a6d8be2c2dcc8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd6a924548d0d79801da1af833c9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333e98faec58f58cf1ab873bf165bb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69466e7135fb29b00b7a11be3056b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432eacbca3bfb7af68b9b7f667bf7d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b69e0299f8886bca42e9f2676cc7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866e61a2c283189aaf2c440b10f88752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546670a95a0320d770db6ee0bba8ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6320f3de12c16f3673c594ec7ee2ed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad82ed884090a8883d5bad0ea4a1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143bccffebd147280e888ddd4ec559056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d494da78c4b29e07b3751365d58b7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857418c7d7adae6d6751233fe26b2f9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a952abbb045afd00f97b99dc4de0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2cfeea9f2976e13796375b4ccbb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c471b425176ea59c552f66cf4e6ba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c53850d38df8bfb949e9639605bad462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff96f11734e8dbbb07bafa8a88a7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76914f71d5826923805003a9d9d5dad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41ee72dfe6ea9c353d0d0d5025d2b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6f73205c099b479b14b94a1fe87d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e53832d4731ff072ee4bad95d9a8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d822ebc55eca5310835febfec6d7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10976721438557f766a3cb7d895dcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629343b950557d39f0ae28d6e573f73970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea9ea3ccc3af566a4744dacb23a5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a87e656efe3ded6cdbd07c8fab4d2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0146303d32d10f9fb316129fcdeee073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8622ab05a1bbdcd44862ff737eda4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ee60225ee9ea49cda2afc8378f7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1530b3f63eb24a4bde512bec9d1cc8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c01c8f3d57a4d64c25586f96c115b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ee51b5f8429ec70ce84426b48b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfea788984af288144c92a1f6e3c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ac92cf7b06df68ab79bface3296e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c916368e4f1ebc7fbd843476e72ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb228d8db1ea5955ea386bb79ce435282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321de4368a94cedfe9a3209a72e8790283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f22a90c2c677312d57a7293e89fc6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4282d9af6754b36a8c5b1b5b8c74185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee6fbc7c3fa0706a09c317e3988e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d293faf955896586e9e60daacba5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82c4acc0eaa68e25df2790f66bb3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db8cd68b0003efcd7bb9193c3d614c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d19b449f51ff7c75ef6154b5f95d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca70bda215759a642da3650875c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d8ede9b883e2580244c2e1f55a6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c2966c69dd1fa8153a71fc52dbb1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd83da5f26937abcd7f66ffcc3c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b7177c4e68f27b73c3b91aa5acb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9a7714c06784e927ab1dca59bf2e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9be28a8f4c75a8195763a30f430097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f0793525b36f4475039521a3e471898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ae44bec9010f8a5e923eced9bf2a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b95223ad26d4558d737432fc6d3c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c7ac0127668d78253499912b0159101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e013d9ba21960a02ae773c4dd8c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af750abc9116782200b31c9d508f860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220828ad4b1f85e007318f234d72c02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f5360ff0e54c1df85a7a939e726b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628126ecfd65c674bc56243929f511106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f5e7083e03d003c72d79cd7dc7228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca527536ceb0b1b8d47e4f0d1a04be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b0e28d40fb8f749a1718674be7397109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc479aa11d81fad50a30890fe2269110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb177e0a936680a1a483add0d13aa64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e20fe7a8010f89d766a4157d194b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd4cb088d6669d3541f0a84227cdf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004735543a9e1b3ed9ad944219ca01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcfc9c2c6e96fa27b1f6cefae6063115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec69f37d2e4281cf58d55e629d3b7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626490e7e675073e586b12bda567830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348bb59916d996a04b98e5eff1dc4f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240958fa0f4847408cb701496b1c2428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf8b1ceee74fa32f27cddf59e4121120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbab1fde02b1c819ea7666ab3509f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ea5d8c588b423bba738cbfdc8f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc590bdcbc178684a158f2fe0b0d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9df6f8df60ced635a8289bb0a8e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43dd7add2e23f97012907dc0e164d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f320f932002b759436387cd52c99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e79552fa5b9a4e0a527ce15814c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e508d92eb6d9b6423b2e860683fbf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0f2bc0afa29a17e4b7bcd73df6cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed32abaf9f1d475b3c623f770bdf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116a6351c5a6285b4a13b0e5a9b6e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496dd3871588cb049ca14f51de11a32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a408a7fc21bd4eded44078829f136133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa189e91f05e7e60a074077249f3672134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696ed580b175054139b84e41e813f7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76c6b043bea0cb06e90349124eb11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3b50e958761518ad41c3ad84674b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d752e5b8ac80f57d6786c62876a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda7708cf8a38b7b0a3328cd6e47304139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bbae96c6295b9487cc1ec8358a8ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666e99cf5213c703fa83fc0edc0614141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d8dab024195a415a067877d9580c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f48554cb581a12514b2fef62cb61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f94a294309e8546086698de72742144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca99d17fb3fefd21c353988d2d97d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066713a681daea11f0184fda96c0c346146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df495796c639f9d3d7f8a9d2cd93306147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420c53bccd36562be7ae00f410a90f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24e7c467ac9193bcbdd9c17d142de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d892b49a8c0e00f2d63c752acf541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596359560ef78966a4c29516b7500b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915160f56ea2c897f3a525a7d5335e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3af51435c97f7f47b86bbaa015fad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0edf2ab02f183fe9a6013baff3e94e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebde9bd1ce357e3956243bed06c9c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae627aba2f3401ad8af936a398144156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc695cc4af09471e58ba9f3a7a6eda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d679039e5b745e851b703015ccce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceae06c3f42939e491037985c5c3dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c600eb2eadc8b32699145a64b19a48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd79f26b064bf6a7e786d08b3ecad83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e274dc8572f2054021336c4fcbc3cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ff38aa84891bce4e4b942cee4b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602a3503bcb7c4ecd7e2ed1d22c0ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743f49aac652acfc583197edb5b82b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde60ca30f811b2dffb9b93ef77eb2e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dda6a0f4bcb52389bce1f9ed7ecb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a62e8430ff55712c3e4ecfae7681c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7600668de3bd23ab5997d9a0e50011169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae44d39f8ee822f322c06b3d07ccb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c59322874771a92617febb87dd3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3fa262358ad6c2094c8c06affe9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f5034ee3b0c58c99afa09c4624c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbbabc1061d1338ae9d996eb77b91e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c437d226fb6073a345b114fd425084175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be9b582e2c00f1f23aa8a80db4d874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acabeb4e141a9927c0a4a780392105177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be595c5d3218f4f8ed42073688baaad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e99fcf6a82a89f1970ae9af39d596c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135179a889a08da4d56e3f94eaa8ed2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db0946f0716f4843fdc4c5e66aeec8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2dc6b4000ad2fc13dafa1d948d79e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f49205b649efb7d50de29d178555183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca738112865d1b1524fc09f86290c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969b42866499c1abbc6b9e1b83ffed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea91bc9fd65e071bc350a3226fdb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf0f11beac596729d5397d93dd6c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb97a69e344a90a4c467389f5f7b16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a91544f7788587ee1cd2eb27f614189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66f8b0c0f8bff72dc40457c086d19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1851aa4303788f56b969bf666eb90e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e651fe0cbccf6ee1213dd55c5319192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776103bdced7e712a71d7cc7a020106193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184cff8d5710b852fd37daefb0ac341194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe33c2d6e3b4b073a2d8ddfea53ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d037f3d5fa7948be7c0ff48db4bc7c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c9082a253948be42bc45c4ed9a19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb9060ae1b67656e2fbf1e87c493b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f128aa7a39fc3f2b500abaf276d4cef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09354dd48797dee954772f7156f6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbde2845bdfd3cbce11d5670813a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360ff90e459dcd3bd2677b0d675c3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18386983b1281bd876ae6ac7e8dea30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c0af150fb62a651559d35f936aa97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd954804f9078d093f9cc9641c24f78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c0d16821b683a17550c8efbe1292206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea90c392fc3053f06fd6d5d716265e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8fd759bf4048a542974de20c59d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d310832f2583b7f65a669fe33bbb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227b086f45b909da86dc72d7be59d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed98be13cb86bcec41bfa8001b0dd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39089ba1a0d8f0b5c59471fc4796c4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0ec97584bdfc9b865cbbc4bcfcf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516041f8c8ffc3418fb52304859598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632cd73735525e5a3548669181fc274215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817868d805ef650fc8930798d964352216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841e0a1c3582bd7fb313a08f1a196b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b838dc7826d216df1c1e4118f2afb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aa50777a0d2eac913a7c841f10070219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1caad9b3c45bc01372693081fa5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3db3bf4d207de9c6820138e65911221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6181574c3d50d734eabd639dff709f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9670685ac95992e3b0ef090d9c8f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f4ee690e775f0cd8ce84018e6d7fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36a5fe0b757d23c6565b077e61cee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a6c2372793ab3e97fe954c0a0d704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ab84a366534e8cac88a88c04c0e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeddefe31fd6520cb11f6c16c601d36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1db2b8d8e970823c3ebc6b5f2b72f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0b0fba6771ca3e642b2e4351aaad9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb640f005f58ce4f4d05c1353bf1fbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98994d57ce0a47c5ee6fcc26039a9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061391245294337ee506b1bbb5e6769233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2c7b2555d3fb49a1f8fc7f8fc5d03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026d213655eca9bf34231e861dc0f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f3be3ad1caa2a8811a4836d6fec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9612a866482e9af96a89f6ff42d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e0d2a6fe9692b0e3aff3b16939ae7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550985f3eab16402179576ceb5e80bb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa03f3b0b16e9f04c158f4e562fb06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f3a895d9a1837155a2e6573df02c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b311a258f008d909cf4bff8eef22a11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fdb2d4c806abc5812945da78f0ca1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd79713d96915436450da3044aadf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3055d02ae2de789459fa503da5d20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61444833d01930790467ac17ca61fc2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929829eadb481755a1cb0a8099d9bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef6ec691e72a3be588e8e24a8fd284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717a99c8254a127b025681af77cfb9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b83d507a04bdec93deaf7634183b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc9455238e39ef14e0ed681e5d3a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da1d33c27d46f6e8b444e782aa029f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6585fe03a5f3dbfb6f310dc2a45f53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a64a789ab4e7e6a94ecab46677fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add152ea3c2d1eaaa063953b0dd98c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6234eb65721f935f6f937e874a2ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5a0ea9fb2628316185ed994f9e12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f6c407a1952dcf17861ec071a3a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33e143fb1f245a8befef4abcf4eeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc411df4391c541814619641a43042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bac00b044c7fe04cff38ab5f4aaa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9dd18fbe1b103614bdc0b37d0db25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec8e46a3b88628734ad6ed12ebbd97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442424ab63f9a11b464910caf2a605264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f9267bd850757a9412d5b046318c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e954a6388668b989f3050011bc46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028fb6c27813cde1ebde900bdf742ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81615e11b5608794d2365f09662a1399268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b58c829d7a9ed54cbbc19466ed1eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b2976aea28de807e9108cdedc8aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe6aef9d84bae033b383c55283516a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f9501674bf0ef736b4f3dac098449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a08ab3b73d3375942e78c982ead26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74933e313f6fedc0a3e5fee9f43c7a9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f985b8aa38f4101ca62e67ab9af51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969596fc742978c3ee9fc822adb080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76dea6c577f7b9b0af7620c975dc44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc21ee12c99720dd3b42fa0e0e8c94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f7d4a2f3e580a37deeb85c96dcea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99fcc4f24d865fd97ffe8c3c819bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d6d34b9c8dc0231ec2f453f70c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9640793ef29277734b3eae6b520a57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d446a33e4f8407b75033d2217baa69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb08164c0c3a2ace49ca52b220878e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc67c6eaa80f9bc140e1f87e915f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340872d40f57944030d84731e04c1b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97f3a138d27dab324ee2974b00916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9337d9255359fe91b07fe3446e5eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2f79bec364a3d1ad2219a3b4c479289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b06837be9f6be7fb992b9985f5c75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c12d44969041053af36f7db99038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a803f8828152050b95bda2bcc6f73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca0772d1d3a45aa6d0088c2d5e334e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9df0f9a4952f33a943fa7a0ed891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39851715c3c3bfd18f353df86bc244295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6903a6317fc8914339b87fc572acee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d096e882a88dfff4e27e78793ee8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7984d3bb73bd6ea1062c6f94f4f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a15e14fa2d676e97bb3401754b72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfddb08db7876e1a643260b656797af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3031ef773bd163cc6307ce324ff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4741831fea367c08d8b5802830fd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637f18d642ac6785642297a04cc985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ec91dc1a59cf9cb470d802f3dc0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c509cedd04efbda5ac8d87874326a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad02aeef4a5c9be29b1a80e47d9c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4182d487124566868b64cdaf50ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345cec0b4058f6a30bee4c532bf513d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f3328ed0f423279f0ed8a41ac7e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a3268064122ee75e46a8f8ccf67a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d8f6c20070ee76c6d110f6b97190311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b49837d7cdd4e343d16149446ab4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e237940f13a64efee56a9b02b49f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104fc7447c4f245a7423a29b276ea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2eb72b801612514a64393f0a1ccb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9522197f66b2ec7fdd75575ac4f9e73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95314d50187eba9173c37682e1b8e1db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c0831ffd9fb17ee1129235b042b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b594739aab6b8d2a0bc15bd941d72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f07c015ebd21c5b43e456b3e389ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5938da077483ad4dff668e186154d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9adc7817f542c6cab8154ec2137f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d829770a604d403918b21ea4853ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9caadf52298c0bde1d9ad8f7bf159324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a242fcaed7bc0674f012072625595e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d93b640582ce8181933dbbf01627326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e13411b21e54912a74f85dfcc07a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363311796d5a27291119b380ac1d51d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9ef956fdea7851899f59839d11911329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbd98c7b6ab91c86915511577dfbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6ecc2b9d68bb42f19f95df2ef6b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4821974cf5a38b741a9b9f9c3f07a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687dbb4823d0d91cdb56a86e25d108a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d76147d99450e7efebddae725dce8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac18f01d4a76e8e46823a7c9c16f552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6db88613724e50a7d8dbf545702dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a30a4308415def12987dc29ca614bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ee438e6145bc7790961e585835f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2c32c15a5c62751ca36e5d5ce329339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2432dd9e5d679ab925b098d4123007340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736bbf127e8e4338b2a7c869e347a31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb02c1f8f7f6488160bf77fa608799342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d74cd306bc2d2dd0e153c721718f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d143d61d96377286604cdd4201ab49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb4a6f1fbc62c402f4708c0fa78ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb54ba67ec7a39c840f5a493392a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ea485376f1418d89f56392f50b63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4351ffe299bbe4a4d0e77c156e10a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2914f651e3e945c9968fa646950aa0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29443ac5f510b96838ca57f25bd140b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd018ab4587b4b69fc357aeadd56b32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ca4f6bde590fb3cd5060164a6004a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3d2ea1a0d4706614baa21739cba6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc1a20f2e3f4a19028c1a7b752f2be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75141196fa32fafe4ebb31f0b9604355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d053c71f2057b6db06a8462cb0061db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b84bfc9d6148b1d9e6fa30b3b4bd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681cbbbbd40f2f043a9d0623a0524a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ab7419abec7e21decdd353c65c23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdd6f8a3c7a04c858360e61bc484a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f0facad417cb0cde1f37a41a674ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc2576d3d682713a084c58558b42e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1641bb46ae4520913dd069756f924363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c06b121f7cbece9044e3c63cae27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022b14db696c36427781220d1203ad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3274584a3c5c2f801bd27cffbf81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7906a8d93faa8f7f1f6dfba19b16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d2696cea61c4933a9ddf9ac4cdf13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c7852cfaa5ac73a9c17b64257fb4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778edef2bbc57419e6399359f06fe3b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5874f3b622125778bff890de3b5d5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d376345cde935a626c51e94b11e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c8127001dffa35f2ef848260f41a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a9d5879f05cec48f18e83b193826d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486003456260e3e891089f29dff5d3d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde902882df9816ae264931b90a3e6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d0ce49fd9686554608df35c489286377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378c715b5675c9b7524c8685607fbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142932f7da3872d000632758e792609379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd88f03c125d435abdae4be16ea1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5959eefc7c0405c1e11390fd3ec48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3633a5e730a67383310bfff9474727382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334d0751089498230f3a6b9a40fb6ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4fa9f7fc6ffc81a0149161f56d9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d6923ebc2d043aa1a199dd068cffb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f78e524ebfab35f9c539465e4d2ed9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cdb47e41b6241f34207e94d260382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616309719f7daaf621d6dcb2c9502af3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb2066a9eb20ed9c424eab47e1cce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80d58f674f4fbe62dc378c888cb1a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe91ec8270f59a34b76bb79ec5356c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b73923963dcb2f1f1439e6b707e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28344997e77e29f10de6d9d600cb008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3fdf5812e3fb8fde9ddb8a7e43ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199bec00ebf19a4b40f32522c63667395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bee9c3ea9602370f68ab1161494d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb220c1416d2dd25a62108f5f4204c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311005810f49e47cea1ae358d5ea379398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac464054a1bcbb302086dad1ef20f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674a7f3e26927b080b159ba9c6451f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f31305f007088ace779271df42eac7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe455ba6cc56512d106491c98916c6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec31e7a754427c065838a2f7db4f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af201177544daebfd87821c9df35e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e487dc677e35797a5efb6b4744a77e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d315c1bf91b5f79ed00c02094472f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015ced2aef05286bad4da59a05b656407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3cfdcde5c50319171463562425274408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd860de361e8ba795e01fcdf403c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab199befaf9001c13fa754b09e934e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53292e61f5491e1876bdf0954aa1fd9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c30ae4a671edd8335890b863a455412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d582d9176ffdf7a68ba1dadd9397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed234b435be07c58d32a8c54b64c927414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb0216ad2ca23fdd9384569247534415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2205f6104e4450b75f977567f07ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05b2a36262ba90f705425d6df1b2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee26861456ece0eaf3b01583133baa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecd5cc99e7a952a40e47ce3dffd31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02f14c6435a09b7cfb077a1213bd38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d862f3b7575fccef4815171612cf9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15177d0fe72c4e965f38052211568422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100af6d8abdb554112e1c8b7063a0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc70bdc09877666f321d92b7b3242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a12c2f2948402a069f870f382522425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb72f82082087d6e2b02170d0e9ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490215408c50491d478596ec1b030fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb96a1fd5e7664a22de20c863ed436428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8d0b5e9c15bb54f05eea875a8dee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d556587e12e611c42964fcbdc6a8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b2af6c86d4eabb3ad93232e34a6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1824a72d5b0e051b9138cb39530b28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117077b3241d10c3cc28f7bac7cae554433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502df367ff5a341187f1cfac5a1fbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfe0bf4bb240c0daa8ebe410bcc5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cda92c8ca45174877ba8d428eb0e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a03a9f7438b6389de911f9b84cd14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a673ff16150d8ad26303eaad2bc07e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ceea4524f1ebc42b1c9c3a34b0a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d99a7a9ef89094f7bdb91ec44b6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fa3fb1952e6c26bc6bbc6965b4b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186079a9168350fa2774a1a77e7362e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b46cb49193d6567bf2b845c92563443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25150abc1e029d6a3a6a4a9ef2a55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c49deaefd0f85edd8ec13d84c27a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1dd4933bd42f48e4a741163495a8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ac6ca1d27052ad974a0c0b180bb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fea24641984d1d85b3f3c1e16f973448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45669b83a5ad28161bf513622809ee6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e182a821d9e6ea846edc951927c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ca9f8e572fbac103387dc9d3bb80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eff08fba1391e8d6669744813ce6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6e41000fcfbc5ed546ce04ab6939453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547a5bd3a994091f112ad18ac77f55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba359345b00103b03d4b7f3b1dd11f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e1539bf3858b417fa5cd1cf2f40a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690afb31e2b7c5b4bbed7909ed1414457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732307294bc13926edf0b6b66b4415db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dfe69121fa3cb9e42247cb47e6b19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510ed7fb98dfae97e0c4c938a09f65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022692e8a9570c2592e16d200e54e6a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113abfb7179ff0bd39a3673fe77133462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19478f598bf80ed2016ca9ee92d4de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ed68201a0a5a60422cdba23699ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdfed2ea32baa95e4a401a1e955b2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ab53c6ec427257a8ca4afaf8802c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cdbb787f521d1c8ecd7cf328d434467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37869f444d1e03f2137443176a9287468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528bdc0d3d43f8a5691a220567a12b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16754975f6f91c95817a76272fb432a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c06ec5470e906cf98b00b1af94c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9a93522a54bb6d147e6c57de5f1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467bb93495811100c8e76e8e00ad7cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2343b20d708ebf680a4b4af2ebb322474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84104aeeab73aa6c2ea086e06e7937d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e13f512e4ecee1840f2c0ff0102a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cda8107217962d5f3950656c403d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fee3c3ffce0b68b8a04b93c822bb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0e4a3a85a45dd75e6d610e0027c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91eab06381f1c2c3f45cced27a8ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424def4cce2f8d8f5c56bc930f0fc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96491525368cd160aab01dad48493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267167e57e6b9f5e1aa6973b2d03d5f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78246a0fbe21a194b8b1a0e45936fb1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8871f06a176997b3f160b655cf33b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd4cf4085d0d848649086bd512e43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2acd3154d236106ea29872cbf155cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8490ef2680151248a29be062a7837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1be7d0ca2048bab68ec653b50065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf92971ab9f4d18e12060a124a5f027490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88093deb3c1da0b0f0437c5b70d13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6a4b8af9342bd88aceff15839bd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10359153123f6e857a59ff9125364493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c50636bf5db8f79d2c7a2d54d82572494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c315040950304acf83490375a506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece71a5dc0ec4dfc8652b16ee5339d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9394163c992f8c1ee2e8b3deb0fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57448cd797ff64cd32293887931ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c2fa0465480ee4c25d19df1e3ee64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b536fddddd24e68c0a8f0b6a488cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23568f05f65e06dce8bcf4a60caa3bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef66e5625bf93cdbe9652584659808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96d940eb93431c69bd8e5ba8851705503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f5b53fe50cb3796ee8873ae37fe0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05f8dca90c47e87c6ade6711cf6c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2916f114ae32729232e0093db8e257506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0269486480bbdac754655dfc453ff4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983516bafc2d61f9fb3de44724d40e44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11631e3794a1133361e58ddc27b4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186176d0e3876a79029a5b503b103ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8529b3fef85c44ff97aa4e952e6b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ac40d4c144b4bb8f8381dbe9f34fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0b68aac91da0bd716ae307739ae5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24047a1717ea7445735e9134fa28e45b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b04393139c2204d742561fcc32ddb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2e8b045142f8015e7d7781a14a4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f6701c58343d9e4631f19de11f27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872d08fa9a055f0b18d7b605d9f76fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402b2c548b1e0a1ae65bd20eed6713519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145697bb0ff98b31a359b091e0579f61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8e03cdcb83111826a589c0f2703c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e692e8837fea8bff92a3f03b9f242522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4a975365e01ea7d4dee35532a1409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07fec5c84b4407ed7a4e8910db059524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65b548f94d3996cd9d1880f88c6a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe3234c89c0ff1ef32eb3c637898a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086aed16e39f7a14047c2daf059a9b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360732446eaa48a8b06924f16e4de060528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51315e32af6491321e2bfd128ffe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30422a93c20742cfa6aa5fb9342d686530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570ee452c24f6d19ca7e94ce72de441531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90232c14bcf70e32901f2db2c95b4914532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaeeb38538f89656e05c70f849fda4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128fe6de0c802cf22a20c9c0795e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a80e87cbac7bcbbfa9662da91e4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5d7fd1b1523bc77c9004137171bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f3cfe77bd216b7a7358c0020eb405537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5b35e6b1aa67ba215180067514d2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3455f687c4d5196c27fb58fb50b8b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b2cf2a274565fc2b82c4cdc89155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5d4d29efcd00fd0abf6b4aefc4c53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349f669c469d276799d0465d7aa9c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0b903d896f7afed06da890667da8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7779df2cf1e04c1bbb698e38dc980544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7042dfd04b4690fd9c1ffdb481c513545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b7f190fb64377621d6933873b7f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebcb7cb16793d5db5e3c6397ee0f46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834fec28dd5e138fb2cb8d54f7df65d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbd852b08a3660dfc67b04bdc43e4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42955bc39112d715a2e4d45effc86d2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719301b5a33404af3616a8adb85812a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd702f8bebee70213b36d8e41a4b969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a696756e1df6d9ece8bc1499a6ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233cbf7fc705246d974a86546ec6068554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95992d243891eb26110b745e6c0b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6fdcbb697f69cd3aaae243b88aa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc247f46cb899bc0fe02ede851c56c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716a5c8210682e87ab888581cfa529558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2eba5c37a4df78601c1f4b194dbf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272ba1bb602bba7f8514b261f8cfd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ac0f1200a9b2b89b4ac9b54004f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b6d883d8b5640b1622646bcafcc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342460cf597fc27f9c72b2aafd03ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e82f8cbf2b109073040d3e6e98fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016319ff1ec8028b0308f38ef341e1ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861bda6c425ddf755c576686e56588e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a6c250bceb0b6abdbc02b4a23964567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35a28bc7856144e8eddcbebc2f4a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19b8018b54e796e0754506b79d72f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73445d4d2918b138d05d4800298df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd30e8e69d37320cdf0c1a3bd6a63c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2235ee35ee59fac40a7893af866c2a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6e7caba9e37df3e5499a9b4e3641e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51b7c6334575666d1ee28965e146f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35a061eb9af0cde0a54cf65b602652575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d3dc8d8359545c2f80262fbbcd6a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287c5aeac1f20a8df3e336f8af68645577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f6aa78e9cf1bf985de3ad19426d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74cecfdc805409f4257ee865bb6bf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64723198490f36e4ea646c0a7ac9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea566d225a691569c01db25f348b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d2aff9c15b206d2e9bc3832584b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ee5bb977c2402fd3fc7d7f2a134e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6d4b9068a35cc42d537ff6f362938584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16d4d8c2a710ccc91772949322d5b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173206d0b08b5ece92753a15333586af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff9d00349254a6a65712926bac2e8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e58a9cba5f4023f9a1473733638686588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd87ec2fe2fa37509daa160793084c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c645a3097d08cb7f4ec0af1c8e103590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98b061c7c333c7645a7a4b5389c3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8d45a1adbb32aa04d94701437632592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e84fbe497ad19f6ddc06817c39aa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d47dfadb559b6db5641f1049379b6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef28db6aa1bf6af4a022458bb715f43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef0f91d6b286144ebb48fffef8d4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c39a8e098ac6ce0ffc79685e0a10a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1abf48be05ebda091f357ba6bb33c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4e6f628b94bed59d0a8da615e3a0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e638dd3161a1a59f97a104d05cc0a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454416fdccda8fe24a251e716eb6f92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d662aa0d90edf705bb11f5846ee06e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7e64ea10086560a76aa79231ca300603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b2cf2919b69abb27b72269abe573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1460a413d50d59bba866be3341af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363caf7c1cd4567d4214c10caa30dbcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4bf60f0bc8a988c2a476eb54fc87b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2efb848174bc843aca943be41c534f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8e53bf56b6753d3bd96de0936561609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa89aaa9644bc76a6559cd51140c65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9dbf8ccdf442cbfdab111c9319582611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2fbd44b95751c84140056ce0c53e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb483cc3370f561eb2c6c4d564c6fa9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66565a08629283f34bd760b9cce78a55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457036b3af6bd0072320101318620c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145aa5dc11bbd67a1c8acae0637b47a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dad32f18df02becde04ff66f47ae7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d674d7a1910cee6e4b5c7291313957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3a0ff8f5823cad8745c57c2507f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9b233824b31598ca7f48c63a0b3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f3642888e6d47998ef05750af0bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445864ea4e65ee8e12ed8da2ec562b01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35967928ea7fb24588e5ca0dc14d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e77b445c7655ca88cfca0b65607e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22e114fe788f38284cfa373706b24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c122d886b0d0e4388d3ad8983ac50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf2787789d69f2ae8d2b992de43d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c227b88f6a42eda4bd294aa35c28c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395795ebfb716cfe576830497a491f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2673d3359556c08ca67ba95958a8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9224b36ee2c47d201adc14d7b9a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5471e00fbecb3cb7d0cd1418c8f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523c4841544dce05bc4c4f3b4787681633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f46342a7a81c139390c5740895d654634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8691fc71ad706d1df18fa1ee8693a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7ebadeb6d7df973567d09bd2f7c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e86233d7a904db23aa2349c97938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505866a07f9e3235c30c6590c7cf8aea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1a70e0717cbb9b18d4e20287aa1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e283dc389bbb1cf1e6d8d72185c92a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e943e298fc25480d51aba9a367b21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116785523fd41a0bd5f9ba02b8847ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab76dea97f76829d419ba4b03577e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82d6b9263ae30a782e3a1b59ab43f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb28a49a5f43da5cae251c4cd28bc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf660832bb1459ca6e7dc47877b33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094648ce77c763f27c1a34d9b22432c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a401aa88114a20f5fff3f32bfabe2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f8d3bf38da7478a9333d909dae44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3780907204eae5e092a84f7e9998a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c54c1c062e5a4497f2f35df8a808651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487d25ae5906b471222a506d9a6aa6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24f0854ac0ed755955ed6c3656c195653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688e6521d56c9c56d3e7caf8008f1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc280aca782983674c17c8318fd92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b91250d5c8dfbab1743fc35adcd70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4158e3629b6a72fd9fd82a0820ac40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597cea09485d87a49c7d04ede25a6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070dea519d3cf2aa8a56b9671cb89d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ca19e022b297f390e37f6393bab5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba05b1140208922cc8a3062cacb393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd06a0fcbb0ea28cbc39b34153234662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a793d554e0656fe46dcf0895823c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fc3994ebcc01a535abf3b6311add664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375e38e6f912ae1a123b141a9ac844665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84433392830e68d81175c7b2e3280aff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e9addd9ea9c23eb09b0db20ccd61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4ff8e9007e294a5bb865b3f262904668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aff1c77c401b0709cbcfe8595ae74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697f581b7858c55f8b8b78d1517c20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad60def2a49b3c31687ee4f1a54507671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abaca07b33e2b68b594241e6c5aa34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef82b17578e7462032d92447861fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1c295058b27d7f46be977042dd17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c149535ab9896ec27d1eae4ba2ee5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82148b976f4aa9b2c92e9268373eae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9ebe8bfd53bb6ecb05766162ef62c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d81584f79d3131dee098fb2f1dc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a5d506c6fcd59775e757c47db6c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e3c6200a45f5b7809607b4b704195680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c168174891e67bdea6f2574788fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3bf635062098728167184d19a25a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a68b13cfdabb209aefc07ea2b79b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c029de51ee1b4934884202a38dbf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936a4d368f50d41985dd522a41040a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168ea5986fec013ba32242e5c72393686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18ac9337bfb62b3f93fb2f7a5013a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6600a1c407bbb75d7c459c05d1f7dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0cd329895767f25561e3812a36379689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268e42848dc7951a8792498e6baa14d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241adc90de124e50e7bd79e8522224691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b2219b5e96c83eac8e5414076aac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc154fc85b95e859aee56a57d6b1dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce770817437617910607914b6dfef9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d514ca2fdcf23639c9ff51cf73411695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516d697c00b75b16399990363541be4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478368cbde0de251b21c7f8a91c6d470697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e463ffc564adcd30fa1263611bbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa499b2114b6c3084c5b40bf77b209699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b36a4ff5813e55313dc289ceb63b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc5176ec92756fad540192f95dfc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e0fa651e4e2882a8d42e71d6ad08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774520c2d7f6607563e82555742e8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebae9be1671e9ebb87624f14969c85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1285bcee8a428c7e65b33d6f6f26f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad05d9decabb71405bedd4b21a80c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50838449f9889c4b89e9121742460b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca270b3a50dcfc1fe94e1d0e76a5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a838063eb4fae121597649d5ed9b2a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5df766a491e64f1e23fd3c6461b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d3ba1008f01c2b12f54b6fd1bb84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93540077c07959a1ab090fdf2f0df13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74449477c14b29adb96f122e833f12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc327c48b9bd19e9c7dfdaba759b265714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bdac6859d102557c8c57ffe91883715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd77ff3230401bef15fcbe8d5c1012716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02686019764753386c27a0e4f19338a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2745998f0178942d04e8737964308718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808cf5bfa72a2867ad4371fb7342c70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320bb872d72e5b908e33bd9ec40e34b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61368ceab1d1f1c7cc2411cbd4bbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005fe0e855825c6d0921fcb4be96fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4fcd64382b184f012c99b44d00c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618fe422e2bca3e0aecc263f78fa1ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61f9c09b859e814041310430f132e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa6ea6e8befc54154fd881d09d7a4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91f64ce8310794f01ad51700644262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e3b58d887bebb2089c273404f7b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4a781219eb3010da4a556e4d91df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac391091bd58037c128ecc80581f39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d15219ece6922a6093dfe7f920eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11357e9753940cca2a581adb64f973732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b93129d5413daeda44964e31db3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e78640d4bff0ba2af93b2b752aa02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682d3dbc58c58bccb79ef0c91cde198735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632ed9af7c310d837133167c8af371736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890cd0fee840e9e5767b3fcde06a0b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed22a40bf21bb4fe684cfbff6adf43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccde4e8569e8abcb7d10a53eab6f962739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30cada71da0b27d74094265856ea0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85f07ac6baf5b3efa50901117674b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f651cab50e4163895b533b8628e84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f594d21d357b298e8f1a24220de28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b7a291da65118e3188c0820f6616744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872ea7c75f9a6d6bace394ce717167745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227698d0ff71ca16465bc44231f89e59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454601efee1adaae0fc0300a5f3014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64002fceb04411057f5fb2ba65d3d1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa40e007397eb1bd969172a3a7c3f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040265b161211eff656d1b8c97e215a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7ef066f61752fb688c83c0e4d0fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2d707bb2f2ecdf148390fb5431d49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a0e0244e6f9ef0a6efebc5b193d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401d06b2aa5f2d9714261271d5d8327754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91323b980ec9cc38f60acd9ae0508755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2edbcf99011400a5d01205949a38b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7ae8611f72949824fcd5ba45be7d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ffb78fee064560aa2ccec9de08884758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1548233a28ad2c3fa78bf76a5364759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>