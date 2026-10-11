--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf50737bd097d95e94d34199a4d8231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f52d48202b80b907c603c7427a8392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36553eca9c184ec6b9176b8c740c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e7362df57f09d2ac86de13a94a154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35a7a52924396c0bf8bd1583204045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3770d575206d0c1ce8d7f87426766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecfcd6bb3d4905ec34034253a5582b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbed9c290393e5023fadc4d3d538c768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8d6d2f061b9dadb0022e12d3abd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a410c3ce8b6e9c340964e57a148340210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675079ea720e605dfb3fdeee48b2de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214b49c4b63803c7de213fa841644c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627797e131b79c16b376048e1d0edd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced58cefc8e6acc158b356510b1c1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd16660c527be062ecc418dcc7a2d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636535cf04cb5116132c0ab02da60416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714b3a26d8916491620609efd95f9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd8b550dfd7fd932d42fa7637db5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de6687ee51d98da376f7ff41eca9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22970342c99581622d2d1ebbc05f3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217af9bd41ac3fb78522b00785bc8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd08f4d322218d1d7ce6b3d670b3f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec3fe2559d3cd8a927633ddc43eaed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86b488901b05ac053bd8d13057f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ea29dc6423946fa86901600eafbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d3ebd0ebd58617e5f202da0e862026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda25fa00ffe951d860b5d7e2f01afaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179760af1fc0e87207f280bffe20b4df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612783e22d127f89ca69baef1a9ea90f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8a7bb07c0e0e107ff54ff285774430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff21be55e6bcb94706f3deb74fd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea12d74eddf6449cb1a789d7ffe0c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecec0f0301412b9df90d40388ed89a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e8bea2a1cd4202aa867b615f143e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a18b83aa20f8e77ce48268db744ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804adcca240a1d0c648b46df07c47af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1e83d307028f1c712168e7c24f7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66497460a430d84d7283b95c4d409ce338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79c669e1e2015796a91c70718147939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788df4d4d926403c1b833e1aea834240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685a56193d28df77a6b3d9e08fbdd7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910216c3c2fb984828fd35d24e5c81842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b805a8a8540c938d3f67caf15e34a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671de89101bc5780abb45d953b8c8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f14820013836790b6ebf09708ec3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf771dae3286b12fe6d7f9b516f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123af37a1db958a55532ddd76d910df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080d15d528053d91edca52804e849b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f1bafcf8c72128542c1eae86ed1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f574370df214d7cd821c41e444fab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c896618aac28c699a2c16b095b036c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ea557d337b07efca9d87c22c2ed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff8684ebc448a14b797b412395c0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a58e59fb28d25ccce1a60fce1346b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25f89c675ff712297d5350417e29d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d838f1048ecc7e5e923f4a75015756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a767c84bd3552ce578ee42a6094b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5cbc94e704149db04c0b9256f236f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c2cc40a403ebfcb3c0388edc85db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effaaf4aea5756fa42e5f20e90fa85b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c94e242c18876ca6354aada8653a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b5083f5a3d50b20d7d8b7401eb3ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba908d983ff664dba908e29ffe3c8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee93fae00eaebdbd468fb2d2020a0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa36357ffcb59517af6efb2f3c16f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f2a255a2a907fd3e9655cee95d6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2432ae6877d837a9e2792e6364ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b93bdc0b44cdfeaad206f132fc90668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e6f97873494869b0f1f0e790627b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368174743b41e4f5b04fbfc81c1244c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279c8bb52f08edf17230cf67dc1cb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002d4df05646b13e001f7573b093a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a69fc7c38de21161ce97382f0942273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a916e856bbb4e0db760fa2288bbee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ba283a8a391c6e6f955ae1fe29b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9c71767bcf0a5648c2856e1c118376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211c895aa746d8bbef63518e51d9bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660edc5964cdd9fdbd405ebb27254878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d1bfa7261029ca67fbf5ac9ebd0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e391d13aa2af961afd1603981975180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed5c2cfc85aa4f572e2580fe91fde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad52be4f170e01cfce1a4e53fe43ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea385f07440c09f05ea4f851f3f2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c695b64720b329eb59376173edbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf395793673b2b8211ec069da26ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9e2c345c86bdcc3cf84e509e058f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb4e872829707269b4f3a9552489c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51650a52f44d629e9dcdb6ab163cb9c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5ca689af9d13259face7caf7358689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a66b5d46d5b3adf8b0170bdca0d0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318221f982b64737599834b304a517091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cca5628d8810bcabc04034fc6425c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b253457ae6bf69882576fe67cc77c0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242154483a8da74d66517cc0ff54969594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06fe295de3567d6e4008215077c9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f63a7ced9b6621df3820ade0544c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc78a51a5f99e7a5f79b447d48bca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f1fd12dcf7714a808988c4ca7f44298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526378944a9d84e3df7d74ec7a69c42a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e04a9a0008e3344b13d6afa02fdb42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b457b1e39c09a9faa38242a09349f2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52dc926211289c1a9b34564578a29d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec3489003d7e3a7b2497894998afa1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d378b2b78794ec16f087f79b19882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808099e7c2549c288014de8e518c317e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348b8b950e174f3222d0a17c6750bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858001d8f2eb6d0df9267fa7b8454c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d9da8f2170c48f3af96d3dd8a415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4fc01e6f0c5ebb006bf474e224f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e8225f3b06bcada04f5b545e9a40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeefb39b0759925243de84bf730a11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d5099b7be208e3443496c2ff0b8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c09fe8a7fee00069111508e7079a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f65580d8a3358915c5f48eff7fa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70750d743144eb299aeb7b05a17f51e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0e32462c589f97dfa66df934f804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24de857778db2fee53be31ea2c8b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c2f164ecc383a1a60a94dae0f5a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a920f4691a767e18d2fa7e9020b6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789ad7f6fa7120a1ba2ee22e6f85dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3660070f1a297567a52e2cbe01eb284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3370ff9a4a5dd4197a47d6e5dbe0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e0c1a578d2302cd153be442690fda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91e4c6e1d3d6f899289dd76735566124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c45a52900ef6e9724f9104ba05827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47820bca5614f4bc602e8b5462239d08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9262ead9c5aa6314d337d44d22e449127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f644a967a5e2dd8b8a40d255aa3f50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea6a0829694f73ae1aee9c8384b07a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d43b13930f460327e941aefd65f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a954d9f72c8db4af0edf55955491131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186956b83865d555cb7a63c38851637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18038dab9955e4a59cff93f31cc0f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4dbfd43ae45cf48a4cb9d5b737e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987c5a12e9f625de3f6e0b03d4c312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8cbe2136e0147f3354af2df8e5403136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c722124456ffe2736cd3f58c1964a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7897f4af802948f568074ec6ad056c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ba55e8d53dbe3c41c6e374cd491dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852a7d15b22e9a11efc08128730c9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d6798976a16685e9b161bbdd4f34d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0e7b4d9e722a9b7c8a54c7f9052fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0a3315c4fc79acb93036b33d57080143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7b8ebdd0c398e790d945f3f65ba02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8fbc65fd6fdb588289b06908cea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56fcd4bf11f55a73dcea9ff9326fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deeee127a05428ac7f5bd4f61fbf58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ad7b46c0b53901e6f35a131279092148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aad7c3401512b15da0057406a8679149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abe9446637effa80b26ee4a53c63d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d8311f1552e48f92f6a890d601c23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20b361617f729fa26b3d5e18ae10b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e707c44da6ce2a831530a1043b3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b50327c7cbc598073faf304d1a5af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b7dc83529b2848aa51bdc7e3a7280155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf50f7c9d16c357cb796d537fd0087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473706855c8838d8c0e1274c7fcb2cf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7e29614c7f9c8885fa0549e44c26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949428cec49e0f737bfac0be10d7d68c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ed2fd73cd77fdaf1896d01b78bc33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea58d8f28e49427da1b32d4e605b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579f4d5990bab5afaf6c687ac8977b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeb1bdab4fde75fb43cf517e33bd99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c157295ac56cf650198f3645ca843164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6151ec5da672a1d44658a09b6c4da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e30369c73083abbda026a12a24be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7781baf23c7d839ec7f1ee2ee7f84b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2836150071dc9baa6f0e423124709a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7bffaa94180119f54f9bf5a2e54ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32cb5ab2e6df2926546947ca13d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397eee1f891b3fa05c040d1d025d938171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e97dd77fe70084cd78782d5f1f2dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f421e3106c4cd055a777c7ebfe9a047173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb9858f23038ca6f135aee8c98df3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4138fc7ecc22287f52b358be2a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d29babb19a73283354b719ebf30d45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0395bf82d7c047fb64d12011434c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d59e204479ced479d564a80dfd9c1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb1f97dcccb09be12c52e6d5ea7394179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3f2d43ccd9642ef7b4096b49bab7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb90a231626db5c3e3ca0be896063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3edf4719e3c18dc952409875c35c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862dbd0a6f6f8fdd62d05324e117c22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92933059842d634406a6882fac414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743cc422ac2287c404f610cbcfea11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ac1fa8b046a2a841f0fe23c9fdf2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb4c56537e3067554781e9b172e3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f3ed51618c2f18828706649a3850188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade68f4cf3ae033f5a2940b4fd6594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f8dd13c248aecceb96122758cd42a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154e777ea621c5aa78b0ed1ecea6ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a1a4fdf39332f0894e0c95b8ae9dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8517ddb6d04b52885609dfaed3a042193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993813e3c5e5d390979ffcf4f3903af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c99d3a2b64fd8a5343986356406bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba388158e9a96e721233e008520a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2dea94ad518c4646088b1b12235c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808736cda278b14c3909ef1556c65da1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e882f9e0becdaa5191283081104870199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c2e3e37e05a2c24bd364c56a9681200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32278e6a4e20dc795cd45a2560be47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcfefdf25b09e6f5e545cfb29fd25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1ed9114b888f5a9756ae16e18bd80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f6cf04d13438f4b63ed9e4af3bac1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb933dbbdc76b97ef25c0141d9a8f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2962bd039e3de0106d2a3b47d200b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612bec21eaf57ee270beeb6e7aaa6ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca01ae7b4db070be3d1a22411f53e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9681d42c70f40bca5c2dae412c5f3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6a855a3c21c20237bc6eaf5bddd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e20d3bd525d34bdecaa268def760211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2d6acb7e8791471bcc090a3ee6fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef485ba0df6cc79793d912030c9447ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f89043dad2c15a580714cec8f79d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018bcf9d51958223d66781ec2c3ec05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939439f1daa8b05b4b0426ccc6ae9440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5040ef8e9fb0d4d195b9c5f32e40fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b082b97d542684268c640092cab06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b975d18bd2f94291a6a739caf3b0593219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931211262dd9f79518b4d7cdbefb38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907fdd7453ccdd31942ab6dc0751ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1de89e16dd1cb69b8c6dab9c99bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cadfee050f45feb3abfa68e084d21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d8a4f5e98c7f62cdbb6b80882478224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7a560746936939b6bc69d7a9f1f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614afb47945597faf4d58ccf030eb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b53bef009e742c0e840344482b954227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9d39f13b49b8630f2afaa5b6ae6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63927e7668ed8921989cece66696f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc49af8ee0a98a927860660a81f65e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a5c9c86d6374594c2c89964010dd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39479db3012593ffd03a8c5f49d12e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4bc104b492d1d983d35ef351c6e93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6346cbc707e8fd32e360ae26366705234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3d066d97c6f08133bb30feae93a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70fe49ede626e46f6e86f9ab5d2228236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d3d4cb0507a8be3bd0e8a5225e085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92428b296de31bbfdd9ffba16b89cc40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc84024cd4ffb3635bb928943ab206239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145678b89821818ee65c3c3e475e8fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851616c526c7b59d7b955f96b31a6065241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa3994c6c6052c07682b510ac3fa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40cdfeab5981ecd2cec21842d199d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835a2982a515001ffe6a910b00a478244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dece16faea2449ac49934895e8981245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaad1b9ab72ed8d0f76d96fa7dee4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7048de1310d7ea4d2d6235b34f4cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afb3a532905c9c824e52f265750bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ffe8a775aa9192d759c44e2a267e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c48186c96d6e0ffeec7251a48a27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f8f7ee9c8c2196eb6f9ed3bd77cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb20f04f6766f23ce6480a39fb34b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef0ed590cb45c97e3cac9b6fc4cf9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51291700544a879160cabdeb9451fe3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b4c356d0fc6a4dec76c1dbd4e02e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72226ed1b286803fa006ca8d22f3041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b36ccddfc584ee84af2de1e74d819257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a97cc9d1a42cf83f5fcd256c24a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506cda055e1f9c23160e9b27165c668259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4faaa867f4344ff0d0b96ba44018b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cc0fa2d4f3bcd522b0ea82cf2cc11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62b04be429fc9ec3ab0548da1e1bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d5c64ce4dc18eae782b78f4a09ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc6259fa56c602f9bcd2a45f0ce2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19f949d133f7e48d9a295efbf21a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61fb898bd1aa243da9395e3755fa72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd709d873d73fed8c0aff40968d2b55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51a9324590de48f4dd1e75eab966bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ccb488c4bb719dbc23d6799d14b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e5773ff4acddc086edc669a9ed2fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3cf85d015ec5fa99a86eefcf7d1e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477db5517a2dc732618ee371d5fa25e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524166629a8c38cd9309599df50d898273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bbbcf6476611a754b6904eaa9b8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577963692acc8d2f4668e72a3e7585b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fbe08db0845bdf4e17822b3a52e00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b1463a335fc2a938aef7f27588029277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025af8a28d9160edaaf401ea57e225a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4549b964d9acdcbbd8588875178341279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bd83ce9fe36c0999e5d6591d56cdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f8670805b6bfc05f59a5bcb94a41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced436e31a09414c248b3daee3ce017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec11ea2df8dad893262b9a388a4dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147abcd013ad6bc2b3c69daf26a684d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2fbcbf03193286969baff02433b64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea8795a6246bd532a176163fd5754286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47310f5f173fb75513ab0f2e349f39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10e9a157f0f7cf9888aac9d00adb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c58bceb9599eddbc050c3403a950e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f974a8c17920dbd1b27d35d1c02c9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27934fe13a31570c148e47443542a9d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7602b310d9245ee7f850e3cde1725292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ce86680ff578a937e5b3fdbb3240e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9954e9c9f0bebc981b8d2b040df435294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0047aba578bb4e50564d65a140438d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1f762942a42d318ead98f30b7606296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f980b0c422773497f67521fe66e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f31d0097659916706119edbc2504f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebc7986cea95323e33944c6290f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0d0018fe4e88a43a68873201bb3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6992410fc48853d37b614cf4a9de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d91572191e1e8b7b176e31ed6f99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e6d4f98ab37790e6d0f15836a4ba5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef909d10323afa77f6f07e973ee6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880357b6528b55def871fe58b35d8ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49348a6b47e5e89f06e2d8368ebb2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794e5131900de2c95dfecd4fe76101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c7483d93724b8094e4de08e0ff56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac015b6ae211b0b99e15ea0e8590b94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5444d2df4dd49e77aa67b30778f37c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e590549c99b3684fda45b3edcd563311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ffc8d28adfa876757c80b545a3c9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34c5c1cd77b90ee7fadd88e7619bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460acb34b0441d2472e8fa55a9d60e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b768cdf3fb3cd24e3116c410fb9082315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6d019bb33119b7cade7019051ccb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052b002e6886b6e01ba79e9c5d6cf8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b21b6671ed7ec68a7825d3b755a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e30dc83137d5fe28359d0cedb618319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b88c980cf982d33be601b10fd78d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf1924b0735305e44f9da7a8c10bd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560622b0f2d88f5fca17a126d9c163e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2496f37c024537423aad832c041a52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6d43f2b0014879ded921525fa91e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e1870bc49858bb6618e16505d606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63c41821944c4d497021eeb78f3cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04a1569a270d4b65089d915f9bc23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfbda99d3dccb6ad05d84ca9099577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ea28bf82606852b578d84f2cd8df1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78570404340b526d58088aa1bc2735330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18347676dbdb819eaf8b38659bd5802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f491bf328b634e4a887f34386098611332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d563f8c1f1cfea6df84a90be9e2a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa2889751215ca3db405aeb74f129334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977c052da4fab245274bbfa374a203c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f6d6baf04760b8fef5ef4431e1491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bbd255032e068c7b59d62ea1963ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba2d178b83941fb90fb4da19fd27a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5152b8a65e0a0b3ff844798e4e5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43c778af254c85533298771d9c373340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d48992c42dd51a70ef132ce68deecf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89685d73e10e2bb5d4b7473009bf2b18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b43e19759d3d494671898a55d2e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58030f741ccaa5f3f0a57290405e10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9b7124da51d3536af4a29c875090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa49abf25aadeffebd0222454ab446346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517d31587803e9b2c4552c1c6e1844f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d2d3e956da3dfb0998b1623cb492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4a56e1132bb4efe5d5481dab14ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d286c0dfe00fad660ed101c50b8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5930e305d706b4aa8ab132a67484351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccea6bafdd5757b089c7ea8b76b62c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a494a05d28fbe100a668de5f78d205353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b9c7c49970880041d283bba1788d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd4d6ad790284f98f8152bdb5cee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423812e6072363a72729a62c8393465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc5ad04d1138771fed29af9117a45d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e43e902ae5cb7e822d401f63f8ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7737d20ea514c8d01dbbea09da5051359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8342d56cbd2be4f66945918049b4cce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a75263cf2b419522dca09037694e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d9176c15d9f5134976ea93f5db6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91006a215f28010d76cf7f0f88fa7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ec0bd8aeb7c5a4b83fb7779cf0d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e18648f0d74a1297a791e8f9db0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2c0e5ec18937b5283f79c3d467a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9609adfdac1f4d890b33dcbc1a50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38460a3f6e2573b7901ccbe0094db49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf452ef92491f1dc89a446e6d693f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eed587b389e04fde76e33880887c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928603e595eeed43b68a97390ae4f87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ebe8daadc338b4ed78267d01100d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fef5f3cb0fa013b278d1c7a4251a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980612de386ab46d426e5b11d203734374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427adad0677a39eb168d2a90f03509375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b23708a8da764b3c9aef32a6b829376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8072bd2b4710bb7a20c035d8f3b58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529efa54992ff2d5606b201835b4ccfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dbe37f74ddc8b79e20df98d325fcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e1ecac04180846c7364a356c42d1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf8c528bdc64eaee0316b035029c81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f46e18d005061e3286c6a5c4b6c26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f9dc45acecadc0fa0201e29329a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39ed67d2f668731421cfed4218d6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ccef219eaca77669dec9c76a94a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246d7f5e249ccd2694c40b1dd526ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d9d089f1fc3bb49331652b815061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd216a86b48e372f2397b6c186dea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a313983d26382b7d69019053285ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ebecdc7840d1177e444cae322eca1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d03dbd149ccfc368dbfa776371c7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b7f707c643a20e4113dbad07058b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b42ded992b2e846e1708a33e2d0fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787274567a5c9fdeffe579d29d78474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8543d47bd5680e11cbe05fb0259328395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d6ff90aed2ca5335af9b77dc2ef13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10027c2935a23ac4517248f86a39c19b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2f329836deeb3afaaa66274e4033398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc48d7c86b793e88535f2c5433ce62f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379446f2edd5083cc727c7bd78428a32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b8e2ec852668e16c6b155d89e384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23c15496c8ac7bfdd18ca1f9704ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c898e8002dd0342835335f08f221403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758c80ce3587cff8980ac4b637b317404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d1c2078b6aa9569798aa0a4a8174405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48e527bd05a81ab2934fe5379a431406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8c0c972e5c91313747ac0bd63ff0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3108bafef4abcc9c710a00b131ce4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b9cea2180cbd08407d7b0a1eade4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85559ab2dcbdddf98f26910b322048410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b4c9db01cc1c423183249d40724f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e361b5c4bac25eaf67ad12426c5e7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3871795b990d80ae083a1b3bf3e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c647836248af7e806aa000e731331414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418596347b94ccbf7e8945f05b758ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7622d4402ae5f7d596181dd69b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26620a1d0c4aed64e758c1e3b846a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4d7c9d67a9a4dcb4cc1a4159841bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d8f4e435a81e2b5e9084f399a1c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff8683487e3eebbec5e0b562b9ade8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2cb672c739a3a75b827fd36930e9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be088505d8e7f89985cbf376acf23a61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb853afa3eb3136097b77ac73f288423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6972e3ced51c9eac5f34d0bd887ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d7f6c6c804898833db8e0f419cc86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25240d5507fdc07965671a26e5c85c78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04c0615d1214c8fb4293b1805fbee6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563b8ca728abb626e1065b116842917428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc11d62f4fd793b7a9d201fa93b44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc32ade40f961ea8b342ffbc83bb53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c6827d21b6979eb0116c60d65827431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d41c18f78d8df07d21af2ad755f66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746421a21cf8d7bd2b3e9b9ce0a2bd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b02f8a54cc2b16eba3d7f9c550e31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3fa55aaee54c68bf4d36091a4f543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d67cf801362c6c24437b369db967436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae4aef7732ae53ef906dc47a89588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237f6aa4dfa6a61faf9a509dd58f4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33cc51b6d1ff27d2db2d77bf9b980c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e6921ec83a26b9deb59c36e79fc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f90ec8784ab886cbccb0844028836441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372e4bb12e2c20b67c0f252f670056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478937f5eced8b4e48147e7f66f39c21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc01a30d1221307c623658ad73ea45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea21445b92b9ff5f204c6edd828c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25924753a44db6ea4e02ff1ffe6f39c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726cc198af3a2b81551242235658ec8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0acd7ddc4a8c21d00b441f11a11cb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f8cdb4fa8969ff26cea452be111e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2895765434988f1c16412dc7a2d59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389cf5bded151af5bbc1694bcc3755451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50463a59bd17377e2689753ad4aa7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8251fed2f60322b015f52944d1b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803a197339f5c6661adb2b538f3821454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf3c1ad504fefcdc103f8e4ea7efa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce60c04cb9b3d300b24eab6f4313e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0758c4b71d551b93443cd3123d3fe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd83991b2ffb7cfb0955ea3bd11d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fa8cf07f1fd440358d42caccb2bb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b5d2901f64657803e66d288484a0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d128bf56e60e9dde3ce0c2c89936c0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9a8599d0358b7089eabb702a9f75d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc58ff74ae1bc654d165407f3ff246463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1149d30c203f2d0a0aef780e03c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcf770e92c107a49ce4213f58c135465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa802f9bc1cc21f682f06b44b49427466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db298c4e519b2b8c519de6028240336467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848a3a1c2ec83a59d2c97904894c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab525ad25c2e349e3d9567a808aae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac8d156bede6085425a289a8bd183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88420234abe61354650501f99a31c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413511992daad69a6bda63695bc538a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567fdf099685ea9f91ba5b744dde3b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b524aab5230294d93418715e1034eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8e7e83c2acbadc0222454d4a1273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681cf257dbfd300ec5cef6ce40aa1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed931e8b1dd89fa995553a5cd48809477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5e3383c061277e3997eae0107c3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4637725b2003ab9f038c400a9c59a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164006a8f2ec351788eb74c09cecaa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe79e36e417f2763591a8e5ff4bb4a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922116bf8c613a97d15139c143b7872482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d23c86f253c8b75b0c65d4fa564d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd723a2a45de47ffc01f599d412a101484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c0f852939114396d87599f0a33ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75b4ab71eb8680d4235965444a0841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2a3c2bacd5a2e41d461a14bc17791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4adbe46617e25a8311f7f24a59e99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2ac281dc950e4d2a7cd3e453c898489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b204ab8cf0ac80a7aa796254dfc63a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b003b17fa97ee65296d3448ba869491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53408c95067d7746c65f4499d62d6181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d0ad16c3551cbe5d4ec24d521b27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f7349ebf3b7f73ca70d5ae81a854494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764a51fd760cad3f283654cc228af2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038516a9a7d4efc2343606e93decc03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8222882c7806626e37187c6447545497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aae05be73eeb06c5e99c16dfcd758b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e29816e8f2efeb8cbc86ea8e584be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ffdd0f17ce358bc23822a98bafa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923754fb5ea4ed59b7a5b1360547d22c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913e840b82b5c554763650ed8a2e51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daee390c8ab7d40ba1858f81bfb413503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3408604f306c8cde069a8b7a61284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f222d6c88ef3e61a0acafc8177bf1cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd56e244cd7213523baf07b347e22b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5013d65491e58a5caa468465f933a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc406202d138841a9cff952af3abb8f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ec1bb5bc5e4f06c7d2614ce6472a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05b099ef9df51e19ac1b03a1d2f670510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443bc19d54922958cfe390b9b25cf7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c91ae38859a48d260de7db031d558512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e751ca552f276b63910f3edad0601513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d007916f25cdae78fc8e65581cab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2cd9d1bb886df036c6d30f37c50a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a688e106e71d98bda12ef8bc143e08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbaa6910830f4af9eeeebb60183464517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d8321859715ba15163dc5a35ee54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265dc8bc6f35854d0516a7d98630d9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86584d46bf8c67fd924130e38186778d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5820ab1b992abbb91eedd321ab688aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808004ff092789652cf36cafcf28288522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd16f76ec926fe19d35e369b819b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86a8895352da296fa9866a9adfb25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380cf35d6df99cf99f81940c0511ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2411ee54e82a580b88abb13b9fe2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ef8f629abfe5d66a55443f93d575527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcc93050685f95d75b0c3a1a47b7f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd77f7d1bb3268a77e55e963cb38b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63fab984257774f73c6d7b6e0b7c19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f748f61ce780c811b4ee66b4d5244b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6b4d8797501d3c5947bcb50889b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f97617a6911745bfeff4706f457066533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cbbe594dcfb9e8f8b85e946846dbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a18c843dc20566c78ddb89cf8d7a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde4945db279144cd17d3a9e970405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385234faf83ad98fbbf80cd6867e82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c805d280fb76cf8c6ba26a4bf5658538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2bcc79c17fbb309d5bcdd2e53aa6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb83ba55ba1bad4522f156154f509c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e49d9d52ddb2d747081b2f08fc8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17fe311252b357b334fcb0a168683e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc47009e4c19b9515d04de0d3e7c61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03ce045826ed1b6e8a77c3e9eda9ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9125cfed344302db4ee7b0614b047545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b33582db7ddfb2299a1856ff0b96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76406d3055a1bf77267ee4c06925f029547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2bd2329fa31147b3280d63f2621b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab40f0ac98e8338e64a0abd524b2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b5c5562aa819e01be1867a208ad4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947321da3c828927398c00475a09fe81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd489b1994db355d7acaa9dcbb447552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99988096bbc6cfd6f57c65e2332a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997be2a23b779e305e60cadfed1696554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81857e91537f707f07253ffca86ef5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88371eee061682d290fbdbf602259556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eee76ca0b9ba48f241cb83dd6efaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88f0c5f2c3978c91c2bb2da486a6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad37197f035195241a3ba7d2a597de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0cd9023ec956f4d5de51d94f57d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f0c01cdda6e2c74779311b04875d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67610e703e2c1048092b1e50ac76a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79bf993857517f30406139cf36553563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f771f9c67e07ce8baf44dcd9acb498564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2452b5c48aed2b79bef721d7b1c46e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d6c53bede743524f7fe4425502c4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9eb8b1e217d1a2a270b2a5c76fe90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb57a72a6f0ed64bce7ea296afd89e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52a06cad7cd87c359dabcb22afd32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a05f0ecc4c625722bb5c47c622681570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d0ea1629391a6a2664f1e5501947571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19711bceb309b570d3f131740b5722572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbf023e2313f5469c76dcb9c0aa67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0503893455eedd9f0975eaf6e4fa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd248014c2c668eeef7af61100b05c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44b84468775c7cf0be0c05a36420f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403de0ecebeba080974db0b9da3afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70b6721907d3ffe86828c6657cffc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a09f05b292257eb108908f006f6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c7474454e23202f52c7a01fff469580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263def9fdd6e03770825c47d1aa891a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6646f4795f368ba959653b8a9b11f8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a99202f066da68114a673c13078d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d42b6de2622cf4f3de250fe1ad270584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a7d278faa0c993f7d70ff33bcadb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ee8a09da05213eb928ec714510f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9ebfd8509c14a140851d88804b21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a4710bba39b38f0a6fc08999d1656588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00191945038baf41633502afc8a839d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bdc00df8e0dc76afea1d9866584ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e633394eaad33857d6c1ecb3cf2862d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e1cfe2cc9399ac479a3bb06a288fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57bb6cc1cbba4d0af9da448d42e087593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c27cbc8f16d0cf9cd7b23ed13009fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c319481451989c99cf2414da8c628595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff9eb57aa955fb542238ed21b0b9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c782a63b44f50b22cd150f4577f35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3607e099da91da6426a10e4e4b04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68d4cd65cc58bd83ab79c321e035d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d1ab7e9a0c6c7cbc081f0f80c319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3be8e3064d58bcf375f5d5c8c2526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259153be7297d81b2b4023ed0ff88dd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dd887471c9fd39daf43946bff81a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd26aa21e998a0a489dd74f3d1fa44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab7e52061fd06707caec3317b6d58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d21e83d2a5fe268ad72aac2135d59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b71cf3ea84032c6cec46d6c91e01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44461514551f236099fa6b4d7983cfe9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9d52f0fed2508418cb8da2b3651d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e57fbeb8a19be8688557aac473d6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c09207712b2d735e75be35928c43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d56aa5886a1a684654e0486a0a564612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a37998119fe3c34de3012f15165a4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c417760ba8318acd646c57f8a674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab4503f48471d7d5c56c0c5a2f268615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b7c8ddf7f1fd267902a9451f9684616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c398c67cff263d74e75a85da63c8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7c8f66af71507408bb818219050c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d6fec353b2193251eff48cc5bb9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a917e0c37ca0ceaf12818c6c9faa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcca1f451252ee2d14d8eb23db7a23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f864a0a101a39c7ebe0d8b5b2469d5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7d6521dba6e94bce28e1df18dcdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797388dfa35e0d1c9e78694252a695624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46543cb1f88a8e68f84e05b199b3137625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246b8b1261e8aa7677cb6322aaab684626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f18122b71c55e3a657bf95de9dae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e633ef7ceec65278890dbf2d3b172eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62aff7346d929da6faa811a9e122c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3173d9f22c91926762b13b9471fe0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03f4d34129209bf1ff3a7fdc9e212631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4226a6755c3126776aff573d49c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2915c3771b0cb526c7e2e769b68d4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc31c813852292968f5b80da19781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b14e986121ed092dba2d158db949635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492a93a526038bb251bcb6d2b7bf9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b83f90583c10d7d2ef4cf24b3453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa898c866e41cb1fb272a6d42fe61a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ba79299f0050b2734eb9d77a27f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3183772d97bbee54732eae4a31da0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c794e80cc2684fa9c2a47ad09d92bca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952eaf9d9c37b090972219b2e6fbf6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2993c66d275febf8bce23a49b964643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79fbaa6b912c57f082f515be8b3f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae681f3416559444ded6183b79be582a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca169fef2a9d2af85ee3bc4ae49fc233646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1af39f011dc916296fca86d8fcac7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326579ae45dead4ac5ada52f9c51710648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d601ae77b7486f730f0b4d40a46b97f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd593abde0226ca3289e178b096a9f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575e1be5af3a576f7badef6e49ef9c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d83da66d142f3826ebe5de9824b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22c242fc5b8fd33f954fc2c8977d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a724dac32e9b4d671232e66795586b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4338eb7a55273f206f63e2802cda4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19fde44633ed21ba0217941138be0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d232295ea2004fcbc3922eb0f626657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af2368d9709a2846f21001cfb311d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832042ea7e849b2b5ab6a7651b4eaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead9fc91961651a2098cbbe8effda9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29ca8886776a7ed3bfce925bfb948661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc02916796b31c046523568101e9c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84230026b021e5dafeb019743e5b04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372622c6ebc76878eeec478aa2ea0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1b38f4f7ea4abab2abf0e38f7cd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0613a77b8378104abc3d3b116e7749666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd39fa8746b084f8454364c6afa7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7904ef3451c7c6f663c13c94903a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f54275bf86d44f33cc803c197d611669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b18a131d98a330c89ea0ff77ae34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb1ee76c8cd9a94056771c7719ddb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851c8691f28ae7c01928d6dfb87bf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fd78be62ac9afba8e2fbe1da56817673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8413a0991a6fcff785f5c34c9a3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2bd007c8c27df54d13a60d2a5271675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd4d7646df12ded5e1d860ef9a758676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb6d52af71c4deb1de3d238228351677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801034452e48bdf4abca71c1cda7b3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a32d133f45208a00249d34471ebe12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e83f346f01dff01509826fd83e472a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce383a71f8ec7147e7d4702db2b2a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8eeb5990f3916bd2b9bc6640b68e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd4256afae59c23fa6c65bd79957bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0754044a5a7e773cda1c99b6ed36552684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d9fb27183fdbdb09b8ca46cdc20b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c34950c79db619e8dcfbe332afa0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f939482cf73cab1f1221415e8d4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c52b4b2d775b18d0fc8745c5fb6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a21b32350d28a504c165082789d64f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91e0d9950939f0f980f619fddc36e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584cc6f8565b590e190ccfb43fc1bb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2000c318dbd0502132a6e443d0c283692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df735bdd24b699701f3e40dbc9ac2539693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5c6dae4a93cff6fa1d4f998f9f28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc51341a02ad33a10b756b9602d3d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abacb0a420178e0c69374b112df0d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c1f33a9ee48830305a6ccb953946f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c15142ece7cfe079d936dddd4703698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28b26b5d9156281e292bfa20e3923699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6af3d600b5225bf7207465174aaad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98daf3ec17b46de5ee9c5954e32b80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facdae88d02b056b9c814ade84cce9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb995c598e9b7a184bb7e3026855e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccbb2903ddadd3e27c8ff57e918ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18ceb24003fc2d06a3c9c5254e8c63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583b9c72a454fdb369246753f63198706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8576d6b051665f82d0d3e15fc4b50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9412fecce08dac1be3cbbb12569df2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f91ffb8e96ec37fa6507ba26184320709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc10e69d2d1092c24292c19455f20c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ef557deaa252952626abfbbd768e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84f6988d204755efbca2779ba3e9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1102dea708e009125fc66efb30ae1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5562556984c15201a5e4c88418e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd93ae82615bf8aa352e2c51fa75c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003db66f1c01acc46d04d8664399c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1d34baa4d7d3d714ad45a7104245717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1bcfb921750da16bb462487d5672718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e1ad33fdcf4f719537b113cca42c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2bb8f4da15686c2395960ea533153720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d52d1236d11fc6b561786aeadff0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716a1521801cfa834163db5738da06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf659bc237ca21f2bf061ffc5c1f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381ed17c973884944ea3d2373ed18b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d65539b53bf327b415b510e34fd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23361313edd73483f2d2645fa369c45b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc4ece85a4b93db3c8e5fc99adf19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aeb45b3232792380f46a65821542e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984bf42408b4de4efaf8b1af99d8c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2649afe8eb69c09e299c39374dcec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92293aa9b55a5ff05258dea770870cc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695393953d517dc7cbf1f1b6da6171732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e2809123d46f25b7616514265b909733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331daf7c682854dbdd53f6fa7d98c2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7faefba16b3995f2cf363b6d09726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8d1ad80c944ebb797f2c38a754c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95ad923f2eb09c6db6970897ca28ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01c3e1b8658492b756709f1e6a5b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d42e64b75ece74539fc3196b52e667739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7b0027daaac6aeec5b3638833f7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef720417ea1ce1c3af98d22b5a50a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2461b39e16578b497adda2ff7a2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df64a624ebcdfca63d5b0f27f023e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92bf9157d6be4aa07a38d39582f2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b38a54cf88d4bb284285f818c39f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96453e94adce5484ef4accca6c8d9ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5c865b0848b5bc19a616b9f98cd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7028bafa23877909c1222f7d58ee10c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1f253cf5497d56bdca86d902cb470749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32a8ff12fcc64bc9de425e94bb18a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e29effcb3c2f99708d47c945f98a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a2153abdf705ded3f0917ef2f386a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322d407dd6a15f894136585c138608753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f3dc755fd716500c1a25142a9702c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f39b4b2cd10e56033598bc5e7871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a9938c636f075bf9cdced27e1e8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d285597dea6180cfaa4bd4c369799f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf356c421bc6f13fd1847e722adc7d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967bd748a7e293a99a06cb32e9d81c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda78e2c0cd5d5c6c9e06e9c02b8a8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e137a98f436ef917f5322ca2b6932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bd1c1e20af785a95111b43171b883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9284dd686d97a3880cbcf690a44164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a834c64c65d68dd1c9387e68cabd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6667293a0cdcddee8364346bcb46986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f8832961aab996848e9b440755fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee52055f345bef15a766487e18f4798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa598c45177334afd01c0b769d4dac39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab4a80243d31b48b5db02c2d9ca0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5afb476346ad440a077d6ba45226011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028a873780023e6e8bcc1232ce4f5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bd6a87d5ee3bf15d9f96f5d4cea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce745cc4f5820815296651b678f491214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f2cc9b829832bab97543302182f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905f9951d8704c422b46606547a8c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa88109a0bea68a0f267a61eadc33d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b4cc6f6a653b750e75b88b1ca60a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f132c8a72496081ec4926d02b0db2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487029b464da2b4e54ad2a02afe0612620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87340556ecd1b3c0af47d1b02dbea4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb44d7206711791abb9911695ec3f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215492a83dc4b533a363dd2dca91106d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1840741f230d201593637c869ba9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e0a1102914d550f560ce43a12e9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c63603b42944d7ac10e1b95794876926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54ccc636af643cffbcc5a62a3b01327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975e11f967b4542049707eb09921f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518f1382ce7f676d20722bf8d2bdde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a973f74de8ddc78e8272d46d5e51d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf176d1c6551f79c9cb7032f65d262131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0527a934e3915bf40007ddd7a22be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3333e56db9ad5f75338ed6ab6b68e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9267660f237809dd4b364ba81543534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b414a975a0de9f5b83cffb9b495a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625131854b216bd77ea1d40eb659b26e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b886dc1245c129af9fac30e84a54f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167f442f06b6f0eaf954da4c4782ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c291193195868a33421625bd2f41139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d885fb340d3caf89278546dc7bd2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd664e0de7383bcfbed5b9f1d58fcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67746186a04c0a1974fa2a54c3782e4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fbaa68ca5899beb9f70d4f4fb557f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248a1c7f7e38c71046059afce2d8e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421ea3c1dd59ddf942caa536c080a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8544fa9e04e625fb2252513d6cd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f94897fd833ea7f76350af88a096a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c47e6e48f5ee10163d20cf4fb92b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f9822638decb3c5a1f1e24296f4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b264d158026c5299b6de99bf69dd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383a498d5495a3893490491f5a337151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b632b7ce9af83f56abffba430e9ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9563a35016caa6b7dd772c764e27953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a46bdf6be57cf6162a1422ec730cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7cbb33bd7a97fb8eb3a6e68ec6c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238ac11dabaf787817ca145b685b6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980a336479d99c5a3b327cd13ef44157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480a30008902a647a429b4c86b9c16458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cee136180931bb28337cf5046670359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715b1340b5d060ccd1ff62ad17a40c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa87ad0fcfc1e94955502351d7116d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f1b0108b239a6664eb590a90f916962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b33320805ea6ae4399aa437c564363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b133fca70d58b4f2344ab9db4eaab6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ab7d56a2ebd64f2c33764feea82e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f926ac6eca5227d2dee5abaf3beba666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d64ff808fe1d2957dc9688e77bd7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2613e3bea8acbb0fbc66286c63ff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c477b84cbd30bde05a850114c24cb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776cf97d8521c582c9eb267d35ef2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a37a9afcacfa365f84a869d7441871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c9480e7ccb0716988d9c2abb3a2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e6119cbdaa58876b89b941019f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b00fde77f5c409355bd48fa1d093374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196852f996d1c957b2700bf39c5af4fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321933313244561596a7712a037c2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97d2bb2651949f14419fb74df7b5d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f176e74cb0a0c83dcff1f2794e7dab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884b8be329a5d020efb0f0a6fc1c8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232df484a6c4c968140f10acdb4b4a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535d5af3ef3a40dc04ab50fee4034a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923f4653d45adeb6a3009d05737c4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86a11def4dbfee622f00fb45d584c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6b3bd762a877f87a242c65e799f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ae84e4aa7af9b6eb43faef9434e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a1025e56477d131e1ab68b86c03d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93e4a41ac87ff3037ab58d9d81162687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb36e49f70cb729dd715b2f8db02b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31c3cd7ea2738ba5807807b501b2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09f29049883bd89bfaf6c1207b352a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8089615b21dc0e79a95f031482f4d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3e7fd341cebb7e66211bec53cbe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413fc6dc31e64a30bd1891b0f2abe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76383569f90594708e0018a61a094194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981608e4403bb23b4c93fdf960be926395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfefef767172b2a64430c2fb58570796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d8c8862e5571244160a9564a49ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad64660798c1494df025611b075e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26236c57eb3550810ef22dd19a84f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf0a203c518c3325c9b9e779ea442d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d16f5e36ec34bb5cc2a8103b6d35c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05afa6a0fa96d9fdc291e320d7e372102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe820b347c230e405c81c3a3a6e806d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4cf39cf728a03f207fc3f3d7ac832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5db83ac78532ed96b62977f9044c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4493c6627a5da595fe6020c3a7ef11a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91c00192ee866ebf0661c65effc74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd258f7ff6f5a124ed6f635e8d784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ecbc8e3d7ec00916bd6f3151da425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3701f62ca00e06950106d1628412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df62ea4aa1db470317f94f6a8db40f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d07bdc11c16a0a116581764c2cd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682fc93245edf684518217f562e341e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44280203ffdbf0af4be9656ee78f1332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f45c227ba7d3206f082c329d2c501e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165a512d2d1a86eb78621bfdb76282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ec0a900226198f38aa452dddcb20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ca01fd0aae95768ea8ef0c5c3559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38594377f13743a4a953f52d8e71d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b65fd78f1f0d1e6b80829bc075580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612763e3d1ec537beb0825ec90c121e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee3b181759367bd240674828b45c2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518f622a79c2431361f5281f0ab1ecc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebac6cc06452093ccfe898beea75c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0ecf39a17f165f35ec59c57e09cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe45702cd5c10116cafa01fe4e03c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48fd4444fdd778f8d47e35f0e5a832127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f4cdc85d352d90b19d344ab4ca32c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eba014fba7725b1eb19d00391da71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755acc2a46e28e7b838c8f6ba13e44dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee42993dc21e67efd202e9afdf5eae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7d2eb216d490e79cc6aab8a5378a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981e9b1abc9c900b13307d74661784133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6702a1bb0f5f48510a6d4cff902250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cc6d015e84b8a451498632bb4a20a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c480bf2547ffcc5ec25f09616e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef9094c2e77b7061c1eea17396b546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fc7e7797c64aaf9f9f5d145d4e067138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553d08327e8dec7a39bc97a9cf7693139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97f46bb0f4c44f2c3622be2ff6a35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3942dcaf83cdb9d36395177a281cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd2c5a5265cdf7c2b07f08ec520ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830855e8f77cd09f571362e7f3c92a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6828facd56c79770fc58f5ed3cf31d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b255506d875abc500d785e6d932c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9eef4a6d83b0da86a00b5b4ff1ba2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8984e58cc1c8a3c965c64e0bdc1759147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c672a68774b406ca53d22127c97fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20494410ac64c3b673efe5eb25662a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ecfbcaa835668eb8fe6ee3100723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f55107157c492881f0c88a2d5cfd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a8c872e3eb13a1b1fd9555e4507f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791abbd64cc18661a6ddaf89ebc5dd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3eaeaab64989f96a1bff4746480b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853d1e791e9cc6ae6c028bdbf3d5d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a73cc2ce516dd8f69b18ef4153785156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd71cd56daaff6c1d4d309782e425f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9353e8762e0500842cf5ff04056be0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1edc5d27a1ee00d5e6f2fe919fbf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4de5ab61778c74eb4d1c18fd54df7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9737c860ed4f76ed5f1706fbac7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a1571cec8bfb43888485806205cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37b689300aa3663b42ae768c05281163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e341f51424313457ee68b8f920fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee7de9ad984f8513149c2b333e4e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd17b38121e15b37995a0610eaf99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fbdb1d384f142f5c6319efeb2c5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d66974875b1c99cf0b79a27b7f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b82521fab9c680d165f0596eab8e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f248178bc56a5b2f5288facbf610d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3d207aa34dfc70b8fc4e089fa13c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8c09d4106d37b3e7c805b7db806c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a921ceb23fbdbc937875829dba27cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359bee0f9a344f5fb92da74cc915e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f8ade506876242ffe555de1ce23c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0105b6fc4edb7b760e908b1e2b11d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf319ab5ade597623eefff15e67c60c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d14e63aec92985a96e79133318e832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7824ce3eb937c28e99bbde3f0396f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b4c50130656d9bfb79f6bcb52ca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618808e66a88e43230af43e6659df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71126ef0fca9df54eafd56f4cd922f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050213f5bf58209128aa53fca7e629183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b7edc17d69309f9ce3ac8f4cc674184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad269b355d5a7e9204b54ee00c8b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83e3c4c21a33b1941c133f84cee3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8054c8956f74f2094d20da02553b2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2deed83fc791ff9a615d13f9a831c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166566e78ca40a80e5eeb78b9bce4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba8b869ab779065f4a125e44cab8bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662ebd0735c5d749ca1a947ef6f395191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724aaeee46dc48c357728b2b5f90696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502199a0f3ea086473e92373e8205bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7d7b9f43286ad73c98715bbb12a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08971816bb8c4b154797ce6bba4ee353195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccea6c3a1116fd781b9a758ac58a714196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5d46f637c05488effe47e1624aee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5e57ba53e31643c3c1178051832e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc54e5905fbad6a04e200dc9940e6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdb15ecbe15850d4e556aecdcc715200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c3af19300817232733397fed6a2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fdb1953cf3647f8326e841207dcc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78d01867682f9a9c2835ab4319486203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d4cdebb77ad69f2b95aa286b3e588204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5d0d98ecfbda11dc28e2de8a7658205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e3d5339028bab24d3defbc64ea62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3633271fe638e8bba266f4e4bdbd2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db2e070c4fac21ed344fcfa88f7a4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a53255b82f874b78dbb39982b1c37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa18cf6d5c78d2c0e6257455dbfe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ca8dae60e812f1397a4e2663a070211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc47fa79fc987156fa44e14acda2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c925a957f522b02c97eb997fe2ceb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98a0cc24dd013e43156582807f9ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e957278d59be4d2b01eb7c8e5723215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d7865dc6e57439195eb430324e3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e598fa2a6ff04f09748cccca0cd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94045613a0baaa66983b555b66e858b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e88b1cb5cf68b41e5591a640baf15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbeb577a6f471886672924597f6c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7961dd410f8dc0b0bb9f4ecb886a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe82a6b89a4f9e08b074744a7b86acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba609f0735a2c438259c7f7760cd51ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc4d09fd77a62122f04147f88c290a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a690b93dd2c1f10d4d492bfc0c9d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c5605eb73b287b5bb9cd222eb2e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae29e93664fb08554c7df3555bd14c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9206745a285e0f39e31f73ef883f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc8361777e4892467eec2392384eac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a362d96f20422f1b2d2dba64ef82af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b69cb3635c2301486a419aad8f497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df70eb9e0bb382f0d8c199528a15ffb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352e51cab056cdfc3f04208f57efb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336fbdd4372dae4b76c2a66366ef07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466972d5f7bdc396c896b7b7d9e8086b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb187bab304c9ef7b3d4258b450950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a45b5fb7c2552deb4aa0d6620da231237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed2061f35cab1ba99a36f4789ddea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c67a1383155b0d081b9096475ba9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ab71c32bf300e5d3abdd661a394d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bf98ae108f3ab49e2ab3f0de7824e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb995aa2544fe825165a74c41b234b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a4a5154c8619ddf18a8a375b04833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c99f49a0f4c4c91d47853224eb9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d663225db0410d8c2898b25d6424245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5464bd6c0df453ac087b4bc60f24a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d134151e4d2976e0e240caf3f0b33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9fda1c2c65d020709a43911556ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b288870d0ce217e7d5be541a0382249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afbb872eefa6a49db1ccd5e4ced8a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c0402c0b6717d5357fb0b47b94ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8cc87c9c162d9a90771382b1e9b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c2538632c2c5d2002a2b576e3674e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16699dc4557d4145470aef9cfaa37b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a244a747d1b3f2f9161f185686ee6aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064fbd157719fa05afc767752b6a6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ddd71af8c325172f52b5c5324a9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac437b7baf53aff53f48775709ddf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc055289ccf1928c30c0c215af44cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7e99344aa80abd9cad97b3114ca1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a481c71d695c3f721f3dce65d411f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3cc780c469b8e7c4f66141c85385262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df0a1baff335b76f0b4c2cdd7529a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d477144d7999dc34e26bd94b5fdc6c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059afbfba332b3513f1d40b02d4194b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05091ac929dd561cb24d9e8e4431d2ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3306c85dacf46b939e40078ed883267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700022d579277b07e5a2bed18103f20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfd0d5a151230044481815de746009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fa242d572b645efd9bbfb10439ca2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557d8d5c5cf49db517e74abd021cf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c03be3ef2cc6dff7d28cf5bad613272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcedb9cdd5ef4f8aa4029fc757408d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859ca14cffb1bc59e81bc8922c562f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e849322543f38e4a3e96baa36882c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15863963ad4f97b0ad92526b284b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc903de47e231c80d00c7639828f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2ba1bb7a49a826f9cc86279dceb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3815518c7c134d54406484846270a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b177eec40204f053359c61c11800280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0b199447ea73d38753a124d867d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a6ed3aa26b85e25751c377f9e26dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b908b534d1c0a099938cb5168347c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e318985a93e1dcd445c2cfc8f2c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73067a06a2a9c056a602e5f1933af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9130aae374a94324dd78f64bcf6d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3bbdd10122dda55a515124f4365a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b564ee0eaa8ae96acd80ac1a050ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed7d87b3b5470adbabbc208f6a27c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ddae3dfa23d0382fb760f6465751290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc4ff8828a2e8d954a840fda52fea5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e8f2e3f01b3951439d3fdae8f113292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ff80daf9d027ea92d27752119a5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94353d4dd502acdc5a728523ab8baff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a399125f871436cfb0242523fb7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bf61284a8a1d5457a73778169cd46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612084a9ef870d2162be092b7325bca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8425b2205eafca40802e618c52c0478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a97384d3bdf7de2a0eab31fe2906da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e35e269f0bbbc31d32de2cb1c80d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8a70f5df4dd669a8dd9823542b623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b309923d82098fe6816469f1748998302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ac0d74d6ec7dff883efdb4a49e24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390757644e992291ad587fbd51cbe96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6de59d37b0b0c8f111aaa42c73f28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f901d95358bb5633325705915b7e77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9896976cc10e3f8b0c56a78fd4041307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d513b6799d4dc03957786f75a1ab8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605677403ff4d53f735c683d59cae08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a76a54020d43dfa8d81be444b3bb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f622eb6957d86638e732db10860c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2921c06df87a83fe44dcec383002c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9e1fdf8be4069d273062dfd08671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab34bdff0200c18171a07a1f4a8a70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ad845c63092f34f9e93fc02ff5af5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305367064f9d3b061716bfc6ff512fe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3159b91c0f3cf832c7004c02617b31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5d6871acb1a88fbaf1390792aa5b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c4b336271222f9091e61f7dc1670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8db6b4b5e20f0474c3b8c8b3bb411320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79d4b1c8a103418a4c0d23d963623321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971df6bc0e07800dd4f7bcd9a344c94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666f369508057d8a9582d0f36639f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3931ad723dd75cd5077828dcdb50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635cea213f4068aa08de509682ea72a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da2b15a0c9b017a27f23f57834c97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9c3245b2da40265e9ae7f77fd93f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae99231bfdd5409bd7882bcaf0cc3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0ad1e3b28992610b8ed2649f06b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eab3a432d3d2b55cca0d53af23456330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c7fccb593c457058ca8b4faa9afe3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53395462250e5fcb19d1848be19eb81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179ba23cd80f612458a2a947595971333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fd116b18e2d5b4d8f194430a79b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9956246ea8aa33ce87831d709aed8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4352169343f02aaf5847a69a60785a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbcc5dc03020bceb756f820097fa6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b24a46716515c2ab8fc8626e76a91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f31c7f8d610996a8744f6b6f1a91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa3f69d2c6116a091d7ffcfb79072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff261d1999539ee19bcac9f4c4adfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb0c8fade182ae52892563172176e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7281f403a3a6f547578d7c338aa12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef0b65cc8b5b218be480d983042c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ae54bb8418d3cedf8fd636892c1b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad72999a36cdf6635b57d4a8bb2242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bf5c9a60a574a819cb0f106254378347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c81d956fef9034af4926de9881245f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd89055e8e58974c492d27166a5046349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845d0b48702d6eb8fd35d7ac5a2977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6378ec42654a2d38838f68b4ba97f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b873f1954d92da73b13b3844a7674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ab6509b8774cb8d92d318178425a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572baa812d0ab87bbff3bf5c3c58ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae027a5a972a3f4022e5ff2cf1a62f58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd80290c8db2bb9aa22caa3aa28cc5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52498612bdfc8d9cdaec6206916fd502357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25dc3d51c57a7f578ffcacd06e2861358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c94e33df4db3c267a85b88741ab1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6f6db2a04c0c538d4ec341844ac41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30f0a0a4dbddb93603df9618a6602361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758b11e9365a26e0547109e95c241c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f8e3a98431fb31d2d42da427dae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3252d1b132fe0909fa6916819e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc335f7266cf1b73de8aad3f7d9fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1082f9ab855846719c701b17ec82b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e62d3beae32b6696e7ea6df844f58c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633663d4401e5c7df1ef4bbd466960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0d431259b405f4624912df51f690c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c4736595ae3c061f4c668cb4bfb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0c11cccc9bc6e0c2635ee869b333371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e71656e20076e6d7a7ea6ca2aace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36527acbf3b2e7bac1a5a6af3dee81a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09a8155dd1b6f6ad255690e1c68ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59838b5cfb08785d27b2e1643bcbe7bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbdb76801d268e3a199d408abce4a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f9688e0a60bf2cd6678994fc890d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a6e02870b7406dc0c9e94b10d8ba0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2b837a1467b7c9e60b45277fe24ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09833a3b2a9dfd9af26473e9e6e4e56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bddbfacd773706a438023b5c5407d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a0da557aa8a9051f41ed0c513e021382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385cf2f7e645361fe4a3a14660e8fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4abe4a6347b7c630500689001e3a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4038d974709d507595dce785f9191385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa74e20f1a984f8d26da2430d9c938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519139575a4c0abc877a0e61fa3af627387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2416054b7c7a24c756970a883fc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8aa06496b3a82bce62f041a66ecc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9fcff68899eb3bcd3d214b839991a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb241613ed6d8d18b92b41fb5f0b093391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694ed843feaa15fc057d36cf99bbe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb01669862afb66976aa7cfbe6d86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afc17d1289e3fa62d4bbb876254fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3f77db6fb41b37ae0059379722c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e48d44b4c3befd8c06fc08da312b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299c68e87761c2f85d85616c422f63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a870b5d551dbadc0ba6b8e12ca15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc25fde378beadbe6fc2ec0259c4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506563cd7fee69ac93e3d6d34f8a96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22994657255c3f6d2133b059d544bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22080de6bd6fd66700d27d4466b0dfb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1d2a11f9593d51a529607b3f953bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4542e371a2368a58338057d3fa1d7a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cf7539e356794daab117893c196a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff844b8d2fd34ab0079ae04dd4fe7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0922792961931c5e9ee5afea7fd9ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ba891a4c16fd133caca84616f9ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce9fe0e9bb94ed98acf21308f9685409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534c431000896d7a6f18d5822192b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bca1b00fd45de41e949c45b65bf51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde8843c1c80280b29a671e5b8146a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ce5fe7692f97a15862285fd0a423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10f89ff744747111f5dfc46728f253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848565675d2dd5dd03834bd78c022841415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e90074eb5fb12971e5cb3b438276416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe934ccca81615182767c3e247ac74d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a5e797ea1f76e98c8470ec1eeac9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f8c5e5c366b2b6f60dc611721188419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa73c7151e328a97124799cacb523420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76efa583651ef14388d06c779c7e3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008438ee4cb16d9455a07287be366991422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436aff00e414d31581ed748eaed1038423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297eb8950b680df003e625cf0c1233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4490d96c80a9e045478f91b18c480fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb0da5d7c6c447fd8ef4fc6c4fd3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70ae2cfa356871041625e59d22b4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230710f86f981d67193677cad6fa4934428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a757232902b5f3789def1b21b72a38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f150e4faac4d50d62ab74df57b66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ac489331ba2ac5971b2c128ca0506431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b816dd463c06b2009ff5f3e7fed1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1390ccb4ea308f10a29b1ae5963673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d068217bcfdbab45dc73a8150f1f18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a834c49c5903c4cd46230c4b42409435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6af3541e2a7496d35162a24281c2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a1abcc3f1e63fe5b912feedd19e44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c645c23a6bb3eabec33d65c439782438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ccb2faa38f283e9089acbaa86cf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e658002e8be42eea27e8064a5cdaae6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3befc4870541316518c318fa3c8783441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06740cc126084625bf444a00aef17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c837f9aa5906fa3b03fa0dd1b096443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3de6c0e8e2ed23fbebe60b25ca6fad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb9e40f8b7ebbf4527567b7ff4a53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050f1937673e20ab750864919d0ad8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8fbb906262b08923164a7db2b070447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8d080f64303f090d5f7bc1f88c8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede1b39b2a053d59dde7914072a05b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae361b6b5604a3b08314c258d01483e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd014b5ee82143b68ba54db9fd7bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3ebe87d10f8b7d9df6d8e2ff74ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae69d337b26d3846b7c28e4a07c97a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc068287e9e760a471b66d26c5ba5d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74913a3630def4d644cc1825f8fce264455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664b887968bc73676c6626538510ed5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80807f53bde761891e406a9a21237041457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d0e9a6a8122ff5b4cf58f3f85671f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755267a1ca1704d9da20240327286f34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9224f31c21ccd6e3d8d38954853111460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7dff6b9350d48b72e255eecc50c9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ccf758c085afbc2a3ab12ac6d7810462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed9266f033b605e2356b0b9a73a64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eab3aaf37cb2061fa7ea5b72a9d22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b15464855146dc24fcfd4ecdb6be6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a315678c3aa432ff09a952652fddc64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187475d39ef30fdb8a400999f7eb28b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eda8cf00b6b87f241993fd827a33f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b785ae386553be0790a20f4a0164b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e435c6d08e773e7689e1c97c9a7983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569198af216aa8fb558011ef521f73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebeb45a1be82dc1e195b1059cbb967472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b9499f8e0e65a040d08a6ef93c6fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a875eeb27f8b89776973e0fa87c2271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65729235a1f82e6a151f956d1d331b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22ac701dc845d45e920b9409ebcae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636d30703fc5454bd7dc896897f592477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbec0efd5722a44dc669ca4640d748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae50d5e15464fe241c2cd2db299034479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59040082f102a8e00c156d101c9231480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a3ece82eb20c948e4f4d25f327b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2660b0093379e4df6cc85b0ba9b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832a4190ac6c89fd7ac4c50dd3d1da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854db85339ff1fdf25d9477badd39a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c082d11588e0854238fc1c6f266fd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683e097b798c9c4872401523fa84a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db1e55c664284b08f05253b447757487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f376a1658976c146e37df7bd717928488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d08e985412b7d34b1229be5c4f143489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d976247061dae42b9656c792dc2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab9633858b8cc59deaa0166bed43f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e659a1dbfa3dbb4a640fd5301c9ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e9d571d978f3b0050229ab4018480493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ebb5dcca692febfadd2563e11439494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba4314e5a243a290b863f59bd128e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dfc3e7566f7b8192e83ab115bd49d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e144471e5373bd6a79bc30396aa76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33068eecbf58ce75c28fec2b7ea887b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e56f1ba42dc395bacda3995d384711499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f8da3168c4235e9467db1f6bc3335500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb19c4656ef38ad61e23c1208883b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e392a02a705f0a73e84248bdf964502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93307075ce75b137637319b0546d9f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cc5c35e1809626841dc048de5efb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a098a9e2719107cc67581b8f9b9d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8871aac38e23f5aa516c47777f3bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7faff4c8f043df89da56fe72deda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259eca13c616c4aa4c0c88990a958b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83916cef87c9dee505bbec329576b14b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bd54d3c8c683f16e715a1ff9349c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492757da320b2c9d752ff9ba566ecd6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b07e75574ea4fe746a25c8b24ec94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b11af46f5f5ca9474fab976803360513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd1d4e0c580ec804e5b627a77ca182514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eea381e034573acba4e684e6d3c77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311f6ab31bee103c06e10751a5989c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c233a2f90f3945b47386e15cf78e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcee352364fa4d3f42b38d1f9424f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb47a07b716419a1c27cb39841bf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e062fef9e13888537782b3cac67999520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883aa26ede92cbca53d990a4397d60a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc74de78d08125f08177f46424159522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619857919eb018e56e12bf8a7898551523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5548cb55f4120098f10e65d32da0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb481bed116da1da85c6e536f56788c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cff5ab92fb683d2d609a4c9e35b20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8817a7a4ebddcb61957a09af479d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec92cee3b0cbde0dd902c0636ce0cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaecfd5b66282365cf5dfb63705c61c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a87f683f2a7497ec174d3a884907f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda28de34b95cf4ea9a287a8611411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305c16af0d6262638ccf05ffe0e1921532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a12aa28216657868ffa3ab46d2ff78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b36fa3613e9bafc99853106a372bdc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec91f76c2b810f676523b467826338f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0009685ba725ab36c692f8e1f91b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbcc17581d16d5d20a60f9880e265e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81b69ceb3ee3a1f3f465f7ef94435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f16de3a02af09a289935cf6b6a65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c91e13a1f61d2711c144d1b02246c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a827e73f267e67d7904d6bc6e0c90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa76d27b9e1068d100a55c6d6b7b7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c13dd41c3fc1169f644e3859ca03e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd5cfe03a0c9d346a0e84991363e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03abf06b9fec1d2b372279ca67ca802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844961526fe915422ad5561b9a39592b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b989a7bdb9fa988136353c7d27024547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476cf538baeb87a4dd68988117d508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41df7101e98cac05c766a527c2172a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fb0b3249e36f41cd35bf16e3fa124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e9dfca63b519f88002038b27cc85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da2d02922cb6d7b44fcbd50217baf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b2e624a21433bb2afde75a01de1ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc676904ef39bdf347c0a340dd86f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ced0d914c927a74f1912fd624aa22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df268cf4b6d8f8478b32a3b97c0f803c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607a48aa430da033b66496a201ef1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9538d943727192e2ae34646da0527558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3c84d2ec6302f002db9bf56632ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465aab6897843f20c99d81d7e069d74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0786ad9c1d66cc24c071c8312f03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692079e8d440de4169ce5090f7196e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ee3e5ea06820465b7b5dc6b001af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d6a38833380c770adbd9832a8513564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6eccb43523c2c87fe5f40cc23dfe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe45e429e28315d8e99a13a6a31a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5202524f78e8f1525ea643baabfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4d75826436a74ed6b91f3a50e932568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c90bc9a24798dffab0708b1aaf85a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8360d1d8ef669ced4e943c22dfcbaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687432d49608c3fca26c2787810903571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373409a3850c201fa7e22ad3c81e43a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94f58573a3c369b41e4eb2610bec46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb24dff0de119ea0369a1877af9f41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf63209e10584c120748bc3e988a65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df65634897e07c8e2680e89a2951de8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929b916959350680ecabcc09305015577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c8d52a015c1f0c987778963fc793578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581e1c65574d98ef0ca5730958f0c75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774eed201d1f64f80cf0ea8e772bc4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c602a62975b17a03ea57083caa17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f94d879a255bc09206f9dbe4faa4c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ccf360ad57551552ebfbf088b560b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ff34803e8134718fb843c144a860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3316e6a78de249447796667cecd6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc42d0c37bdb363919716784b302d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc71d3d17a2536c914f7f7db3c4c43a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f0dcdc33ac9a7806e97a2888b15cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61d5728231d1316b7d1497feac27e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2579c36606d55d608c7f8d39f5e89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c16b8edd3cd35d4a103959d8a29f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608b7b66449226e970aaec166e953e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557f87a2738bf03bf458f564017564593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6467d1c94faa4258b02ef60b63913b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087d0b1ead01d4b2f3aec4fe5d75ab8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6c85eaad523855504fe8c939784d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dca4b28d37c8c54b022cbdbff6bb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f33c4e38c0c091906ac70335191221598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950940c44b481d9ce752857c3ee0ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37998500bc7b36aa4c49fdc634f3acd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c49a9ca897dac62ce33965d70781601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e0b0f70f41645561e8c62f304aef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a850b3d3771e207cfc84ea109aa051603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52764e518a85ab1b5062b5327fdf07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322967305be7ba94a3e8543b30b3bb4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f338afd2206a09f2d1d9029a9f1ad2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddea5516cc80b87a6699622b4934c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a445e24b9327f1be7ad87ea07148608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a03afdda2328e8c0cdca448a13b6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf42f105cc4f0ed91fc61252e0e6b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee48f79d292ff83538d55aec9a1b62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e7fc651fa23c0dbe8b5bfd494fea6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ab4b18f23caa73235d4db8b102d0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607fe7e3c1e3fc6b4575c51f110ce4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d22de83758660e2fec0917a5528b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce55a94c59267427a3e14982428c33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86012367196b8a29edd01b902c1a477617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295608256a451a94a1266e13b878c007618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567927ccc6bc1f40c496005b26c1e75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381247a7ba4676c0fe503d217421f89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82547e30704b7e0d2e00d3d3cf3be0a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd14e4e1a5709ea51eaf67ed89508b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a7f2e707c993ccfe67b8ee030865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d5881928f5bd7a0c5b275c7c4389624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5dcb16b1c92d6fbab00663b5b51bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48269f28baf65de5c2e6ba92182122f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b7c64ace3584e3076ef62d5e5d0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312ab6f715e7b02bef6231b9eafacd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51087cf1f8f854cee17808cf3ec0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cf9c16dbd8c10a33d3bad943f57b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ea79bf5bb827d5c1418ba625b7f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f37335995d87f0d2d5b0c8d6ac0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd02ead3a8c2ce62f1064a9a11d18a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277affc7355e0e923b74bbe6446bba3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123e7685504a726be2cb258c104745635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a1cf0d32b233ced4bc564cb868d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0993972c39f9bf0f6f437b4def7f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22891e709cfd739918725c7a510b759638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cf8658df18104fdc00c28a63499e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e513ae810ac44c0e19798882c6144c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae7235c445de33f20970a9875719c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d48b5a528006ffeec015a32b5c88c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc052fd903f4cb52914c85a836154d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de42ccf74033c2b2b21111af8c9eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314f662802362aa7e2ca7355c40a5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7387ecafe8220122cdaf3d7d4fc72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cc9a6db930f949c2f8084b094806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc5db7d43e9dc5152cec58501d286a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2934c459f2ab6bc00e42eb225b800649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf67b63b8b27c68451ebf734a640f4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354245febd78989a24ed913e80a469ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae2e5c599e9c86d962849c34dffba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168fc357db100c266275c63866efb1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c5356e9acfb76f2c9ab05cda8e980654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834c3da5b4993107adfafe93b81d1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49dd313b134f2a6286eb51832d7ef4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722304eecd7c44664f90158a869900657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90a0c4101be24dd69b3940ded389c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f83c530919cfd358f124c69dabb73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff890ac12d8a346f0c177c2e8a3e1c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc16f232db7bcd45b68e08e64a1b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d2cd0683f11d67acb5286626083a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2feacad88c6b6db4704486d6e12c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbaf26bcfb933aba9f1f307a679f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232dbf5354843f4603e40ea1802256665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5805874a027e32b8a576d0aad305e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ade76e8422f5319233fd550e88bceb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bab5c63acd11618a0222e96d264be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8060a537e1fce4e17234ba1150720669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa068c65a96903a54e32a59278b0a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb7aad5a8ff2295e12bf3339fb95d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7955f3f543e3ac3a3da2a5c4c2a5e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2ebb6fc48478c8caf22237bd53ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f75a3f6dc86a2fa142b1e122cb9cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044f180dd88c13eb72a648b92b16ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226051c5478bf591d0739c632010968d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4144014fa85ad7b2e1a44934d34d92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf12b13f79c88e0244f7640275c60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57efe91b850fce990fd40f6d8f1295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a2e721690486ed81754535861df5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ec3daca110fff6744c14fbb8c388681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c1c7317fa7d96d22197bf900306a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0600e67fa8a4b3373b5d5354164c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bde767774684228577dfcd577a658f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a5041b42b9ca99935f15c45ee2bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf578941249d385643d0e3e1ab3d6377686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba7d5a8eafdf22d029452e8928424687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a99ef9bdcce8f0df976526eea8cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df1ebf73ff8378dfc3ada79254eb12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526de720eba3f027f5dd58fe9969168690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed25367bf3f6dc7ae917086b8e7a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee09b0aa3128b5a862270f43911acc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641c40b9a084b053514183ae56b938693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6008c8ac47da4db3cf30745dc82ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a0ba5c6818471c1375a7ef37f332695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954093d5414f8a0aeaeb39dc9bb5ff2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14601bad75a14dcfeef675517c7ce184697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64735d87aa090eb34fd80fefdc2317c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b116d488dd9deef4c1939fb7157612699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f12f5812260218bf2e8daa6c8d37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d9f9befced407fbbd2c7f10f256cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd8108dae88e0d9b958869c57fac2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdafaaca5f34de16be00b7062749e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244d28bd6dce609ae07e43baa87d00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcb3ce0e254075e2910f3764464d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa0257fc08058a42aa7944bd19042706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e4ad721df131111639d6058e7437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6221d3f826af824c4de2ea54e3c586708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b3824502887f1bc8146b903c7746b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126d7b74b45106e4af667b83c1172ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931110b15741d315dda51a5d8eb5ea06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c86c20df7faa096994fd838f042b76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331045e30d7639337a162ff06113f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4f82440a400bddee028946c55b381714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4930be087cb889f96cabaa444b286715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732eb5be3c7fb5b246bc3418a8269b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719af104379e895169d2bc865603a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd846f9b2df36dc05e121fa3a1cf95d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd394b5d257733b0162f1b30adaf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4518505148fce8f5adbc5a043b674720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78388e0675501934c1e767c5ed036d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde842fb009ef70b0774e017a8b85a58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10856dcc713fb453ddf466449eca28b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda30cc8042c77be0f9dbcdac3337160724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2ba832be5aa02c569da53e63213c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1341f9621b7d43ad2a925c6d9d32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceead01e502748fc1128035476d940727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc53fb8cb35ebd3dcba12187bf2c47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfd93af024cf4c57ec88fd350d751729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89627860418e6652e7e7cb181b725230730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1640c9609f716d2670da23a07b3eae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbcfd514a9112b198adf0b23428252732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b76f3dca710aa8b155f7c98f3e0b68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571361666eb61adc311a71f021ffc95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118524e15c435594054944fe6e94944735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900b55a24e483e0ed3d2a1a0a63aab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758439c0db4b3a1b06b82686dc94869737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e848dee5d39ad6ef5a5ee4918dc29eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed58f640a993c7509b53a9041ba4e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e45b21b4d25c43ff712b557ae226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3acbc674300dde89552f5acb2fffc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b22a70fc0a50c89a5d84776c095ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850090eedd27ae95555731f097c9d46d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f7f637c2992e0cd6663c41fe474ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb95bd7ecfb353276702b484a0fca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d1c68014795e11e78a8470d81b4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0c1c431cf8a359dc9caa75290b4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ee124eb0c31b5e2f5711292a6213748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff678b731a221e31aee90af881fb956749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d89a1e00ebb32b484fa219dc5aec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da15a76a3399c6f09b61d614b825bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d085bed452e66311002986e70977752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1844148dca2a9a4f5b1f5602d8a32753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>