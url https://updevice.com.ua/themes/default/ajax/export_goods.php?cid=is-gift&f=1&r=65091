--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165a39077091c053956d65b59b6c171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc13840cee46f1a78d9908b3ce92d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a3c5ee91e7c3edbd3dbf355e145d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123d0191476086721c8864343712754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda732ffdce8627746273d2891e3ba75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d54e7bb24aab49f6443b3f35d95506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e412dba4d6b0ac4356f365b1b023b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c3fc31d1d790c0404ece04a32db78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd42347a6962487f752f2fba6e373399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfdd87fe91f91a8f84d3047ab72d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a011ac9415331d86010970027f30611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dec69aa6f2ecc66804b96e1024907f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2614df023a5f61a0f2a2d6f3276413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc852c3543a72f7f7bce22d991ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e10f3fbc9e2597186e326a2889246e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a116c9c4c504d97ccbd68637ca4b3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5c7bc0e69f79b7bbce9f3d4f847117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a06c807019c6cd4b8deaf2a0469c7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f877fff4084fe32dd9e1fce64962b0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25a68d9bfcc50daebaf7b62ee0e34620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766678300f8b3829c75585a49a2bbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc3391541192360968531202f879522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae92f517bf58f145cf223be5a2863f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18174492b21e1fd3b8a299df41d17dbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab11d1363ad7c1a7f766af97d62a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b092ad1175d4ca7fc49fada6add19026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38e101892f5dfa3fa3cf18fac7c1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407250b93c81916ef9614da26e9616128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622399848f397c1db5bc72c3bc7f1a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8187b671c83c9d66a1b1e2bfd62279d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769db40af7d9338ae60b9a2c910de7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830efc1b959f25fb3a4df21fb1c2efa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3710e105f7ccbb8bbcb0c521fa5fdc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ed2e8dce6facbb23b9cd6d30f49a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833e64ecc7fec3464d2c54274b4827b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d6ce3b512e518631231be6beb344d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a144450376012931ea56bb7b8ec137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecafe25911441af52d665b3120e91a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0b63b694bd688d6837f1ef92bb3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c7774bf1d962910298e99dd2092140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b1cfb3d54ec9b6aebeaa2dc4e9a9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a41dff3ca58a7fde82fd5425d964d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fef635ddd2224e3ffd9eaa4b53ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600077dedf59b5bd2f2db6ceb053fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b2bcc98c5b7b5443e4a31ee92a4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f456d2347c75ee752eee7ef5e139d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fac638ad5790cafa76d2032bba60247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecc55532cf3cfbe3702dd4cfe20daf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f8848e4fbaf823415e5245d5c7cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70914ea0d7fa7e48e7a03f73701af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ccc2176d613415fdcf6dcc8dcdcbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b8246291b18b9b4ddbac4ed2928e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a985fea3dd4308dbcd12c0ba8b5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a5b3d4ee714980dbfde3a230d25754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc85261a023bbd4f03fcd2f68aef4ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aaaf18c49343ae3b51c065c3d29ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fc9ebac0c8cf85088b4f3277429a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3a91482920faab6795eadb68490358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2316dc3bea042dd5b619ef3697920c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd67d1370dc77930f58731a2a7c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd68652ef3729472fc47fd9a0457b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70ab5721f2dfa1e7aa2f344ac30a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b122602e49633319cd6655aa34f4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00799743f1c684607123441fc4bb0d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92496a1eee6db414cc9f11dea26696f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298af282d5b3b6e79920d38a25b7f5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058627fc3c57c7cfc4e35cab65b59d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a3cb607e78e1fdfdf7dd8f82a7cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e4973204d21b88fa9122d9f0d2ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed13d229aed411a15e8bdfe6160cd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e1a70fa3bfd51a45c880e0f35ec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd73b5dafcc0059c3332e91350e68272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21452f63340003c2f631d94bf2a682273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5baa38e5e98cc772f5d188a9163274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08343c987c6523ad756b4287d1a2fce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793917ef74411afc5ef5f4022366a5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4099126b87ffad0d18066de50b63277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eee030f8ed035fee1537963254f3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f50142e2666fceb82d017dda670f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408f7e2a5e76b44c13d9acda65a696a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96da7b56a42637c57a3a07745a7ef2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16ea108f520f6ead46875acbb36ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824443504f4d30b7848c7ba1539b3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd945d819dcbc29f8ddcd88a1a71e7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34fd127a9bb386b145ca7c0c0b0fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cce96ad39db37005062b49d331dcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36494c79cbead507095be430645c3bdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c3ece54495bb10982aee986a6a2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225a2306e2d15a6e4bbd216ddf954889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725d526ae78ff21a390361c375acd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106969277e65c95e3ee98a11ba89fd0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70ae300c9a2887ea75da09eb14c6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44118296a5173b8b3e139073ac4aab6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb02c9f41003ffddd83a5059591de294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636792aa4762cb050ce2725f463b1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6090193411af3c401aad3b936d49c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1dc480668a376028ccf5b4a06726897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955dae6b9954399f54d894ac901b64798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e956825ebd7b85b5e0117439960ddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb25a2a170688d62e88efa45b1670100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238bdc0c8511e6890e0c82be52ea11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deba15e33894a3909167d9a6d4d0b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f1502e4be39d84a818822f492952b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e3e2f40ff4a13a26efa984478eba0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9250e006d86e39d12c10c854add4ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2e7bb9dd45bf86ffca0f7ca54c6c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18105100e9e08a1303cb5fa1ea2785b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607de399271d821698d0b2e47f7bd27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d87a74c59ea0da3e25c7b76ed5cb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecfd6993eb4158e14ad41dbdbea44b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc825149a7ff62cc32bf531a8aab5fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad1c499d75404cab6dc67678d857d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf25f94bbfe1722898c0242d43b93a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81e71d47010552f728562a794a9be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c22abeee5d6845256e9b5a5f1fcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c50334b786829651ed557aa6e4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4cd742069462bbbde4f04aa02ea9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0f45737517b4126705477718b54e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fedfe26645251139e5bca669729e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613c9057d252f99cf4dcc43714fbe1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb99916aabcf54bddc8a963419bb27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a96fd80832459812480eeff771a383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30969238fd446d2c50aa98b8fe68fc5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054746483aa6eb03d78df582becb31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d7ba4c8b9d90214ebe40a8afc3afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965427c7e1b3025361dc3780d745a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3362c2b6f7694d9ac058b7abe434127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9bef3aa1c72018423b5480ff83767128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1237e9003f6f59f9e5c10be3e026d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56463c4071a14631ebdc7babdac0ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76917a3812e5e6323cb44fb94c08416e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2ea08b33caaeee4751739b325934132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08c9bb6eed029eda3ec659b6ebb4b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e7f4b2c0ee356497f70af76155e7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f9dc34dd236a90cef08093000ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7aa680451d13788bf9d4e4edeb50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3697777277f876e26aa6132aaab755137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60790d9b18a347794822bf0b152e161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eacb187d8258abc90c9d47090b759139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efb559509f980f9275924eef8fa040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f0ed1227bdc09b127cf7bd1603f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f981b16c5af19635ad67ba7aca252f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0172fb221ee328cec2ac522e2e41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e5aea030a2b766ccbbd86095ff233144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976b74eac1607289b1149a5f6b7ea0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9873f5c2c2ef2901766136fe291f90b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e67bb7243570c5a7705c8f065480d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f750785e4915e7946ea4a30151f6d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735c09cbcff5156bb5b88820554e67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ff6fd8e8b880d258fec7d39183661150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad17da82dcf9bb89aeddf7cdba225f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b4787a11bd39b0b5acdeeec3e017152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7b6fb8277e99c7c5c4b0869481fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376bf5412482e88aa477cfe2233e19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4644a095e36aca01031fcd91009e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638603d779f27f5f73a4ded32e04effb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a19aa4494967e521cdc97dc8212bef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f16efd0b45557b5e112471b09f1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a68c34a5d55c1a207767407233438159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b39aadb070adc7bfeaea0d1b35d4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e94a8fa84378f9985103ab0dc02b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981a3f3b1528f44641f6159c08c74c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cac800e2bb30f53adab9fa9f4179a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b60ffb7df30a89d79eafd3acd818e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffdf2eb5e455c233bfadaf28522e06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c563b3ff9ef0a15c01cf05b3a58f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05426fefdb2ac9a0f88654d737d6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35723d20c4968aba75d0a9f969b1105168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aaa29c4eea3dcf4d1e44a4948fcdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2613505a89d9ba3a7b51ff7b91f31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d9776fe533ba276f250ba4df4164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199fcd822e6662cde3a35807e7f48f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0a62841cac5a79543f0c31ed294d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a82e74103c0fc56a7dfc2cf20c46f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa06dfc1996898ec60dc7b74e3453a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfdb541ed8dc3480725d2041d8fb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d134d163b174e7014d1cbc6169eab3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78e66557859e1948c9fd7d009d395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98549b367b2745cf95640b1b4d87eb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9058e29cdd999215cae62b72dbce945180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68ae4ebd3d92632a017a6030dd684181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2be103227ee9fcb17b3c396391c4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e844186e47548994a6faf239eff4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335bb03a35438055a5d9dbd52434cc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058617118509138d4fa802f8a8c8f45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769dff7766816461fcb11c4e13ab334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a1cb34ef26372a3d426ff5964ad74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5564feeed01d9ca5d9a34e0aea6e748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205e74700521c7e158400ddcac79f75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441c214cccd0a5f27411c17453cb16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f2b7ecec71881b765b2adf0b8305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d76f2f965a79f3b7a62f3a373e74e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7721baa9c465e27c8d0972d4bf698193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a89eacf91a5628bb70f374fbd7d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf4d43c16a91ebd2d0316e3ac47c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c0342228c8128ee3a4d34a2af2b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c145cfa2fa7e0beefa11e434127e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d704bac4fe2e16ea42bf303439a826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f2a4ee856af91faffc80ce15116ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951a555e6fdc1c9ee3f0b7b5835a4ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60fb84ebef5e073e16365ab28b259201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820719bf0f87ceb6b11a0551b74cd9b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b551e396704c3397fe5d0a1f627ad8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef903d23489a8681d30061bf0ecb3aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3ed6dccbad5ff382a4391bb08b30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2633daffdb1fe62da483ea61e6c17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a250f680da775a66d206f75d3facc3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce38543454fc6b912e103cf9ae1d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c919ae196d359a4c1d4a6da7f3f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4c37334c6692199c3ee42fdcc970210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf64f326e45763e1404edbd3e153ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285db8ce9eb3ce11e701b43d51eef84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ea1e7471c74f92b442e32f465bf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f0e1a0108611dc52888ba73c18b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426163d51a4597634d8b948c41ba33a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5741276de5cbaa1465bcdbb75e16b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bd2b2780c27f9a031e71f4e57dacf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3fbea86ec078e4d730eb911a20794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02186f52c71da8bbcf408a1f8542895219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc85b2cc39ba782139aa93d921c50d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f39b88c69b7c9170fed6b281629826221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd857e9970f15057f9ef39c74f6771b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025d9f767c58a5ed64fadb8e2bc872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159f7a7b69c5a91961b33ad93b7f87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8dbb4b1fe161556928c9e4177f4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00afce71ec5d4f929acecdc7d43049226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4196572db0a2d5f6cebb8dab9be2230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3893552971e652e3f527c0811ea671228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a24c01df1ba7ba4c9e08f0c9bd5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243b06cb845b9096f0b8d56ea8fda7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73322f3429b7a5d6d5f4b8fedb3a432c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db00d6667fcdbf415cd3c8ec12346f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c549432457b136e04b8580f71f428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4e3463262ab1d6e6d7d32982e76e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1bce889304cbfe3ff8168aeaa7195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1f523bfb2b3c04b105247852b74b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadd7d56b8cfcd4a073e7c81a5e7d94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c31ad9ee0b710a756de4be0afb630238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eff427c7b70424704c8890dae0409239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acd4603538c893c12cc3654c104274240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc78481b87bec473daab2cd65f76f18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e84736daba21060207606e99b9f21a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41e8a8b5fa8ca27d132c06b065ac3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870efe23db02d07a973374d57314aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb320b4a148a1b9184b5cec13336aafb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b209289d2a2547c24c89b31307e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a9cb23c99c376ed8506652d969c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd967dcd0c014b6367c7d08ded1e0b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6f270f1ceda7d6370fb07567c37c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2953c5a705529b440b5888a6c33f4e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506938abe71b14493cc5563e9ba69d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd09d06239501590ff93c00e4f04f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadef1593644293ac16ef3a36ca2aa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617030b0b51b473917e2f20ad94a6d1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a13799bde0a0685a398708fa07f5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e8dbed68f655f81b90c20aed2bb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dea076eeb4e30751c57fab7fb5696257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b2084ffd96e6c91b74325ed72b8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6f7f26a3899a4eadaa5eba721ee9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8fb18e0847bb9357175bf1ac275a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4268d2c5b8d7a87e793b88a093b52d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd36c431f56c9f740d4a99ff27bff2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f20df6c9223c10b9223795001297263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abb868fde8bddac80adf133f0542a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d621ff019c7bae6ce5e34cb4e4a80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74bac3740e32e173d06a0202a14b6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0bc83ef88279cc1aa5816a1983a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b98812d61096cee1c9240092b325d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703545b44eead8bdedad211e9eabf09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe807b80c08640e45e1ad70da8890270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498d3bb05899dd16c6b9a6205a19b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c05833e096d7136ba57789a5aeb40a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c694e2b85810d2f8a188493e38dd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a7235873f5c4b0ee31360c3cd245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf606045501d4c64c8995ced1f6e9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe494942156c225a180238f41b2a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7b021ae2531af02ed6463272f8acd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdaedda0b53042a1f7959ce3ac791278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf2631f9513b1d96559154fbd4e2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9ea714edc1d0c72cce8c64b9f079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f93821b93cdeaad7c04d68d39c09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1f5edc26a4c0643d80487f8d682a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f80c846d92b390f4ad99fcfa5c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9ce42f754985347d0253f954e31b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc204be99ede39c78e7eaf71e671cc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c19d085767547dd4ba342780daa52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0df6ea98a29986fa9fd6b895b9ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feac95151e9c5548b88b7b31091826288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ff96dda3a0fd18c6359a48217b1ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80f05cffa8c0bf40bec9b3711f9483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6155d10475dcc682910aae6aa356f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83da70432ccb707f8536a51e6112c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a04ab76cc10abadc69fd2bd7025af7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195311964f1c987b9bbf0ff21a3b9ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a22cc73e185d4d5126cf7f2db4214295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4efc70d9a3cec1064c610a1c4d78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875472a6899b6a4a8c071cd03b83d6d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a312ebfa3f57fd88eed4c498c663f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f4e6b7955b56cb0920a402527325299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f4c5a63efb51b692082ecc6c9725300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12ecb8023f2b39a6f50526c6578d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad5c930bc7ad7c115c651fc9d7174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a5a8bebc9050bb3c43c29aa402a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0f522a42b12d823c125edaf1a2e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce91ad8282bbf66e98663db99628ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf1e56f0b1bf93a088e6a9af06ab37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e5abfbca663bb752795405e038aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb86ce6441c7a0738699e8084237a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9daa0d9a4bd4bbb37ad7326a859726309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94619a9a71b337301566a30773a5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ab2fd3db256bf1e50787078b1762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e742d5e4dd9cc53553d1bcec99c383312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a5140116abdc09b4e680fd8ab4cfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55c94447bf1cf2d04b4dc4080ea041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef789d0b60f46bc96514e8aa2a15ae1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b144e28d7366fbe5c1994e99e9d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380125cb7239f5aa7fd1d0da4710770317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f05c91c081a33440cc308e601e858318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9254edf9d2c934babe2e377101a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f8385af77986ee2efcecaf79a3b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959435399ee451a1247c9ac4ad6c2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd31aa3bb8d47787284bb404221d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6244e5850f0b2caf1210f27d1973a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5391f85126e5cea8476c61b87e8cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede9b05fdeed53ddd8e21960d14a82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76b8480440b5a78acb37e74ad8ebb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743523435e72416eebf818e18a91ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ba3f56f4a02e66cc7829a4149af6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f31a292023dd6eca470ac55ac47ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939913be678db92987068cb98d5a4ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e3d0a612c9a987cfd8ab96ca6e78b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d26420ae90cd39a929d766bf6fb6ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f11e03fc3059a20d961ab7087f6c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7e379e2939e30ef94a902479ed69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237dcdcebd08f3763149f6d39f31b63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ecfe517ab19c3f744682594b327d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f7964fa7c0c210bc7c50dbd119f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913d1e644e29cb5d316b3a8941b688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e735773aced60cc896c0ccdfd5a3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450ee3bb8db9850ef034a965ead9e82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fe19594926d5d11af1f0180fab97b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54eb7a810359af3fff56aabda5cccb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1cb9a2728d8f5b2ec36937af7579f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a4135201dd35b75cfad00f44b014344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967524fd20e0453551675038c69b91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470981f6e94f332b93813b1a60346bb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6068bf1b9fe08408548d4b179d100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93eef3f44a0e432cc382a77dc78879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310fe5346d17f85d03d31833cadb5ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c41da52d60782ffc6ad70cc2ae53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e21a22c56de7ff651fb3e298fd675351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837af69a3f12d34f9d905f2df43cffd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b95b2eff95c52ba61f3fb708be0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e9e58a3bff24e84d6ab3ef78aedd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f07fdecf08b3c333bc9b7fb263fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789809a9da24576a29a016755ad14e16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234836c03c8a3b130db2a7dd5301f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307735eaa728fd8477250104438151e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a65adb7d532dcf4dfe1f541bc9e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93110dc04bdb54c40febcc2a4ba606f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837576511941efa03580bf0edd598a14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaae8dd65c73f87ba7e264a2761781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db028e059ada9394dce5125e2300c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e96a14b734cc20d8c6551974bd97c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867bd66825920372ac71a0f8cdeeef4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee4f42332b9432e52a25457769bb24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1c41fa8f2c17d20c21b65cc3971d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4608700a1a8f3950dddbfa21bf097368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd71f56a5df66b625786f58cb16b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606957a3ba280aeeef344fb9f10ac9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138085755b0ee4d133fab4ded8f3f61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa27e560477128b58c7640dc95abed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d66d0aba5480e080e240145543af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef50d226a7ffb8398bf2613fe385d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c698c5887483d2399c961748bed780375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcbc79b75e032e5e71ac23237e6a7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408ea58405830d689f987c853c3ba9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850dcbe1a8367778bd2477e1290ccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4c08e327708e734168794c64ecfad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ddb9506e673ae16a90597d8896bea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f8814be22ee942fd0457a261142e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43c1e8eea2c304188cb5719229175382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a215537495171644cd19650e1725c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc587fca5ca9db5479e757a0cd98b39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66c21388304d76121d2c852a560555385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f46408134c15aa55a2fac037fd410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327ffd98fcfa0ab9724cece67dc51f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402063161ff4817feb104b40d6f99469388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a5596650d518feaf92a2e17e69bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689019ad6c0507de1e7f71190d136786390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ed752feb0eb03fc265aa5eb45960391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b17d33da5cd3eb79ee5376fc4982392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4f47062213000f4abb3d44c2421c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ca956531f36f53e1bbbe3856d725394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5bd8c20b9af2b5d02e860922a35ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c81aa3a31e66ac4fb9ceefdea4d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad26152bf81eacef38742981b77ebc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0570273899b028de725160b2d5c475b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c3fd07650fad5712cc8b020414268399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d609612e70ef51705a26042521b48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef7541eb07c70ad16b113c31c963a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d9b7028fef9aa8d41a934c60c37c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a336d48fce16ab16829c7c06959715403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2273ef0091cda681b0e949996b7f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839918a79d1708158f7ced0d6901aabd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd589c19ac67a56066887e8d7ccc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bee2822ce1a11538e0bf43b282bf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb724e434be544c351c5cc545b16a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27088f2f089da3868d007898fddaa1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391cff8382f886773b61ada5d420fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f90ecdf4d5f4e5fd4a744a7bfa7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190fb1435350b668d202dcffcb61f61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a7c666c489a9eeed208527b7d13b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ee52ef4a04de355c74c134e91e747414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae4e21ff334b1739e5cfce7da45600415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b3a3b66a45916238dcf30869ea8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be928cada6d13917224770740f5d7f6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f428a8c4b2a32019028f5bfeec12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87ea2afe5b3dd8281d7b8716e705c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836334f6103998130f9ccb568eb8889d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e756acfee9b4ee50d0688bf8cb5b844421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc823edaf7180f2931d2ed8d2779cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f684cc343e7a23ddf633f604c9cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436a91b79ab2953b78506683eca3e6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d64f7857a5c107eb17d9769317afa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b9c1f6279906fe3f049dea092bfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f7013fb5eb586a38a654b4f5f332427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e21ba7373b8baaef4ead2ab521ea5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed1947310b978d2a15cf982332835429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf4c28028d6149a960b99f3334db5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5fea1538b2a1a1a86642662870ad3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046f7d461e7efd902b877de5f131a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74238fc4ec3d98348442bb0511e759f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732cd7efd8016028582f8da8e9692eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479805dd30c3336fa4d815465e7903435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168b0ef385154a7c30ee799c679097436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebeaf0ef73c83ae1f285a6facd5f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c94813bb0c322c1bc8cb5966e001438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7d99a7457d56643e49d5d4ff5aca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2aa39aacec1b6ff10e84b886a3d1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d099163f07092ff8d3d020f93db04d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544029d0d6eb6e7ceb4afff1a67dd3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5d6d939839dc0d22e727069902dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597507a96b755931793db3fe113b985b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17e337eea5db8d21f0fd794e9cc54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a74670321e5e480c3c901a1d5920446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f590f9d6b0427dce526d9849037ac21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d36030d6590b2d8e5a595d57475e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd586f46e9c87531b459504f95bf5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb969a4767161a9f04f97ad2863117450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f07ff90911a3b253c9c563179050451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a87e7c645042a8a88b36354e92710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef86012eabf77b43aec33ea9811385e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c5f9294f4a77c00c5d84133eded16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee1bc8e8994731f2fa938ff30ff488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666705f30d8814420a7c14adcec10973456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7dc9b4696c8c9dcb7626feefb47f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c031ddb94a9319223e203cb5b8bfed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad11179f6ea47790e81d19750eaf18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdda12bcc4461485f5625a5b0782c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7aafa70364ebec04da5caddb25679461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d95e22f94f33e6acd4220b7141ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65cb9a3cd2346ffdb2bea47ab56e2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9392e5321a58dc913de70225c1652464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179c8f01ff06ce05a06f417e56b2898465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857fb20f7b6424917bf6398b53794d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418373baa2aadf30fdc9cbbcb3efa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59a309b6f49ea30a4f1d2e66cf0c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688269c1edc2f0df8ec8da33c1395e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33187d9243da8a9375347b2082b56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859755620a595010cea20d94e808cb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899d20f9b12a0abd836da459e77ff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f688c96621ab8011443d934c5a6115473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935aaf91c47091dd1458c43c5bb0e00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d39fb285078b2fa0efe3a0311428475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0f23a36b807433b09c32f2bb61dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a917b61775bc1ab73b8b3b8b323165477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3940ed65f857e8f0563935be1a52a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5980bd5b80407c02af16c916da782479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a15b5230d530888e60fa49904b5ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e1e7d5e9db572c859e2bb6fe327c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770427d5cd089aa898193a78734102482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b862cd2bd0b5b09fedb4ae7fa96fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9074639c75f2f3c6527039ba85e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138874e59497021a538f82f8c0e1463485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c37efb9e31a1176b61c179499050486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eddea9286859b3e14ce06c72aac88e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160f486c4050a167c04a1722ad1fbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08daf18a04816faf8c5badfc52bc7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ded6ef6a5b352cda4d3e49918533490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e5b4a3730bdf9834de0510f9b1a9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506d4dc5d9016388d3591de2af1d694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bb24ab6718345095d568448e7d0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219144420a29b5b9a7a7910ddd3aa3a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ee97baf135146c4682dc828db5cbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4279da622ce4f00c7c6689b2f0ab33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1758427377c7d3d5b952d7498d1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc4fd32884382695f77c76876f9cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccdd06339251992bc5045db3d2dc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765c31d52254d13ca33f692cb5984d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261ce35392dc39722628e130ece083501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4448e813c5ec458473e84e74fc87e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeac630ef04c8b0482b9c9d08e98e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45af8955504b72d42e236f25c58d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e531306062caed4466989aa53f10b30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c95df638b21e3eabe72d51760a4f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9de5464c4881e5b94521fbad34ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c33b3a8544e68034ab9e1137dd0b49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7fcaee4218ceb1b223a39ccc9e11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08465b5d97b3bc2b50bc4e97c942f84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf983ab48aebc329b8338a1ba53dca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16552b5f6cba8c3d8a351f60e71a5189512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1979179e4019c5ecf7998f315f42d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789913f38b66c105f4658479250be4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200edc88f1a3c9261b76636e8ae66b45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055704651647c91ed89da168f9b0b692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774bdcfd117fe8761d21524f32da7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaba83fb32b5ef8907efa15e35aabe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf468c82a39ad45e368baa492b854f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c150513df04ee39654f863ed8dcaf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d289ca485f3c4f148ebb7a7fa39824a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7892c39efe294c15080419a1ac5b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d88520fad797f85d736b9fece3d44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fae3fc48ea7e5153ec7619675e532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62d4e9418ecc02e420ff68d7689d96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d24be95ac1f7a5d21febaf3e3a9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d7b32e2372b2a4bc28dd8f7c2022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d1a9f9e6eff191550e788ef23450e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a39c5894e96be29da5934869e78df0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fe495643570cbafcf18e2dffd14b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe981d0d2703be451ddcbb05a65a1dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c610194b677a384fe0138c25fd36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454874f79d7ebe3a6005c67bf44ddfdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833561ea1e1f6ba2d5ebd5109e075a1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828b2d1c501b6292bdf120703c7ca94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba1d5da253eabcc8d8e8c96d91526536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb8636ffa197165bd7a93d75c3e53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0f8b7433a929cd591b30a4cb1b5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf792bfbe39711fdb6f623fb4eba1ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f3fc8f2a57bd25c27d2c1e523e3d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f770eeaa1e4bcec0224e4552de3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1e2c1678c4ab3fec224dbc579cec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b96619a6b1283550622a68ffc6771543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab93503e7c0452a63bbc3a3f1c897d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ad956d87000f98221739b9df5d9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835287e6516be1ccfb5fb25732e28b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7d7c4dc21b949ba1eea6e8380461547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ed4c1a4fe1ccab0447c641c8bb29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f77ae492133cc051aa2a9b5e9c73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d7c9360a99272275dd233211f808550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0814b46b0eaccc80bc68313038c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba814637faac8cb1f88b81cc3141f19a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06b75b7a8d981097818eb9a7d3ae0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0b384817a77361758f498f81fe52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e25579d1a850e0b83eb5476d23be7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd34f215036a8cc390d41989d181a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4acdba636735a0d279a5ada67f843557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0eeeda28bf1f92b52ef26cdc9da22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5919ee96624f715c5c536c1e17b57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dee58cb1c65431c58f5177e6ef98e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d464200bbc9e8dbfbb278f5c51fe1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502efc6a1311efa7536380b1f349814562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c88ec8c58aa4e0f3a98738cb418d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4504e1be50d89d2b9b814bf8c686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cf2fa06b5712234e7bdd7698bc2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70cadfd94fb5ae72c8d6ea8b8bc7e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9d39950c36f7d25d914ce8074c21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768af19c9c7d9c227f9752c735c3440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419eb7d0f671c7fe717f1f50b09246569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f9716720377845a044d9d3366b62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e15971ab056bda5bc77315fec38f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ba73d20ec02b87aaf3f014ad2f7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638371b455de821b42dbebc9e4bde2f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99c291cf26e1f8abf069d88e383379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33dbcae995488f00d126f50adca8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662a62cfec6f1387f29a714b7b4700576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b85048028d0e1aa46c9071cbbdfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704d6bb852adc7c75a0244874c1911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5274907a2567c7231ea646f0199f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac66f4cd53eca07a0358d7d360f0a52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100a72fb9f6bc16f31de6c226997f24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77956de305d9347d19a5f93b8f51be1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad4efc34d38eaba0ef9f48adef6d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295935365d9ec2857fcedd4ae3b37a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808d017c7aed60d3c2159013449859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cc37b903fe8ec1ca4073d7cfab307586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f906698b351e4055801166b7466032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf070899f3bea5a05da39ef543d9525588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1caaaffbcbcbf294a96f8e644c20ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0183d958503a8c47a65eefb35c6475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea71dbcf99a349c2e04bc0443d5bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4166d0e331c5f9423e35786c1b9439592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15fe507ebe585c267d03aed3181860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9cdadd88e100d96c7bead6233ea1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5afc39ee1bb53bb5e0b118dfd9cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8337660c1382f6a4fcbf1e853c66913596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de81f8ed8fd8d75d2a10dac2562e23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910732566d230dc79b08bb84fa36ef1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59104af2d78955da223d1fe41e38832599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415ab611d15b202e9dc4270180a173600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431cdd3621953189a2a19e3e5c3f0b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512281fd682c97ac079301928fd0f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c129e9dc4a73beae34b47665850e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fa9166db131622b72ee272e59343604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21400aa1ed4304561912223ab880c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c2d8769b33db4f8602fd1cdc1659606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83eab7a1fa8332722f5298f73a311607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c708325e647a165b741e603131135ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ab418a4a63a4f431a1d545d6437a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6b9f5129b5c90041c25e1188eac5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75bd4b58186d10b3630e1ff0d08455611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555787a88af67b9a6359d2025c4a2f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8299b998f33622dbc7771dfe8f070613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf2afac41229ed68bc081be2d7e49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628c6f12cd5d39547fe87697a0f5e00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa332ffd40b83b23966f51007b45e3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d35dbe046bd86c375b6bd4fabf15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36db704c1e9cfad8baff7d38bb6c395618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340587b1be0b20d67132e02a6f4bd4ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca3cdfac96dedb20af852e7c8b3b3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ca06b617dc2f6d0adbc2eeadd391b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f447e4fc746f2a06f8ee5bfb94125622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849c5c77fb8687c519bb68b43d2868623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aba30921d6336ec2e7af3f677e3e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4580e374c5ee5c953113e60020dba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef3549ef48d83bfee0736cba00733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb657eb8d0a72147a206dfa6a647207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378c0e5d9da37b2b7b78c869a489aca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22d881b7e1474e67ffc59a7161c97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016aabadf423600aef030771dab9f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460f4dab31fd2d53c8b18d67514434631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a7a8e91de0648d465502e9bd6d5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded66747acec3f7daa54315c9b1da22a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0436724ed4fd5c2312d9613ad07828634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22e3952a3b5b0a9516275b21b99c91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eabf21ddce8af10ab952110bdcec63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd183c858002af012d4ea87d854b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38814bfb0cf0f64fdb0a1afff6b6cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb11b3bfff67dd569f99b00dbcadcb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b86c7e161d53330339e97a27ce01a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291210eae1f708900dd4a4ba6630ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff7a129eba318f9b88be1a1a2932ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531d5713a35b73b709e2cd361ad641643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8baea057b71ee1c1d6632eed8fd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347803d16e30dbc4910e3ff200c98e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077153ee4de5270f13dc28249449be1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67cdf5d2a89ff365a4630c8e599b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc158623b0efb6bf7b2216899e848783648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ca5d43bd3209244192898519e411649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb8a249ab143b0d630eb042d20c8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5782ca87426761e9d51b4b55351ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746dbce62abc63c6c72ce3eef3c050e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf0f6d0e936593220e7f80db4fc79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcc51e14e593c3ccb4b090047e9cd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2af24768eeb2040347bf3e4f62964655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363f5eb0e9173bf53395d16df4e393e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a24bcb2a12b94c4e6d93a886de96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2bac2a4dc181f9b3e70fdf9acbf05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506aeac8475d84d64f56d98f54f61f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0a15aaf24aa06f56a1d94b7f96c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb56dad3f6009fa6808b38ddcfd574661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccf43ab72bbd9e08e890f785bf08a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3234cee5e2d8d40d459b7213aec4c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e398fa8370d5abf2035c8fa906d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216f21160ea4339dd7fc3cb908aabe7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7833cfb7dd720626d1a9f64fa2c68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd8c7b63aa070ce1e33905b53ae0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92fa8556421cb7ac04387025a0dc58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27dac41e7fe36ec4695b17eb1fb41b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779e0f08d110d7b6c5aac02f392f16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8aa75f8cdc12c617196a2c9ced128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69191a91394e8a08338d55c24c6cd207672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed3d5187533866f66efbb09a1d5f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4cffbb432e0b3f575fd278e6deb08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c971061d7dd969cf968506500e4d99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279769e47c55b46af21433cf7b57e21d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c06f0f7979dc58d516efff60e439677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f929d8fddc423ab181a242c4d2f35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8092603aaab2ca95c459dee34472f3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b3a5f465f8210d4dd923f8cde263e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79234f3038739de6dee6e220d964eef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19cfe329311347887a14ccee1f949e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3537edf0c4e74eda848eb45fe85e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf73862ef9c26afa4c9137cd8512cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b65c2834b737283a71fb8b95fafd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75f55702d430312a150d8937da0e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6e91f7fa1fe5595b98766549af60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7d4a0dc59d8348d59aa1268641ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d250c96db9c70a2d23e22e50f5cfc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1fa0d641cb539b753042df7a448b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061be0f46a456ae4a66916a65a89cc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b102f9a83fd5122704ef983d9c1f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9d12f98331763150d223f06a41bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db9380aedc42591c29f8ba85d7dd73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd37953eaccff4d1078efa046ffa73f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0ccdfad7a66726a63e54c64de7de2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa3b45209213d2bbf3e232e4ecc2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8af4da1668d98aeed4d55a8ab357698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b94923e5d800cb1e72f3959f084085699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b6fd92ebbae364e91aea7b46d7c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba438e226d568f008541c9315b37c5bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ab78cd20fca842a1eac82c811ebe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad317ae2e3f39d5446ecbe22fa59267703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a8a0cf6f54be591fc260165231f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48edb62804ccc169cea98d252a5bc90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924336331340839b2aabbafe392a7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a40114fdcfef2a82589aec389618d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733330171d89b708fd5bfb670a347a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb160c7d152f113227be236661efc81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c2f5bbb3a8ff25caf4627eb67582710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149e366fa0c68e1c11409b66e2244a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699ce6d75c09256fb18ac243726ef5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3302269095ae16fea575cee0549e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830707a0aaacd90be7a4a07385d9321714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c1c03b7d3156e51bfb7083a71e4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b984448fdf95a74150563772a9477716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4036e1977c6b22c3fffa1cc8294f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8654643c78b96da42c225b7ff6ec8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6dd59ac702f591ae229fc6419c248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e548275a5d0b93eefd153d77fb9c98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a707900d853f4f0359924eae375ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ee6343f99000d0e491433f43a7c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9c3af44d0e4b404e16d3e425945a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae31953cff7c9bf05d824b9050216724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233df19c37329cf6f81dbc8beb4c836725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd11ec9e4e588bae18726b8df3ae9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272e9e85f7cd65aaebd8d5ceb47fed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a231406875be3477333c8298c9ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44c5a7f6ac18efe9e4caa01c0c5311729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a11379c9cf7f71953e05aac65784f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79169d2e5cf7f5e10e88f77e1bbbc809731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717af2fc3bb49b83977ae17f2cafd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181086d1d9139c917dd48a5001abe27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656205024a2de001ec49ed71bd9617a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4fc9d401ef225cd37d0a7128832d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec068618a6a3df978e58f499a45a5f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321fd8c1bc5617508511517c53cf87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d38f74dba27ddd31bb452bc2df82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cfc3c6b6711c0790e4868cc54ecf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f03688d71ac0bc72a01ed77b0f413740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae581bb92a65300e3373cb58c65e9c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da552f19969b4a44cf5a1638867dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187856f1115bbf2bcf72a7b89f1b7947743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2650079fffdd9af34ad1d573c73169744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e7050ef3b3f34a8f7e551efcc756745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5c1cee0edb6418b464a5730bfd1bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cae650f5c98a760744b1c3931fed7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd55c03c05ddd2d596f8b9fae69ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5341fa5613d2ca114a8cf5d92dfd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecad30042fd28364a93724ae3f6fb7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b72075188c2517298663d8bdf96da0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae3a89cf87156b03ad046035ef351752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecab848faf8d7a7e9795dda416125b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc49c9718a3e7a947eec33224d6d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da8d98b993cc99f0fcd4aa373afdd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d8bb64276dbe046f3ba47a898588756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e701d6aab4a94c9a52b1af2e02a5118757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f6b0d6eff010086cb6a3bd196650758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766702c38f1061e00bde90087402ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f2f688a3a8cecd09e203d9845a5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe625ff4828586d1c2ec8122b485e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd1dea6eda990a115939d26509acc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefac6e1678da99d2b4959e7d6466dc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afdbe2d56805ec01137557273d1b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aaf879f8a38b702baec83efb9484a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65a8476540d20025934e8015048917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba8513cc644fdaf371cee2101f6a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160947b7641a2eb6d01c0f04d1158789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679763e62bc085ab14c73072f7eec7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34330276f047c9ea508e26cf19bf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df739d198afa707797008dd6bebc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4e00c5cceb442402b04e68f817a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a60bba3e0ab29aa1ca73bcfe591c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a91f813fbf0b18588ff306bf817815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0754d4e8b251b34f5474372c0695fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa20eb9e5f191907149408ded18ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d3e27716ae21478f6a406ff1ebfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889660b5b95c814e5294a992c57f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2ea9d57052c756394bbb2074204c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d4c21432fbaaede4ea0b7ba6895121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d910d0249d432f4c70ff385ae87122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca427f96333e16c9e1f3097110de423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31a18b0966e0ef4bd01ae7c64cbdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7612f937a7afab0e1c51c90982c3a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ab2e232498f92769372e8778c88526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236ec8c5488e402e2c871cb6d8651627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f534bfd9e4cd39abb7884835a2f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb794dc0b859cbcd60a446744822229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84b125e25de6986cc3365287450b7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096c14606ac6928999917ac3324fba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab486f9140bdccba84fdb9b01c8960b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810ca8a27d39a5f44e0304dcfe4bde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051e8d8bec61d4e1bba9f93492d00134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be2e89b971f6836db85716564455b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60454bf7d5344bf1202c783348e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aee5b444fe91ebe8d06e2061eac3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5e3ececf1278c630634617f02a4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922a7c8691c2ee7b9f97acb8ab48b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ec33dffbd9c155c78eba79e343e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d36d6199daf664437598a7b812cf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b7dfdf3bc635681944797f33b9c6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b39d38c2f37b568b300e89c1a553343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2504064ac1d940a232338c31418b1cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865353503a8b191af0385ef926d6dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37736f900db3a15c8877d3f8d419946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e97eaa39c3e919a7335622bf5ca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442d4d531ed66d44e05c861209ae8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd8a89874ff5d7bedcd8103051bbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0553af5ec32448eda97432ca4c8b3b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a0458fe070e134b63114d2aeb575151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40137f49a54c49a3c3fa3696ed0c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6743d5a789088c3761d19e5ed60853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ae47aefb5391f8b152f64c3e681e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff826b3d22e23ebc97e4d3a706219f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c5ea6bd6119c4a10ccb1d8435e01d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a5c26fdbe13a16f254e7e73c65f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8a63b28797c36d43ab469a92b69f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc328fcb5d998cc9e61b5f402edd4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cefda7c59c0e225487f06c21c95a7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53558a1ac5519cb482abf3ec5552b21461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984242c3f77d748b99753cd69c6299762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aced5396e27567edae403c990163a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9021897090fecdb6ee542f90190b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caad30578deb8892739e699cedf5a4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03766ded551c25101f644dcbdea93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a8b36672daf079f28866c57ebbad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352856ce2c7073490208788194bae0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852dd069da133bf6355cd32d4ed03e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c084c659624940b661338addf209270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d368af7433c9825f32007f45ccc0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee16d9fd0a9756e8790b41163892d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad4da497a1139babe2128af6abe1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d66eaf44941337dc531d7db63ca774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424abe453202c8a53df3022e7238e3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002a7c30b73ac60c936588d21e22f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f77db64f1d7cddc9336d0c069533c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2e6e83a3755dbe425c9140811b7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7743e6bb76366c6f22d57b60dedf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780ade8d3a40c7b3bce7c8008f4184c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237d0ebff00f84959134b005758ae081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7e2b1c00c96ccb131b1dad151d2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc67bdc8a2fae750166f24a433d3f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3dbd9bf3de311b09aee4557e8ccd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450051b2cd362a3f32f9fb2f41bf0c9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6cce07fe41d6eaff58490e8eced9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12870d04a820094272aa631caabda587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef20f6bbd7ccef7075595412ff162488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4840e116ca6b8c9661225c1832ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc01488969fd7f18c3f9a6fe96159a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32f0168c8fa210b68844511fc652591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645a38ddc52201cc5e6fd8fdf7c55692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48711ba16a67ca18730c7cd34f22ca1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9cc7f15375537bb5bf093da1458394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd598c8364e9d2ba1387eb1ab923b9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3355f978f574789ef7dc44a2d11ada96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cbf3f2845e2f1d07ffd0dee33e0c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddf09ffdb7b658d64e0602ee27cba098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d699a853e1cf62bb409e30081d32799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8352a507068b35b4f4bd5d2b01cfc8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3a9f7cbb41f387024b020f6a2ed49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bca9a6f42307784f0525a6f608928102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f9c50997557176484d72360df6f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d808a6f18b3d0104ded7e2682d5cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2fb0a9587885f2a60c40578295ac6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758fd2a04d68f29687ac6d14114887106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255c46e355185ef3b6b00677735880107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6542326e4d2ea35f1fcc4d7dcfaea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863174cfa1e84ed662e02b594f2df3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc39cd20edab6f26c60115b2eb20bc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9de9119695543d1719f91c5d7c6d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61644cb96e020813a9cb09c9fbb3e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab213dfee4fd1218f9bc44f9a4abd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0569218977ecfba5dae32afcd18caf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb97a0a4b7e9f12d636d5b121abe6a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fea91d7c36b056701ec00f767d60f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67b140fe9eae4dc6fee396df5bd044117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a736a2fbd06640afa77235b1744df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc33dcd394c6288e6c94587881f78e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd23c45e626ccfda4593d5b32d46d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3926867e2af23d0b591e8e30914f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663c042f98cbf25eb53cbd1366853b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2301412b77c52074a6c1c1c1aa67096123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc57259106032faf0122e5de1f930124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692b5350334603a7074224204626fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb80276552954c4c89e429e3d35bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc233533e37919461b8a4eaf2a40409a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5184514445c34928f6bdfc7a454dbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7b65c46637dbad4822c4cab0e74ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f40fb625e7ee897f172ae9d28aa35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff74823d13f454076ef0cf8ab4dfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa108cd5e9865306542ae906d30e064132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1457cf6520fe1505bc45a9a45358fac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891e471e772444b39fa112b504a125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1d1aa284581c18853e7c37689bcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eca7be395ee631d192ad694f49b0b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860797cc4659cc45dd80a1c66ff5cd0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e479efc77513f45dc64f35d2aecfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de826b84121296ad6dbe3acc6bfdf15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63641eb56030790950912f0f0b4201140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8c2b4d40d72930dcde08065a4cbab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a223b0300c3bebdfa5b178a3a3b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f1a58e7e96fa43d65f7fbdbf843d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc7754c1bb3ae42d529ff67caef2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e75ef223ca66edb224840aa26b241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be87aec0f30b399a0c572464de6b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46f09c1ae0bfc1e45ad582cd97f2e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410826057bf6c75e75c17e78d8c806e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e574c74282b333e0b0165676ee9ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052d95cdc15f430dc421bfb13f7ad8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35886e8e0907030f313957be49dd2ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455a299eaf2699d13691ca68f2cdb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf16e10db2df7da434887dc1f53c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fbc46c6d99645cd7e8443ca6a087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941361d4a9d6eae569be4e8f62a0fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7bdd7c091fbf861f65ace6de82e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736debfcb3f20815eea2fb8ffed6c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39756a3d445f7b10ab222b31c4f891bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64a1663342b58730378820e2b572d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c05b489e23bf0bc9a3c5de57b9b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504551204cca192561e1194c898d0566161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36128af733fee0f897dc72b7fa8bb480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568579a2532d1ed62c5813eb45acf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac26b18b79bf990348574774364081164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c505f7133ab27a09cac92e94bcb747165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15dea0a9ce5c680f3e439eb81fa6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e894f3d99cf26b9cced342a3787a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fd2bdd06b070053cb05ce240b8051168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f37a0159e01503c79b62ad50826b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e896b33a7c06f784087c00dc235b02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79418018c8a36841bf5989f1eaeaa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e121d8de2a959fdfb9756b0a1e970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a5b658809301b2430f737bfa8a2b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2979240be1acbe63d0fa64632dda280174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533101d86e9323f0be31161413965fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8adb3e5a323ad7b929a69bbbf13d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec0b9e8a55b715cc8e7b30f9ae2bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283c0bf321a1cbd2cddc8ca64233ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1929aae7ac4f8056b14396d89c57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7800ebd4e73a5bb1044ec15627daf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b64cce29abd62dd5c36605155f3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc96edbbcbff18f88a1d03dcd52566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb82506de5f5bfc3f94675cd2e069183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2119f94e8d1c7bb076612a59d471a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9032f5289c1f55ddc4b36d7e7287185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a1ca2f721336118df960f68c8f63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe037be2a192f9b12ad99dde60ee988187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee77fe40b88394a846c922f67f7886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee51f6ab97c4348ec892010313bdf31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ae4eb4e15660251122771dc380409190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749dd06510f6e0d62c824b88320e92f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca86ca94ec18cacd6ba70898a72e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd558cac3b1fade47eee0f14934bb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb9b263427a5fc8cd4f287bc7fa4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f775f1abfa6b8f62dec33fc264fc38d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619625f668ababed667ba0b3c7dfb7df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251a5614ff5803a871fef981552b50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f381f58c37405966c79d5e73f327b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6373b9ca488ca0a97e95ab0554213199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a7f1ccef647efc517982e9733fab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff41a6b6e26ac7b48fa59faabbcca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4dd603e1fe8b8a56d0e370a8abacd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f860dd03920a13cd069b1b3597b29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6c9235d31d017699356c8cef46e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb9239da2d1abe27d57327facc599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3b608304f0be71e597f1d779a21f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465810ac65b11d4647c0c0661af61ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee94547619b4da9f96e85805367fb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef316eb7c1a232a03b9d1c8f70852006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc2cd06334962d1a6ed63f1cd19bda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236203b7ec66db44f1e069b9730fd0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80231f05fd432704632181b9cae204212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b750f9120d07da7feed5e2f0fa1e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab431bfadb917d8f14d96c70b4f7e917214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86839da29605007ece84b22416dbfd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e915588b86e566c30d0578edbfa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1437c689dcbcb16633db8c9ffdac921217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913379685a0e83893fe0c4656b8e4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407e57378d6eab99079416156d5c03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c18214fb2bba503c4d3ae264d5e94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2f9b389fd576c3da17a78c625f22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38b6f3ba710797e55198fcb21df901222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616fb0becc871d7adb4e0761f05486d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac307c87368a51de9df2af18751fdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32f5d8d38b86d63ec2cf2a6219a17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895d57190135c83112fea8f6f20c788226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00151343ac12706cacff8dc03f292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340ba897cb7ea1e7d316e473fb9580228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f1a1f6ad9c34353581c7879df451229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cee6de21cad9ab1a4038fce618d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb1ea778038647707e0ecc8c6790c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1c8dc4f05234db17f76de63b0da4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bbee8c2188d8c884fc2a40a00f3a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9a94af6265d8d4b0b8568b46379b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3edbdec5e0ed618c7b317e3fe13769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11201ae630c38e80d61df2d896abd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f50adb22877a59bf80dc5c6ad9320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff386c9b182d61f4f7108f7609b54d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688973e5b98ba4865b143d0033ae8ff0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d85ca937496fa653bd72ed020cf06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076929cddc3d04cba106d4c37ef3307241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedb1acd3c1c5353003377b0152612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0e9f74c5c9d9cbb44e020bad65b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b990cdb5a7c861b4608c78f730246244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a935f51879351f6974bf3b786aa788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ab5b84c0c58585ed495e4f6c9c5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8861f58d5587fd30ffd3567e4e7dca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4a33eb872f224d1590dd4c7cc96a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36652130c4778e16daa7d63239482a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d41e08eb44a8108636ca7c5f5c47f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940b174848f5063aac99dd4fcfabd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a40c7cd656d44de29aee5d6ac3e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c40853e9dae9fb57806a30885e590253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf78c058cbc1b114154e32883d8efa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c27939820b430ee129943fb474c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd11de5c3d52eb6cf3d1af1ac73ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701b343888c05c98191ffff8da10d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61350e66619a2f07417086d2e675bd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8f6f93df235acc7e72b8b7c04c2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2ba2463dab5817272e0d17c3a166260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2844f684493ef45783f599a2d33fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac60ad28eb0617a1e811c33fece8a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af90235ec6e40f0217cff8c01cb9c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271458d544709aa6390c75dab1e8aee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6fd63ca91b55815b018de44ada500265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3fcc61265a26fc3f14469c5fff7c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef734b706b015df06c842479b51626e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4eabab1cdacb04c8fa10a82af97b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740bbac2470b35bcc21af86383e73e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec35cea6f1865fb5b7d994314aaa9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8f8c526cafd0c341f71931603a11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418e3a54f42fb4b8c962ee6a3b5df12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af920a8f3abbf7ab27b4f40b9949393273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500562852eb8160f9f0a12660271e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadc3ad354284f8d4162267187b070e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd288d2c6f3ab01321799cea89d7cfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158d29850bd225dc4737a5635ed257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc5f2920cae03f77ae8b3191ac78a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d1eaaf5770fba5419fb48e6e158d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9559019418e61040b33a6ccedb8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af037e25d03f2732c62e4a66fee909281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2e6588e974a5326a07be1f64825ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42a880c2c26be5d676edb39bad4769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300375fe212773753625fa1067822d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37cd589e3e51c08e14f7de77cc36c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a5bc1831179df4fdacc571270e3fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a4fe5d79a3eee874074cba749553287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685de814c0f165e737cf4f2f7fa1516288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4194ee7f961b1ab027414f7bd3d908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2333eea8c94fdcd170eb1604bb3a9d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6a2c2f4a4978f183197d62e90e0d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a906c58eef69da33a5632bdd3fab76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d550792aef96f0e3184fdc1580cff8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79944263523d310532420d117da530a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c2fa330ceea3e2ee51bf2dfbe6ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317816182230b569c377a2916601b496296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263c1f770a1bec22ffe3e353b65835297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f86a64919d7146d776ea0db2f4de3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b0dccc7951e707a3e07738e5121d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816203d73ad935bdc1cfb2daa9c588c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0a19dd8370a26bc51709184f3896301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79346ff8fe40e69b7a51690f495716c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007df8322c954ddb518ea6d0883594303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b76153256203c8a082464958da89f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776d725bf5b3c327434081ee0159be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945651019b10f6de9b15818be6c4454306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8802fbcf7d8468b1b3e54b4d999b81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a887bd3bfbcdb1ab7fa4b6d266240e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a08b6010c48c90540428745afe4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c634ca528b43771ea19acc2c47e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce91ebbbc7583c9c8832cd7ce8fd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c63709e3e7671feca84608e19fdea1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da786b8d76e82a46480b36839b180dd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500b4b7a61e1bf44233a5cd336204f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328373b91bb2f0f6955c8c5036be62df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f59c28ad9356c9862b6d4e28b3c4b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7853c7d6d69d9807c7cd26d263eced317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc76d57618a399bd87f7a92abb1917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bfdd9d0468dbc98b08dcb2396dcf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b6d67a1688e67b257291b5d5d625320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5d188e6e4fd1059039fa925ca661c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6b2bca06044fe93bcd7e424bdd5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be2ddb8875798256b87e33a3ee71a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde156d3294b536946d66491ef788d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6a7a2209f4c7fbc984781c41b931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216fe0960094384d0f75a1b9a4d2ed9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f272d36bdf12d47f48371118aaa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adaed90ecdcf9ecea52a9c53323256328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a66a8fc901d21a6cf7d8f74ad242e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b816a8659323e7420d0b8d1ea2254330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c891c932e199802fc3ae9a3e0e8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eae737aad66d60bb6b7476a8675f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16101ebf5eba5171436dc5685071b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295878bae182826a665217e09637f7ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f252930caa208973ca52dbb9a354335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171087032a70bd3c1e8a4580ebe01bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ed5f3395b943d4a06a9990c3d767337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f962292c6f6d802b76d7c882b5ed5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1586f10ae7ee0b2c77aaf84d4ec60a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637383b6a09358cca1ed2363bf089c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d3e2b2e0712347816f4f635ff6f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae51df991e25c816dc54d88b4b3867a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f1f804eb6f96b3c93c2e076af71d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9ca122d6b225977ab843ec3a8b15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c88f4f843ed4d5aa98405b608310c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f46cd0cdf628b73c7a57b4815a459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7d1f754b5c56d29d71b319d9a03b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1003dc747a2e3809e71432f3346ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a214bf62bcfe85e9829b98824418349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a7e8f39f01e078bf3c186f84b8106350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53065b8fa8702f2c57135e94d7617f83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e513642c58c1c9818405afb5991b38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a93a51502cb081faa1e19096c7dd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a21404e8d28fafe1b888ecbffbcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f276e1d89af3e03af3b6e4649a1aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b3b7b4d8509246bcc045d406cbc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af66b46365c43c83b6c603b81770bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40414acde0abb3cf4d2b83d9ef72a259358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a208ac853f23bb243bc05f1f86e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc73988a96a9920ab050a4e591c49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac33afab4e7ef2a0590aae6dccd788361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee51fcb106cedce8a875efe9763c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8283db48faf7f49bc5524a624930f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b78ed19917384b60281edb05336f64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab768f50cb1ae1a081f9f12a1b09a50d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1281889d74a178135860f4b84acad5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ba11cf535cd5f718e3e23aae4eb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8274a2e9af50386131cb0ea1a631fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5776fcdf21f82167c9d539df26aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3e8ed3317e4bb4687a76e37a1ce3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e568bef7b85313a2677d290b2da4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe17d0ac85915162b025b888ba467372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bda536b6df831ae8dce4541602c240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a14e9b217e360af9aa6449bc0cde3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1581f8048dd6683460b3a70f93c5a62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da160d04325c284ed739f2889deed0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb82cfcf0108b0ea4a7d8f024e733b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01c9685fe4d4b9e23556d04254728378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0478455f60892ab56b3a483ff46a5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb40e4aff2cf19dc327ab4e66f92f15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e36dd40b503f8bc155c34eff7d81f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6160d798059b5c47cc1cf4b5d603b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62ba87a551698f388f1d46fbe9562383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b115988f30ee85e888c2923d07614b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55c2a6164814d23c42972be218b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b01a083e1780726b341b3ba915d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d4a9d8e47100c803d34c96b8112a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16529527bf66690e2825b351f7ff00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cfd1ed071b9f053b3745c273c57e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde340896ad108876b47ce78f6d509390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4416e6445f6745b7ef5038cd4eac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdded614531cfcabde68d1c7fd5b5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2ac467b123e4298d5729af185afb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866a922f0ad72166af93a199752381d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba511d95677f89a77de7f0f199449395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b687073080d598245e36d35fb62124a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211eb44f0c66fd937869aaa2c5c77a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f4373f12f0a08063e2740e33a6dd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465887e96b90eb39d6d48743052f8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d168f39258b765fe22f50fde26363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b7933b52d7390a1519194728e858401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6b926400bffe249b377decec7dff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d08e6c5cc9a15b95de818adf9d50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135da987078276bf84b7a55289b007404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49070fb92c0d458a1c0077fbb17ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2cbabf752c461566071e1fc3cafb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cf551a721e13d980a6ed68e528fa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad62e5e0b48da10069e1a06eaebd09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31689a66a5162ca107032077ada1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7bb8ea539ddcd7903c3c3de0498b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bc31218c8f37485ac9065bc0b82b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ad2ce2c5532b705085970e214bdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af79906f2802638526900071730be02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741a6c5843a78b3ca4b3566a50e661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea6295f6ed9477ce17bc49c409d8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174696f181622a151d0a5210eb93679416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b5ad4bab89fda300c6b56f1b56a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8cc92ddf6e4a0c8065914405046c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1f72a2365de33a495010aadb302a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59301d24271bbccce4e41bc6588e543420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d14875919d898631da9489f886776421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90504d348847bbe8d0490e0b0013947422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317e404ef9a1dda5056875c3efdbf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d51fecd6174f3c10622316b48ae9c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b0318f6d99338d4fb15c8e273371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d43870ee63670ae7984d3f47e1ee0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22c3aafc83767052892336a6ace43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419da3c51b0ec3bdda184f2335eae2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f351a7e238896103379a1c2958cd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cea363057ed95cb813c5b45efc0ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7e68f7c375d4d5727190f2afad7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c19ee65380b2dacf5fb0fbcb960f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68475b4cddb57941e1cddeb0073ccf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa63661ea7b6af3911d20a95d2e22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6688bf7b4ac36d382e1133242e336c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551c530e6199a38c8202b790bcf12c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d46161a4c1e047a6a64b4e19d309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9acf13d86ddfe8355c0f0121cf8417438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b431262329953a813b13a216ddef41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e9f930170e3e18d4e4f4ea4dbf0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89688459f4728b12d1b66b9ee0ea0f9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64e61cecec71e46a01f8764db0cfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dd424e93e6656dfc0a1822fdba404443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606179c8895be74126b235c595d7296444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc333d6858d387a84366f3e8b74ed1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f3a26bda13213aaa31f028ac4ef8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6cb02fa5d291771e2f3913148432447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417adcb2f781db29a333159a211a6725448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9ba60bffcc233bebdedad3f519aae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df99858e2d7929b95271dd464ec133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3389a0927a38dce9c874ba24f9493451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6a76d378e3f29d56a88076c071fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1f47a85b6b050ee0fe517793316a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359fdf1dbe8d288993bc19142a0da24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6180ffdd7c34238d7f4e636191b3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e6819c38ec1b230ca3d70bff7b61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dafbfe2cded8c7e59698309afceba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df2b1fba68039d9cb2e14609d33c94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc11e78399a6433fe22cae291101d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e48807aa1bb6bd5ec41fa92c26a4c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c00ef2e849588fb1420c6a5b3f4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1712cd6d1eb125cd7212f346dba0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d8a3871f554076dc9d691dea7498463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e423f6f9f33337e68446a75f5e31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6eccfaa1753ced171ecef627162da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1734d345f559455e8a4caba73df1af3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d7c44b152051426b44b97333b40b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37011f794cbb648cabbf8575aa3d0d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf0dbc637876496e15f2da2022db7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779571daf63764ec7c37734023db7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad47f5682058b88d13349c0effe9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a1a024699c64e29ea33817ecd81e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ab0cd6ccb463b269fc6fe0b006fb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d5fa22554ef5b46cc9233d07cd12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93b4dcfcf0023ebff018ba204dd71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9d83f4d7a32cc5469e478746e634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f83d688ed5fe89c36c3cd7e773c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1decea174d6c8452718d64583b6770478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b3a42d75024223e340ea276e54fc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a347932ac2f75638947aedf8fbd55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3196d3ef18117188cc2bf72914b5479481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5426ea68dddd689f91d067a541fd93a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ec2d110b228cdca8b2048cc9dfb7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c8b2c192af99070e52e218fd1c41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f2221c61ef20f1e2fba46cb1f9acc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ce5e6edb1c0b9e7939b623e9fa2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e94c5a20fd308eac8e1a64acdc55c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdfa251b15baae06febc028c332d61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca2fbfa4dcfc11a0204452261d2dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda1c164af8e914acedd364c847294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d45a18ff5779d0af48db4a1a341e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f2b1b04d747f6ec229de70c93613492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bddb51b73126899241ac4d4c28111493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dc0f4212cce4361d2980d36980f0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56106841f1300086f704d66b4f5da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf28e75d3a82ef1428f2932ea8de2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0123293183de6cc6485324e0c8ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d906535425d1598f43fa4884cd6c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795c6146cf07e5054a118c652fba6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b312fc0b8427f0ec99bf970e9cb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d651abd94d00d1f722ccc4ec522ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285375e179f81b4d0cf9c418467603f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74186d5825cf907bffeb15669c963503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17beba1c15908f570732769a23d36d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3ad4c29f687485e16c8b327f4ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeacf12eed2782d019c0d3b2782421f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1107c06e7148940504803888e9f38ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e600f28b6b4c0a9b645f5a761108508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5fbfb25dad2976ecb48a27439f274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282ae43c93fa49d23eccde486735bf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439c2833e8ed80530cd2dc11939610511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168b95280fae67dad8d7e875762dc90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb880c955ba85000c59043c895cec53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800108b5503bf896176b1b9c5955a50a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0d408463f80e89cdbcd978e2ef31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d18a2fa4c1c6111bdb8cff40f1d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809579b85398ba754a53f2fd72df986517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4792c06ca9e496ea6835a21c258c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8e10edcd02a42adc2102241158bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2578d0d0be884d74ce6c27e837e8a72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef030dadb8c7b953c6b239625c0d5e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859853cbb9d45fa95a400cafcd23f79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac5bcbbb191beb3fe7f82c02ec3d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722fa06c7cad78fa7b419a45470b0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beff76351e2a9ea67c4cc94979a647525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8657624fdc31eb89f832ecc27400526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2de331d1af7e05fb09561842a858527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acedec60c26dae7a46c0a259a002254528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd045ca1b0999df3caf57b293c1456529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592bcd959560ee87f40f98146444d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b2f4a97463cfb4cee4eae4f010a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e709157a444ae8b5bb5fa5bcd7cc30e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915204209e231285cf67443dc2400356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dbca86d5f9da0fb1b5e895b9cc302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abc35c144618c0083593c55b889b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691cef990110d6aeb878351c854a9ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba792c2c352534c3d58d165b85731cc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d48540023bff8d19da2503c32524d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5f0402560aff037386fbf7420c23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0aae42053c9e4d783006cbbfde41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cceb3aeee5b484baf12ed6ead2c6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734cc6ac85c748c8b8674042ecaf5c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0c0740021a7f05420c6ebc10bf43a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386abd4b72ca6f46572a2fd1f38d12e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9ff45967df383ea263ebd346cb79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddda91ef19c0423445fb7ee1efed8c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbce66b849f5dc92a8f222a64b62b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa4630099cdf568e017d5c81b3afb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfca64b8390a3447eeeccfd07bb2ed0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ff9baa145e6ee9c76334961017e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e107a7a257a4e6b269cc3273d1946551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5a6789dcc4640840e613a5f9fe0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6129424f814408959b04817dcc036553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca60035867f7714a31afa9d78b1820554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e46d8a8b2c993c91d4fb7d24c2682555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351637056c3275e8e89f13a3359549a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3002dc8719985558b62899fac7ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8620b20b921662df7b56e582112a96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7c7282d17851b7c5937c53767937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b93033c1b7fd3e733773490fd0a8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f96941613b26ad290b7b22e38e9739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38070a1e2ed6c641e86d3674c536f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd4d5e5912314dd31fe207c2ccfce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809851347489265af30dc1c4d7e82a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6a5872af540c235ed26b75fd02c52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377be428cdbe0aad24f3a530751f63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7da89e418a6d1eb39ab1a61567e3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e2cb871c31c23cf01f94a7d11143568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098679f701d926fba027fa82bd58d659569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4461bc59a9b3745bc1a67f5993ac463570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ba8a79c6e4141a20a3de5336620c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58c92e5681e6edfe647770026c8bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b44048991a1a9400178721e7cd99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe9bbf31fe433d6e1e7a04db365fb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaec92e614c4325d1fc11b700f6029575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d35fd3650d1c37e9913ef905398cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99e4b1774f1a953529c141eeb7b199577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16447f58e771dffaa7baf8db1be69d41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d99fcf6d8477391f91553ccd662f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b48671e7a53a3f4d46875a175b06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26abd4c66f2f1fcad5ec04442a2b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5352fb6c1a1933f6bc4a94817608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea2bad051795f40d3b24a8a3397da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6d3873a6251be8601f8defa6cafd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa24d725135808424f8f18809f1792585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114b487e39ac43b54e9be7021e269f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752786889c1d3bc960fe2772bd2a96c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c404e0bc0ade8ac523e0820e8259588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e807deb5c1e980bc902ef1b725c041589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0a99c26c4217d40f73d93f6c8092590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240404b7d5fecb7ed2e38be284d6a171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de821396635bddc44455813b6052c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b6700348214550466a9a10dda451593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fefabaf2bf4d9a9e5a9a100749db7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6bc3f77535347f82ef57c07453b76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218aa45f9355ffd2592fc624a3299e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7818b865b0090165ffcbb0a9caaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945edbe8b611b44166911e799affbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bafb0df6edaf0fce6507238c653bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d02a8d7b398028ba9dd02f2d039c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b86af3e02fe050b383bb419854ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4d790a00d01bb62a052c9aac3f4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499449e55a1b51b75fa30d6da54917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0831e98e7b624d17f0ceae6727ff87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeda10d9649b2dba8950889e27c71e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a557f0825986bb98c872c99cd1201a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f42c608cfdc01bcb51a02cff1ff75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a018d874a9f778a1657d208c3ec6ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137cc1e6453ce9d7fea47970d333a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce20163967d1958e976761886e77335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7665c84716d7beebcedefc9029ea15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434646c718b886cad2d5de6b8c7bf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312971877db7561562534716bb3056613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461339f229a0f115ffb8cce752d08137614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0840b8bb6a7014bc205a87ec07a7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e49f65e3118a943a84470bfa82822616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4b6a5368a6b020bee5790cd367f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0c0ed85610062de5f3ccff7664a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bb747d7c80e503b5220a74afc8e29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8856fff434a215da377e6e3ee58ab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753948a66cb79307cc3d26b7cb395d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988d78061b97c1d26f1bf6b79fd13d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a3d5897331ac083ebb397b2a3aa4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbb24e0ac2d77b125f130e5b2d13e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e73667e1b7ab85a89b49df3ed9d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85adcb7691e778fa15562212090c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af147afaabcf4150806af6369e9e28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c4215d5f6c198e96359140a18bf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f145932fba8c2d7f9a6d67a03494ba1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782933c0b4c9b3020601d7023da3550630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad916db265d6370a7e7af7e3961a27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0086fc3964d54a49efe91a9c48eb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742057dd955db96685c07bab56859b83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f092cf22303b588bb705096dcb94d07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe2f14d4672e85e7fd6f6f4d4e253635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ad569f3481e23b8a28b7281c172ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62238d9c4485957a1c6a41a413b50eb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8f96d5c4ee5406156e433cfbf019f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321161fcbe0f572d42c64f48dffc6031639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085c2376c80d704041e55ee2d01100640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f594fa735cb327b92970936d9f848641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888cf55e21fbf915884d41172d3f55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bb984d123146916bb42aa794978d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a547b28a406914e5713dfb20933470644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d364df16f469b326d4b42dd6597b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947badb78d0466fcf29031ae35c3e977646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4a6e3624e18082be88d167ef82f2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be549ef91171033d2fe9e1aab0720a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370dc7b5ba707bcd2e796c3af81caa8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c37561f1b2d9595dec273af87a787650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1436f69dfd5eb8bd2ed02c6d95d1ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93c9ea4bd56f79599f75e7e5dd326652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eca195c30b123b10dd1493b6a7a5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452abd244427b09fcb14ed5477a661d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0db9357e724ea509082775496b61b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569efc5246c53f055d8441c833f075fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b23d7427382a2005c763b8330df7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5e789b2b5d486f84d703ab3e0355658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b3e1e72899729c463230a9f3a490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823b7a04fb682c849768d4898fefa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4864e8e30c78a5f61720282539e47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387bebb061dee57dd0c85bb25f858e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a69107a41b1e869de7c79c45226ea3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d511449c7256ab5bded2942c31807664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f7925b93a63bcea401b0d714e25f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a02843134c4346b1924da1e05c79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f481420575066c149c318cc4ec9c70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46abfd7e260ff960c2e9f1418dd8b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdfb451f295e21d3dc7a9d2c70d0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c29233b68ad8ae386a5e5ef85a51bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06522325aea7337ac5dfe8ec80400b0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd555c1204a6bc5547fda38668bcf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a11f1a72f26d7a8594cb35ace8b66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3af7d04ae3597b7400e713676400d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81597324cfb04e85d40354c40a56673675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6420985a98845aa4c8e229bdaa1cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681d52232dbd8441ed12f454da1ab9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4a9f60e34a9d04126801f118cc9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7510325a8cf0c62b45a1d68785b4a85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e6690b7c2f2b9422adb8af665377680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f55d2ceb3f0060b79f0b53f6d2ead681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93e59e1c8691e645224e5886148cec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507bf1378bd7b44f77cd7b8d045a945683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819c747766d1663486314c4e407661684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c52c0f7085778cb7b44e5d144ef7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2729d53d7c087457274b520870a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d7c43b26dff3db3675bc08849047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902e9659ded299228e8b05fc61b88f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968c06770634a59be5541bdd3e5c46b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696553f372164f535124bd03efe48c14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21e41081c2bbd80f28067ddfa0ec4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c9924cea5181db6bef1cb3cab338692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d4258d9ece29b688ccc730db64b2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dc9b6ca6dc89dfb3fd1049feaed4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e5dec230c4599d7eab4eb0b96822695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461175e40b2c84bf00db04fb5e031f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee11ff633f78a7c92b437aecd97d7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352f653c2dc24932f15642ddc66dc0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be16e878fcac842d27ec50b4fee9cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0884dc98c11888e2e01d7af9ecf58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93074b10b1d9b8d47c9bed548d45782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111470f9f62e303a6fb1247f0aec608702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e5c5177392bb2304239635ce32fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ef5dbafedf264fee1bd8237861fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a956beef161fa385b6f74e6b7492705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692470bdfaf609bbc16ce449531e173706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf41a0ea589b999efb6a5416cf98e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10f46947ed5ed74654710e27e9cf3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef0fe95ce92872451585a81b749d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd8dcea7db66fd3c801d64402654b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539633a65f9f293f058da3b12a90e0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79e2f972ec484790d4e7e50e329ea1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e45363e14ede2d8bd37491231110d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fecec89d343c41bcac18561cfba9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12f0de92d562f8353ace63c3fe39d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c758b7488bc34face2dd4a62a5ca1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f0c92dd52a1cbe549db0f07a69947717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c715e4728cdcdbbb59e6e4d988606718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062c016c1cc3cb43994fa64fcdc941719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc66ce659843b893a3193c6ac1d19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a8d49ba95987ed35042b11820a699721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8827e9049c65c6df3e032fa3fb3a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e541d98dfd0ff76252a3cbab3cd4bdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40eb05b4f084f0e8e116e4dbfb36f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d845c3eff8c3e938e14dc1e61eadbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d79bb2833c19d3eb3c22a224f1a50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273016afaa388317fc9a6d9ff8f32735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90618da26f6427b2c4454e5df07e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07739bcb0f06e58aa9e316773ebac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d778ac884646957d5f8edd53bf10905730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a14725aff106f353a887b93578e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb8342fed6cc96348ed42396e35dfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3101b15167f3e29bcbe969f896d1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd75db2dd77c2471ef58d470580ce7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6641cbe918ab471e09d63d3c29276735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7199aa781b45944417209679fdd5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be17abb656dd3db05448a62e3eba5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8281e40c06b61ffb3155cae5a4eb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824228e4e84669c7ec0225b959eb0c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c5543d427c36de2c33be3dd467f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef31887f5e6630fbe11cb837108759741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530bb786f4b26af079c15625a727c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83dbbccb1165b3dc480844213c0eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba80eb2c4a3a63b9a00796ebbbbcf3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07671d4cbaf910ce1d9409fcfb6f35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a84bdde16467aca35a94beaa4cb01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639428ddef01bf362090f25f85cfc409747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada4c256bce52c0ec41573db932295748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8879d7f27ce5a636c45b87838ce0796749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8fbcd01dee7e0764278e2310abf0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80fa1d49fe898427a4477e9c54f0dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9508339c7469bf4c5a824d6509a8f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca6fde653284a4c3b6ca54acba21a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8ad7801f1028d93391ba8ab47464754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845e02e9981a0a951ed3160ffa9017755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab6be7a91631b0be0c5760d2369be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25dc1c0085828a1960db84ac66009757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c454658254b9c5bd237e839c478bc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b59222c7e28f98c417e2b354add204759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>