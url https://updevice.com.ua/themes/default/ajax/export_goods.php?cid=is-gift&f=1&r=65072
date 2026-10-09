--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce510ae1a39c11b277c9051e5fd68a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bfe4d807a184b6f01cbd1dc7af2602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa167af0385ae21b901cef9af802373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938299fcb8e553d82fc6d23f3a7380804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540f68bdf0a4b1658375822c940341c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc7bb2db5889621e5569c5cfc68c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b05bf008853dc45336527b82db64a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df8a288c398618768e47ec3df2b4958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f6d79dcca795c59901fda54455ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb112a763085eaf5bc7cec7410f80910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562cb90915cc62c0e131966a1093b6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e09c6f08bd2fb6283778b34fad65cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab522b1e7b5cd366cfd063f47bb88413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c41a4787f8fe3dd7ce10b123903914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1d6e45bcb3822daadc50cc582c10e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ff2c0689d69bcdeb571092c7af17316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b98a6bcf7863ffd5686bc1d189bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1cfea29873bf26227a425fc6c8c5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870526d9b85b7bfd527480b140ef306019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6bf8366b7f52379aa821e558a03320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37061cd1b0cbd1e90e83d1bd778ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd5b21b772109f9c97e57f2bc1a54522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595fa4f9447a06e2196a25f64abed2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce139fdd27962feeef3140f3773d7dbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f808d9c9faea2e50989abcb5531a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850b4ff96a535deb20491152b5247b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efcd61a638b55be7b408b82109fd5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec00549d590c7df6137e84aaed6b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cbc9b4fcb5ef8b7d142415c2c44c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d198f1c8be6358c558874ccfe500930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6edcf802e8d3182cc4dac76cfe21ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664122c4561e4fa3e16ca311eaed559e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db1a5f79455d256c6eacc3b1aa5c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b0d2bd40bc97c4419f439e6817d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f21f94f28e2ef481917d01832ad8cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ea17cd63e3cb0376a5259a89094236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a57021a5f716290c578d6686bb2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6736b2ca0f2f2e6ab4988a0e9a018e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab8372c1cfb5f5bca73d12a5b8d2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80f032202051d3c639a7f724d0e08f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06f49ee52188e8edcfe891626406f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9b39c33f03ce8fc9549daac936d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8fa8a20460dd26ea1f3c8dafd88743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662d8a7f99f848ee617a7f09e806d3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea456fefb81c7a26deb1e765009f1dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07512205d00e2ea3ecfc8fbe8be7ef1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22d62e1be6c34d87fb636da30272447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a6d71d7010cd1dbbbf9de5717e9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a51c970920fa81dc1e317ea8bfcd9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7918d0a4d8e8c3514229ad719aa9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea623f7108e6852bc6fcb68cc77d31251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe939c68975caf7e70f80e99c7f2dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ebe3d7657865fc0096164dc1404053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933c7f3d6185adb2e9e09c1f706b0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701699e09c5fbb9495b993bcca9079155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f14ace4288365f745abae8fee50756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa2d29f2c07a75d298b923363ced657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe5309753c1fa3d907cc4738c332e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4264ada4594c003a001ea01d9b44fcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e0a68a7c550635152bc6afa57e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f499dbed6ce920c9a0e93e6af0dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271656f6ac8405b17d7f60871ee100162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8bbc6672061eb3602963fe1f302563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555ddb0ece4fe789304f8d2423c173464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd97698a592c24673e4383678644b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46111e3e8e92cb341f4ad9a3589a71eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad2fd9b362bb7b5b7965c2bbb108a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84deeda4f083c1c5ec9df99040615d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7027b8dacfc4c7442cc550b519ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc1602192782b008806961012a2a8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96100aea9af695fd1cee01a06f93d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ff34e5a2109a10ab44c3850e09aa172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb70721f58283bdc65fb9f8c06557e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d7cf88e9b0daa1c6d141d1384bc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ed8b12a0d2b05ddb2d13ba7470ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393e287a16607b20ebcbec182a170b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c60a981b1a73981e3b25f8e8fc753977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6029bc80d8f0f3de674259dd84f55778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2ac50036acf96b76ef25dc915f0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7d96acac5590be4d1c90b9cd9d7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2465fc358ddcc3c0498f878165934c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd9e80e56d76a836b630ebf3ef4cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a87509a4c7dd9438d328e446f541783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ec0f094a3b94e0168bf2609f266684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33f75bb5f4d50e272fc0f8dc3931ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f03d8e7a00a3dd23a16e7b729bbcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1d97b6488708d897febed4844689587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f329f4ff9d59ed98bb58bf278341d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc23231142be6c3443fbbfd44bcb7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad886f29c5ac3e485bd1778421fd02190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eebe8d3637a1c39a96fc969ef4db1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1428e6eb74366cfa4f65874f70d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedecea2f46a0788b8daf1e8d78c4cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673611b6190fe19d2bd014c1dd5da98094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5b005fe397f3127a626b428e9dbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c157bd3eef3410b02f1494f911e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f50171ecf04393e7f0aaae4a37fef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7c0467103b6f576a55e02785768198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca1ec024639baa971aeb956989b61799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ad38d90870e270839d9f8d6233fbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04999e6a88795e5d8387c7567f820336101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654b9bbe300e6187fceddcc1ae954c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8e4247639d4f9fd556717843865a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbc0d4f15d7a06ddb42e915a9d2d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf85716c3d231294f4f56cbd59b62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e565d612ff78d1b0ea58a7e54b4518b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889934cb86b9213fdef70fe9bd145ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3326b67ab189d4de4426b98a180900108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7845f87df33fd6056d1ffc8e306414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf936bda3d737a5fcf3e50797918a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a542ec75b018ab8efe2508d011d8e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42214bf57a094411d0dac107efbc03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a84a5a0b159631569fbd7c16e36c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b031c8c9fa492b8a97375cd3cba8a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc17b576879568b48dcf6002e1e261c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501a831aade7dff388601cfb012897116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c6af3788c138758f8b4613a22ff6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1870f2cfeecd012540194c050746d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53e4e5548d89cf3dbeecaabf2143b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412842996569633bf43a441624a80e15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1080d527ac92ffe0d87bdc3a7dc17e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d218ba21474538fac24d74ef5100d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f679f33f5db2fcb19ff30800b25e17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b5f87215a908467a069ccfb82edb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe71335429452ee25a196851a09d3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf34804336199824972d23e4a9f4163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc24e7b4be2bddcba5fe3329369dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f591d0f6120681a32d39aea48d7d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713ca080563bce6965cde0c5fe40d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75d0a71a422f7b5a3decea65baa1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23e85260593ae91e2a7da8ad2b97dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9048d1ae72640d76139ca11ffdf841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d27e8ad644da6529a33eaf4cf9cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa09ad1b439b83ac790e3e26eda932134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a277a9252f0b2a1d21dff6cee5b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfeddb4806ecc2ff6b17c7821449b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904935121c573998f5e3772f289566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea67351ec91f6c4a11049a3c3e9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021708cab096539eb4e6936f299f7476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e47581dab90dae6bbedb420cf597e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b450794261345222eab116d9d51bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcc406b511a0005fb2d6257825188b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ca618258d70adecd626a5f513f76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c172b82c60504680864a60696a3e81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98ac03165b2f1d94cfb5b5b6af92ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930c5ee22816e810dd80e5a9142cd70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5551064deb7f168ce1a665b78d5944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fab353e1f4f5d2e4dd26e7c305c53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d079b1bd0b0ee6a69519bba879c79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc1c7610fc1957108e9d437eb0ad5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934e066b3d459ed77241f0de066d438151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687953fd8e7461221e643df7783d82a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b6ba0135a1458265932cc92d685c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b7596b6a2628b64ba4da6b719c0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89b9db26dc9805bf7fef08d81f47d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f32873d5522fc2653987e2937ccdda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff312d23dbe156a8b1e436818e388f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231468ea9e2b8cba42660379a374d9cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effad008084ea550b493655b82f4b4c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0246e7d2cdf6b21050184dfb4d022da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d9cf632d87c60f48fd430d0978e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a19178f958dde5d501fb2f676383162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17a5f621216fda954962847cda788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed6ff0e08eefcb895aaa6dc44383d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4ec11836e76dfba8c5613139f7de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411eb6acb7cf3ebcbd277055fd86282166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f7c93753db30e19f6541009cccb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c619c036049302c8838f3af53fcc2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4a8856403a23df81cb160ef456c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde713a7fda428167b623871d5be60e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3870f48505ad1d5c639aa256c2d84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976631f73ff6743438166cdd0d1500e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf054a92f9852968f27fb796b4faa82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bad2784e1d2442e48297f3c83bd5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84332874a7ce785d7d2fe8d9fcab16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154ae2e53e8aa3bf56b8d06fcee16c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1e5678edabc27358352c0ddc60ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d39950c03a23cebd5109585f78aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2811bd2ea5638a9f51802011c86664179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e92e0172973d74c30eb35c939b553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abdafc93198b1d45455d85d1dfdf8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6474ff7176c2104d7db36f3a0af2519182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824d995c69a24497c91ec5ec5f0111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4957169621ec6ac4eaebe362722af01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17525316c6c2e0c7e7edb641d2c7021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a02898b0760571a6a3daa48d876a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685ef1c01c071633640fb30278e2f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e196d71e7659697d9015bd0e7931188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4536f8b695e8142a689229035c24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a0b7a2d81a5a2e17731c0e8e963e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860c7180993f79e11635229da32e15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b7d879f406f6cbfd4e2bcff504950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147197b8d5d2946bfacfc1a8f57a2e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c60804406de77238fe6098ea11a07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582911a6e60cedf12469585f1c1072195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54dca995145f81c0d6981ab9421d36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b914d320d9c3f3afa09bad4d204839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9b2821abba20df7530fedc9d13139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb7445ba59fe16aa2f337b673c6e6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e088e99a7de14ce392f0135fc3ccc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be32a4923743b196f326c5dab25d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389875c4b77c88357ac0dd51074b53b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc6a1609572cf6f6d458a60ecc6e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d47e3e44737de11c713aaba9dd8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac196471fdb971351116e87809c2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f6e967742ba461dfb5ed0489dd62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c26d4cd9486476da86bb6ee0c932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de75a09e4684a9b7c3607e8615a59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444328cbb01c11a541fef0a0046b1e3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a944eb378d1f3ceae0cfde18f3885210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf06849ab5f36a523b290a2c833e2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175382474fe849f13dddc519a268eaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a4e7bef89d8a135bc4398b0a684e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5a63bba02c6f47304d728c9bfe489214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c625ad961e1dd1c5d8b55437a344bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4b62c2d7916e0841ec1f2a6e4209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a370b1a07c5a7637db804da145132a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93308e49c2a29b3347709985dd2a4e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9644063f29794ba065114677f1a739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f1f81ea26298e14bc2524a1a0923220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b29995b5a3454e63077b7b954c3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d45b9da1782d11d1f2a80da056b0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450076fdca83adbf411ae01f6d3f34d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcd60146b924923639a50bc33084d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f2238e5e4411ec033717dcbccd3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7e59d96d31c9b6d2dab16026e10f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebfb00ecfa7da2f71a61ef2ff06a99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41345cca971f548818d147b9603d100a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae11a7db9832212fa73e78d751417e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1c89ab71752c46adffd837b4a601230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2bf04e4e6797e43acb6ec21ba780231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741fd4ce7fc72201eb3bcfa5869ca6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82c2c352c3dc6b149f0f42f317e03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8100709e230ee5c80f7d4b3787d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5633b89688e84f8a3727ab651c48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6491efefaf525c0a0834e54dddad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafcb05907bd2475e16dbe00df43194237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4231a4b564893d8c6a4b847dc3a116d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a9c1492092d5274e01e37d99ab20a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444705fff721d37588b6b8d0c727dd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b3e9ddf9f8b6f6ac29ed2dbcd6274241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6f679dcd8aa27b2411b42d5cc2b6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845b09378015917f91d6ebe4295c12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1034b09261819c45cde34015f6a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1055e3918acc5e2ad1f20a8fac407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea82df7b1a48f09975f193988469b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a78441d70f339147a5c84d6ef10d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c81ea0c87fa02c9a5f34965d5d5f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9336f05d0d0b5042e9bd0c56344d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059215d7f5bc848ea88fe01798ab8490250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa3666fbba4686554988fe42ab2f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287fdddbbebfe609e09070878b120a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67da874c390def2ad7f7712472447f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eadec2089d5d67d0e0f85b38f80a7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf7920b4791f1d4397d3936eab958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357fece4ffbe31a393433cc9e68894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6bc2ae98e6ee757c3fb863cdeb03d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33e2257f93f705c45464a522332dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082c1fbba4728f2498ccab37b8d3bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163a763326e743fa950b651df551ed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56dd19e0118c4346690fbc40fe7f87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae522e38f28650dced7528a06a7c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca0f6c05dcceb5252eca8bab6f3cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca6d1444bb23295b91ccc37a9a78b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00b4849ff4cab801a5bc1f73172cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e490ec0c612c23625fa534789e72eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e750ce7ce145346211741736de925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329977627a17c700bc60b44e8fc3f19f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f32d2e29b15d615e744db489d51a8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e7bde03bdcc0416dde051f97c803270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f009510678e05ec4e5636ef8b89b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511039dc7b90d81fb439065f32546b31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de777c33c82cb857feb0973996196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc6a52837e9126e581b5905533af4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639767eb89ce685ef85dface23054ee6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825ada7a855c74f15d2dd3d296dc48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95d00aceb577b079995205243c2e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637512a5ff1cc6698a23c1a1a2cf517e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aabf145faa87dab3bfce6441616020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99eda9cbbdfcfcd7ae1eae1c6a0340280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f180bd2e08e087b51e0cfc1b156e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c56a397f563fc595c639d9f4bbf2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146e0c705fbb2868f8ea938057a0f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f48e30040cb8c76443e1e9c968b35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d1c40e78654f67ccb9111e90b491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab14eb93f8816b1be4563d41d820f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adbd2a3dd242a9c00deea71493c2ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2a92cf1cfb2e0243cc1dbfaca3e5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83216352f91ac3ecc7f6d01153c1db4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02301acf0c56b8e0414a18293143553d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c9e4914e8765e51188d5ac227c12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71b9477b42b23d35d74cd1356583b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c6b341022bd0e7a789fb138a83ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79691461fcf036ba8ad0cd77a3aa66dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5c463ec40c90b43f528025497478295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a4927c5c1c073985f4b3c8f62ecab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd14139add486e4561bc5bb9727047297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6251e08a16545972d69717e0aee879298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38962068d1069c217784faf317582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c8e310a5e9913201853a348a7d6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35dc4d76f17612982aeb905ba4ac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc28f8e9ceb8d9b5b10cd3c17e6a33c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ba4b1758bbd6cb7fe491beaf4c6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0bb579cff9c53ffecf3bac574726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0863f332cdeda2f66e9a33abb949c6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15820604f84a1787c9dbfe7aee8833306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a6293fa2f045c7e0f62dcc991d60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e31b14e2ae5f44095ce3dcde9c0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e1c39bf23745efa3fe5b827a1eac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0cad3f1ab9799ff6886c6d9a9ea07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd34174c880957e3beb32d979f548311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc6e7b6cde56eefcb3b07359ceee5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63eef76b1ad2390f7fca58aeba3a88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de441a4589a63efbad4578cf3d208c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5724866aadddabcd80ebe5046a3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf879a096921e4a21a7998f8930f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a930f5ed1de03c608373619321e600317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e38285d4628c79ff4a4e383d2042318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8625b29f0751953abd1cce69bde41fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74031b62f4b4ef773da747d3ec0593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5670fa7ee9b3e927d233808e244c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9397d49182e825085ac1bf7090d768b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da734ee5f8d59adbbea1289c77fba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdec2414e85633179d93f4c9f054e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d8bae057ec0a855b3e3eb8441bd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be59e116586fcfb8222a3ff3ddc35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffddee82327dde55699c4e780f633e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b0b2792d7c554990f5d8effd5e216328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d164b9369bb212e7b6320b0359866329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64bce1d71ba651206347f5a832432d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f44745131ffa972d5096c3612139a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04156ee70247d894027bca2a67bca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38d60bf45eeffc95023297898f19d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db5c6128d9350d0d2e8d480038112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1d8fc635842ab5113a722c2d62b72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050aeb8380e8d768dc495ab4a2b5e83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde541d0e4ae52413441bf430cbb995a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e976e143ffed4d9fdb552de6c2c781338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fbe42af31999b1347a61bdba4a03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92388d2a5a773eae64810a2c5e336df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695899803e571133a36fa831f6e529eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d7db8c86c5483b56d9e5807ceb74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72471ebf3b7c6d1ef835c11a7c5996343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc91ab862780f032ecc2d89fe97f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7deba8d3a498cf066ae1a5ec9c203345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ecd9f058c1f12d0f0eec53ec3b0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61319cd26063f693ea2be4bc1b3b79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110b596cfe4cd0bf85538a1b72119dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715f78b7232eacd9d6d5c5b2fbbd824349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980f2da94f718fdde4557a2cc0d977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda68944798e0b9c387d3b4c0f63f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb8e98d8922b982ee2223eec13a36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c78e7f5da9385adb26745c8f7264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa65134900838d2715a5bc5fe9e89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08290dd787dd959b0c980c8c20a71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe33c92e8eca76312b5876b6f19c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34924e3d6c4ca4446c120c7c9e4f0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534c94c65b712b22bcad6c4d2b0e73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa51c719bb34b928263bffbb4fd2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb14f8fb1aea2b7baf31e2d444ab75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd230963948d4c47e0cffb2d1e79c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ce41e94ffdb37769190129f13da1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47fd0b45a9452d2551a427b4ddd354363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285382dbb3599138f7fa9807970455b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c9b5bd069c8343ecd3450fa22894365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665822d7bb684bea156c08d658f8235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eee8690daf08684d63a7eea9c166367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a1ba49c104859cdfeafef9912ae10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fde2ebde2e8255af69f6924139bff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd128b01d20da59a26e807c0af60c96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283a967ffe1f3c88c739af3ee75ae9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd96d0b8964f9c531cf3ee9194d8bbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c36fb17fafd27dc3daf01dc77629373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc9ab62f6b0a44cb94700a1c69eef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486015e8131b5202d4e595107f3823e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b6feafa3247726e59ddc8171d4b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ffd155fd3e508f9a0ac891a542a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dc56568861c0cd5bc7da697a0536f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ab7027c3887a88cda7fa778c55a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ebff788c50da03d0bf149e2c38b9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c326d4ee3b14d507a04ba239eb965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4563c5c15cbbf66bc347bf3552cbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6cae55bdaa9dad959ab74f71ee735383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d48d9a4e9220756fb20beed89f0284384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da9344239b537a6619b853db777a6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d4778aeb7170c6049cf7ab450e37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba8bd6bf7cc589bc6da2c49bdbabb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec9000eb9957a83d1b91e2177588a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159dc513cdb881d8fb2dea6b126ab06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33c12202678ac8058263279c485688390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de8cc529ec9b20abd7eff4509364e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441478deb992307c7eccdf2fa96b7b9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7096a3c0db151f88084eca0bc531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171842a4290816a86a47943a273e187394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6b1003c35fcecae0224c88232fcf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5bd5767aab9a58d0e797a872da57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384509db5d62fdb52aafc507e8532a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a9983d621084c4aa27bfa447a06d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae935f5ec4a57307030c258218dbb57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb35a2a839f461d418ce11f5c3a143400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786689a9f8fca231fd9a727e438983401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c724b508813ea18a5cd0960343b5b89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103576830eaaec37cd8bb731e68bf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acf0846d3dcc914b29854f17158c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7feda58f8fd4b6612b49bb80510df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03e94e2406b421226c21ea988eae9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4108630562f4c9f53ecb30ab8a663407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761e3cee3c9dc4c921c9d38cbdae3b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab7aace47755218f3cc1a47e35e3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b445e01483472935d43e9a3fbe6ef4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94f452bf298ccc86c31aefdd91f86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9f8d9b81ba4f289c614bda6d0684412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aebc900715748ae1d711f6880eb76c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8233c8c6ae50e3d3ff2bae47aa008414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6eb06fed10b04b539d23ebe6df098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1bd1a90078b096bf93a3560bdcaa4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58697ba425c01f2380760016d268f00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d416e5638a2dda022cefa1f49abe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3098de66ae8287fda58c5fbd110a9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a8e8fcdb4bb05273f5ca9cdcbe48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6a1a48f4ee3993356d820199bae1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01663d9789b3ccefc22a9ab073cd5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5270af54617f655f3fe323fb7150423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cda94f9018f856bf82041a76d8759424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b1759104c861d624d17e08e5893f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc672d8e09f9f2e808145fadc83ac40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56162a4bbc52f1030cbd81553bd10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01d1c7a0ad68ab5a0c0af82741fc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403b288ced5a612e0fa0d52c2361c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad59919ffeb9e791fb5d06aeae583c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e409e182e771234f68eae155d7241431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7662684af20dce1b1808a2391113a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c251c6ae3a0c346d29632f0bef2c23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e105e7725ac65fbe9a98d0792ce7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae42e6300c78c82a57586f5ce76d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d9a9bc33b1e402238e70af6316e87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd484e8e7e99aed157af309dfc5862437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93d46d8f29d896f6407979eff5188438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c901712b511d6bce03e123e813d47c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006976326f16542a37612bec4f0379ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b04c19d05f3810d418ff76ee12c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded08454ddf97b40c1cdd5597a173c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ef02daf07d57519298ce2cc292cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0850781ce97f55df312e5ce9fc500d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af4aeefa5326d8fe5b8ea1629497e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8b828f905876f28803daf4893773f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f02d3ce8472011661cfbe68ab481f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db708ccf080aa5d8dde6868e703211448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad021de8d42f726451d7f5fadacb4c71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7f59d45abfdec6ec4c0ce38c2bf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b12136ff22c038291edd57b05f19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6cd132790afd2e2caa4be2c88e33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72593b36f6a4dec5c499781f3d404f6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844a0aa820a3bf10889d58b8dd5fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed21536e8055b4219be25ed0898e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402edfa3427477060ffd8874f8592119456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2847aff1ea773ba12010116dfe005b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0508a1c46604472bb7a7adf68fa2743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56a3c2386cc25acff8ba8ba6c5641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d00cd528bed1f17704c315a40ab43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066cd4d94e4306c440a024792b42e8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c99a1b91eb9b2828a8a9d3defd53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bf2cc2e9087879145c3ceb6ebd37a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba10a2f2ef6af62541763dca2d844f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2959a7919cdb4fdaa777ab766f0a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982040b53a86397d5f1bd20def4e4e5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a874b4cf7536093cf5009dfef931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096b420e9eeb2883b49f6a7ef1ca92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ece6d1ada9f3f787c30c98f4b3b8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5a616cba66c122e92ca82b61782a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c8c458fa4c4291a9c827b155479d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247972ac2e0994a436841ddc5f053c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b44baa0a3355ef1fc41ed5b929d7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecabb3a1b8613257a3480010031468c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345b8059e4cc2db3308d9915aeb3a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4261ac33cd3c9b9d2d420b3a51f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f10d96d3910c818166f93aed191d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223de77ae950fcc9caf2960dd5510c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d70239510ec6661057767cbcc7ee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2baabf6890ac977c3273a00cb639a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc0a7465d379811efcd03c70a6776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b32ad47b8f6e82fb66c3623412e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac74711f45d6c230917bf8f36e6b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff213ae32ce501bb2d0faaa165d9d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef331bb2b0516d16d4e02d989c9b26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64858b4f61bd4af017d2926e79d7a13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b8ef6dc5befe42c71aa855bff822487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d66472bc51ebf753102da023faacb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa568055b5e9f828fadf540c89f03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adaf8ae9343e398142ed89a8fb70e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b01df5bd07f65b7d086b948e452c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323eb393d0ecd309a5504635b40e814492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58df4734402c1f8bb1de97c4ee6252493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c39f326a171657a70b0c88a06aa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84792e9042461974d91d46906f80ed0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ab0e0bd43639982772f9eb6638e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c130da6fb06c79c4a7f0d6460ac4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0e549122fb5350c9436ea2eb77f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ab0dd0fedd0f3b1254387e44a312499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797f68fd46649852e332709cd2fc5b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91a40effc798e4a058d84bdbcb9d48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b9e68460472c8df41764d29fcd6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04890646f3caf42153821d6807fa394b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe154975cbd61a38fdf0ad0e293be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4bbb744686c8983b25bbbf32f9d76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a44a9ab34a5ce2fbed1590ad27c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e13f60fd2d31a8c4aaa61c0dc8df0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6534abd45e12515216ad9ba6ee38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e099ea7f260e57d736a7fafed61a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb86331730a13ffc12c3306dcc036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff5519a71cb8c359e40f315453b69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152dc5ee97e079bc55c0457950f93e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21796defb5f1d6f600284e441ae8459513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6288ed6b9eb99bd0a4c297e8bab6bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed3c7994461b32c051ec3f427614d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb550b238761cf68eb803d8b31385516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0233ddca4810d0073bbdc3ca9b895e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493467bdfbd61ec0e50ccd077457bae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15390211ebb51d836d54047a651c6d79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79f8efc43707134d132ac7830b36f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106cb4ac39181398cff79d912bea9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3221a8c98ff65feebe076e95ad45a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb391e197bf487c8a85915026e743e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74186aa1588795422df5527baa47dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d833e88d3947ca60973fc877b1c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed12b80ccd045d1f7e95ed32bd8c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d0d6741fdd3af5fb01664f0356e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8137b623d3aa6923471f18c5c903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356348d30240bf2c9d67bbcc097bd05e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed70ba641693e81e33daf5b87f66f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617819ddbfcaa3675a8e8b1dc5c7221531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f7a7cfbe8b0be1683306055054e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0912f3bfa5c832b07100147961579cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd04f4269cc955509fe9055b089d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30fb704c2b5e802ef7ea913485bfe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555db434671eaa5a66f024262ecde4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a2a80c616b8ed138556130264611537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574713f20d6b64691eccfc460c1f85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55888650e622a2d83a7387d45bfb2b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b974e0a899fc8ac290d8a02103188540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee0bf73e074ff20712ab36f4ee381a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0972159d291267659418787e6a918542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f697dcb50054c90e3ca7705e0481004543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9656580f7a44be04ce7fe35c2f4e8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f5cb7b2814506e7e4a692c5f780cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63833e2f1419a19061eaf95e5d56fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e45924ba299c76a2ed269c2d41b3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a12e08403632ef84b8adbc5b6851b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e9cc07ef29654cb2ed90a2960f98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0196a9139a1ce231e7e6b57fc44f307550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6cefa24b279657553292fb446781551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f0d287078f04fc64967af68055f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbbcf10fa1832f75bdd6c6d98b49f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f937cad6efc111dd7116feb1d5e1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77029e624f90916ac0888e7b40425c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc542f274ba9918fcdb1436db877da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f5b4ddea43f3892f738dbbada772b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f335d53aee200fa446defe40516fae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f330c96aa998ac3c2b99c2407965f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5334d46810fdbe1bdb2e5d8fbe95c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ab5e1e7b76df42d9c2cf2691417a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf110497304c7830e7d799a405ea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2431854d985d01b5e3ff6e432dde2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c80107fd31f7c32348d2b568ba478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63234f82790079471a4a2aba32e4e8a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8754c335a31762689badc574e5e7b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc70357e2c6506a3a216cffed6701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a21fd059d6e06103b42e1bfc11ccb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b688c8f933c5279f0f2c401b466622569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b432d4ecb257b62b9eae7e7c779e16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115dd20cc6b7aaf75229de5aeed5a86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f489ea71c1a35ccece3c33af7cb6be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df130ecc86837c168eb8dbdb86b83b0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aa55a712e0671fafe9451a33a70d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1144c87d73ac0c6470fb2cb43b26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be198c1a0f94de61b589e19cc09e96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3e6f95f596329c3659885b262021577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248730b834a23fa3a8c348c50309c7d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce902c0592ee05a805adb23f8ea92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71a7370ef98306ff1f38323dc6614c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6216c9885b12079e7e684ce26a2598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff7279674a49e9894aa99e365c82a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b18eeb1d5a4b6265fd4ac7431891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd06a6cac85a36e227caaabf4eeca5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0552c72389f06bf57b8e7edf075c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193808b1583d40f1496e4b14ee6d4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4dea50b865acc923e9b085ff685cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038342f003ce15f065a00eaf2d30fb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50996bcbec4e4a92010f0e90f92551589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9975288d3cd4180b6a3f15382c8e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a4470a11d7d4c39c838f4cf621a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83a715b0029cee2dde1854d3f4f04c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2f2b902b630552b324a02c5cab21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78d00b7b4f7b687ffb2a2871a2641594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b2f8621ac701b195f5d8e7120258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f44048d44f1be1e299a4d81914bda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b349c7def9648340b21db0f597260597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c326135b3b242bc4ca095b4ac87bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8972431f9ba412f431aba946e45c4a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcd2e3dbaa3becf4e516b73ca0bec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4466dd0102299faee4ad2751a0766601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352348923782837d19a00d872f43d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f1a0c6ecf7655238b6437704cac9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444840dfe4ee360ed7b132e9bf14aa8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357011bbcb00cdf6bef011e034dde2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103ff2be1fee8edec15c8acee4715f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9e687e773d3bb06332194cd71031607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800012c970950055b73314a652d1ed90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600a7bdd1e631d1b3dc427d361c33c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74e32abcc4d052db75f2723be2716610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4361c0668441ee4fe18247aea4d70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456936a6a8cb9e28a1be374f34eada73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2bd39a8bb27b1d9d05ee497fe3c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a44b1b523ca82f217a2547ec8b7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf989b39cef28c15058d5976f5f4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96f1728304a8118ba8ca331023900616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b2b50d03797e7a239d8402fa49a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f87c297fc2489d85873988e19e7ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382486d4e645d78383ccb133a1b4957e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d058f371bc648190972dcf009043620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f13ea27601a5fb7953c3103059756621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ddb37297b668e66b1313d82f19cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9197b88bf5dfef655d08a0bf9df08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808048d1cf1c1a3e35299f7ed716e49b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedccdd9a1e2a18f893f48ec77aa275625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d36dd01100517d38f0d36051e77f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e290a3fd007bab3ebe918dcd6859627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c283aa844f46e7c490a12c4013bb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca93cf6cc7a82569d284a1996128838629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56840e9be04c415f84afa8219db1c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f61e6f72e875fa31f5ce44c3769da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc787ae24553bc86dd703888c1648541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea98b1bf14731f168955af136f6b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27121a66be64fce82bd9b12e77073a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907394f188fe634ad5df2a4457b12d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a9a4d00d2c414079b189551b2eb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998f2b4f2cfc8f42b7e4eaabfb75bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c744271daec531919eb43c764b8f86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3f6b4c286cc508eab312666c1cfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2901cd9ff53077a2f34c38732f625640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b2f1cbcc75aeba9351eb1024fe5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710608175d591e4eb0b419f60a2648642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1cf0ffe95b2d144c7a0eb01d5b90f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073c55b8f9b4dd05b6929cd771e994644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db23160714d62360912b3a8c49f97b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b9d15d769e15864735b5a2507c67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127401d7c6f3d6e1bec9c7826bc427d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09ab978ee5aedd658bf2f4671b924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa75b1f216f1c9293bb4c1cf0914ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713455975ccdf3a3b9a9a69483ce67f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2503c27ccc5934819bba42f24f5c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc898df68df8c11b306eb6dd64477fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da1ccdf89930ab670008bf0ecbfa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ae1607549b8880566c0a79719ca9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa224a8075ca6411e6ebb9b1cfd58c61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21235d66e1da673f02e63e0f14af7528656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc3c8335002d1dc76ffcef7a14187657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71072172627be647800f7c86e08abaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab87efc69895d451305c81c7884251659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba0febb098f5aad400483ba387b56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da9abfad48906c9f50f3c5f78bf8ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f2cdf4c896d5395c9a2b093ea0200662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8df8a94b0a518f8ddbd7383222b3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c4501e1c381535ce2caed7d98af8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918168dd35dd172d8aca3f2f96af6972665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb97673eca18df7c62777fec62c55b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96a9da741744bd1dd67a136d2e25f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ef61bdd02aeb6e1a7dcf03d10f54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6f51c0eea4b3899c4fe152d292747669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ecf3585a564287752977f53d8a12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140b925e1a601169c207baa4cb13968671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a32826efa66346b7c99110e40c8a0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1f95de197d25ce26f31d27544a30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a79cbf176a0b8fda4d4cb5a9793dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ff1dc16448e1e7cc404f13cc4ae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccd547dd304b7d1263a61a445ac26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4849945a0079e6dc9ec87f7d31b5011677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29de1fd1c4c5493f9c1e0519d608ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602985effc05cebec7c4586afaa56f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db02c223afa175c7b15a410295689a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b26a345c6e8accdd49fac1475bd75f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a7ea1f1a234929614a9c5d5aded8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62607c9885e8e01d52f222f72601d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144aa8fbbecc014033db02b9025278b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0631e559ccd3d5a781f3892e78e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8952044ea2b88b9087501e7d387a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db5b2b2bdb2ecca12f94392d289fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b51b14044ebde597dd204fddf826688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713febb0525d1d75c81789edc0290558689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f37c3b6a2fb26d7f32c02c332ca70d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2d7b3de7f68307953c73601fb83e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad41b2e523c20ce15cb6d2a0b34a52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e246abb41f7870d3d480f495e160f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c91bc913bb9673bc8b079c3097e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0196577e302f0fa8b791ec80a8f3bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909f8e9909d8981a40e261192b0667696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03460b493a1c7d9894a0092afcff783a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701fce992e34035c51df0b163f2d6ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab307e8c1b375c04eee95e6d63f6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168335866d53b9fc97c799bb55cc858700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a915297caea95a5cf41309f3b4ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03580880085e3b068da4ef590538b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3b2b6879068a9425f05737b47c0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494cd7bca035e397f56bf669ac97010704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c6acb6b7c579f7b335da24ee64e12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf54b7666a3aa71766728c73c031c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1000c4308f403bee1ef62ca92ef002707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81133a0e62149ea4c85b07f2602ae500708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995832b62f9793e044a1d1285ec2572709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b07e1153701d273793abc46747be3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f447f66e4d9da4454d13eb8e84b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd8fe4c99bf3147cf35594f047f8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71ef41ebea1f62fae8e4a1ebb4324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce06f3aa52da4864d56731e9e60938714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e61c07dd94152412b4d7497fde8f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6daa14d674b9214cc4a2f0b6b13d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7d582eda2f4264e63a5714038f6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15c9f81b1f4f67de12a9d68b61904718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cfd59c36829a56ad95d1b903e3b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9709d1cf1572d1dc5a38053979e4c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a1de95d860519cf1b6491cf9636a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7313ec451713fe2de4ac8dc3d54c08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16292eaa0a64e3446b1f867485e089723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9dd6b77a1b3069a049c3c691170d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d19a0f6c013f4651ebc6da9d26bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8a19dd743eb15241fe397331dfbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b72b750261176824a86a7b70de2c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794951c3b238fa912b33135e2f46beb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a6ee2d95219637f18f719017ff2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379d3660f9e035e1eda28032a3490a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2e4f06b0dec4e761576f00199d95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a7d9dbc81ac9f14b0d9ae3019548732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f2063d01424c655c9ed3b85e00f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5afebc8c81e113d1a6e750b2ceeb15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdbb20719e47bc1ade4224b41aa2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782a631d6b17834a1ea6d446eeee7ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c5b128470635dd0a71393bf001bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e94ea997ab28d2590cb79018e59a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52fc7a3ce02e59cc3e9309d447613739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cecf4c5b04291a95f65eb42226371740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d538777f7f3d4d1a95cdaeb8421ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d4f1a809d1c4a0cc2deedde75b75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7eaf5f1bf22b004cd36b8840d437743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec92999478adad31d3e7cab1cf7dc08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf5d7e5786ea0c866fd5b46b66c4d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505502ab9dbd7674454d3fc8f2acc08c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e3e2e46cd385b5622bc70af5ee24b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa2d3d8d187a38139864b46ee8459b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faa9380c920343673a03d9934957eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00186d71f2c9f46e8b009388cfb8332750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327fb1252a11debf998d58bef8027e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f3f5623c8ed95a4e82494676a30c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8c0172ffade209baf6feff22d2c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c9acab3406b7ce646e02620ce1dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d11b1b1eb79b071fafa520f66eebe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dfe5df8b47455fddc88354db8ffda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54081e38ef501cacad4bac7c9e8127757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732428bd1b31da46b8eb40d41c072710758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6b0fc71adb4aff6ebca80ac4f472759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5386794f34e276305f8a859a59b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c09abbcd14e332b6c57036f9924bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2638c0948fba715ebfe7d051d7543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aea0b8fd5d965baea3f0936c30a174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c66dd4d48af50e539c8fa9bee8b7c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1ed5d6954bcbdd19bb10631549f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2fb9ee27f8d9beab6b891716afccb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c33dfb01641436cabfbd7c55915a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e47e7427bd0436b3076bf1dc50839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156207fccffb0b02f5c45a4cbff4180f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e651b2c323eccaad7a940061732311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df274f7ebe4b980304c1122362536bea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e156366497717278772dcb2f55c50113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece5430725e8e03930e336ebfeaca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70ad1b4a8eaad8135e947e8848d05b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfdb7ef4aec096f547f97f3ec384f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c432cdfad326aa0a86291d9a065117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759c68911c2e8095fe2850be6f475d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33bc1b357a2ad84f2c066361f4db7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e804cf51b7b7cc74705b4d95a53aff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c607185a6ff08394126ace47e3d86421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a1780a8c8306f47c7d06dda78c4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f913af0805e05ad195f25881b8591523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf3a4e68810d6ec810876064cd204624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78fd1646d24f2231ce893cf83c516625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef492dca093e6486c2149eaf821b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dddbedcddee7c94bfea6449b9266427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17efd994386f0719eac9f4221fb23c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7d908b612532eb1612daa68e0e2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7c968e60090a0e7d5d37d8c627ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33719cf7e5bc860d2aa01e4051e9b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc7e57ad5f4522530e9ee80b8c9cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b036aed71ef44d6d0c326c43cd87c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33904aed8c33425fee3287d5cbcaf2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5b790e2e0c3f6bc6401725244484935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e152a2cc4c9384cba67f7f4dd0171a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5925dc009232ff310f4efb67c5c5de337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb2ec50a7e9d41ed1fab6b5b0f5df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc8f6db23812ee5972b741ba555e8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d3efb44188689f06a287240afe65740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6c6d898e5cb5e11a124fac3809f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4e506fd70e367ffb696d07da23d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05e61eb814cd9f612f208610621d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b3fab142a6d1571c8bbd0f9baa0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3ae238671dba2dce7598f2e37e5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c1de6575b40fad6689462f7d8c2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019e8ceae996b8a755ed90cdb9c47647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af7790c39c9600f8b306c87c13951248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd198cb489123ca165900817fb5f87949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387570b4e8b4d7cdaaaeb130d2627ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42631dd7daae8958c316ee50d448fc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cccd3f3a0452af5c613827cef2e0f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f5b9aaacff3eea76de5b2053b29953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c989780b8d77269274229020cac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729cda5cde4e98d92b9a1c5d5026cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e565c8a49e870fc60de85cad3210456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d99b89d4be46ba560e430c5bc551b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1cad1ea0df96c6a594492fd05cf7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f39606cd8a34b6e7d919d341cc4da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d917a6d02f2eca437502b6352adacb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c9e212b2e38dc18b7f32bf2c96e9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2315a5fa37397633278df23304f56e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa3784176335402b482105e0afe5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5e276e966c375ad0df6ae39d204264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb79dadb4fe7fd5149117a8b6a70a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be883f4fc02eb6c84171910f5d67044266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205203f731dd34e0c80553971e4f72167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942afdcd9253b5887323bcc6b08034b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657ebe2eeaef54ca34fc8185c0a60eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b7df2a2fd3273924c84c7386f99270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa71d8c80cd71700b9fb1f82c0c6ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fa041ce1221f69fbbef89e7e716272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd43396db73ad827c955e45890cb11d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae69a227e1f4b212cff66ea8c458d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e77ee9437c02fe5a1dcfeb124a40475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa7216e76e5b063c23b139724b4c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5dfa21b278e8b550022693e0c6d0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f09a05768d255be23622ca3ef51378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48aad91f8829d619f3ba09329634d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78f2eb2cd4deb0c44c05d98eb811080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e5d2e388783f9e7914aa72aa4ce281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10914031f8750c362679b12b6768b1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e0a2df63cbffb920ee376d59528083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5da37b26a8e20075f103aad9b4d1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d82fb503fd8fa0188d6b07581ca885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938cb59d31c2b763d7348fe20a586086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb029215fc84ce58df77e919302057287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3f7d6f1bdc108bcafaf4968e834088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62601689340cbdc945f530680671ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a2086229a195c10881628d1ca2f2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7847368059630fe1eb5632e203dc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0075ce0349740dc998cd73a06a4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c86ede81eea34051efa41fa835d0f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73fc48ac015efcd4453e9f73d006994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d35a8259e13abd9310f24b94ca59cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d3417ca573e91493d719a26eeb4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d194a5efccdfa93d8f8f4372a5dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d75d61b6e01e5f295221107ba45398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370467b6b6c020bff679526843d94ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667fadb725c196927da31ac77241df9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba01796e87812b2539773eb8b210d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e814b879e0bf5ef0afb5a2e8566a0a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6880570c6b66433d1ef70d01a0b147103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b3eb715abd169594772932d268b47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ee5eee42a03c835e36ce015c5b20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96bdd78ee43be6a9b9f8e9e283e56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530bcec557cbfc91d1b8fe693ac078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f457b71d2d88f3b0a0aba9be7bdfbfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c7449150e6373d90ced05ede121e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb9d9754fc06ef2bd993a073ce13c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2cfaa0c4c9b84b0c22fcd06266dda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d8f0f197d5341e3513b7f22a1b8eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8a2eeca1ceeb1de72b182336196e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675ca64a5638b8c3b58f1614dc740ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4189671bf0b1b99de16eab519cf46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d5f5ba6da5f8393f5bda23af678ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e530f4aa69bbd0596622c783fbafc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea2a977b582bc9d634680d0fcd88f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ce9d776d356b3257aa2d90139471119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fa89ec0eb513cea1452c3d1154583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0fd62d7db949b4ff221caa3fabd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab496d9b015091191b4f129edef637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8fa0185842e1ec92f6b710de78016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf9da755f3d41c6960152bc956a41e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8ed9ea49afae8c6e22df2089d1ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76bb9070e53752bffe66226bd619a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2cf0c25976c860c6b9d5af7b6d17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ddae329d4c29d18a30a1b203a52b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5b0bf2c39c15fdbcb44bc3680878129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659923b1fe4aa34baa4216b11db7246130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865d334bdb792e77e6ef745b90862e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb0df65889d75e60f0c29b05c0224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5533ad72de1f799e4189a035272cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e20b80e72dc509460258c7f5d3f0be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aaf580ec6ff9596d67eec747af55a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069cd346beed9f8ff121c8d7e31c61b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17ff1b8ee47e633f18867440e29e36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f026356fe6641b5cdf1b399e23ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69bbd6209541f05e7a8c81c5f98386139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c47ac1235510fc2a65513fe6bb68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acac9546ec26019ad1023e68236ed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a08de31c46ac3e4ba491067692700142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54221c6adc4b825fe179825ed31011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee3c2f22e89e0c155f0e47cfb0f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2568a418182a7cd077c971dc475f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1424bb2e807f05b5a89aaa21176a79e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a594be6519a02fc6f7b3b7bdc6ca7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263eacd90ffda7e88eabec764c949d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f47548eff47d0b5d165d9923714a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54846a2d18f1bdce16239f318beca1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b56b7fdb06ff1bf4d584052e35b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5c91cd8eb83ef3f8ae3e20c26ce0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e952eabe2f1e632f043f076ee53ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e56ca38cf478aace71d0a9222c7055154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e9d57631d8164cda1fe9caf10f40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8c21db163af8e5437ee00c3467320156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dbb83fc3c440dc79af927622fe684157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938809ce5599f4ee9cc3160c666c7e00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7af45bafec2ef8f4b493da18b5fb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee074b15908dea5a18cf82b48c93d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b37a455ac72d239cadb16d350207f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286d4bb69c51c4518c8c7076e7ef5e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fe51c2a59bec6d46a7e52dcdd40f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d303ae2b0cecec2389795390bfcde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a6cbc58fe6f00e6ded9c4612a567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170519b8a3167c01d85bd5fd4a33cc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7772aac3233df994cd20e2a35dfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4f2ce1bde136779d26c7517db85f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edae4ab068b96c00eeedce1af5b10d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72678a3b9f44893773a087c07a9f3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356827a52fb4333deb5b58e7a959c00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6fc9a6fbe616cf21f8d421d260ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81edc422cdc401492ba52a8897a8a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f2673745f6b1889f4ad03e83b2d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb70dc28608ddfd7fc12c40ceb956175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c2e9f823ab1f4e358ab3147b2cd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8dfbae6a4501b9177b5bd7aa6ca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b37dd75c9cf5d3bb12ed46953915f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dfb9c4f264537a6ad23f3eeaef202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd588c4a9850194a53b172c671a477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ea61a629f4c923f32b47e2a67afd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78411787cf9d5cbb6e179be2d1cdde1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb1d827baf38052b260f3b4b4f3b17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0698276b99daf09966b4567a51ec4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e614959a04e1818f1b6485b1cf88e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccda6262ac33f290d5c8bf64ca8707186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9599db078d5eb1edccd4e7884f7be4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3021d748b730ecfec8702fa9761575188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5fc681e089ba923b16e39c6ea6d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0732f17ed8a3eb54bc7eaffa75ccea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfece2e8eff949749830897a096027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70451029b565859c5f52f084016c43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d5c116bc60d6f76876e04f304234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75e8595e0b7ebd1e56b58182780c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff1dcff765e72a1b5d1e63a3807198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692af83c07df8e73a2d42eaba04af0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979674705ccc1c8b4180776c79bd81a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601942c2980eea09c0bacd47ce920237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34591b210f828eb8cbaabdbe9df0b212199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f840b93bd645db5d4421176d303f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7038a7d0b251f07470bc2c00c3f6d7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d34ec6c478fc8432821f897e826e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f20f3ac7780a2132d749bf72362d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0069b01f06cc21fa70c391f99d0af0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d966f9acdfdee416197e909297ec76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb5c9ba74f1588cc991206bb3c94be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0bdbeb65eb25e9befc7514a445c36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66e18b56beede3c7c215d6ea42215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1848a858c141ed710d5ea533aca9b04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583414f455ed00314ccee29912d077210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0002470ca69be4102346aa06fb72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c4b8851f8c7f4f294060907cf4995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14079c7cb9bd445535397ec5155176213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307728a0144a5016dcaf36410a427d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931d91488d54079caaebef5bfa1652215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cefb51f8ec3b789b670034e22025ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d49cc8a37cd28c36243dcd2aa1e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1473137de6d10f5432efa1e977bfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76bf7c39e0e2bf2a254aa1906ab23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d337be233ccf4e96bc2633b13377af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15661a40e1f9624a840ae50c23c051221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61bbfc0ddd43364189ecc4dbd87735222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a505a0af014eeccf5fe5ee789eafd16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ac3f62053aadf872e2e5b58eb287224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999eb16ae499652699c04fde34c314d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de4cfe417a5258808e416f673d2cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2929a5fd6a7a61d554b056ef8882b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a608bf893595c4d1b3246ebfb48458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65209dbf2606f2313d26d58e62644fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8108820f42aa08da5ca309d3cf2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1168090f40e7089ea294d9176db17f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05747c66235d8ab0761241109f1aefb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941011ef17bf8c1512d8aadeff2f90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd19e571c3486e59e74e8ac79f1308234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4d488af24390a76ea1b9d4554af1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf97e90dcf2bdb89549467570dd9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bb8c0d0cc5352f183aef2680d744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1c634b05f3e9c27afca44a6b3506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5951ebe1246d675e66a2ff338a28f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f840e4da80c8ef21ebbb41d71578a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f703a4b662442bd0ad827b04b60ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b72bc395cc303df9c6ec19aea2b30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4697a60d141bd77e9046351aec478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3dbf4fd02767b8e9156cb9b7f7d04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ca102121b3e4206f309e0abc347f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632d30b2f6efbf9d95283892233d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20bcc537364f79dfb969cea40efa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db2ba2320f8d1414bf27557f1487a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4044715e5e6fa001af1c6e82c2d478249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ce5b8550b07d9761c9763871620d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07822a73da74ad8837202f03920c2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2a998924ca222055cae399216241b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc6eabf7bfec358315e94cefe178be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f190e82af3303cf85129dfa51406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f357c3e531128b2f31fa8f58b4cc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ea206acccebafa6795f20d777b73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee99952bbbf7dc217cee2139f1e8c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bddbbef8081e388904b84356f043c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a5ebdaa676b6f09294973f3bd9a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0cbcefa457f943de0b2c4be651224260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e06333c6d473df718163b05f71ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580e71991c39a5e41024708f8da3aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7662ffe2c415e012a54cbd1b5ddea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316f19a20621f0aaa5dcd14916b1a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403371aa36b7bfbf2b2fd8fe1967f31e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a1dcd5e985fb7a8e67d6450deac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf14a90bd2e0658e837b8f0818e8cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f84ed96427a355920dcef4659bd052268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a64a3d063ca24d5f065e877b0d3c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9bd87214a45da71840cc7c8919bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716e09cf3ea48a23bec88fef735638271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34b6b90743629ef79fcd9680e4c63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de78c6b4187396def0333342cf0a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140596c4fb4d9ca5dcec6420ab1fb78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5510ea602950dfb53fa36f679dea1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff528017dc28cab586af0c6a224d5da5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37235e790bba1ff686fc5a32c3241e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5cf7f756adb5ff04ac418af1eadfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0de01bc17f543098284df4c94e88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604875a994961b9b89fc27fb6022ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489bc533ab0024436c03cf19e5195d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebec2f22660f1369f28c39e9a2110282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9d4e9694a403e8f66f13c6d1644e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73d031a4aba11c7405c579f98379d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae832e0f80229cfda4e6f7e95858a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c47e7fffc7c5edb289cbd6692108a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01d2384600295766b19a5d79421ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9d340bb30810cb5622f9487626a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fbc5a2bb0a80b967715e14f6b291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94584a1c93e3f7675c87b8183cf72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ceaad88cf11a0087914b2ee081d8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2226e15fd7f07fe08d954e1dc1e3ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec642eee7697150dcc156c6ee38df60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee0272c577788123aeb7ec408c444c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a71c93af9fb50a3ce04460b357a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82a8ddb3a6ea23da28c90297cf300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054afaa1e234ef4f55b3c6a6941d0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dbf1a81d686889938c94274d1aff9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747bfee51c3b9e34980e5802ad5b7b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb269ca86d3cbba1d368af1d564ba38f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60eeb53170f80a52196962277e3460301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1558e6f63e3b5c5ad7689d65b8a18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679cb7255e1c63edfbb88bc3181de4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad277ddf673935b0e7adc6a46166c10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44761247a8c4e32d027aba0830f18e82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f679b01f81baa521698cb953052c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c6428be56608bf43972f418e67b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f33d19f3ff75449df676e1fb8e06a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57533459b50f18c563c8dcaca99cba9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28240825cc2eafb69c47e28b867aaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226b53796c93332ff3d484b0edb172311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66cc8cc44e251a353ec21094fbc78a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fc5e94260c9f2c3534adf155341b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576594bd8ff73611fbf328b648c9ed1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc63e89736a6a350614aa5017a493315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efcbe95b7146b4c5cdc985f6afba08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc3073bb2288a37f0723edc5c5613317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f965026ce74609f370af9a010b39e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6918298f5a1ce296bcf1113c981b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a94f3417136b14bfe863f9dc84899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29edf0d21accc684dc5a9abb5900d6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c04091eedde790904f13c69a3f2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b60a115475830229a3a4ccc84caa2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1d4eea23a853edbcd3c589ff6cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0e39e39c8135522abc3c6245a652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09e8223975f14f3abf77c1fccf80d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035304a6fed082d050fb74872df8f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1f1ed9e14ad1ff3d949c8c9bf0ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5055a6cce839f83a5964139b4f59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929230b3e136b63e3aceadedc218e9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb396ec626f071d757924ea0b9b6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4dd191c2458e896644f1ce4684e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20c82228336527f3dd0c65decbb5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338edeb99660d569f4c047c4bce352d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c712f89e81b439aedacf56e1d4677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d36bfc6166a891ae99c0e0d56836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe706cfe463fae24cfbfe6a9fbe59a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a94deda0cff6d9e93c7fe7e780dfa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344b5243c0d0bff28bac18cec55e7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569e10686e868c51d05db154f17c92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4739647b9d05a389723e6fb0f5f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff79fd84a4206f6f89539f843d7a8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f85c325a4c6cb9e7f680d4f27ae7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e9d97590f858c3d8c1029480b2dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fc849e31c8d6fdaa55c91c9ae2e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df412f7c26c33b26609c3cfa3076c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e18d20e67ec890b49508525d80baf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e0157120db9c817f8bcd2cfc2ddd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582cb7978a09f227cc82439d752e427349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba26c4ac94f9a6d789c7a9983947fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac17beae8c8cf54959eae32ea0607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73b1f55a405ef8a06ebf1f1c4bda0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8692cdea37dcb8533b3eaf5d2f3e59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005502eb6b23efdc2b36b894d184176354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b308a0343919c9ed2df2e4f72a21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8d458585c7571edb3ec51edbe0ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b076b62625745f7f4e937a30c22d7cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734946bf835a3a11c8c9e55b17610ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320809f8930d764bd2428de755e9a06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf500584e64deb30c3969ac988a35d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8cc5d26664d30ab019624f62090a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ecb8d182dfe669299d52ff2b28c61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cac2804034ffd822f3925315f3998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18bc4637e16e426fe9d72b1f7e7de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5061e9af10874d513c2ca62ef2b4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24adf5eea6645883c0ce7b7723898366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e9145586004a4374c1e8b4e2cc95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94da1330df7810d5f246e511882def368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d8c6641b4f669b77c478e5b84bf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be7de6479c2eac1ec706b0acc69b21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47cfedb12d2d37147c6794a8eac1cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b27095ecac1998956c112664231b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c667c74bb93aa3e7467c45a3a8e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334a88f0f3081cde45e875fac2adbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719fba7c1d45b77d8a3351f2db39d16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14704f98893a30606301aebf6d2cba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d44f1bff3a6efe68fb66203b971bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40219c983867bf120be3b8a4dd10d1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee027f96d93e16a0d36bbfa37eaa91d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09cd8fbd082abd35d97a4cc52e822a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed2fa1099dfffd18fd2d8956e93424381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485350062c76e1e3aeeb69b55aa0b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5dfb4ddd203731d2e4f6181c6d0b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1368083c918be7a1ab063b8c19df3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9ff4506880f1ebd77ec88a028e0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b60957b013b37c86868a3e3b2f79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c7257cf72077b369977e9b9e01f6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a7f35a57cbec114a046211de54ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e6201cc0f40647cda92b6243dfd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bcbe2e7e33af65ec16365e10fe960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515e444b4a97015eebbd64a1c2e7b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc760b827cd92cf9fbbaeb20bb3a33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf59e3a2ee50cb4f6584b5e7b2fd5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47961fbd100cef29643ee28708ee0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9abba460941c935655e9ddc806f7fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b36d2643d57889e189a4d288ac3a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9cdeb0f20619ee9ccd0075d99a0be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f52e204781fd25f7685d5f27e594398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3e38fe088f3de7dcaec21aebd432399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f417aa0bbc1ddff6d0e492c47d8045400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a9c0f72130f26b4685bae76710f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac652286e5bf56c37cb587130d5aa8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b611c4a39d344e62238e5ba47d3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1190d4905d19c977ac0960ba9c01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee161a29c83e5bca69c1e6a1d506a28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099de13a9f6fb4b928265c3c55041741406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ad14f775242b7c4042c0ec2d40dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db30fb22122bf1335daf3edd1ac81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac588f7b645a87aa0fc8bea0da6f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980aa0eae9e8392b31982fc01ec323410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009377c60011b6ab50201296087f0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5879ddafca5417f776458ca7b5896412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5eba15e747e1f60a056a427f8886413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d0d7e868f88d16b350a639af5efb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66e7f3a563add4cf5613560b5e543415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16026e7f1a21f09bde4a532175010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb664999230ef3f07713cbf3e1f550417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bf80e3e8a049416da4db9140a62d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbecd30a7825c6435cc61fbe2ea2a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f7038195c29937d2764620a8f432420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95619da77ebccc21fffc72ecd988ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d128774f569e4614a0e262ca5a603d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae7560d4b8d6c8cf2589691a160cca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc25a138adcaed51149e5d9e8ba87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db535db6216c77858306a2d322fe4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d214ca43aec991a01d1a58e4cfbb84b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7215561d5c306965f1e11b8dea78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff3dba4b22f2a1ac4a277ac239683428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb81cc8b800f1d79246c050cb0821b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58bf90a7d2566fe5eeda8eb65fd467430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876819495e33a35324c8075918d22add431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755c05694b47959cefc04727a1cab54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bde9fcee63d1c08c78dd421715ec31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e161ca7a4acc5cce9513c7b341f18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0253286bc6ae3835a24f4a7805a35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578494e8ae418a7c3c1b9524be7084436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735bbc905b55df6893446f5fb3d4e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af332537eac2b4e2e7dbccb2fd26312438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232bfcf68ee17b1cce9e3d7ae14441439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75916af8bf4f13d8b5f6d9b58598ad1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c685320c3b81fa0bc7b8d365805bfe8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541e335a5593456f75eec990df1478d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea953d57a765a2d7826598c9e6d0c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129636143992d729a694e623b64700c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4e9e3a4df943f9dd1ab5a56ddfd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265887d275d4ff35ca43b3499e9886fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f35a885e8add3d6bb1718706a034e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba098e346214b8cded20618b99fd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388701a061e7652192be0032950879d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de4bf42949d4290e5f85f0081100d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b81aa8a8a0453f00f7c483992e399451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4d90ee671b87fc337f59376c457f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02acfc7dd0754e54be0eb3c4b7e0ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a50d00350416c6e286aa057ccc8789454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f94cd2cd383552104e24da03bdec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d0f762c71293fcc5b1bd32558bed0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e8c1d0db9b34eddf1929638ef32da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545cd57cc456c71f69a3102bad2139458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8d5fe4df8b115780c966919d1ec9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc22d4fe541c0546d28b72b348f8eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcbcddf30ebb5323610ada9cbd1480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063ea41a4ef8c5c82c50c3829912fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e23c35452196f3c07694c606639f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a8ecd4ce52a7c4898db40b5f2f1d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b3c705977a646b14214f3620f3d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608443830c0d570a65fc97eb94ff7b95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7800ffce11b88f1188ffaf87c56b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5869c98e899db3a43f7e5dc4152086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab847dd3fab723fc18a08859240ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b44fa55e19d1cc2d72963e28fd97ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b5ec84d44e2f2b77b174c284b082471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c8a5dfa0ba94c2763b55fa35458b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788623ba6c52b0a030c09cc999d49fbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b62563e9ff7c3fd6f61063ab665ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba92d7731429a971e442292e3ce7774475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736ad4efbd5d2dcf43f7fc499ad7261476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad2f03bb17b9ac9de0c3f8ab00deb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adb8458b7ae2b837441df14ebfd96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b15d4989a702b76e5ade417275f43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae17b66d7e175fcec49439b2d69d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c315810c22c84478060c9f96c1c88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d642af47a18646c32ee6313527024482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2182341cdf3ff2d3491aa5c2247b5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ef4df6ffcd1ef2f0f55eef403e90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c4a1685f992288b18c4ddfeffc150485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919088f0804e38427990c871c9c5acf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cf2056b46d724a62126b68db0a453487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb2b3ce2ca260205abcfc56b618ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bc861ab26be64ad1efdaed65538f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec02aaf61495a3a46c4319030b479f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c134a2f25a4dd6f06716929c901b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d6ca26fd1cfffb5f0c30d62eb3928492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca429fe444bff45322acad354c85e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e54230a62c2567981a47ab9d8d915494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687315e568490baef2583b1493c8473495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c7c483eb4de483776f0d731a21ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b5c6cd6631f11ab04e7389d4cd56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01078914e34f251dc0754f0ffa11f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770916ebbe214c4d050b521b2cde88da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbbc56de65064dc39d189a84a20098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2659d3c40e3de869b6ed5dfd352523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5afb6ac60d1b66567d0b1c6f0bac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e0afd828d39663f5f0c9e3588a9de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284a5f77083acbb3a122e428c7694d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18907ee460ca6c5957b3cac96fb0cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24177043f5acd6da1a5422d57f756fe4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd1210fe3214c15fd9359d56c2326d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401104e20fd84e2e2ed5c7c50accd4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66430295c155e931684e73af192885509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f2db12fb4f3e21b72a286551c045510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eee8d518a2c29ba764f9750bbfe7a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee06c3a275e2c58eb949eb5fa89460512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d73dd3266ee9dbfcb832876b37ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb490a3ff9d72178dc34578ec4b8511514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617d3be63fce8f9473eb50467798d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6420cad79a4a48dec0c6a3fdaca0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7754bf7085bb73e67241fe25e2fc42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea496af2b55426e2843aa4209c711c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569971d9dffd7487ef4db22d32d7bb6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0931e5f924196132f671f44cbc0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76860d7ec55809965622e7141ac56f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85981db74baeebd286ae50603b724f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791bb77960320c273ebb8fde1f5ba9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba731aa0c38234fb45ce79ed43812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfff31015f335dd458f3e45b135d74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab2f91a3b7412ceb403495a0d3825526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8246ecfe9c1cc8cdf70dcca3a5a883527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f33e9943d771e34350e5a5b89e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93651ccada20db2e448d3380fc8382529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4beed4b796bed7f92e2406784128530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27de64b6db5cf55eec471e3e14565531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109def7d48cd93e7ffa63e9c2bc147c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e82b5605bc23983e7ee947691f611533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccba78d07f4b86bc2d91c8c9f5edca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ff62fc3b9a794859cf1fa3615e82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0a18eeb312a192b886824a57c57f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a061c36f5846da013c0383b48916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b24088d367b0c1f97d9689ea4f17b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8f6ce4ecf1c1647b25f2f32f9757539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e205b2569e4e4eaf60e5fc11b3bab2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507318c4c01001ec3e4568f73f0663b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051481b08215690c3da8b739716c613f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b03175b4e52593cfa2970d2fb2db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753bd4595baa492a3e6e9a0cc6fe7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f9f6b1325c52ddad39bb4b336efe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089a7965399426018e0d81e9fbabf9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80052c4ffff1f89819f835e517dd66ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ab55dd8c3c08e04c41b47262251e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120524a06101d003c8a9b5a00ca6fceb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb857c73498d6414200b5f8371d9ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc26e6c2ef42d211769cc9dd4ef6f7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a86caaa66149f2d47114813e42fe7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e6ac882702f0d9bc000c2935a378553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e2cf971efb4016ce1bf6e0703652554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c16d2aee4703d094f2b42a0c3b7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c84f1f9ddf3bb9b80f6bbabb7d66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1754ae11f2c0908646395804f2f08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1957183c854919663656696709cf50c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f22388836d721d11c11261c45f118559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dffffdb281a7536e1d004af8ee663c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3e6dc28adfec1b113b28eb08b8d48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab524dd8082b2b56f872436d3a34b13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4800d46d9cc1f862bffb458221e5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca857b7265e19dc804f16a70bd24b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee513ace9dc4b759e72740e3c562289565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d9c65071b4218d97afcf16ebe321f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0921f5e43b1c4c3b13900b8fcd076567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e0602c04a679cf3af7f9817dd78e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f6c15328c93f153f40d77d58a83c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b93dac0b32dbefe1ea726b5ccca176570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711277afadfa64a0fe062de42a1acbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c71174970c65d4779ca2abaf6bf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99075bea4843d46d66d4fea89090895573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3af99fb5f249b8e1bfb40da960de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf70f9679b7d4791747f64d714529c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c693a5b38b49c933ceabe2bd7b5cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78721958744c53069289053ddac3dacf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f68e751a5f7a929aaaecfd18d6222578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013805363282e7302f498743ff61f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05f1ef9a874fdbb48735bd090ab71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a6f6f7bf6abb612a05bb07391479581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7c5ac123bd884f4df69821d66390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a0b74a214d500311e8e0ccf8182c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c149324e2f00280f12c2c6f724a358584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe55cd2728fc7245b30b09edccaae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c18c0218cb1f06b6ee759ba3304d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fdf3478f7b547109e215c0949b04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270c9d45c61b0f5e80315b42f67283588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c19f8e8db4af0e982773363fbdcf0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b7576a53b3468b90e9cd29532daa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77847e6a6a57dcd3c4a6aa066db08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7befbf4e7af20f34c7b58c328f5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a7a65e8db231ff6a111c0a7f93ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b5d9e3568ba7328deeeb108d33b88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe9823b93f1c249cbfe9f03ef0287595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a350cdc71384414831cbbb7d44018e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5b21e8947322f52afe7f70edf695597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa866fc0c12ce2bf0baade7024465598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34e36ac8d4f8f0d2c60c7793fc5d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650db48b9b17319f13db499a97b5c1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6116b01cc8f96e559e54df87bb29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700231d755a67a1f4d312d0aaa6fdab6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93cc7f94cc32de41ecf851d44ac9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595613468a10ee65feea4621a1830ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12431c59078eed2ccd9b6fe863bce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389c246757e4a71266e3d8f0c182868606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5daa393442391eb636fa104125a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db309fad84fd975d1c3d29be9c24a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac104396bb2f973b20227833141c764609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9fcde70924e522ba6f7d458c5211610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938af2b9f19f680b4933f5f56d62754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d356665c586f53a55647d83d7ba2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb2a999494471101bef3c69013e5c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce312d569145b17c2776c9af70cdd24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ffe4c427fc98fa7b94cad50a989d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712932d448d24ab37fa162ff77efc64c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15169b767046624fa1dcb52d5635c6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9668ff28db5d8a6edc71c538b04a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbd9c0039eea3235f7e99c7a3aa76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a3c8ac57e34f193b1e6f458ed90a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5378024051f94bc98eb264c1981001621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b22f7c843ae24a00c2c49807e3b38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9f7577ccc282e55dbd4a2f74dd2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a7c610e1a2b1fdc51aed0bcbe43bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b18272808e2d5e4ee132ce2a4915f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222feb6fb3e3cc4423ab41c309e2c14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f5de2ee44ef7f4a4582fb65be138627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c74b07149b84ea37f2b7d2326620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda5237594dfc9156f86f5264d831b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeda1984300a632c1480df41dff1ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fad1f5bbd1e60c0a525af0167d4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e61f7774c1281e8e2e2b12c0d9f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95270b9b8fd9e5754ad032803c1dda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035b1bdc62aacebb53e1c7cc957b936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6057d997de1209ecfb387d385ecf0e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d6b537bdde2bf0e041709575b18ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4d139487d4cd021405f8bc9c16a80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601c181635ec746f6496448c56170d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fcd910d3af43573e6bb0fbb6e4f34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc11691735fffc18411c736048519c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02387f654fe865190946c281f8d5ead641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc159acea2e7bb87ce7a3e9dbb30e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de907da8ed0140d907a19e281cb021643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517b700fac01a69dcb1a160b227e57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b51c6c6a8874b0359669e60edc77bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3bb81ff20240e4cd5746b5aa46d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f8a475c364472994bc64ea9fac3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a9c22017ed228e23baa7a30e2c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568cef50878a67dcd3a3cf225a92a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859000015d168850ba8de80dc1794d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3003fcfd2173dee145eb0dc4020d7e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413836f5e5b412303f3ef1281486a55a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d29a7e400fdfda778655125b081c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac28646683aa50f52c38e1ed5609b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc418df5b294ff2c8010bd7530a3551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebaf7dacc95acd1b260dc479b83f69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c517eed05ec013393d41324554f9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a04b60fac536a20c50e351c79a16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d8d4c6baebf04d09bfd4bb87dce4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553819c9b65fe4313a1b49c18508c3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2526d6ada24853a32d5dc575870bfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20c5139879c948552427adfcff5be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248f72c3b17327f771400367e6a824a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28f50d1028f598d2f87dab17d2ce4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6c236605080605b470b3d40eaf0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4376e20ef7f16e401198b1b72be5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cead361605be0efe3f33d4d2b80329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415ae9f2bfc26f496bc12168d25397668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6162aa0edad594f3bd5fd05fe795ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9e8d15e639fc8002678b0e80d424670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155f1156dccd3fd438f192648c9abd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc3d1f145ec0ef7351e40b5e9b141b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a6dc3f70182296d8d7c3f22c0db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a0c76eaf61dbceef75a15889c06f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e2a053a3abd6b4675bdab65bc8d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4d375fb50f5adfe2496aa20b8d532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb95e2a70e040742b7471228cf7606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1686040d7c661c79fab9b6278697678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378533922bc333b3a656c9266eade39a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303dd4b6740768bc8d125a1334261c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b3333b183a510e41b175c793f0317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb84ed8f32d3beffa50b4a9f62e38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733bfe50508d0df24f15e7045b96266683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618d5e12f2d98e22fbe7a8dceeff4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f40561cd819b319e771305346f137b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf64a4822d608127e940e5e846dc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370efa732eb5538023fcb3c4d575cb5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba0621def95b89b764459a50c9cb6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974b858df4ace7999f614d3d93267df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652440343869987ac8b1d640d9526d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864dff95fc8fe2d69ec91e3cf48a202691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3efc4c229882e71e30b2c5c31b32d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b03c0de53381b66f6a3c3136d5c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418edf24074ac7fb8c4dc75ac40bf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7685085acbbd8f1704f9ba0859fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d46e3cc08a28bae378abc8461117c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6183083b1850725d9cb93f11338e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daff89f7fd51d010b5cd89bf182be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a33739664af7ac39d9865b87b95c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c656dbb6127e55c6b378cf80dcab94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7551ce2c2bce4587619a95565d7ff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdad8cfb97d0e59810d53cb43f75602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703567ae837e916dae98bd602678557703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce15bdcdeeb4d883fb39602eab8f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13c4675bf4a753e2e81fa3f44db08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54193e9d9e247d63a5883839d74631706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b4c426952764c7593e762d666115707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d26b03c2e3a2fdb9532adc9dcf9ecb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888ed5aa89fd0e6f42865eadc008e93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc4e6ab16b7525a20cabb64765de4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf98ac20b62fed5f1cc4fc4a5598f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2d0f2ed0a3cd6d769b81dad5e66f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33fc54ae2dbcdc6258bdbff06201e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7091b260979e106b4b865e2f28e368714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7271d5507a41532bcaa14fcdde02a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c922306ad85b7219c32ced4cb9f906716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c91437b1923f4e9b9e91e99365cd5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89172922e05bb3bbf20cec25b9fc71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff746dd2a69087696c3aab0525f56a91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302665234137072b3dae628925139ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae5c52037e9e3f2c2824bfa5d3909721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39fe932a343a8b5c4884fac070aaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0500ece3102f68d3f98b936b9370d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceafbde7f35cd0437fe3340ef848f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ac1c1e85a440b00f11e59e38dfd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529ccef3e489d0d97d9ef25f1ac14e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede48641498b792b2cf1587e1608537727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8634460e07acf27454738e900b68b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae600b57ad1174ca27d23046ac25f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f47bee02949feb424b617b697379730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77be153475ce3b3f9ac75da56b23a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18077aad9dc47e737a9c01831e2da0c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4e023eeaee88f4b50612aba3c37a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334958222572c4be6854b5177167668d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8113ecffc9ea96b88ece1a7473702c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64d5e86930a1a89691575123612c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4adbc544242f925de0abab98ebc10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27df4046f06de810a438c625ffbb71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a44bf2d521ea46881bdc68706219b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205caaab3cea13140b51dd52371847740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99dd3c8a42e3cca66e10abd08a4fcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8051ae96b9d5520c185d2224a92b38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c7d7a88786c5de6afaa3e72652af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1582b0bd27e0d753fd8ed74d2b7efd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b051ed173585c55528558522c6692b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c372e06f27fe2d7fcfd992a727d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0a30671663e4fef50d1ee65d7619747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b88907b50edea96e11a2ce863b6621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335d70764c42646f9fe2d6c185a6f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ae1df73350dcaec5ad0da8db31ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1189d24301879ca6b5b244325a5c74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130481dd1d2a0f385ab733c9dc686bba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24592858337dfa8cd82ac9cefd5d12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db9ce969c0f6cf1b5f053b705a7b4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd0d64efedb55091376bfe02999b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da91a0db9feafbb8ad253b8e31427756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bee3a39e9e83112a78e698095e9e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c085d9258d2ab1da58ef533b80309b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c07f5aa3afb6ab9b2afeb85eaf99a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>