--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba435446b446af51252b9b26ee7c9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636147834837982de1d195e49d307e242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f115da0e12c48ea90887e071309f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a31b5d3eba1fbb4e1d7a1e6de19c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909caebca7d630ef929a7ce9fd5f305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c48d0c84d4138d3840fc6779c5c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821223641390493efbc07c5b041a9d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43a195d6c06cf3d2dbe39c99ccede18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc5cf45e09d79194316f19c42f78c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e251dd1cbeee3822e97e1a1c34815810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e29a1fd3d9d268208070f5971bd89711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d827a40627e65b89a4ecc2310c0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e16fe6e5cf3dd22df843a459fba0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c731985e2151709f60fb4dcd1638114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b38fd9c34600b7426c18d7fac66d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de61527c6ea09783f41385905c36816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea4a9a2ccf62f31781ed3ad38d34017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0b9432e8d84134d4edb0c3ac4e37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ec8f2e0f61135cc740d2b23851f1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b0db7d7d7080eef3b8edeabd3fb6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefab4ebcd24d3aaeea794b4eac676121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad032aeb1c565638cd295518c613b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd47952a59c04212a70bbcea7bdfad323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2151afa1a468fdfcf65f3762522f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b96ebe430463d7049c6fbac8bce3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9af31fb8508ab0b75b216a2e2f5c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c8b040103a3ce741da49fa3c722c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be7b2fc937e24468c61e2a64183b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd5671a3ec4313571a3c943b211a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae481e55b27de10fe7e571985dfe4f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79b344ad30d22312d5e5ef0ebcbd9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae42ad3fc84549edeaea7284babbd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344139bcc0aae9fb43b825d67fedb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3ffbdb80cb90b2fd3105eb059c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20aa11e9afd954c6cf0b6ce77944de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a831e0e1f257486086d421980b7c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568784dd2dcad12a7f027874598ccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e5e7caf60f4186cb36d703d79152f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabac4eb27b5a77bbcfaebcc1a9312239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c74360ff5db5151d09769b752892b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75a5ecda582b89fcf68af41f31e99141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16596d7177b650fdecda5d378d81c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e671173010fea7309d3754bcdfe2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62407ece5e6c6db774a567d08fb53b2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f9d835c4c48b52d0eb1337d4813f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94e7bfafa7f9829be2edb2e31d740846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ca76e5a8b9d919f6918a340eba3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414910c1ab56f2b50cb49271bc0c94048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f874cd96f054e5a247546979541f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a27a8d932e8a62487776c72d7fb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcddb6023328d864de0a9fd0c5be35e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093fb4abc9dc0313505e405d4967e8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb19d3636fa1a0adba6c1f31bcb6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d8e8534b352a3e82dffceee7ff6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaf59c7a7b51bbb30602f81c95e05455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd26c4c3e9ef49bbc715742fa0fde756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf6231dc95c6408e9fe16adc86f4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4fc40565c79020c4940155f81b83758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed5a577fdae994ab54b7f7e7c394e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860c28971bdd0ee5dafc199b9156c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b578470032808dc94bffa775f228a6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3cde4096c8ff4e0855b65a83001f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556516b7fc36ab23e7ed6d158dfb8c0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fadd8c06bec3104397ad48a2cfbb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda70415630aac74bcd06f8bd8d3415d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e74b988a79bced3a8e308ad9045fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a6ca93d47257c4a7b34dc32d782967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee78754735fd5a4fc752b2cdca80468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abb7915dad23f30e2488ff53d7d9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb3700f55106d71103b4b7cb2895870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e80db85e6c336a7accd1b4383eb1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56255b3e33270cdc06ae30c461bde4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178f7c16ec66c0c3d3423ce4b59ec173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547637ff185307585fdfc1bb95d9cdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a0b0cd111de708f96190e77b7b3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313279ba424eded7c8df1b6ad94d1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841c5d8ac98905ea7f6b2433f6f2c0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8119850cae5a48fc746964434642078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1fd0a28d8edfc42f36312ca6aca1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f993621b56783cdd99288c2165ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2df4d1b5255ef3a262e0c8d5d76f5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527e61c9e5517d09819bd34731d4de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0a5b2b1744845160173a52883e1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec1df770a7703c4a093b2c7daa69084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4017bd76c01623c50e282f17811ee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e7ff5d2ceae7f24a03cda93b1a2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa2ec7a1886a10482722f306ef58f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eccc8d7a662c24c1aa92ec7f662ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e32fc190979e81f7d4a9c39abaa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4af2a5c3c64e13800ea2c2f216d19090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c72e08935f0b5c9d5776a292652f7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a142dd7cb070c234c3637b90eaca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad2b6162816c9d7767f1ed71e798fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7822ada398e850367aff8d8b5d22a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f379d6d2cfec13dd5da546089449295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042232d0d20691b02046800a41494a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e833cad5b99537e736ab72df7cfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e66b93ca5cc3805ee0cca29bae3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c8d9492a3259b172e39e951299a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3bd99f7093b71a8709fafb3d25ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3f3c71e885e272442e71c148719bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabbb0c69e5fceced1744b135d62481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5f718315027fc2758d34f05e9bff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a2bdbe241feab547266b19e73549104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31659c823e2bb1f1442a19aff0b09ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644846074e414038d94c83ffa9363ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa206f0e454317db40f903f501086ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51beb5987b7a7490b77695dfeb333b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319dbe0810c8abf2975042e31f20cc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835798156f3765f10fb3d17f563de6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491ecfcdad2e0730919216009d9dc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2115f4c092567147a137d6995e10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e8cdec1f15e5bb9252d693f1fd85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189665de9b6416b366a4e05efb2070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052054da72fd84341b98082fd098f21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06669372fca4e7e1741a6844da991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f56eaab1b229b2d406be0d2ac8dd56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb295962267ae87024ae11be5481d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f81c48d9c3f984ae6227faf4a08f3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761480c15b074dd1339e0f9c49b60db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e825431e0ca7745a7b198119373c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a95dd1e0a47217a1e82e5496b6691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f96ebad674def820e5953c8321c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2fcfde7e2ce4f9430072c21a8d810124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12dcb03fa25fb9a2ff2c77dffdccd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2137f9f1bc5490ae079890c24b5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80521e68923928a5895b367bb47b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2717d8e06ba61824943eefe63cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b29bab6ebf1a03fced03b0063772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afde0e85a523d0648555c1fbdfcbad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d5bf726cadbb5b747bc651f9ecd6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9927ee90c07f79e0e75d8f82186803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ce50c3e8b5ac66ca499eec0296d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f0da964e1bdb6c4a92cc6b33da2a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a614289dce36999570b675f03dc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbe353fdd7379e3ec54f84318cd16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ab418ceb7452f258d00b6a6d96cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c72308079ca63005229c66627a038f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ae342898be1fa155777d33098e03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180907ae9f06a458f22267d11c7ead7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f34ebfee2684474b5c0dcb4a7387d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720bf449632ae440b8f94f786e314c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe9c6e886df7019e2da61c1a62dc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748116e0dfe00b30345f06b86474425144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6649f60c2ee58cccb3999427a6935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ace018b66d32a2160cacc18ae22a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664368040fb4bb2166616a40fd8779a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764615c2df2e03ae18ef8f5bf1b745c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d73e40f21d34e8e1d31de5eca8ff96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1392b5d56460c6e5f767171d49ca14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f238aba0d4b56bf168324bf79f04c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab45a3cea31d5141125d2a178e5fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd88d2cdd12be13af763192f5b6a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e58d4ab98dad738ffbea385741a14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ac980eb476d107c4b164f88222881155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48567c75ba6e736ba6813b2fc2c50183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df09ac8750d1b9192ae625c2d70e50b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172cde5a1feef59e7957ea748bd3545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b1d6d621c32b17929551d85d3c91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302378f1bbb1805672c33a1ba080f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f20997b19537ce2f12474c5381777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b69004e4b6598be3b1c5d7c7a65f80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2683ded7a73cb8141d47b1aa871818a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8c2a85059e534426f864d2df7e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf24ecf18dc572e90a4edd26bc64c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce30bb2b19d49c622d5c684011377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357807207c9b639a14776a8b658a2508167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b73f42aaadae08f1f21f8100c1fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123999254a1610d2e1d5c986ce51ff0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e11b368df14d484646c3c39eb19be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc06a857592a21b540ecbe50887b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970718ed9a8bad168a0933754c14daa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247bcda3d0cfa21f199e7f86a491a5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ce3cd30bee396ccce982301df5f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b75934bbe1895b6cc1a965817dd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ab8de04166cfdc2cf7c7ab7c4d23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4cf74040021882ee33e510d0e12c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e420f6e8766dbb6eae71fd89592ba3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f6587257bfae42daf065a5f12b61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff574a2c412d26af538e64178e0f8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca09129191ea4bf66c2b9b4eff4c8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc8c064ba01f98a8d8832e6af6a32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7e395c8b333875838ed4eb457261183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a5ef5392091af04f7a37d9634b7ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c966d8adfb832541523abe06c154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea53df579ac1f2af789cff2b469cb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c11e462a33e16893c0b7b2534faae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd42af2e0215009c0b8ad65d7443bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6683ae1dcf13edcf8d219bc12c22b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f5d8b982eee5b35aa27cd6099143190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b0e5aed1ff6d7559f9e49ad66f0ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80d43e18a21315b832af11c78bad8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0040606fc3992ff82f9c1f82aad462f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea092bb52008ac64a98210c92671b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd712c5f82aaea17a256e71860f097195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50901f41aa9c01a9d366b9d256b9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a0fb10982b1c3a50b629ede7edcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06378d021b755926548f2b6b456e993e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924bf341c6d98b244c098c9eec6a98c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e3e1988a250015d753d5b35f826c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1044e14ae1bfac5a86e3cea034e3cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b1630d4e1e1bbcafa8b5d3d1eb69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e53f0a121b75648dc3a9e73ae8d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac32707a6cf9aa37e31917e41b2d69a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102504f3812f29408b444e8072b01da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812df491d95a04cfd3942567748de3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a0b017633f2f4305c19f5b474a61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e109c28b5fc4acc000011c19c443c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d20d9fa71438bc4923ad02ef41c40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647c8c2a99a885b9d7cab2bf253fc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c65a4064691e753a081e598f5eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e31e11de3e1b7b26e5d16dbd724f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759572c73183e7b2066022498f905e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff47ada35dd97494caff97175d68a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291413657eacee0177f40cd7405e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce75178472786d480254e099e513b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89bf4ffb21ac7b1e540b4867c12c3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8ad6186e06ab79740a3bafe62484218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3edf751600416091e0b5daa55ec52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b66a4ec98d672ca238b19e006537d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b6eab2e7feef8f7aa49e92627faa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2d374a9cb1c7751ce22b19b2a25ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41ac7eecb19899c1bfc5a14757896223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffabf031fe3660cfddb62f725239c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa877c593544b6033bbd647fffe153d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf1da90b40e5e64cd198028e623314226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c4898acc524f3f5fc1747dc19361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812fbaa71c7a3df11ce9af4bb8518d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464de394767bd210e3bd9f91b00a3c49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891507898206caf2364a8233bf3bb84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1aa4e94d9a52f85e2f74a06f077e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c73113866167ab0d7a449abf71813232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b38de93292df1136d366f354452a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5989af44f255e035bd3ffd8e5ea41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378851fa7cc2057bf6c5c8e716a42ef9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4387d68dcdfa7953c0077931811c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd951eb91a2a9d00857b32b4b40a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277331a165e636400346bb20fe36f99f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966193f936deda93f9b03bc56c44fdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14162cbeb24bf60a8aea25ae294830240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b465a332007ecde257e3d0d056163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89fa5b739b15f9c6dfe062c41a646242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fda94a1af915e3370c0a4ee6c5b7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe6398990e82ad9fa8eac39ac98ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd39d6362999cd9ee7448760b5c5f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c9ffde02b34770ec19b8bbb81f9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f51b3b406af481aee373855cb6bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5f33154e935063104783bba6ba9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ff68a457ec26539c6a37f1c7c6b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606315474704fb5fb55e4bdf243a4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46490c5a73fff2745a2698a07240e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094861e44f24d382d682a03e3968bbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699f9f46327a052a985425b53cfd73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeebbe8cbfef24a440858a8cf8cc01a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c908f48dec49f2dc4e5eed847f6bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ca25fa6333627a7522644307424d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c215aae51899928c5a1c313086612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1542d938575f556878033fc318b5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fd1fe12efbe8813ced897ab27278259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a93cac0bf4150b2c3a721ce4d65b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb265c5582d4f544756da329f41f5b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9049ee47f1569273ea34c03695a01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b389783dca1e0096463aba8eed8fdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc2ca7453ad188491682ac13b7204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f0081691bb3a69d593f5a14f5a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4c053cf37f15e8cad00699cdc24d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd91c832a000b4497104b2b8a7e194267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6dd4b9c7cb7e0a1481639b03f906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d490314dac2f7ec79a16d5f1ce20de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d1dc1da450f2e642cf8da6fd0640f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278917566f2e08cd4a0618acf5c19155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67a31fcb0ad346216f55e5bcfc567c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea9679a945e53b9ebcd63ec84ddfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7acf3307c7cddf26fec8d35ece15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf417abddf58d01b33809105b028cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b19d3ba902b8651c9928399dfb7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519321c0bc9dd4c2879db298ec578e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf854274707a747e99b1b93a3e0d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28267e9cdbb46b72728d3a6addca578279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dff5dee080d73c07fbd6356ac27f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a02853a99d6f5a932dc5b52b16fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5467102bd8fccf77aeb7380fc98c436282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3bc3dcfba90676eaef3dbd3f6dd42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c862c83e9a4f5aba00e2166edb28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa726e9acb5a3704b9c65142cf2a95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002da64e2ad385821f1eaeb71d10e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64466b64ee5859392a000f9f9251c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e3b11a146bcdd2572510723f4dba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f355c722f4dc156ea98a41e72c7a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660957045ea9df805b76bdb0a6360ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579568a8dd5668969afe12e47c8d8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553201dc72b480fee0b704f9909921292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d545801f44087e1ac8cdb11b2161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de93d758f15361a873771ec2dab46d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0fe04099f0acd46f1f2346f86aaaa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da6981d8ce0f65c31474ba9010f03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce1328e72074533700d60ddb7b085297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95593e3f17c0b9eabe90a76e44647c8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d298d126ce0732c85c33d8e5d2435b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188323e606b57172f14dcaeca42849c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6686f6b2c94901b5abf07b419381a3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7c3bb764ba293610be2f426a270c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd30047e742125edb9cb14173be704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e80013545e82309c08e8d4f724b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e11188f8964b8260bbf4fc1e78cf69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6860bafca473ad13168f4010e4208d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb93762787a76beab2e670608c596307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03fa6e4b6281382c4ce2f63e7b6a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd6b91796fb304a2d36715899a2580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2a5434ad240ba1a59e2ab6f3dfd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ab1eca0e849ce05e60655b9e5580311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828b8541f3f6b14947e41a4b791735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5dede2b300fc3279b82207855a36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f2b21b9101f872e636401c2a4860314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7f5ddf09f9f8bf904a5d785ba62e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657335fcac1fe90cd79cada543e73f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f8e80a4977a435e03900b01bdbf06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa7e04ed149e49e1e20027e7343e95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314284748afd077bd162fcdb05bbc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1cbf472db4a610c59402f115c3c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450c4bae41575172c0cffdd3a3c9ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484130260032574265252aeeb685b1fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6db25047b8ed8f35bcd9f763e146a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf554b1648eda047e79c3d11a9c4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb17e9d9e25964a66e3e1570d9217325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488be911a858af40658aa277bd9777c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0fcc6141b66d1bb2a719aa082d00c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b47f1a1d46c6f0dc362cce8a63725328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d442dc2750dd40bd2f0cda83e4f45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932772fe5f7a8d7845015da00bc0c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8062d4481cebf2f23b4e11c76c1ac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2d0107338b9a0c8a08318fb626c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f469e9a5bdeb911e8222a34ac1f5582333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55503539ae3aee2b7f2bb7212ba6a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19b6a07a3c01bfac709ee7edd3abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c398e0aa2f486e1ef8019c47f548799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c340682fd931aebb840282ecec35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baadbce5834273c9b589f004ae34f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f6ce9323a42a86a3e4184e149154339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabed4d159b8a2cb8e0e012cca74e95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5885d6de39cec4746b0c59eb24ef3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5801f46d131828738ff23e1b45a5195342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaebff530fbc5e195b191a9093ab57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be384a66743f92f868fc45333f0d1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804435e3b3c3bd72292d715c41a3733b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5890c101849c8d567b82cd21238999346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b481fd3425b6b52f314b44b8566c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142260c40bce1e70c4133ab15857bfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900340fd90787f960e18af978abf94f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55826a4ab0c416249c4f020631deccf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce023a4553235b7420335d0263ebae9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139c12737924ff6fa004768958d401352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d5cd5e66fdd757fdf2f176c04c9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad69c6463a6b45c0969c9b06347a55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0de5069fe0c316cf9cc0df889d8ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c52cb5f9e022406c4919bddd6f2dec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf0b5de556b71fed6cd988bae94a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6558e973b506fdb04a955b5aabada1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e410908961447fb940c52065409e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81e14ef8f3df08ad9c29fc116dbaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb3b55c5ce41c20e163d9eb3e4939361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0054a68241683b65b4edaff7fb2dcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8841a32871996297b02e2560282fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a420f1061851515eac1fc72c85c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64c7dd03f52fad2ff8718b148dc48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e0ee836f190ca2e0c347765d0ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7d56853898d960993cb2b6827290367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa55974067c5a94547496824bec64bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db1108d877d21d5b823e0c9896b36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50137d498e7f1d1ff2754bd4bed0d602370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab0f52b6a0da55ff951e0f350586be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a33a31988a82d692619e4cc42d2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f57ff8bdfdedd9765ea45a314674373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03715d612c33946e554f8f61b268b42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5387db4aaf6898fa57b2641ee9c572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17b74cd00f2a9f36018478a68d8e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08dc05ee2cc0c11718436ffa2af1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bacb1775b9c0ef5f531f6374e6f3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34b3d8a977320e748f2b0ea006882379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c39e9a3020a97980104233049f095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b4d4d0a144d16147133ebbcbd6018381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55905f1067912e9fd7bd433d4d2c9e76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09050459006c04a7e94fa70d7be0e782383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfcc97b48d7aa87c9302474e6c3a54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894f02ca4fb6f1f18b302f61c414a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfc8368d9f5804404df1820be94a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcac00663d0d9f05b5b18c54d0a552387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24aa3de3061bfd536f1cd36af56de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d5af8058f4ecccb28b475cc8f3cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80088d7049a73e7beb9c90dbc867eb76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640928ed3aedac092ac19be23b75ec0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc54119342a9bf5a9b28c98697b382392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66bf1d0c1689fcfa32784abf90912393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eb5819990588e6c44ea097fab43b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df2f6973d7c3729b5635d60eaf6dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b42592339a8aa2727251972d800a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635c3de133b5a0eb4e2a209b8081f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb654aede73fb5d4536fa6499b13e03c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd3fd967bbe2284a9c6d97c522f21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb4d1f28e100c46c320f7d7fb49d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91afacb7aa9ae938ea4ba201fad36d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80579b39101ae7c69b53f7c60430a51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7bd65286acf14ab3305a3df781e3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5c6d85a7ffb3b69eb81a3ba90750404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f4d844b78db31ac58d348a7566bbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e90246a878006e5f1c0458b4593ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eaca1f0fa221d082e8c127d7b5e74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f1ba351f54817d924d8525c25eb5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc2f7c8e86a92697ca829d1f4282d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551155c512236b5aeb14fd6b7414890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7231f850ba6b1fb9d001f74d7459e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f92e130aa33a3108e7a1c9ea062d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5545751635be4cd1346f0cdda13a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368015c77c7388dc739157532ec993ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307f58f40b311418e879283f5a66795415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632dd9019329d81ac7aebaedc9d4291416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc160046f9c72c3c2c300421dcc8f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e29c4a067303641342f3d8bebaaaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f8f2322aac88ed57eb356cdcb10d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd7858a648c994c36c891f5a054392420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287308142f0f789e01cf5ecf0c49b2fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5970582c0f7fcd49b1724bb35d14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f18fadeabf48e4bb1b684b0efbfa6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45168527c44f1b32cb9866615a90790424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb628fb426b83759c613838d4b034425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd0716d5fd796cd59b875011ce6d5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb88919e36411294e21c64671c1bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f13e260eae7c954a1881f7d557ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93439c1c5572c541832b1706c5a8560429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7301b7709e0945f66dc16c141c2b06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ce3d8ffd18e73b2a7655e79c1be45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e0aef0f043288fbbb81590b636fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73e6388e3cf5701c49cd72d5d2441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd9dc0ee21765a21651a04abd905a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a15152e442c61f851e0642a4668f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a5e0b5e1578dabfb8d263be2258a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a222814300e24af141a09a06917a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771020063d172f4f8c869a9f5b0f4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b4cea8bf8d9e841737beb776ab0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52fcbe9303b207c7b7c523653cea6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c7d00a87b78b552054b3ae61c3c64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe26b19e2095ccad9b5715905e558d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac9ca651ea82fc355cfedcafab572443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b964aba4820909a34f30d7b16fcef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce3c9490b22439ee908a67a3b8e7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446059e68ed8be0ac19bff6bc1552954446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b928d2b89fbcba93d4a39dccc829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a327c2c808f7bd90d1cffe29f68d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdffe7142d3855039ff62ad19eb1a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547071eddffd11411920fb1ce4a3d578450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d6b77e8fbe0fce77f5fe6dc395c01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad214edb5dfaec70eff36b9a799712452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1b0317c3632919989b943c282cc3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c6903284f2da12911768687ec7f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d354ef743bce50b727fa25678ad0867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896df61b8982702f6fcff69012a5d42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b044c834f210cf928c9a47fb78cfc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ea201aaeee5d6edbb060f6dc1fa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d9ff5e6b9c2b52744cb29aafdf572459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ce530a703335fce27f33a43632fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383dacaf344a5b969331c91408f7576461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f98173f5da522f26233ac5feefbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136ecd9b3de8ca512755034eb0ed2d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5189104da4d8ddf2c892027ba03d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f7c324fb5d9c64586d437aae59e23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace9b8677d75c99774d789796d5d54d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33d87804ba63250a47b738a849b47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e451254a3731f2bd1c768a1a0fa1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c424f77d057ebc7f363f4c4d4c63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d13e6f3117b482a35e845b70087e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9925de6eb7f7002798137d5d7f1c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d16f7f6a33286ba890814193ec78a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724fd10a2b14562abe70a2e91ef4e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe892df089b012b484fe1b6fb7fad65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9c309953f84f2289a9c0ffa31823475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cf0fc416f1220a03031b25900b5da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27664aeb6d2ef6b6d155c2214a7522e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588859c177d77768144ca852ec99fb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366930da68819d48a408336b79139681479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3de438a08435b0a8ccbc9e3d326087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0dfd5ce3e6ecc99434e6961e2045481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f15af211643792f7347fdda069713482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e69de043f15cadb773225871eedc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e35a6ef88151ab4045c59a29a6d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c945f223fd21b86a8aa326e84ccded1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d549251045bfe0f5e16abd8e3129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1d30b5a6a66355597d259c162750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2032d42be94b4b78601e127acaf791488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2051ead51b39c13dbb1a6390969b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59ef0913d8a756dec23821140a271490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d4990a512745b15eed07eb653638491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84097eb489c6e4521c754009f1c984d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7cca011e4e8fc99c2d70db93084f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787efe1b6f3bab49d05ec24c35eb27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70647be841fb1b8ed2cd3eef51a0e5e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87408c4351b717d780cc9f5cd29b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a811b5fe781d5d61942461beab4a8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb9b9fa9de7f3c76446596b1e23de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed2b03bd15f1512509cc926b8aa2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b13128c989961805629f286b1323500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234d7228e64af4323c36f47b8effb3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0054879a00c3801f8439c43c44e00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82c69a04039493896b3eeb1442087503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822afe7f02ae49e8affe613b09c738f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15e4980cc7d253a290f51c6162f5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe9e75df4a33022eb6f71d9d9aa6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597917f3992a5a5fcc433fb5659cf02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280393478015facb6ab0d1f2f70edd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f676318a6822dc037f821293d330d98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3c9eb3efd3874eca295c0b7a7606510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f84583c9fdb6858bdd4191af4f6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9b894a5b8fa911c04640d8212ee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38974161e84b24cb143e014a6b7649513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402390dab8a29d98fd18e9f245d3c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54527d1ddc5cedcfcca9a3fe7582aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7abc5606140ef92bb94987944b842516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d2ac35323b2b9e8db45d43000a3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6508bc7fa4daf3714c053c991fa57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b065c8a92eed1e6e3944ebe8caa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a80f56a2bf629f593ec28c80f991520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6f7be16988ba3c7dd26512250102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde5253b9c4c1c324baf6f4b2ae768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092704c441a71fee5c8d110b17f0746523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6b75a2e9049423170ac6a0a061cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83323dbd6c285cfaf6f608560b188d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb52d0c2f026c4c1092da35e0c0196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548254045161abf41354babfcb22e1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71845c9d85dc209589df5717ee889cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733974f48d0507a3b32072ae0cee988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfbd1d7f59a858efc37cc6c8758928530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781256efff9b2b41fa630c0c599ead531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d14072f738441a16662c0b1fd4b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768a2f1dde928c5d955fd5900195f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189fce7c78fea37e8574be4ad45b194534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b116775b86151c7754cea165fd27f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8d66bbefdce89f8dd54a5916fc800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94305cc4204c092e5535c704427f52c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159e179679649d0127b83295c14ce2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465931c07099f36c7e2e67c81d832d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b51f575402b0d4b2def1bd4d8ed7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cbdfd99ab59a2cb838fa192790d48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f84ce606c9ac7bd9596d261dbf8a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f99645a965849a15df14b8989d40e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20014e87f16638aaf517e0fe2e2edf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02eb87bf9167f661a2ed3242f255d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5bdc922aee925162617480f1901d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab78f8e2187f50699fb3c8e2679048547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78000f1a895ca6754506bc6b56e96f38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ecdb21401f4aa103f7ce5f01f714549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30537f26acf8782b29f51c7904e0e07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd19d53db658f6e16596dd146529be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dad48218e04172e2836969a24f80ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351683b1ccf7b749f73bdfb984599d97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0236bdeb249707cffbf3611659ecb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c893cb0fa526486c0a3913861c1da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7607eaa23f1542016b1baa0eeec08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72241c5e2e038589a14431d23a3016ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6508b0264da5872c132e777f6d8462558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c618d843c7f543b869e7b43bb68ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282660e627352c0307385a1c2790c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a24d6d706bc00fdc1c62b53678e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8aa1128ce723b3379449323faf27d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470d6661c07b8670d7f05898418050563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b09d5612e3a1c61bf574ecb01b5f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b05a9fd7fe1bf085ed1025d2d576565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef526da23c87118542a5665f315e4642566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53edc0e9cdbccd315300eaa577aea7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430ebcdc67f4ba038c288bac80487e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59334a28c49e1dfc9ee7c53965bbdbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a2a679274d1524d10e25d6b53847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe4b7eb64d0558cff1c65117bf05e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823e244a650581ef3bb4430111639c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e494b9781eec5a653e29f7a05535a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654d504f7715c8a3f3492951ab0751574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845cc1b617a517407830791a221bf0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f6782d97a87d21823d6cc441b9e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141c550b0649523fe09d6e0e30e118577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6399c1b091535fbb37a3a5fcd2da4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ba05d8c056bc13f5b343533a2bee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5294060b81144f101e8e6dfd2e27b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1053951372a1f26a96814d5d0dd3719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0d653287af56f30bd45f06c439d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b28f6c3ac468206ad069fe54836f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a77a7074e8884b2fd8284232938342584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b7be4ecee73f2138fae45fba2d2ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d6b489b4e4d979ebe6e00f2916b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614fcfca9ccffd98b1fe13c1c31c0ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432e1de2f910ed86930a16c09113026588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e13bd6c5637a421e5cb30bc07785f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d15028edcc284a583d520d5c1fe18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a124a760a63b2653b47605b7ded0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785166fb1834649b70f382b55fe1a8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e375236fd039e2281fb9fa1f01b6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4dac2d4e5f7a205d917502072fcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5930309388ef7530a83eda053beaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9f5c6c93e107bda73db35c703042596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef25b732c3072c85db48c83aeae9c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed515b6385f00353bc46a6dbfd3ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdceaec00a57df840bff2b90bab18f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10b5f4873cfa7e43b0c628bc1a7de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d4b4086a3d5da03d226141e75d6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fd56a5831fafd7a8068d3c19da5f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0bb05077f5c51ce5d64f96852eeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232f6fb6d6245d64157936d6b5ff7da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609df9d21ea7cdd0fdcc994905ad976605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e76baa740450f3bf9fab95188d3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6311fc32bc0f7daa3e97f88b7ef5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c55f844cb0f387772cb66a11d1bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38f99b3912a3a507a47235c6ccf41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed71bfd67332e692ba67727359b06b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bec7c2b261d4cc44c98514ada708f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf23e15d81d07036a308e65b0446c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e4735140c0bc5a81aa90c5946c9fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae467ce17d31cd312e71a144c5c0ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c366b48ec71e09dd4ae34b109334ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e12a4208e88813d1b01f64a7a3f5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e82f1f6f297cb26b2e7fab071e374617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d5256da877f111f39697a589e9c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1682e3042e863bc0b9eccd1adeddad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f212027c06a5a2442ca4b40fc4ca6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9ada5afcc7280c3bedbc197fcd75d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e3cd9f6f04d5b71a4cda7d3b2037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a1c28686b4f83dd7980eafcd72ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ce575df1954132ab61cee921993a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315bc8e4ca5d7f92427e282b2dc17fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f330acdbe1643c842bd8cad9112a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce43938a370ac3646f85dad6e0af57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3268d7189decc0c0457259cbb8255628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f433d945780c9a7fd5a09b2eac7415629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf66e5d6982213b662eea489b32e33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed111b6067e496ef390a5bcd64af9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72246868ecbd853eee5951cd3ba8282b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf02256fcfb0bc5abd81cdb360814a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6628311863e705a51e9bdc1c7e7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7e59f7f9d70911a9d756d96eb189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e32025e8e8c1b8d5ec5deffee206636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276dd6dfed3492cbb9e821c7bfbd9cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7d5a9ed98c50c87ba2be38daf58f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd2345c75bcc182fb36ea11d18b8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc058aee8c505f68098a81bfc1a441d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f61898e88d08d307dfd9e1ffefed67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a6b43db40bbb21e4fd896607e31a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6173c96588ee33f04dbdae48216bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cc66471d9440c93a52b032bddcb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb644d5a524858a590605a0b72d2e8c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba36636d4b65250068db777e129eca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7474486f25299863a87cf2b64997d54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9477fb51d7c89af47ccf069ee059f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e3301a9e357332f1f3be252d69f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6183c160016710b3e95ac8d906df6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc4e3ff46d9c9df24658cd9bf93b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aee49614e409b83d1c1662c9a6394652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d6877a2506676d104fb3e14df3ba6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878212e10849227bcce89abf0b5dba17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce5f37e01f534ba30bc55a3d579f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3aac29bb5ff81374e70e503f28e4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784dd32f97bf44b0832a615d4ec45c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89425ab990ef12b15cb1037b7ef52a56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ab7dba9665507301fa6a9432a071659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d30a481022b1735fff58d765dacf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9188d7f7e26e34df96d51b704365a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60948386143faf23aee20c8183b40851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3003af5d54321076a322b38e627f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332280a0c66e071e03f03ee3cf7a8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f8875942210de3c02492168657af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c2be17097647cb08902a8159a303d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea2a857fa654cd92d2f5828702738d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf64fd4597ab3300457cfcc14e95f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d41e9ee498ef90eb6771af83fddb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a59ec771f1b7aa6fa6b49f86a4763670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8bf8620507cdd92e97408d1d87590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10da965ff63b6e46e7821cb51b198b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6970aa72620b8c6f4de0fa8358b5d1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cabcb36b340e446140302f22a06843674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948899b2db7edcbddc2e513b9264f1f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef79fa308423b82aaca02bc38cb53e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03690c209106725d9098d6a1c3fddb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153185ecb618d2e6d9cf94d67d01dc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc31feb03d0acb6880705c0f4cad7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96cbf668aa4b5e25182b7d0a36d0b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70669f88a8bbc1d451671112188ac832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21b76686cfba55d290efa2f753b3d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf10ef67a4bf192a349c40326b6ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce76d016df65980d18054fb1bc5ae9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10fc2b1588a32f916eeacbfec0e308685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189b942b73c625d010b032df3134ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0b5e1e82a64d972a8bff9bf3683e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5abdab32ea3d563ceac402f585717b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c74069000df03c1ee37584fe5b406689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d28665ac87404b10d8b77dd97961690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5993cc49486b2f7ecfb43215686f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b611e82d5621d7510ced6c49cf5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f054f88636ca61c4cf39205560ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf0520afe5320c08963e7b50c4345694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63b26f9bd442a423c7c3e783ba5d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b2e9ca1b585766a0098a6f7c6f15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad407fefbab0fdfa2c80275e5ee5c60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf6a356a2d49b011ab32ae91fc47c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc51573c1c1762f73b958443e36b351699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434dfe09b0fb7ddd4c742574ec06573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b8423b42b46c36680d8f8f32d02e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a76764498cd20e866baa1d86ceb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528aa53ea906f33f14f25f0b5bf5aef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ca621ba54b83ba16344e93c35939d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d6eeec2c86d074abf4960b477bca6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c1542220305768d46c73901f4e42f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b285aa91aaad14556b3e97438f6d82b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522945f35a6bf0986717c764a6fb76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50a36841536576163c44446278807709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d6de1431619d3978671992c313db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8bf4d85535f2966517f05670ba2e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874c33ce69c7b2873f27f33a694881712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21202cefa7d2a9da3b9e50fbc0852628713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ade950205aa764901f72507fed09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc5e0a0b0ceb4b434e74d7c9077a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f7f9e41c10ce0f8d40b0c7d9c51d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252ccf6f4ec5f4cbcc99a5b53c5aa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e79d4eb113d05db1d58225e9fea845718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469a8070bf6ed2b952e38e736bc541719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b0635923f3c7098c7b774c469820720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f393f5b7d919a1013cd617af91d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f2e6189adb4f609aee198e7e422d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2cde6823457da4484e4eef23de77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd27786e31a0d76def1bd62d2537c90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789a11ef018fdc86c7c97a57175793725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665db6323008fdd74e27e693bb22c92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0e73656e9a25a701ab6af2387388727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6d8e2062593600559f0a7817a0d52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4614ac32f415ae84ca003e9e8dfabd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd833e86d58df658ede970e76ba77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c74d009ca0860f88a850f6937d09a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d1d835374a3ef456e6e31456b635a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32890eb6f867c9c0d0554980a18a6cf2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5d1587be669612afab76f97a1785f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b069f63f22c1360258cbdbb18d2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168806b219dfbf105591c19228891f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4973d10cb1643a6c622aede534502737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6341258aacd44187bda142d4380bb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cfd299e3071352979d78140c6d1d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105af2e0f6a83b5f8cbf2115523db5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c32eb7cec70404290d53d809b6b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b7bdcc80a865787722f19965a243742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04c4686a3b4e9cc40ad7bdf00886b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f59cf3f13483730dc934a1c2d4599744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05168b59288e8b39f0c209591175a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e42205cc34c48a0f72483b831e72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1efe820b7ef38e8905f3c9c885cf2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d4bd81b080175a2624bdf8d3e537748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78fb2d376ff624fb35587c86b81a1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf925059cdc5482d2699095b26ac7588750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28583ae05b5fb3c94ed16e2b417c6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749665c46a09f225c1ce68698683f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723c3c5e984758a1e9a6731c249a8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0fcd54dd6464ffb5dc3905a37b04a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4f977990f1b2c076019e7efacb5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a19cfe3ed538d5ef4c54db7b51344756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5d4006f9667d80952116f1c55d239757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef757fbae013799d39aa3fb56680e48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bef0cad9eafc69ad69957b5d68ddd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4420c7159ba5f60b5801d2182f6c701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95952a78ee87a0ee86221495a7e4da52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee7e86fa27d1bfa4c6c8c2a7a0eca93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e77e8c1abeb2ca67a7ffca9c0ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372db0647fbf0086f0c6f3dba16e195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0005fe50e3adbbbbf6cca18aea33fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a6bafcd729068987ad251ed2e0cd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c105331f24e08aea670403ccaad078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baae84bc955ad11d42dc4b81e742e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1073b5e2c069b12ab8b8f564ff8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7d585a7d75b56b535da6e1f834ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbada54176b59153173787865d099012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ea447b4255996a1d6e1c2310d43f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed98d54f41794a1572a5a0bff3b219614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621720d1c97299e397e2ab32782d5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381da05598cda7a115ca5e795af424616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111611f9f2b1dbc858cf600893f43817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4f06f70c787054c6fb38581edd5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84049e66b6da8a7974f09273d79e12ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576eda7b0592aa0b3fd0f890e78675a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f22ea1001478bfe74eb4c0509e3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e69dbcf068ab6f4586191fd9983b3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d3acef13021e9ecda99fe0a23ac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ec6dd79cb3f2a46b35ad75c3c492524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bb47e180a8a2ed4c75303c671af2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e59ec76f493077ca1ae9b48fa83c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f1a4fb76919870ca6e1feb0f0f75827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e174a6664740951ed4cffaca000a6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e44f2a171ff7c078cd9b58ef935029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb9e65844c7e2f9273bb83121f01130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50aa42a7562b3ae616061d4f1921d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0e7a8fc903cd56faaad59498522632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78d77859d3c9af84df275923054ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d90bf31a73bb1bf7248bc702b0b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b8c8f0f751526ef898ac25b9d72b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f15d3de49fe4c9ed9732fccdf04e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dadf7a432d0be66fe1d1a043a5cc4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3507f528ae08e2a90e266656a28bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b64736fdae4f5d3f58db15a2165e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18394075819be34945824d46f702b5f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67804e4246cf217d66b0d3a27b859541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c0e53b3790664ba9d5e5ee48f10a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6a1344ceaa7fbd31cae1dbe2d48143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca26f495cde865d6971654df4d714844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230f255a6b4978e70427ee3ea87caae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fe1673188874273be199ff907b3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad16f0e37e3c5a259660527687cb6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7c7fd053a867503514f77a844b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d46f055cb86d8beb5f9ef7d7daed449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be8036bf78c6085ddcf53a028d733050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c2c3a358c366155064828b50ada551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fb289ea4ea1390b782a78101112952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf19a17f1158f89fa292e014a0c6b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4c0647ffad37438a15e2760549f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4918f1bb83a104ef9fad16731e64555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fda887eb7ec18f15656d37d1fadfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93327de703a3fe7e04d052a585c5458a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cd792ad9497fa874657ac84073a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a4f47cd746aeb90b01ac60d1182559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ccdc89de72ab65704a8763fb45fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19164a2d69f2a3af02801f8ff393d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd456a3230c514ce615b7317f18e40862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f813c178dddf1db4a778b2844fae2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4918d89adf78ddf1b6199a7ae0d7ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f973dd0be3d09ac5cc5e8715da9f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe72817f3e93565bf582e3f03cee8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb36e2c93917564d27b0df898dd14e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316b4d5368a4d8132f539b77bc4d8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac79c97403330db711d07a16c218169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ed1fb686ac35fe0ece18184c795c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6e6ea0ead664fd72154df285cb4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a0d156583ae42e2b02b90e7e4a9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010b2cb3e4a3d806bd07a8c4a5f4bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4ad636f1256ddeefd4c30db4b394974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f07afb2d863c7b8837c1109229b4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cc9bf724bd9c98604e39e0d84a8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2b1cd54e66e7136b22a446a97910e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918bbecd07b6e16dfe5d8ce7f85f2f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10214eeb3a0a0ac980c2894c87c2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b1082c706e8be9750e2137f1ba3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316373adb295b975fce6f9553bea0fe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc07f6449d18aa5220697d1d3a5046c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb311fa8f57788de3c9a8abdd20af483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da450173991d22cdf6209e68eab79684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7421fcc1a4eb62c38ae01bba9092885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9cf5508ec5d9207e18e74b065f03186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42cbbac18dab7f37ca82968d7c55c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a75f4d0868da40be7021b2698d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f416201625187ce14c3a6cfc54a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4e208cbc9318ce4f32cd0f1481c1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8f2b1598daaa3d40565e1261768391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ed6536acd237ec8bf7276f46f63c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931d7092d88b7e14d4567f1dd0318893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0fa53475d206f6c5432aba412c9b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59af7acda88a1a80e472a018dcbb8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d245e82b7039e846042bfba1fe41096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2727f79538e798d19135524c1547f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79672721779a82c1f87245df06791d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc8637fccfd102365a14b24900a6e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf021d3827dca58d06ed1141959ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd03c4f42f100847a605e3594ab96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0762f389a7ad50cf7ecc1315fcd041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cee3f58a796905d65141e804ac96f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420f36162787592b98b8dd894ad4a59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f8847840d792101fe70b54cf4688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef358ee4b83c5eded08b371a009f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca34ef8b29150a2ded334b53099f86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3dd604c833c03dd6f0616771b1e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd5ad0cb407f95130d06f4fe63e43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efac05a320fb2a18ae48bb00b3ff7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df931c226c18f3ff7a1cfea7aad00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897355d6b73fa29772b5f5b044ad12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8296644520a13bc9635d9a290ac5f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64dc1be2bbcd355b611aa072a2007114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b259371d70e91636bce4892854ad0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1322eb6af36b8b3cc6ba6242226f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580311dc3294ffc25fd340511b79e8dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456a01a05117d23333f4c7ce95406f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521095edd1d724d1b30cf02ae93668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3ede99be8431cdde4654c9e927865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82589826feed4de0ba6e908089cc4e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74525c8ee36f20ef9858da44428a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc619cea553c18e770f7eb7c2c6b7cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fe9c89a0d5122b48929d8c5bf6a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc343c79e01b7c2f19c95d420851b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53981f213e97c71e739840f6c52273126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f772ef838fa0ebace400ec36f03c71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b36de88068ca55f6779b2c7a0ca7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570bdf43d5b57235f514b46bbaf8f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63bcec3e0c26491c53e5b3379899eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f5976e5dab233e1adb7cbe19aa5d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b2e89bc28e701386eb2e256882ff4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ebc7c4efe928a7ba719a38176b7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b83aa7fb1c911fded3d085802427a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ef500e3a41c687b420019aab7a5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d301814bd5604389317ea63a09ad4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5bd961f96b47c713f96d776d80b6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092660678a5193c38da0b6f4bd47f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c208cacc887fd16d7a277b70a79b5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d699aeea46d94331a9e9c5b0bff869140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca15c28c754800e9a83bc1d10398c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b890a05bc92d02356241f90a0a943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b6f86122d382a11a70451b0997b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de742513d54ff1c42c1c30b14725f456144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f348e10b1fa2dcab71ca0420a0190f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41a640ba715b1d7b0b53b1e36564d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc9b055a25c74bed731186872d2f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867fca393d2accf0842364f2947c7db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a51e13634f45c127fcfe399ac53b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11104813541b3b304115cd5d7dd6ccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3581f32a298d7e0b2c7ed97e0ac6c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc81447f84d7f5c2a3aee6eca466dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3b1fac8a7d1dc00583bd98ceeda5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d499c3a70677f4cdcd355e55dbb08b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775933ca7d7dc81c93fbb223aa1e10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80996ec93471bbba59fd4ccf9eba465d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24769cb505ded8a5bdd5eb482d716d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea12e25905af4e908672abfef89ec6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39866a936062801f0c70d18d3a9dafbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2e5e4570d5ebb43844d74d23a438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a739cb58a8403e8a5e030318121d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd9bad7d76120e325f475a9276af15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b2255cfa987f4c5ddb8686dbc1c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6e5419a1be6d7d45165603983066164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a06ecff53eb13cb23541cf5c290845165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c09b71ee43d23520288cfbc44cdfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893706d94528d9430710d002c8f1236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe9160a4faff8f81f0a5a159f1fb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0d41f2d5a9d17c9281e559946fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303616413a40a45b999044ec4672747170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe2d15a2d979ee3c5fa7cfcafa7c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e78fe873b860a7bd6a6ca687cee5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b09c9211baff4c5b104b8dd481633173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab345ac3da83ec57aba818a737efeeec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472569dd744654facfc81d6357b911f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f31df2ff6319915ee5b615bd6ea41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987957d100e21d2434b4db9f68d047e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c0eb8d11e8e3001e730866ac648f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903893bfafb5266e33d56eed9aef7285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977435556f21c8f92bcccf241379cca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3acb13abc8ad5da7abaeac6bec407181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b97093fe1bbcfabda9942a12af129182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5b044c5961951ed6a3fabd4464de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795bbb67e743442172d8888550e995e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b615c660b46faf6e0458179f100410185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eeb220081dfc1678817459c0ab170186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f40bf3eb650f4e4e1a14f1b0d8c8bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab86fc33e680b55753cd86088b579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc565de82d62e6c8979ce3df2bfd10c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da085bcee638c6fcc6922df02560e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976e701fdea1437387fb4b24b01ff7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226ab31f769235f4592af535812f42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1391e306f4bf16fc817ffe863b7e8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc31dfc2138fa4a755ba62c48551b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb4ebb2e0f867baf6af5955a5ac66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c0a85451a0a5b2d27c03cbd0a1b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56725b7fa0dbfb732c46efcb4abb364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2a595568175d1b54b46766cc2823198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a230ea48c60c16ddead5aca426fb73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0615a4023b3f9bb44c326253ff13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e005d34f6e994b4f9ed9f960af924201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7183747321cd1ac0681075002c6a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ee853b220d70daeda871233a9b8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a47f28bd75eda373e477244d597f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b32ed0ec068dd911213efde52b5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486f88851febbc05d9b36e66854c81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279934faee95d6476eb917d7f4ed1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c2722fc7f6561a811b0ed688ca741208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903aa5a8ded596722a48c9f9f0ecca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c755f4bc859ab1daaaa8fe758843210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bba595c3d4e26c1dd0f8d5891ca46c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0cbb8e5cab73b286218108499a254212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e400cbbe7e9ca5463b3b1a536c916e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017bda59fb82eeefd16d6b3e3fbfa67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c0d4a3f149825d18f60d52e4994b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f29dc09374f4eed87af1a57729077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c000dcc29230941c3ae52b01a476fdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c3633d9e29b90ac36b30d1a97c8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a0dba4d9bebbeb760e303cb87038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0389b2f077658d2b6f4c6b89bc1ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a438cdb579d6274f8603adc3e181d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b499e86da443c16e0dfa3595594405222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992c0aea8a31050f12b56d6c1f04eb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4d7dccdffce855fa882a80d0c8c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197cea8025e5dedd6d787063b82d1df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04ae4ea2d882ec21c640823b5f1e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd043c190a05638a287fd4a43e02b21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee439d2531ece2a3331c8830a936f1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5f7b240a3cdc723c4485b0fb0e9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b856ed97029c342344a1d31bfa7be58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b01e8636c228cfe3e640ff568e528231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73668391f9c00d46bba5f03df68a3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b310020b6d574ff943c318ab77e624233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b07aed6a37db72b8215db57c94a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b13a7892f04a00f4a3da3f3e64b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c947a700fcc56d8cba8c786255360236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1421184cc43158ec6dda4e93f58e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a366c6b6f5f030177952433c8a6cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9393626433aa2d0453b3a2dec108f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce2a944a4c6fe1d57d16853cf28b08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec5ca0793b3b14874bcda84f0ec7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9da10fb3b034f8e820db94b0b2c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5934af5c322f8e86a4a01b83eeb15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484ec6ad8fc9f86ff6b263703b2d95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c314d3b455274f5a031a2339f70ab8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a5c9225ca8b848580a975e3a572f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa0f601d287c778491e93720840ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f73f5a65b42c5bcb22613f4a8b35b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f7d392defb2d8ab28ab4577ce6d06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4aa9c749624a517c9c5f95f954f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90591977faaf9fd5cc342ae0a3d095fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6148a21859b56e60bd49472969de0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3a92e1a9d8993086e53b90e32dab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc685eed71fa7386ade4b8522fa71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153329150b6419c29558149d0e4a636255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c36ef8503ea37b8146fe41c867b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001460e9fc3016fda1620000d35e43cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9efbe007b2deadffd7804ab1f77c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9659d9d9ac6d4969ea566ae8965a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a236ba51918d25c2190d708a9ccec5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c28a01fdaa59c704368aec0137118261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd5e3ee12fa2134b524ceaba67258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ad8810934ce1938155be37cd5028263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16788d7d3a69b30af772d25892db85a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a327b84cb95a2f4937e881be8d82e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b13a6f6fde38d26d4cec7365f75bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc8c210f89fb9ec825460db77ad45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93002674a160af31495a26d31573f8cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ef58405d92e92fcc150b01aa42f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca76ebd9c1329e0f25d279ca11bad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ec42183a2d7ba9c4f1ce9a83d547271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cd605772183bf51c20b2e32f8e92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747729e4848b3cfd9b14ec3cadc10b63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342b5d6620bf6f4de52504c101f4b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2053db06339c8cc50ba6806d2f54ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5123a7ac49800626f54b9bcda4a59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f2a928a81caf9acd18d9aeaed235277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7153c7146ebcda1102161ec62a000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5028d8213b8a98bd6cba2f40581a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e39e58bf9edb5ee97c2ab04937c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa74909e5f3e3ff8199559562428c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a81a939efb1a3c53dd31a47627ce0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acb9314ce2789fa02888098846a78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60db04fa6ec5b15f9884907958e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be428cb7b89754a65455964af867d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd8ae4a552e9cd4fa1e1bdac917ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800dbfea1783d43c9e977bd5eba2c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f81df2f8223f5c7da4cf69de0077b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7ee872e5a2b30ec7b929f659d184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d402289d6e8be30ac21bf2b0f7fbeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66429714b43055f87f2257c81e115f25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b901d3e6398a05d102e60d416e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c03de2b1f10499f7ab82b77c63ac0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc810f934b9c1e3659e907fa6576f2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e969ab34431442c511fe7d722a6ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d424d9a05a45764d434427ff5fa010296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762701075737b49d5314b4ea40d52a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1345baa581092016126b1d6e16e59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2973e22c3021efe5c2bbf47bff7c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e43c55d2a2ce1bbc56d4b3bcda7d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3258d190aece755792019ceb9f3b65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd6f6f9779bf6ecff6a621644d746302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb25f6e2ea5d600a9c1298534cd89e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6118fe536d8fc7bbd39306dc8472e14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731276eb08911a27ee72348e4d0901b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45241f23818a78703ec098f68b50aa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ec559095f5bc1f6a929a259d7c447307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb7355dd29cf2d56adfc17c70f1120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d48ff83da50d81e679fb7450ed35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae514a13bb1b8ebbf2cd79da85f4b342310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c9322771c4f985cec15f046b4750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519f03ffe306541c21a6f66c376f85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268348edc83f066bfe5d75124863f712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6cb406733347ac2f669004f420c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59df84e9dfb741175fdb8596a92740315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab2259f2733f4f43567aadb9149d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd40bd7fd9881f35511308e3e2fe6cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f6425a86f98b1eb12b0a0dcdaf85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb7697a18799898bee4793ba7d7cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1c1879795647c954c7eed706680a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0100c15ad8d027d9dc4975323cb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c14b603c6e4b55f5e79ea175aa43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e7f441a9aaa4474d6269e857ab61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a485d5b4597ad6ffca9ad5015bdaec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32886086b7d3ff24dab4cfe6a095a413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78dcb99423fe83ba5493eb4aa497c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9707175c9bbb555293b23ad44ea863327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b743db4945e951b4402d54abc784328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366c2b82074c4e7152c40d1cf5bb885329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de4b7328ddb8a78ffcb8451e767d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017acdbb89c14904f1a7ef8eb630abd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c6dc7bad5d65fc3ce5c75d6fd818332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557f639464ef81445c748dfa0a5fc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac33504901289ff25a0b3511e7f63e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f6b9f26d964ac008c4338f93f2c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ffa56957e8815fc48392dc1c456a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b28f8f72b99131f2fe853fc02b1c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a6fe7fb9bf52de5793cd1a7924f16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699a4f55d97d7983827d7bd054e1c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c7dfa9f3d9acaea127be3b86c8b81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90983ed2d6b494d8bf96c5051f86988341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88b7fa15a5578d9b48777db092473342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e21cf81dda189fda3bf46d7c338b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee896bd1319ab0309ac8bd7e9b2369344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead84818ac808eb366fb4d8a1fe4cb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e06068fda63b7aaad4982cb9a9f1d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc315376c8d3c3137aad4269b18d60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f89c958b66dad9499d5a7ed760236348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878218cebd90b1ed83e583e28bc91c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f24d48abdb4978ebc401f7a3b7e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e190a126d257191a542c48190d17bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae867b860385014d476e76193748e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f8135c5b7f75d25b44006aa9874f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db321903ee2a92d00409a5c056909869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa1db7a7cce080e19712498050e3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6098c400552a94f7e78ca182223a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373090d48c2a6bc1e2785b6701749275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918841e4d2fd8803b82357e828517fba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29990bd5cd0325b807054ef8627ac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6297c71f54cca1ca5265cc0d6c6fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f12c0be607f7f04b6a342ec87830c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43f4da996826d3137ea1ccc8d3092362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ca23d160ad0bc7128e02ef65f7c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2f02a631a085ba1a165f15e23bf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa901e7ba45f695e7fdfea03cd9b292365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080b6986fb87bfa6627861926ff64f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae1f9fa3a882383f2f227cc18a72c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f97be2aca648a3b4e19ca59954a3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332537c782cfdf6cb2b3b3aec6d92c27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020903e050beb8ec5488742ac58dfb05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e690d7a44f05d9960523f018074a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787500311cc1849762ae28e32d0aedba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11cd63eda5a2d0886633da76a23e24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84027a1a7e81d4f33898181cd37e93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df280168f95f91b76b40cdad9cc6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50deb6dca32d801a7a1bb9b316cf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f326d7cafb51e15241ac52ac90e853c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f812d9523d34b6497efd82e150064378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b023978032377a7e321019a42c5bea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c5dc3c79accc48d496a51b4947ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd98df85f53433603f804ddc6826a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa08eb9addb66d267ce6ae4315b24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2ce00ce56e2d32a0da44592cf5c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff891e6568220cd47a8eda91a18a0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91057cefadf5c921c6ca8c792c7c56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9abd3ab2cb974af225c2a43d131b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170cc0910da3f98cb13ed86add3e4ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795305c491cdf4dfc56265b2515c75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c09c8223a103b0f7dd1a3bf852b65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bc14269f0506a6e0449916fbd619390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf184d572dfc1c81c83d100e8949a93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279198d11c0f5137bb786745f1d4bc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a189070f240dcd5cdf816f78fbbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a2dde4a3c366b18d7c6f39dd252e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa7d31df126e0c07c06daa57ad560395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f571728f735a5ed8ca7f366b0fe9a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d320a06476961c3a8276912ddfb440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca0a290793d84b473017226581ac6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5438b65a840adef47a531c54f8fb87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c3044601f0a1c474d2fe79f89a682400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c04cf0dfc12133f09e92098aab2c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a049c38a6efc5bec13a184175d5c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8b734cc452d978894c15b60be640403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5a80821d54109db9009aad62f036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e4007c9d09a7f32fd6820e79880ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca94b72413862eba1308423352574a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044965b4737a0c69aea9e1e0761fd3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a6a31c3f17162c2e6e7403dd8f791408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823f589bc299b0a042e7b7b19ac9807409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ae607ba79ff5ebf060e023a9b3eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09941e6394463613723f8fa088a06bf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4548c913e8db423385aa39554855c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f44caff1b2f60ee44472a9360d5e1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f3734ac3a6ad7dd605636a375225414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538c513a569fd90f96dee3245ea80c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19279d1fa655b9d01a8abdb9eb0dedc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e40219a3de80fb82c5efeb735a806f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc68c161493073f57d4907e905d3da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fd940c6a670ba2c0961fe19e4c3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa772877bfd868a8c9b408740fe2a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e7dfc2417e5dab9495b848b21841421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c588dd253913084098f04b4e489b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3863c716dc2bd10b1a9429d070e86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d0470be1c5f1363959960361b9b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09822e751e94f62198fcc52e9547a993425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b04cb73bacca2dd289b1f705278b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31aafafbc553af60a523e3cf77edf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02444c9cecfd5a1668fac04d56f87a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec7140948ff81aea4be03c94e317a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511521e135012278fe444dad729e05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2996afb90f8a3567e9274d504cc6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efcffa8086d5e385ede7aa54381db3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90e253e5f408bf39312e055e2d3fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66865e1977ad020660cfe0aafd3eff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3fa0494f94db2e3f53e8ca506b3d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693875d90f56e5d6fbcdd09a80aad8da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d077453b8fbfb588c3116b822732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7fc1be4d281a71d426f2014a79bed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a6ae3a165bc933f2d694eb4879a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea70ce31091682695334abe0e77a954440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84891d623a806a2c3b46e9109b4519441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498598ebb42f72d3623be001cc3e50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653742601993f417c348232c4587c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e9d153e2674e6e9b3d30a18e2929444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939e80c8bc99690a98ccc73fa93757f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae9cd9a6eed64c646c237735b5a649446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec341c88fc2fcef2a1bf3a671d6ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b89ab189f40c9a4bdf7b30781a97c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc43e8a9a7d56f1d2e48ad96f908f83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a44cfdefcb1ff619a5067bf7b9e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2107295666e66dd8afe2694862444a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865cbc1dc6e501a2672d85679c64a27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e5a25ebd4e9c237df483ae105d98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8108ccd1d1d0166a0dd787a1ca23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff8cd8b71f72f5fa8f6cec71c576a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384359988070463df47cafcd6f5cbba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42bff789c21bcc2bae521780f85d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3707517e749b287caae9c2673abb44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82d51666f691cf38aac73936e011ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df74f13cbf6f122aea6829d59a6ee5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a5df7944bf806e7e1f2aba9c7303461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112197e9a2572447a4d3d312b97b02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808489ea2004e1d54f33500daa30496463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6c76ba511fe4812f3d4f2bc68161464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934b344fd4f6a156913329458008b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f924df5b388259905be7a8f07262466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258888bc46cfdba764a0c7f9d9d9a77a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654faad4cef7c09f5fce10109f0e6868468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a552a01c71aafc2d5b8787a68111469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983bc68203ddfd000bdc8f1c179f1e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b15cc0641fe0803f41105cd5df87f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa2b8498a06fe899ee603763e8e910472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1bac930430c10467d391c94fa2a1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac527d6023eb814e60ebfcb5dfb462474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d1ff7b16b73f6e7c4f8df65da9c6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c80e4b8a2f55e85c607f09347445d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa4dba0755f059937e50fd83aa703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b3312245af3eafd99ba5df48f3ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883dcd7a2af46e670ba2560a7b10ca3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e3a5d97847b88675444bf382b1b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c46b3f5e2ecae113a678d07142431481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f2172af33805586aa127bda810b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa9410c416e45525d78ba90026e7c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec63a15d510db6a3240f0f04bd146484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15d69d69f5fdae458aa3c8b5c67f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635017aae4fe783a56e1152d75ae53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1afbf66dff381e7adf4ca886eac92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615dfd7167e7631e3d3c9e10867e1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d453b2b9878150cf099808ccfd81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e171fd2955a229fdb8336ac59bfaad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d1908d64b1e8c1411e20f06e518e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7730daff2c01d22fe1dfb1856df1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62891843afadf3e897a30cb65a6fbb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfc117aac8b4d16659709de1379e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd3623ca407a2e3b7142b88b713d57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747dbe004207c4c46efe7f9a2b6a1fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234424083f28127c7d93fc660c8ac58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d460eaabf5a224c5b3f5be70d9f5e5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46309dfe217432741966000cadb3cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab5d0f29227abdc6eed61aaf6aa59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd74c9630cf27d7fc444874b3255004501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc186e698b9b08a1b4e9669fda028c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a535dcb66c486126ed9a6cf9d819dd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937502bf8ef80bd62981afd3384336cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497561df631f987be1ec812617b74fb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e95165c72f10d97845664cf2ecd30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d88fa85a1476683a23cb8e5bfe059507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be337ec4c88716c75f00bca9162ff0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaec6021394524fdb80e6496321066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc698f707d197f11a89c932867c6bbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fad9633ca1ae1d9fff4136d17eb35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c87db3c4d91c092c1d4b7dddb04f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e3f9e89e8ad6216265fbf04a665c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e38e2831f19febbc7e0e4a6f17856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd7bd9a7bd7068187ca5f10cca6a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89293ba121ea641b2ba4460d8ffef5b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d4fb35b980ed0ce36a53a90a2ec4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106679f8a0a793d5b003ade98b3a41f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997bc5743fea137bfaf2ee587f3659d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc3e6787b596e62fd93f0b6cd7b55f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f3f77e8b00df46073338c2ef82fa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf53cc2e3b25cd9eb8d7d4cb569be5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57b394a88e098dfdcf5b509083eea0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3a3eae76bd856b2fa0a0e7474d0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867057ae7cd4361172d2e1d5564aad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513c6f2179aa778dae287f5eca02ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c831dba9a2fcc05e3af5a3c5bff892527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d495584ec410df2edd75f8a289ef1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4e73b79c38d89bb393bb9c7269e97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b000137478007d27bb7dbf2df09e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0fca7ec56cfa43fab770912f53526531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3b134dcb409b06f077204e59075a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201972b97e41ceccbf9074719929761533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826674843af72f991fe332731310fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1cd19637f1f9d22e5e8203274d438535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422465b252b15a3b500efc34be216f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f33296dce3cc332ccde244a37dda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dec144b3aaf804db1d1afdb21b5f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca0eb2df8d3b5fa1345116ba219f4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cbfe1e63ca7cf6fe9d9adac0181cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785402ce8b67997fe177e1b26a4f37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5dba6fa7427b51d558c699546876542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62852cd9874d89bffe08983836660f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e6c2b829ba3f553df2e5027b1b806544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bb46d326b59e3b8f66aea94d98bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ef2c87982315ba7ab68b31fd51fc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22f9e561beec60543495b1704a42a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b7e064ad16ab7792de41d551974d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24a10471fa05e4223a7cb52e5b3c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0efc2c684253ee001a02220c47323550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769bb0d289c4cb15a8ad1fc96c7934551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043166a0337f90b4224eb05a8c6d1236552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a103481f0ab2fba326fce986f2baf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98204569d5c280c9aab2256cbe863554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142989a125a549905a3fcc11fb631a1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc7a1f02c674658290fae92c386596556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f84825903f58004c974d6ec583caf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fda42f191d1f7f78417b578f1d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf74cd4441a950fc14a85aa78dfc1e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d712fe231aba9f4b3fceda2091b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befaff804b2b1d1a59be9e6871377cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e1164db04ef92ee73404bcc96666562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b3dfda42268b1feb3f7032bcdd63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2ac9e61e85fc649bca8373caf357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccdaedb5e2c1f45fba59cee1b95f3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904696a2bc36b7b4b6dc6774000ab33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba50f2d29b209a364cc84d92be8f358567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e099dfd3e596f367535b567aced38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075305aa2613b9c50f152f93fbefc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a23dd68a9aa969d586ddb73993b8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b2db56e81817e2ebd4969f64d2cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6edb79e3ae7c9a16d67c659776dd65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89141da43901532357d7c2f51ab1088573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617864bf9434c09f90a1ff3def1792f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86905c4a515d33b68d4b74c1b4b078fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46c12a3197bf211577000f308b90d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee57b955bf3e603e5758e3d85ae717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42a7dd1bb52eb5144e0b6affa331d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f946420d403e6f78e7405ddbda4d128579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ebf12fcbf1c7b9e76e5bfe36069e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d81c9f92afdf7f8ca6b51bda46887581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca360f773739a6a5c17b93757232da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a095dc71f7d0c86d10fc2f66c6ffa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60168d7066987c040acb4794f03e834584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78a1c5bc7798ccf1747a00042bd8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137870505a72c7f7d7d071a817814484586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a25a6132fe502d3ee532d1342ef8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99290d8c689bec381121208f5790f19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d18593f560c314a78ab77c8bbebfb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122127a0637979b8c2321fa9cfe03685590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889bfca52eae5218a8d57ef80dbe421591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bdfd6737686b087f02d07a7085a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c382e084345381638a2094ce360d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605382bb243c103ce4e2a4110bb0c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fb2715fa169902cda36ee690e4ba6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b9c2944d533acddac0bdee4d87135596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef59827394108ef490580e27c8fd25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b12cde1bdb41a338820b893ae1601598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034afc6f10d1b6a1a3c57c7adb97da7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83e03eeeca6c8c001b21bcfeb2ca8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774baaebba1365f032c00a56ca19bd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ad80a96379adb266ace69487b548602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58850f49058087692feab0dc193f0a0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d73531bfd55f52151fc3cf845513d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a370d1479877155eef95ce464e649605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e099327ba407f3dd81602dcede8cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1704cb06c789d05cf951515128e8e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab7a2d36156cbfec4ee169ecfbaa3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8700933d8606c8945d5ebdc4c1f3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597ac02cc2d94f6f40976b43b247d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1088fdf6298d35a32313c3f32c47999611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e169fa5b1f38a7253581acb82601af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb4ffdab474981d91425edc1b62c9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533b7b39ac08779cfc9882125d4381d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632cb9bf934a93313dd5a755e151e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948de1951d8204a87851ccab270076e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad778e5d9b555219f7148a11faa20f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a41238b0ed748dec9d2b619008bdb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974854c1566c15b9d989764f2383b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837872bda3fc8e9911df4b7adba7da63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e9855de36a81aab45ae746b110685621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df694fc859ea90eb9913e020bc3c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352814a63d476f9438a357b99512cae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0277d402a1fe32e548f64a337422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8beb25f7940c45a0645f762886c57c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6574c4c6b482fade2ee0583d3c1e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba010d5477ad1e03f027b05241cb92a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ad89ccaa11279e36241da12cefea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ead368cd8944d4e92252682fa569629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed73e2a8c767d5aeb22e548509c925630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d763356d94a66899cd3aa2e3ac464b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6088823ad85ed0700b49e0fe7015a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a723096d97511b9fa8acda3b12636b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a8f1f3cc8e53f42bbd9db6ef5be5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa790f0fe827602bfe437d211392d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6bba944dead3b27f9d312c91c4a3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bda2be301077d4f3fdf43dd306e40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd13d5d91ea44cf8c95bd237365644638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1b7a80da5f39f48d657af757e0b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a691e75cd4a2a3c60684672061f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a9a9f97de90f0774a0fc0dddb279641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751fe8a4910e08dada80ea21f5e848e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98db6522f4aa63bb062f91b405610643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a212f1739334600708178846d4817644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3a83940e7918540511583a0fd84e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061451d3e8c468b3bf30af3c8d0fdaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34d101b8a1cb25355ced658dc37d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759607930f69e9a915bea3da38084789648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78743f1205ff9d09885b527ebf31c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14496bf3dcba75fb56f177d9585b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2f6421645246bf9227b38c65e59a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f009bcb014e192dcaf96eef15189652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c45c3b69139c8255fdf6871e65fa4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35acbedd7f9278e5b32edbf2ab8989b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb774683955daa08456e9ddb82ea6df5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318207af6a3d1745ee9aef2e135ed52e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cd7b76108a5e1e74671b76ad317d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856fa52a7ebae9021150244e0fe41a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165d8adb2c9a272c208a5ff25e74fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd79832b3c2baadf7ed0174a024c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7656a19de745802271b3f6082e256c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301b6165dee34c2624eb98e8b60caf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c4ea31a2c3e67576a80d91feefe6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd93d9a218962966d7f400aecdc35a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ac5f9cf70656c19bbe0146569b18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a888b628e5cb10ccbe25793cd4bd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c94dd189de593273e3034b74daed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2503e15a153957a1457f0ace892c18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb637180896ad2678b716d68756514b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977721edbe986e05ed0bc49afe9d07eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1791b4a3e7e78f4eafa1dfd183bff47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81ab6ed2961d73368f5be5fa8ef42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bbffd27dc54a92663f93bb8eccb7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb95fda9d2e1594ca5425dbd10239df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa685047fe216526001d79e2d4d0a6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417329c5059dd454aa70a75d67af937676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a659a15fe7911cf6fbf214d5e08bd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34286399f4eb45efa41d69a2f904f4b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257000e7eda581b334d7fab235384bf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3014997754a11526e0370c7e7485c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356c2c48ca48bfed8e8ab929997269681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b89ddb40d22645ea75a19a9f73380a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4651e53a465ca68d7afe93caddb472683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7919f3e57b7c16352d3e6eb0588cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587394ed6f1feaf7c7f4baaaa23c0a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043aa33216d20b5638f481ee1740a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b6f8a6390d68a3465c91efcbbec4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18e6007a587f2eef140137bae6898688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324166f95fb9dd0603b8f874f13a59a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b1530eb71d7592582a189080bd720690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc88db3a4b047023c5730ec591c1aef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae4c7a96bf04bd981555d80716b0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ec4b31693b23d370b41c36246efb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaaf23db0967d5ff2ea437caf128af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794d645341e57b821f46093ffedb31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7fa0dadbedbd78dd8f056dfcce9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638717db2bbe126faeb6cc59643e3a63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e6349f1112ca482a613d48a78b2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d65d163191ae8c0c7a26b39d0bfd56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067966140f7fdd257236e279852c51a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c265964144761c027225b67c02f3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4f543152a2d32fbb70d34fe50cad9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e55170dbc6978b0e265b3e285117703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9b89050424053894d039f1de0291704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299018b2d809bf49a8ec7f850888d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf771e6ef323d8a2553954018f84d38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ba4e71ffdbc65c501442b8f1b873707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3851f0b9230c33368082667a3fca33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166581c3a6b1ba0c8170bb72750baa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826733b19406b50c8313c4a92f140b6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba798721a042ae839d7041f6129df742711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6a14065607b3d3960ef670f2c368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4dfed898c4c5e99f63fe021ff1b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be74486651a5c6f2f4119bc0886b40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f163809e614dfa617707c96687b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3d03bc00d34f85680a2572543640716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea1c873a6c658aaf3ba3329fead99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d193936edf372ecca1278a11b870718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0e75134c885c40923bac19d41a9ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce57968328145eb318782bf4f2cb51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ebc72ba7dca71672947fa7dabdcc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca02044b6cfb1db8717357d401e2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed8fe6b2dd334ee30ef64446cf14d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de53774fd42ece859f7d70cda22484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f83d2c898944e2029464250284608725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f7e002d1bf2ffbc3877640f7dc39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fac0a3710b1592b2a87f145fe682e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1dbd1fcdff0e28a660a61232ae801728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa0f4737685f8867756e321c9778e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6abcea9ec9f280d19d6368a121b4b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e713227968c8b87737932ff105437731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419760adf88c04c91cb73bc05568cfb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89470a905f64acf325d6fa5b08c75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9940eb08b83a5ef28189927b3aaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058c4597355c7d1db9bb32d0bf4283735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ebf511b0a3ad035fe73f56b4097c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76470585785e1dd3a1f8f211fd9b6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd18928e53d161d0788c3c10998c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56b9292229b8020d083ab4cb4ab1ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd66f5b501b41f3bd015f5f8e45ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645f320c72a34dfd0efd1a1f2e0fb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75356c64c95770c291640135f1ab06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447e3f00ebf38dd0693205d0afdf81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565757ff00c2a5551e3201f7488ad418744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95d3ae89fbba3a018eef7bb5deecbc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66ad6ff2c98dbcd2f3b2af48e2bb84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5941bb6e550232d6c1b0391f3e4eac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67212ebe8c304dc55f5d741803cea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a95d585905da4a11b12aba4cb3951749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606c1ccfad24e20b696b47c02e9ce42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066874f2195e5a494c60cba81e5dca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb895d692b0f613d0f27580629b82135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da283d1cf75212664372491844cc68f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042384e5d17f149bae355926dddf572754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b6e783a242939ab55fd6a1ac458e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fe5fc63ce19c29f2b1a3e5653af47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c927bb2f801c191b848cae42399cda9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dfaa3542bb5362ce52f579df0c1a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7efa1d881a3420d6d97bea75c4e5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>