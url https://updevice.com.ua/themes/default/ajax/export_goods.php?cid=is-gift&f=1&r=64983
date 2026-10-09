--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5872b592de7160860a635d58e35bb2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfbb8e3efeb2b54d5c1e1ff94b52522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d68773de1eb9e86bbb4f43f9efc623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa9b686e13075e72e3d7c407f3f6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e89f1e3d537f6812c02eb8ed5d02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb22fd75d0ce3ee409fd2a074f8f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1efec84c806fca514e26821452dc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c469b8e968519b38939e43636f24b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e161e981c9a9498f9a399e1dcd8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eac9e72d2e03864d97de230ad406510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee779bfb74434994053da13cf8be7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc77d2ffef689175d4115297f8100f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbe7ced6c16de7bf1e1ef2c744c3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302341afbcc3ca59b6d7e48ddbb99d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f246a2aacb1b8c2a546bf147ad5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb4114413f5ab899c743a80adf72216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603d3dc7057b3613053921c8d03589517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869c43f940eea479204205ae0c32aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02356c619f56ee157e7a499ee03ae92c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbe3bff5d1347c715a6ee226a867520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664342da5d665d0dca507cf56bc65121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ee3326f8f9b2419941a193bdc1fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328fdf3ec7d936dbfe63ca2a2fb70cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c34264957e057bba60744bb3e6e0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e020d44ea8cfbf2b26f0699ed76325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f5230cef20c9716939244d23fd2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3805b7d89abb18fdd6bc0ecc992d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ac77796564b78e1fa28b89c8ff07128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1bab7e2cb360b36c35cef07065f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a0686e0ab629b95df0ab7e6802e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b81cae503f191febe1a6bbc3dfe6d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4008b48ca02da16faac437de02b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a814262ff701f9226acb87ea192533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09120226dded46a31daa6b171582334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8209158cae0c611cd410253bc4359835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244da95993ea1f94125ca20c33814bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c1f7102fd22242bd6ccb673ac083037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf51794eae949191a530861eb252b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c3d318719c03e91baf93ac5e0a5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28e2738f0e38e99006a03377d69bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de099b30366686ad83658319ac2b57c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869f6504bf25fd4b02d8e6beb1130442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213606cde46cc28c0c65c8f57f0dd8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2668be69e1d0fdebfd38552ca78dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6870ae79ae996d5927958a6e43f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52957d4163a43019661d948c1374be2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca5d8b1cedf43a34767208b4dec6d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5766a12dc6cba155403938c49d379af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc62de1239153f20dda5c14bdbb8ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01b34084bb6ff9a6d0f48675c170b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aacaf504ae3867ab764627b9ad8ee351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d8058de600c23a5a1af1ab33baca052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f04637928467551811280feafd2c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c2cdda5be6137625a19d4a1d60a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acbd4778808b83b409d18ccce335255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d613b263b681b790ba9fc14b6c55556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423acb9606dee123eb2793a5b93342257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640c8a590f26a4c89b648246b1e86858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a53e17a19618fdc11603ed3c796359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06730b3ed3945a7bf4b1abd7a112660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c26e810f6b7784aa1b875931dd1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7fa116ccd543619ee7b97d50358962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a33b82203f43e2b97f814e444eff5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a00b2aff3928c8fbfc042f5ddda3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205290dc30fcd0611a0435c71fc1e2bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc67857bc9576ded10b8cba30414066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a42c75a893cbaec64ee334d564fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed64a949949dc63e59391f7a1e33ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed88a1e2846ce6d78126b77eb19eb6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068d56f200296d737c40a3244f7ee5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147fd66c24b23657f3f707ddd739ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf725308f73f546b6743916f75cf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba117b93b434ee644950e08158fdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7e5dfb15d57e05ed8544dbd2f88cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e20fbf46ca0e0fb09d44a65f11e5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb7bf590e9134edc6805879ef3a3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb2eb78bdc0480217fae6a8c7d315c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e99ae8965dbc21cae70aabb2390878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c2bc5514a2a72d5c82adbd30bf8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59a54d021ec40b40d39387817a51f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231e9ce6eff29eb55047b3d01ee7db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd9c7204f8e1f6b39e81474c9bcf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feecdeef7fff52f3d0be7beda3458d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cadea5f004d3ef0e14dd0f4fffd5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5892c75351a39e332653eaf1f440385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5c46a00f6dae99d0b9187698c06286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8db50030a32cfbfee8086bab750a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b9c042ec817cd2082e6c8e913c4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79354771c4929a19005e5a04b98bbd5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4d1b9976833ad8924e0cecb4a0da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79af39854eae99af624b6ccdec2530891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef374d67f469b20d0a479adbf7b3ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b2e8867614e8e3b777117d94f2c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96b89005b399f4dd3c3484be194a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340bbd58325acf3080fa0f70e0c5e5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b103ed5ccc023545470d21c04ae9d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc52e356b150f5fa0ffba34a4daef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa19213a66cfd4f5f636994438c6d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c16a1804e872acf28aac8653c7a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083852599d05505c414983814554859100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a967b82c94f2d44bcb4c6110ca60e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fdb9359ad4c74b8a1b38078c9c9d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4346d82fa7aa7702b1254f9e354bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad5f59e91d16aae31abcaa0e4f00a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9125a9cb90547680c4012a644270a78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915cc005a65214fd0c1ccb88514e720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3927680119ccab3bb76f1d488dc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5f222241dd7f579de1238af38b28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822645a942e35c06599706a59334a01b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d8e93d8bad4b0ee1122e2e777ca5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499929e9c04caaf8ad7dea7d0a92f802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd0e8b669ced953b507ec196e0b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502c78dc14e87fd867f29af8c9a6304113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c021cc73381f984f3f3d0839d67a915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143b983039f86a34718021dc8c449a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6120c4811097d3c138aef0610c926116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947abea31b9c47158ecbfbbf39c77ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbdf7385044399eeea8f13f13be904118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea6c1c6c730bae9710322b1602c632119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba51a983f17028cc71a54e7b4b93a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb6790d9752dc0a69b4ee8b70f2866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a77dc03e42b5755a835d35ed77491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18db20bf3b1a110398cb6a731d45520123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fead24263ebba3de32328ff4ec982124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86202e06eeb14e2aa2f2efb46348de3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ce483384ef10e7fce866bf373ab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63241a652f9b03457a6b0322ea9db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722faec1c21161368415b8b5ca3d3d5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd609478e0f5e2e5c59e9f7d5da3853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfbdd8ff3a862c62b97913a8b9f7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b696d0c6af65c40d2620fc15fe42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d20adbd2c8bd5162f586e8d870d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9a01c0aabf5c0b102a033bb73388133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438cb567be408e0a95bb9aba96c4ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43cdb2b215cab278228dc60f914a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0f6565d820a9bdb2b0f57f697430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f348dba750e5223768c1ac81f3993cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400f483d770edd70b694b42d0af068138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c0173200a20981a45592b928478e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd20ef9a56344ad54ca74c6ae8fe17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2402e726c53e05754439978fcea9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb52142e3fdac1b5bcf41741dfa50c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2c30a334258abc8036c81bc4bd00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4fcb2c9ff1ee2b2c4ffd5928da7dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0ade1b2fe22755f2a6b19c726c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7985c683f4de78b793734d98be56f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d9ee2d32b4d8ea363bba6ad14948147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795508929543c87cf2cf5592b0fc2acc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a2b97005a13f046f3d71110c93e88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057005809e789ead48dcc12bbe39745150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefbc9bfcda3d8d8eae6dc34470d52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b024547cd8a5116e83df365db14b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063b3d164fcaff4e392ae5c01f01cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5e3668e149b34796f5d121a251f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add09fc817a1895498e0cdd24f9ae5f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c89cfef630d55ffda92e38dc2e22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b8ed0a1e9be5e0e265839a220ec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded62d395522c2ab81a962da8588334158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e3156ccb3d9dd8f44a8423760399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc65ba43e250f974afa001ca1aab6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5df6eaeb89c00b3f9faffc4e1611e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170684cbf79d1ed8dbe9a0ff2db62454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d480541061e55a79f1b11937ac07a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd98db20e39378f89548d242ecbf01c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801af03fa9bdbb15d1494f03db1d717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d6f0cdf90d8cf41cdfc50307234ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2ba7164e9107374947211060c48f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab37dff1865536c884d49e1703473c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564875407179d8019401f313c7f7cfa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5a90ded9bd99362b0b3b5f7933fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d86443343742702a09210d6dd7608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b85fca7cbfd5c22944f10d59a5733c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d47338f79a5394f32e581ce5e75216173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4548226af9c6c6ce105740f849387174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc9956b6f88a322aafba792de2cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0032b7f0131eeaf80ce8aac255784d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50aa48c3a27a42543057a9a11834b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf1f949610f4d0c4d356040a8dfe1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f07a898d609c083bf4f3bc7480b2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f999a20fe9b442aead069e723e3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92d60d2ee86ecd95c7d2bb75f158e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f265ba1488dfc2b1b296e29d4a4815f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33a132e4db7da9b89039bde2e45b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2683e490cd2d6c584a87dafaceb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dde6cc0a360c555b2606e554a6bab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f936acdd2e1ed7b13dc76ce6cee0d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00198fbdd9782fbc6fe4ba3e302deccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6813c424f5236ae61977ae713682188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba591f545fd9e0c8828179f86f6d54d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f32408664fa467e88774fed99be8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2da545bdf588542fa776346441b77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938641a113455f1b30b3e4600365779c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192698ea222fbcbadfc7d1ec31d5c09c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3d70dd916e95f4b0ed9a066868b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cadf9bbaafd63061edfc0580b40bb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c298067c9bf126f46f760f4aa741d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49875ebc86ee0f66e477838e6b328d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539cfc0ac6280c6b62f87ade27b56be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1490ed54a9a3b9a00ab9af0167e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1009336bdf9f1ed46ba207c85951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b0eb506ead70830bd9731a529781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d097244736829581ac817c8f0ce1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9e45df42768954edd58fcd696acf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7cc8a1c301759e13d83fdb8b8141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ea693f800d54ecb0d30ba979f63ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb38401e31e7ecaff3faa8d4bb705206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae343a0c38bb0c1f3749f93daecb1a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd04e7eaa688a0a7be00860c3adfaf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb7cfd298e3dd7540e583950e77b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d010f14b002cea68c306e66ca465d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c8fe87b94afc6101e8a2f59e56301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae09d9245ce950af21594b69b37209212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc45e6ab29bcf7666312007b8e311f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ec32e78d31ab884f87ce0e8055ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797563dbe4c7c70518533dadde5da1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93415955f0ca985dcdf3907c32215e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28dbd26634da2762e1ac1202fed3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672a65b2e20d9622cbb61a688d4c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026935f000f7624a1937de31e36f799219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35876a0caee62326e5a38b552ac08c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab1cab00461bdcb40d4b1b963f8ba1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86767ba4c61134886a847e3d53a285c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d0f7bdc48031621b66da69413121223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822c2d2dee0096647f4261143aae539224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ce06600bdc7b45195ae8c2fa551d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9b367d270e4fea6dfc064448ca8ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a38147c3412d1f9b2ff041b346c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b12e6381aa7c76ee8ffa47acf969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870edcb68bd8d736b4de0aa33d65413229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd2a126ea6bc6089e080547e60695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ae4ce8637e4534ff3306db4a70e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff6332d69e2eda140d0cecb504010232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab10cd2b1f8a43326804d6ea5ef78df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f74c41317772720695cbe995b6f49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0500badcd3ffadedea5daf219e88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d37bb863ca4d79abd3ca29f569f164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc524aecf78400e84ddc0e675d5b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56470c0112cbf40ce918607b818eac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8735ae40543e2f0d75a75f97e05604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc9ae601c3dd422b13211d2bbf49d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595fff8fe712f9b5ca994fd812d1adc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248aa9f9b2bb4c0e9c120b891cb5b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145530aa74a5f07033ec33069471fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f709c5a3c0e818e3a335fdc5885a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec76f0e72db8a38d6d57ac23c1564245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b1ffde9bad10150a1fc0b302b314246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b645ef0a0d3f9f63b043da073fe0fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd56a5d8b7615c027cb44e555b3ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d9bde96a742f7ad52997a201c8d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a2062582a7440ef47adde7f330c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d69f32d6fce5c6b4c014e88ce18cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d695bc4294b2e22a21a775b4e74f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00539902d5ced0172f1239050a45e4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101667e51e404c687dd68ac63cbbcd18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b093307014244fa4ffdbb28e73fdd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0817894382418e4a9a960486d833256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae76f5542d7899ba4f7b30db0490ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245d36fbfe4fd81163f18eccf4bb01c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307206a98688daf30682a50142b91a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194beae3452d21ddf3d171d141ff6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00451aa2df4847405338f05fc3028c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefd004844785090279740c9de88c82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01fc6d751044f82e322f23929b825263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd137b0cd03d38fae223cbafb131dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22146b665222d5e28b47d9cdf2d38084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c039e28c31cbda750b73e42bed2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c563c4b6af94326d3f56f3573f84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635216146b0bcead7a800785dc95a94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1a2618607b00946e47f3ebf2063b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e9ce74b0fb3bf6485601ece09868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b129acfbf746149a671e03a2f7ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f587b18de108d2a7a4d173e86f31fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048e31774e4ba2aeda23fd89875180273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc3844931e499bbf875c1bb72c8d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc5e4d1f1ebaeb6c068f704be7bd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa9ae0760c1ac32974da2e776cc007276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30aa12601fea6350d5592e6e412e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c818d4aba58bf8c0021aed59eb51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26c6f95076b06b2b955cf02fb8a7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5666f2d869dbf0e854e3f379fe18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9940daeb82d5ddf1743af93180cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d9ef8c28ed61d4dac99dd4c8789aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215629fd4066d24720712536764c313283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2d8006c21b68ca5ab89ac0d77222284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe90d62e15f911fe89714102486d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe30710b0147a9ff4ca32246909235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a67973149350aadea1d7de9b1f5f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c8cfd20d709f33a089de2fc0353e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533987f5e884902c6b3d15e8877d32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ecd95e309f0b1842f63cb8fc73cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9021c466638793527d6bbc4a436758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8bac98210de4b58384056f7afcb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc2bc9e2274af7b38e699703dd124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb7731466c7f18e82647b7c940b3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176c4e27d5009a2963885e14e0c439295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c60355bb8b81ec195ceac5794b13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4ed1344cac86be7eed55cd6ecede297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ff3d2f1620f977670f976c5ad0755298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ba68f62e4925f7241caf1b97d07d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71eb5c7819608f029fd85d121ef9c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387171b9f5cf5d61bb86c048a7e12a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5190ebba0e109077923b1a11464ac2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652103296a7e5d5875d1c5cad827137c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe1e8f2ece8c2ad4ca018fa1fbf794304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2b9473ef58fe23e4f9eda979b12e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f25c78da51fc10d3488b7541e40a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041fe12f124362e15852254b8fe48c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966bde9d853a76c3995c06b688432f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8ddd5d1fa85312239753e75d18d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f52651e1fa288a25f5f08ee8740f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e733a04e0dda52f829200d720c0abb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bec431d43b49eb48e97852ba0b993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2223825e0a239d3e1917944d3c815313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d68898b7804367bd540f830d8b47b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4c0c9e2f1fb72b095c65e7d340fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874065330dbded341676477d9be790d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70091f54666107c61f1dbe25d9999317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803948d73b94f6b1aabf3b2b05b99b21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017a77ec04d6241eca6d5a4bd024a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe1c558ba5e1210cd49e4483190c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3bea79bfa8636e0357cc178a8908e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfbec30dea8d3ece21a08f2aa5120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c682104ac66377f6237b3e99ae718d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ddab84f2e12f8eede25d8f72aa5e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407464e59769d592ecda3e72c8c76ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77023fcb8aee5a53ad5cf680243e48e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e463630e790c16a2875687d2617f85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52877613d3c870bcd12b78e2561022a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695b7c3175bd010bc7e6d5d6f3f7d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784adc56f43486a447d3de0942a408330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fad2a27e242edaf01074f44b437341331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa831c0c3b94a08d92cb80085dfd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1bd89dc60ab2902de4799cf4d7a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a39ad89ffef54ed8e3c180aa1c27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed2e9b224654cac66eb23add614b02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5eb4aaf78598a971b37b307e125f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c253a0cb2ff8bd26c88d15d379b0b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca0283d77541b49632c1cc4460ae4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db3a143d274551bdb03f3c128486a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7dca70bb0be8c4b8024bdba96042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e2c352d3776bb6492d10822c2ff6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259b35048a91a1cad3ee7e90a8807a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72bcaf2402d0e02c417aba01aae4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5656b476f5e10a42f1854496d5aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba942d7e1ec6ac49fa573fe12337d0b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ceda5fdb5de7451f03996b6dffcc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdded21c03dac753a6624547e5c725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be89557d5e849d3014cd08c813ab3cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96b0e1a0aa185b4495defe939d34e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd96284c8e9c51c7d01a6ac0a7c23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a374cbd2ffabd68977c8056921c0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba151793a8d6a645e6c57d22fe6d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bcd3c96f0b4862bca3c7f9ca4749c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c6c11834c1d8c62fb2dbb8f92efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361b79da54f7b6f350a1ee5fab2564355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd327e837a6ed7aa98200bc83fd2722356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf32390320e991e627e84d3931384a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd068109d7b91fc61bfffe5e32214e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a493470743c8e84476d044a7fee5375359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05c6bf5016152b3d79652024b8b082360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc89bae2261735297a8b69478a963361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82d5f685caa63fc1033618ce88991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def213c757ba627fd9c2611394fd373363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5634ce1fb0cf3c2db2089930a9d37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a327df854fc6621dfc7e391738d40c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3675ca70a668a2c1c3f386d099f674366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc902b5217c879f2264085809eb35c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41f4deb40c6cf34ec3ee9742068b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c197993e1ffd4fe880a49c8a9f568369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7780e8b59ce5eb924be74fc7acfee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254698fc6bd5d5b12ca93f72b7d17300371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dedadb251918fcbe39321ee5f98e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb3330d1a79b3923a9746a187e9f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7259fbb84a34862eb57adc4f16648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4bd9a39b232c47113fb1ca0916e28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c097f67c89439efd4e80d30fd8801376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa04b028b943be0025a1e82547433377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92543b50ed2032ac336076a59c8a8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c803ca61a43d4a3479985c2c955f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4bb6d57ac3b7fd8b3c1ba4f7d746b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed516e615a8195141c9855156db4a6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07db741f96af26db488c0cf9b4ec6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137ee3cb5687c0a9dd726c5db716a77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ffbe672759001f6d0305d22c94095384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ce69ade2b09e02986a0d7f58411b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cab3e0dadfe91526d4b0c21432f1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29bf15ab94c3ef6c30f560ffe73df6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bb69a33210701a66b5b216cd9188388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5573ea92b78afa7f6bd4fbd1c38fc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec6dcf2af0d12d897690fd27c5ac03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc8135f72977f1db51ba51adeaf679391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0522862024882da98933418233d97f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9023c9f149bb500d73b6cd54ec50c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290da1be6150ae3a6439e880254d82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a82e68311a6f8b4837667a5216bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514e2583dbd166e0f239325bc030011396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc29d0c5d15cad0108b7cb53eb814397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431c9422f39bd73104c14679eca2d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ab233fc90cab8532702a20f34339399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb6ddfd0d79d57641f51952281ceb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063141641f2d37a0ee840338ad32678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d397adbd77260583c5dcc57c0caf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fea9d057fecba958e4a39d7ab028403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540833ff0a28d4b7330030e11dd36b71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ff3acbb85a5ae20017651f8ae8f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967a9241a9396ccd094f8d484766db2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f863b35152f24021c90775d7c691f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae00e6e9ae7696b08a973f1f6d84b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7045512c750cdb380b1954eaa566409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74799df9e5e6319c7a24a0bffb1a76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc5c63d984d14b69ee493abaf8b8bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267ed10e7b5320ddf4327113598b96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548a7f3618421906d9caca574d95af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da0442b5615b4df0f15eed1592f2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb52c45b91dcd9cc978a75184cfa4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c36e93df6dd94f08126a415c9a40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be7b1d1dd6b64b54309b5f086664a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b25e1cbcdc1e7e8eecd5ed3658bcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a9691d520b32ee9b48683189512c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de09db82697a73191d5628579dc7ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bfbb15db78754f8fcebc69db988ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028069235db3a9c5ed715baeba75e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3b43730e0680d4203eddb7dccc72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631c59f40e8f056f2a89bf0cd55290424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b35624ab9c317754dea7b214ef251425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2f3e7d505e487c74afa158cce5b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d09545d673fe4e4d69f0dc13b0487427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b8f60a9bf5421d2ac8756de170e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161ce6aad680feb4079b407f2fcbe01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae8933cc7d11c5149299ce7ef2483430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad076cb10d112fd1df755c59fa487c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521d3310f9315370c367b0b4dd12ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c98d25053ae1689f3ff1c78137854433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42aed6809ecb8b8e59afb59387f633434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e00855764e49450af829cf33d9aa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d831096b258209791dc3fa9e5acaed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee80decae4cf858687f4269ebc620437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183e5a57373424b27593452e1ebca8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1f687ebe3fb417112498828328c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1ae44ddeccbb1a696c285ee5d521440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d924bb0e1e819b3571edeba1e37cff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afebb6a9b04360bb778231e731e886442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99fe1f3d46f0e9e092f0f8871ed1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481e310e82dd7a4bbe8eb827fe511fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d035acaa0a85d8148a42b0af1ce00c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb4ebf8d223f30be7b7f02b9ea205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419341ff131b73707ace1cd61b1dd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a7167de92bb9a1cec9ab6e55d16d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f8157c7a7686363bd1331510d49a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc0a1b5d8c5770d0c7b00e253579f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507786c62781d21f02d940688e5c801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e6be8918602dbbc2e6971f8b7a9c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d50b16ae282571283e546ea1af5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b97dd6fa9913b46ce7821e57462ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd7f4868d71c0dcb0bf4bea2319ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302fa552ad4aa3516a5a8ed3255cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7aa36619df72e911aed522412d420457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d5c14eeba1c9b27cdeee428d8185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c0fb3d7defa1dd1fbeac501796f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638affaa8fcad17441727450431d0d67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5c0c9439fd20322e99b501be7227461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aace99769e24da6bac448acf39a88a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd3abe20db61344d753eb3003dcd93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29381ac3ac264df71244d73579e6125464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7982345fbac90153a447a5cf54a2ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d44ff60c732802ccb1127b1c947825466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e99a6d86e58d7e6e1e562290295d88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ec537a8e6d6b77921d9c5ee8a963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258452ce2b6059d71c5d855e5fc3bbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52fc3aefb7457dd99309cb780940d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c5a2f062b183d68f087d72d95018471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d703bbfc465e361783d8e6016df73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6a66056ed7865b2110c20d4f3f54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f80106a75a3e6d6a25ac62be0ff91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e453a8cb43174dcbbafcc51947a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eaddc48049dc79cb6a59432a5f0a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722bd074d36a6db11f53aa02c5c2dcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60671d2cd18d08c4d34bfe75dd4fb5d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8acc0e78e109e7e789e40444c8507479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ab5735ba7d4985136c7175fc029ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353da5bd62ad0356d05a5474fb511ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35070ea0d8048b95da05b196a7f448482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db168a470e3f44eb8d8026b3b257f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674138f3ee28e2af28b9cadf22a106d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114fde2eaf71c359ecd9e421fbe7b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958b715fa78a813a287d00b22bd0e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6983b64c76d32ceb3270442ecfc5a7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7166d2c085ad1486e395f57364cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2497b790f4a3717ee05c09922bbb66a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fcd22dcd69ad45e9fc190b3dd6147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718b13eed9c3d927f6adfd15d06352491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b363721588076fcbfb77c0ccf137d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3e9f145b010b75f3fc3fe4a2d4cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671fa6867ed1e395eb14e8b4bf4a77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a760b5a10a965e712844a642bf2f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03296dfb9b046cd1dc13778e3fb8df7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2cb1b0ebe8d1f74fc12eed17d3cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c002abf570f10727bdfce93a6702ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4334ff71a684dfdd03b9f0ab3f3e91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2655cb675cce1f43830921e313f00bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13cf84cc616b4b230a6c86801aa78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce754fbba05dba557832bb5341b33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f99f93fbcf68c990fd4c46af4634c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697461f9ff4505512b60e47c861e02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e093a361efff17c1cd8092d5ea216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1652e11cf0140631c492fbfcd2c5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc76f99aaff7acf741de1f135b6cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ec1c954ecad411c00d8f980462a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc1b1ee66c66d6be045871939b6879509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91968b4b4040a321547890235f1231b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84f9f24a8f3c6307836a70a7225b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb05995e83d9226e3bf1a377187d3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36747d714f6efe39d9e36feadb467d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b07918fa1ce341ee3e07d6ce1444514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29322ab8cd8688c910f30b5ef31069515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ac3931167959230df58e0d99ed5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962ff4630a241823e32e2f6b1aad549517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e8a6bcbac8b4f6bf246c2f0770085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6683f90a8ac68f06f1ac3a31039cd46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d90dfc02b369185d32497eb95f18e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45130870da5d2b97ec72bb829eebe8f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e6d93bde6ba0be98f03c29f36dfa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982856f651924c02626a5fc3dddbead523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb649dfba6b2274d9b22b447e347d83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e3d56d3b13c913c382156b909293525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e55b93b78b590b019e215dd9f9ce36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00dcff0addf4e99504f02ea01f3e35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d76a127b4068446922d391c551af3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3915c026f95528b805d0f4541618e49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6988cf3539ba3b01b3d0faf69f9df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca003046bdb8307ca16ef71d102b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef67914b4d75fabdae6d03061d3538532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4b638c0bc290562fd2d1aa1ad97d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de4892aba9e973fad9862c4053b3ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfcb1e02e9050d73eb4d4d01a94974535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf63e1191d5089ba2fc6c01023774536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6976dc6f052bf346eeaf62da2c1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feec8e0853c74abc2e1a8afcad6dde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8f8c85506b00e28c432e7d024c42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a33f5fb76d89f8f7bf21d2d927641e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38082b7701cf2d8359815f566084cb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b373adeb028b6ea424fbacd7b794542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193f66f6424312cc7fce1d7691cec5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6f752156e5d997a730e668bb5839544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd70be6d4dec1a0cea334c5ef8f7dcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd24360305c1acf8f6155745f52f7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930bfd0fef27a3e43e71c64c5f6b6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d61340fec270ebde7d298dc64ed5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd40c4b06c5a248d9732edaadc65082549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de0194d83dc821c5677ee02194e0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5614856d62caf788bcb7c55d4181551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed0d16db82ce284e3a72e442f772e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca57d40ed917f0cd8aba7b81f0d98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843f909d00a63d9d53e6d1d31a1e1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c945b82604576ee75c17dde6e510ac6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc31998bc7a9881b644b9ab3a922e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3e0f984a89f6528f2847c94c85d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e453d257d06d6439a68bd29f315f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571937e54c1bdff77872bf08a1c3e85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142671b3967bfe5f610c69311f40ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a5f71dd8ae66bb785e42e5c721847561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65c575b7e4d6ab6315441de513600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade858fd99cc8e1abaf6fce5b6fc9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9a91c971a4f86f1ab25783609813564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8064c79c07a5eb9a9304a7b0952142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a5f588af292d7373ea6657f496ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b149848835c7a7f274091f87ee84d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4391154a7c521ca2e592fa3af5175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17063fa2073b13c90b9ea2a1ea490569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215a73142f3489c42193c8671402dc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38411378b1cee3ac35cf06709ced52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33af797c3691466332735c75634a00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb92c37fec24e87469d5d1ee09e351573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab1fd447390160142c8b3e68fef6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9c9100f31b24f944e2cb5973fab4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c214e9a2f8afb7a99fb66c8c1345576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff1911fbfe07503fcc92851bce83e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba52edc3a328180d2f07c2d50b666578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff7a991cb6bcf2e9280e0754c04cb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245ad62ed2dc79a2c03a9a67830a65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2218cd997e4c64187900fb59a51e9e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c579ee54b37583aef80a45f99622582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae148b59cf7ace165543e348d325b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd6cd06f05aee521844b870cee7e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1efc0fc282a8df9491738a77a093585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003dabd5f0b124042b4d0f36546050a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58714868e713add8ab3e01390b13df4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb54fb3c65e89e39fa3630e9c2ef01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d27993d523123c60a5912c3aa260589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9537c7ed591cc738d0c487dc9d70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cec4b801a367342c35c9ad75f0057591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7ce382428d7b8886d6a38fd9d555592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c34db755d6d6c01b413dd996304bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373690524f993dce0541dd88bdfb2205594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e90efd00abe22175585f7ff7727c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcf6268c737bf7834480b2bf921316596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a3384ed1f128c3be72d771c2e646597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132060227f0d06396af89bca14bd5f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e931f0e51821cf5f153d296fc4a5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d050edd8d400729c7e6c5b4beebfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca954c3db9bdbc4ba7c309e5d45376601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbdbc96a61b6b62eb2c5cb65fa6b0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c165e6568e8c93f2fcc92f9c1a402603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185495006e12054b241e49fc633d784604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1be4888087e8097018fcdf0764c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238e3774a88a133c7ed984af527e16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1b5048ebf21a8ba9f67c285cc298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48763a9bfcaad2feccfaede82b499896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf58fc363f6348bdbd89a2e21aeaa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1528a7726e7e13ba20e01956d50dfa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff69c24c67d8d1f67ffb32142449e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab2ccf65731e82343b03a9adbb22d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed90d0dcfd00c342f1e8fc3783f3387613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e3ca288a4d37afb1403fca25bb0b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a29fd4c4dc12cb6acbb672ae97143615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1545f1dc7d81ff7d07062fe0e40fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3b204ed04f17a283f796b1decba6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c1dd09f0d8535649a7ee9c981902618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ea3c58ae407a685c962272aa8ccf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b57638c0bc1c326dde753e43138b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fbe3abfc425214c801ca262b36704621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05d7fdd65b8e7b3b00f05ad637900622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a8f313c1756bf4218f865e6857ee4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51648b6c172758628301971697cfa1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599207b0a2d80efaee7bee8637348e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015203d387f6e2414a77c5e24bbbc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a64d476acb103bc6f71645c9017a7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd2c878149f77e8a7592e1aee9100c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296108f6b77c260a3e4cdacb30bdff52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2a542fdf53e2a84af92cf4efcb94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d493d2f1b7d98ee9005a7ffbf2864631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e38cee30add18733c239b52e336c9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223887ede45c5a66494e1e51cc8d113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb7a7a472033a010af98b9d40e84d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa193c88e9bc0aebe03a4d7aa1448b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233c407518df3e5012b4c2008a797f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b10ced983b6b0e432ac9be3c13e75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee90a228a07b324b602fa0ec655887638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969828c4d9ab68761e23b033dd0611639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f66e730ea8cc011000ee0fc9be912640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e90b5686a08e1ec1d791673e19b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6068902cbfd39de766455867057a69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd4393373083e59742b41c58ad806643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2589098c45caf5726541281e2fd670e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b185ec0bc650f2207c607e9e5a0df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bb04308769e4cc6489770f704eaab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a41aa8766db98790fc44a87db5a9f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242a308b1b7d66a6c79791b6161997648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815168a8edddf90016f6658be23d50ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989599c7791f92927f07744ada2a3e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d462f505b455f2f3b04a66f6d018651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7671f15df0d419509d3881366fcb5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553b1df56e28f9dc9b37aa3c19b2fae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffc5c774674b0ae58f4dc90036ba27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c41264482607ba842b7c37ffa807d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f12e0280d065cd91932ea52cf952656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7f0c3c415fe949303eddb981f88a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6fa4bdfeb48d71c7f1333079a81f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58ee70b958c02fa73daa08e3e558b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b986dd927a26b7594063831fa8a76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46dbe25d3f6a285e1e4af767aca7a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0f570b256abdf81a31d420ca07f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633759e20ad23e3cac4248fe5e354a29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c7bbb38c4db2a11a3e3d94c58b92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dfbea96f85416a9540830bb42cd68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9bb8edd275b596e55729ff3734d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548df86cde0b9bfa33a36b7c61db3a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58ea77e3febc0776a92624b03cbb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ab8b859549176ed299678f7bb0f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8d1666d070e31dbfdaa60b5a4cd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7220cade131b218fbd648d0597d0e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18f4e6f4f6f9d84fbc9c1637c10aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3d31c55b6ad0ea9d7b49f99aea3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad90ac2287f432c48738f0f826a4c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91d2fc02eb8d55b381271cab9502b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c159131ed3585dd2bfd6264148f95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271cd8a327a6e6ca296b39e241d9df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a32c9b5d5673b249e1665ba75a9c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29869ed0ceaf8cf5d0fad346561255679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59192e75f112e26780559097600570c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd776cce047859d88235bffaf6e2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b16bafc830afd32e4d95526dcfaec5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c90b01cc38d071dff4ea6afe53d2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aefb4f8520eb6c128f23abfad2e90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723625e66017d7e5125b0d0f645eb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6875a0c4832507aafb832abc0bac435686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa92b96b4b9c46a9cf02e2a9c5fd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711880aed7c5ea937920315fa2f9eb52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2342a7036100274e9d79b4c303d1a4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5df5c617dd0077f3db0631fdf32e3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74d06c241808213a9e88e4e2963c8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d9bb137d53332602242a73dcbbea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd79c73ce3aa0ac1c9e9c3d4f8a75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ab1bfee07932df2b87c19a782643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf23e009597f170209c54670d9dbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946ff644af75d0e88b72211b835a8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c564d22237cae0e30872280f01ca67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a7e8a4dd307d409aafda43fdb9107698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628bdbabb1c55321c68a7fbe6fc489699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b952409d9c911b49f028872ac767c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9609c3ca2169e569d55390ccce5fc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce861e562e3b02a9498ef72e6861f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a9945018d1baeef778b4be128ff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2d2f44a812bf174f7bcfce12af8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b16d28ff2e67aaad22591c14d23d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc24ec3918645390fa5634e073746706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23836a9cb848d4090c1fdf17edcee2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda2c6314224e4064d9c5fff4363f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be895a72986021a8214b0867fc1b846709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a65ce796b588232d9774f4a71f86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915286fb184bb913029ee438f57679711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809d600abbb60ec0ebd701d824a569712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176e1a835113f2dda7037a22c80f8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6d5169154640190d4f9d67b1de94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f9c9e440d87bfeb5be8f795338be0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624fbd032c05b9b8695fc61caaf1160716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19452fe61108e0914b472cde2ec2b29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52752be1282ade769553b99013cbe8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86601cd47e2c365b975b4dd10931d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ae396253db85128794c3ad9d04ee7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344463de7c20c24406626c04a72c53b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c12c692c2f0fb33ea11f2fb8b88b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829940be80cd7d5a9c80ce182035ca73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca847627e5a4186a362647165037c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e69484612e60f4030c96e247b16b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac524068706f0cf82da1b48afe5f347e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada884624643fd935bbf0540c3297320727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d735c9ac5ae8e53a9cc310ec80ac9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221e3a5963319faf713102ba2efcac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54bdcf0268c85e46eae741f3389b8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ebfccc320cb60d13fe5c346901a23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c2efc603096e83edad4f4202a79d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312f1a056d2ad17d555e5fcf2749ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eb9becbd6fcfdf1064f88f009f0b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b5b1ca9bc429af82264ea8f78756a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518097487f8e772b4bc76eeb44f2e6e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34df80af8f5c65f8abe8cce6a3f0df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b129aad67e1579518f3d0f85aada738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6841fd203c41e6768c3118ef34adf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a93d760da9211af12560f661d1fce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7408a7b30e22298a5e624231c570f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc0e8874a66ebd8a760c03d3c23ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43974b51a486232e41cb69ed11787526743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f67a0cb41783b677d3f50f76f44e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc677e01f94ac8fb9f09be6c6d5dbb9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e2451e1a15deb6bbf88d55326500746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad220c8374e8b4f58f0c3f35da283747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59282d104501466ee16a0a7f15d4f052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da331314983661af42b1107f8b5514749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb743d9b2fbb0c6f5ded52b5b41d7f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb89ee43b96cb055015ef0304087e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b13faf86ce16877fffa28ef4574494752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c168dc6fbf94a17451196e4c2875e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8155ade52aaded8d4b5d012f38f86c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a8af6ce102c96d03c108a7c3df5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aad495679ea073b99609eb9002ce2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efcc0de4fd1bbff41f41dab3a2e6df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36946e280df97755bac2830c88223758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e52078a187b8c00868381bf88ecb3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceebf49ce738785b2045d59dbf0ad98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd90fb115cfc717022a40a34ba88d1761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282407f1288ad3e07cb32ebe7857c6051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910f9a2d0153ce1e3b43b5f7f40b91e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4a7c3fa9ea54eadcc93ab420b871e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2074c0bbad0c268e8fbf029178b8514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4aaa8af17f30680d3ae63c8b7528a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776f490cb40d884b12c15b06f310a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843806cc691fa1a28930614f2620967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe6a5aa94fad2bfe0d6b08d6e7e878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d267e8268ae7c5425f3e2438c9e779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6ef7a6297845a629488ace6b122f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7caa62869bb4bb17a57cbf6321a09711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434438938091a17496c745c109ab76aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e4ae1e5b7b310eba4b1584c7345813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52954dc752212e2d96d4bc841a22f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9595e59cd7eb748a2108eec16ca2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee258aadd88b10c50e7ac1a2a05eca8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c13cc5552179a0af97fdf162bddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda7fa9bdc05a3acfc4abc754ad01918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361e4c1cd6b582adb1a36460a52e5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a05afdaf5667627c7e88b02b7526620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddc781434065f6e5427bc02bd2cda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebdb3bbf4b24383cf0a443d15f3e8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fccda0ab8f45fcca57cff731c5fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a672e0062ea205e1c15d6ca31fd65324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca331e723a5e4510c7b16cb011d034c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786747d8da47363da2e2a6139a3a89626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebf0e77710a02bcac8493e33681a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e460909b74865bc5cbce3ab5272e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9fce2dd1146da9ced1af7ab96e4e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0cfd6d5b8bcab58af89e2f065594330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045167830453bacf5950eb98a1faa22d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e22d3d72b686d904ee312254141332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696b81b4cc0536d062bc970ff9fe36433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e7cba95786342a190549e38d966634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc150fa35630ca89b651e26527f262c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a103c418ffa266d903de78024c674c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c37915e7cc01c0997a3f29d09a2da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1673c06c9ceb5b0b2d38c95841c94938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de87d66de90ba5db4cf1af91aa75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4c6306a25b3d61141ac76e6b5cc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077031fac32d045948c7e25d8e745d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd9f2eba09b5f6a932dc8066d3f45042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efbed16e1a3c1a7e1401e17dd5d47b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608485f90855dac32e91b3c9182c668d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aee47d2db8a70a82b52a12a8500a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2094aeb7286e13f380651b6492241b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ca109d149283e0beb80399c04d0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323ab176f0e01cac89c0a1d56e8464448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e80fb8ebc69299dcb55336fe61c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaec1824f0e664961a65e44c89616750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d08004b83611960499c60cd2877c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26dd9cb872f5bdaba75f0012283f0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46261b37643212016c211e1edfaba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4692edab45795c212abbaa99279754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5086520ca49b4e97eb555160e9eee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117c3d3404fb72611f77bd9895081a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699a09810c4e91872abb033f5a02a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253d334ec84871b94e84814d49264e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f158e2dba4c00fa6f58b6d06e72f1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4dc59f2b844cc7e5e3aebf14da7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb89ab4699a782c82a0cc19b9eb20d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c3cb5c2998cd5b45a1c10cd7c1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbea5277421fc794962c41d02d7cb8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a4758a92cc0fa6f10fbbbe88af35d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff52bcc21f107b94e51c42db61cd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a73d92d876c6e2452115eaf6d216b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55212acab2edd5ba45650e6ae7ba1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699d230102ba038c2a8374298dc2a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7321c8742ef5782a5f590da12cbb5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad84ab1f0a14742caaf5b292379e8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa4b6e9bbd07388d734d8e935bc7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0dcc7efdd0db7fe583ef881f8b9f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b6b843620cd4af6b9040f52f9719773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9895325d62b64bc2325c28b25751c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6906a7f6bfbcadaa96e8f90fdf38a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a566c187297194bdad56c23b9ea9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87c96c1f9e3376a8863a876306924377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed51e78a199bebbda62efb886724278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58874a16fcfaa7126985b91847f054279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a6833e6dd3dcdc1bd7e45838967280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d4c5e5b17ac4420fda64a29394a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0ba3ddc7197c7422a76f09c62da882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bedab65850feeee6059ed7dff69b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e12cf01f9533f7015f801ac56dc8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e0037d71b77983b88fcc7eccde2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc9c66eb984eaa7f2b2276e03112286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf5fa6667a11c2683e2586d8a4c7c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e1d8e6b62bbdbe5ff8fecfd5b8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b17fe37053437fa88820936a7a9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148812c49dc62e8fbd8e086a711addf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17b6a9249ba2bbb3bb91efef35eac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1739c206d7512ea80bab9496a509a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1f25d534a1fb22f7fa1687e83bc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f555a60162760f61e060ec37b6c3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243580132614a38b97f5a04d282e4e8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f9627dda8efd6733701984699d2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbdc4e8535b0dd0c08113db1f452d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93d6eb3348f048a1e2b5c9c38a1bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bcdb5b992f573a170b278562d611999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cdf4cd779e4902f257cddc67f9593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6f16f8cd02d1d2dd091e3868a17f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77cf7b8b48ddeac8c8ffaa3f98879c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16c98033636ce820cc578129adaff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c1f6c15692d639125a7d80960dc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167edb7b04f15e3120dfb7a69b56b43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34780eb5fcb70dccb32f76afdeee1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b32462b19c18b3a8fd87ae0164f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44fb5d636a11ee739778c99304d25e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944e44adc40eccddbc5fa9ef4559c5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472277f8d3f5578bc721ee39cd3d3a3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c06df168cc9b47e00fe921fc9a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3beaa75f7d328d78a229f604d86b57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc810302dd480ff92ea3d1889fccb8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d38f1a626b6d6d854927d57e4b7590114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf0ed509481ba0687e552bc691447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521ce0b788a625ac9d2b074e505b63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944b3cdb428bf318df42c4ed1bd3d64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ccbac9c677171a230a1d89596fc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ba8456aeff62d707ee948a47b04c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88246bc07814187e91a100ea5fc34190120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17604bbdc7717af79ac6fce8fbe27be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f66e2e4f0bd528617302d604ca855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a437557a026cd88b0acd97b0ccb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9770582f56341099166766770452953124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b6869f1b3940153bdf3e037dc5fbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0792574ce7a04357f75dd4ff80ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183328dad6da885ff1e4a9fd74e8d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14e73863493d35624321cdc7de7ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a93d4766b912f0724e2b6fb4fc064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6637f647267255c0c327277b99400130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5571ec339243d79464718a6f70806131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878173e5374005544d6226a4b885e6fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf4d6b00ab04306373e3ebd56175f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188e2bbfe22c603692d84ea1d7b265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad9171a96d11273b8ceb2064c945c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fdf0ff58896ea2b7fc2b120b71f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a7602064aac7ca5512bcee67ca4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943e3257378b0ea6804e8bbacd9e374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354eb18f6e015c7298f273147e42276139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22cb98d7cf6d401c896214d1bc47a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e59f0415004f72c6d7b6b61d2c9dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffbfe7de58ab2a4fcb63bf406a367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68a19ec7a794de3ae1252895b2cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df941b24983249d13e65ef473f087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f502a1677b9ba664cd7f1d58c108861145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95980c90072fa72c7370d8fba51e4ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595398e471984c2c2fdb3a93c6bbed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612b49980dd3a52ea686186f7a36a05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd9e02dd0d344f55710a2bf6934acd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d145d895cd4b7ec3e6002472ff61fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d749adcb80577c144a7146a32a918f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741745abebc679c0e10eeea4174cf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1fe5b00f23c0df13eb89c454690e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b7fbe47deaeca162ea2c40cf86ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29f711bae83f0105790fd8d85f14ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5995c9e80396161effa29caa6217d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3ea17fe2a0fc8288cedd71ce5130157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a07a676eac01bbdfeb787641a523158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79e91bfc05c301368f01ddfc3a691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e9c8e5ad78410a460c5c6268f4d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143b7281a6157bc6ef401903718194161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398aba8a6a7bfe6b01bf3ff60a11fd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cabd3338bc3f6383ae515ce8cbfc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bdbe56cb4a0f75361d8e0a138ac5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cba59ec9c076218188146d5f57ef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ed538c3849e06094c56054edc9dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223ce17b43401eee8bb46fac133095c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd8a398cc7a0a2d427101fae9e29d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0229c4cd5f53e49b1783047fa60ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9dcde0039371af7facf72e3aee92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95958e783d97dea1ae6be20ec30d5ebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e859884933952210b1364743e605d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273cbe98de1683d94c7972fd13e0bb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7e6c502131971a210280a4bacc8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb072c6ce1d98b21376aaaad09141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd26c08ed6fe5f127ba2a783389b3a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a322673bd253126fb78882a7417c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fe6c0843fec14f2a304161a1f49e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922877902c4eb43737419c6ff41ecfb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deea86e47de238c0f5c8fc44295b2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca6d68460704e3e76aff4a1b03109f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fbb9122c4cbd5148482bb815fff4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc2207eb7244367c49ba6fdae0825183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776cad2af00d0e2f2f37b2fd6a94472184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c012e698bf3bf751b7cbabd2a7e4269185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c0d4270668f2f0bcb3cec6c34063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69302a710e36ee159c50f2f90f7ed7bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5f06d4732bd4667a150150db8026188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c60201acdff589d7daea82fce4b21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d150f36496534c0f614031199ad0058190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b1cfe2ad345d02cd65fcbe5009182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b9772de219bb9e7c073a2ebea906192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb219ead7aab2575a34d7ca9e79af9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ddc61f14be793feb159dc028fe2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc7c7817d3e396576026bf1de599b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec4560953dacba546cf2b57d2fadea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc9218ddf8a02bc02d4f1b8c5f1628197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d948405068f619ef9229445acb62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21c2e74b3fd7c5367bd9604f654f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff169beb9ce97cfafb84f634d2b7a90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e321972dd133d2588c7410e5c19ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ed67ac6872be4cf5fa723002b7ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19ccc9452bb44e8220110403b62dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ecfc204b1e03c244cd4cac93825ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938dc9ff7bda16958bec9b14aed8b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d84b9f958428ff1f3b24518b0c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67079800e80e54c7188cfacf5ebe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e4ea758b84276c53e5a27a52e82b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfb07d9df0729c9c37c8f5cf27948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af83463d91d736d4803a7e9efaba36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794d42ad2917dbd84e3d21ab1085e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5a35bb128d30164b6ec040f90bf59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ca660f58e596819c362acce9cae7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062d24ec3fe0a60b34b519c251f469214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d651cfec34698ec36467c6ceb29bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cdccd41bfbcc3d1e6333e12dbff5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2de48a5578308d359e039b53967e31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bbe67c35b8993b808149a4cf8cd43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa4ec0e5308a13b1e0111e3099dad2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c48aa979f33b856279856a60f1ab2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598dbd994ef9f4ccee6305c6a87f1be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971c0c7abbc680b6cd5d8c27518ab6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c69e824c2c60df0da2962dac58fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38c165d6909082b14bc3ba78a495d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62e2ae83eda624a91dd1f50b5940c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bead6d9cf107194053cd414fccda1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac630462aade29124e9aa6ae01e273f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344484f1503057bc3ea12a1d11e72a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083aea91e0c083aeae315bd4e6e71cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d7c7c5d1d4497c9c1096c764c153230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74128daa5a52d73662726138a81cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79fba98e90c1644679f85a6a15d5c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf19509b2b266c7085cb907626a28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91edb6ad8baf43c9e95d6babd0e5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab131345ebf9de65bc98edf84d0616235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e65e00f5374469ae6d1f86e9fecd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a94fff27034a4e8bb00e2e6c33fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c47f3991095d0ad3385ac364eed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb726b8cc6e99a80b4820a945d081af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814f5e7f0832ddb23e412158343f7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2871155f56640a490177bafe1053241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f61a2423d72a6c213120494eb1dac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfecdf48e2b6d5cdd94b90bd3ae332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670235883a324fda0d94e8cbd3fa4a54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2396a83ecf22cd056970330379398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb8cecb1a6ca46f8682f0c2da9f03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b0e34cc0ee46d41d5d6acf3b9d7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e65be14771026e43f265f21455f4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc85ec40403328d5b6cdfcc54534e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941a66abeed3f56255191420b44dfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0e44b4e02726f13e9e0e6faafb05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafea38618fe9a29c52c9462a5f69db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7f1d75fc9423cb285c6954a86f4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7978cd26459658480da60c3698f8c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21ce6f217842db75488b53cd9aa4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251bd4c5a2be53d83833b015033e51c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a971ce10a34740e9216eb2c423ddba8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f86bcf11580dc9f13c7e6c5d8b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb222e7e07b8cd652f6325da641c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7fae2b64098ab55a3ee1e72a34dbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2cdc69ded37b248a0522e684054a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980118c9621bfa7c19dc24289a89e9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c868d9e49d36451f4b2babc50675263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644442f4d42c6e9984517e0dcdb581c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19652f6353a10fd4bcdc1c2c9d6198265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13de047ca3d9ac566f2e392bfbd6b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a460fa259989f7edc35d85cff3aaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ead74033b04bf1cd702953c6b60b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea0311a19c16661a7408a5b9f230a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdfe991faec6aa7baf4e51ff41e58a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5b2bd79a45b78f2ef5104ac657d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365a40df76e44618b3b2a67cb96904e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d35e1ed4ed4f8bf002fc9ba51856273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe835855de55db8766246c7b37e43ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4c1e520950b877c194c1233789bc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939de6cc96fa270d36ac9e980c22542276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941332899eb50a533c6d09828a5459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda122534ea83965229e2f40033a19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335507a030af6a039e0cf067b9274e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a096f00b24a58a2f948d6748cb3d35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f4c150db8341fb5c7eef7ed33d89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19d6a8f0dbbe2fd9908beb7a3b5f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620923e23ccebf631a9ec5e82b65d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052af59a676b2e2b64ea8314a81460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f3d07975a0692429e0e770eeb5f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a9bf50060fc35085dcf9d72a3dd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db46ccc4a4d6df0102cd94e13baf9cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b576d66b53fb83e08727fb6cfcdf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10310f1cbd977674ff39512bb4e60c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8e1de43d12fce43a7913d3344536290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40974436678025719148bd3d97a3ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e4bc2c5b683f765c6810e330aa1ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718cc59e60a61540c87203aed3e4c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c43106c3f3bb21d50cc8e7abb584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8fc99958be50ace2c51df3ae0de3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12294fc5e7aa3a98a605d4ae08fb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eed970cb7921d15a17c9d29aa52221297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5bc4c27285ec022ff718a612b8715298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e4ecc9cf5667ff442efc4092e824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f77ceba879aa11c2a126fd8e7eccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86efe69c70d95417e55fbf63b82522e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8348a02fbe3eb9136fb4e80db024ffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26751b002e1424a89198e37286bb38f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf078e4179165c574d12b0c6afa79b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b477971b886e7bf89d23f969dd776305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00171ffcb1f532d488c3154e0100786306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42182d0fbc3d68c11fe72867eec54b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460dba51d4b3aa45b9abbd6dbedf97c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17db22ff0c081de236e842c6580bc28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae45b18cffeb7ad5a4e4b58719b8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac243b47f15f3e0474a0904b57795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114df8944ef2c413410b48d7da0158312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0e19f42b869f379bb5d0b315afb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900532c83ea04b66682819fdf8a97d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c0cad3d95299189d555500eee05e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0971273f3c54d81ec70a9b253085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f78755a2264341824c0d2a009cfb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44de4727307af321cf71db84a538a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207391a480d51172bd104b53ac1e758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce527d7dbd8526ee5894868aa3ceae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452a032c2f238cfcf16ef761ab9a76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33243b5d8be364d0019bbdd87be1a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472130707a8bafcfe10e7f6a27840bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9817a2add80c0b5edad93170cadb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad3e5d59ff43b584b810ad72123bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74994cf6d09145d2b3468630174633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d032b6aa2edb5a4a2bbf1d81674450327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eecd4628d44f8b365b1349f1af1684328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a73f737ef24bc5220b4109d636964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ab4581056cd2dbe00a313472a53e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86705768d10711f4658a7b9b2c058bd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9105668ba9b553fe80e47bcc97cb241332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b2c8a91e7d4719acebc9423177188333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841255466d547ada1e1aa7a925d66bf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3af815f30b894cc8c0e520d51995f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e38367dcfa73b277b73f5c5c7cb89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ca9645cf54e9674d9555358ebced337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e68102fdfd4bb201a96814ba022b7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368160f65b4d4fd6903760ca6aaeb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab5efe2deba4ea488dd9d90d0c4c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050790c0f28e7d09606d3daa63329081341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53fb29e84701afa11ca3f81944f46c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae1411cbddd1aed5e5d33b0f774b4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6ee20de4285b28d66c71e64ac996344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314659ed7efff1637c811ccb902b2799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1c8e5d618f89d1330aae472700e7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d34787e7243f5c544dd7ca6ce193347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c152109bdaa76fcb19bff90b1690c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979a08b66a315a1bb0cd3924467f63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb1cd08e24fb2736ca56b3f4bff1da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec79592a51979cbb531a77dd7604b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3fd64573db47dc38a566e5c014e80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4059a778245b8728b249d524874b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f815558fd2c748b9cd5a153cd02eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595dec6c3aaf729af76a2a3a941163b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67892dad13e6ec43bed680fa93e38b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f88fa23efffa7164a6464195ecc4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f98637c40dde2173a3905c33e299f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997485faf86e58c9508dd17e95491c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29f142b117f8545f1f42ba02b4094360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f7fcb3c8139b6b45574bc3fe6e1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4728b631ae11176ab684cd0f04050e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df8e03258104421dfdfda23c98805363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87530beedd61f4893921f8a8a9ee7b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44405f9c944511da12094bf89380b74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eecea3a96d72514c0ccf2b21b7ad53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d10967e3dc75748baeddce5ceb4c50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d362da98863ba42ead3a7256a14d002368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca94f66b6e01e4150709e6cb6260b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32be30c118e8b674736690c0dcf012370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0d7030465db58ed2e749685b4534371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124297a000b1af3c9ade29d33ae3f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d63ae5b18c76397551ce8cd52b9dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d139ed32c8e31b4bccf487862b307e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b67b9931c9f9353444490aa37df2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e5894e89d79a404f9148c375c06a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e5ffd56b39b644d811826b472f6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28ac749e8a3afbdc2a4735bb701a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8bccc799c32288f2a777feb997e32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c60f10283caf22082329fab649b82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c5a25d4e6be009e44bb2fb538590381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47abe181304659f5e2fc16361e07d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7f0e1511546971fcb5680416b31e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f53307743d4f999598e9c1c490c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5149e49010b8f5b0732a1c1dc528385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aa0f14ef508f07964f01861f0a723386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0bacd29ef10373523586469bd348a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea8e15512094b5c6ef9fa13e6cbc7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5393f430712a4df0e2ae73f9573b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd3a8a6ef567782e8d0dc27be121ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cf99b9038899543a9d78927a3df2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a90e303aec1b9184fce2657c5db9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a3c425c4bce60654ce7c627939257393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6fa0ff95e05e1282f5ce158679b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34555aec68bf6088f4650e02062b3e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eb10c7cedede192977a1e5f620509396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f398f8f7add3fa70d8105d55bd847b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e2f53ec05632e484509bc98ca9b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f26603fca96ee9fe51607a8bd815b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1498411394e5725798159e0bce2e674400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bef7837cd3f686ba8cdfdec2ef600401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9958cacbf5e94a0b4f9405afd3a5a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302349635c1d79c4133246eb04392e55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b21456d5a4e682f45cf2554b4aa790404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a93b472f88994f6f73e8e6f3c6a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d54c41f816b125d07b4e774af402d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055ab0c7670be14da8a0f8e0392448407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32ba44775b539682e1977148e717d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25818bce9ce30a7ee8ebf93538a2165c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c70d319b0dcef1878d8c363b1b0ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2336ac47e3861023801d57bb900f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517c88e699c91aa5b2742d3139e452412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce94497be256c10cefe0a8964c0ce86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f617913f7433c7520d5d7af20257414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b67e7c8a3166a4a7f65f3b9369854415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff9bb07caa38de8d07c6c7f2ee3f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca348b4a440b856116b2dd6ef1edc1a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9e20de3b59991d3a96d8aa496685418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a84654e1b2f154ea8a09a307aeed2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856123fb2559d7a6a0c99b56db1c18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac8c1e411a594795786c44697113db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a242abab966245f96c4bd5414a17f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c966f6f56bc7c28580d3270f22197cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932b4d4f9c52b52916b822f832f6af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595fcdc2c2769a54c7b3e542c133fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952eff3e10859c0e9d5970f9ecdb53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288dfb0495810039544b8f7a62fbd76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae9327cb6c624707056d139ea6dbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb442d77582a8071f426762254aa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165b8361a91e3ec25872129cfcaf847430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c3db9fbcddbf548fa40bfdd30889a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34696eb91375af0f06326b5cb206f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda5daab26844d13d4e93d0b1ad236433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647187d423e3d1d5441c17ff7e53ab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd7a5faf24bc45fa13ff71d9a740a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed4d9073e8bf1ea6200b41218d0f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d13e2531baa1f5ea7e713766baa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980d43845e8cee4638bc6ecab4c632438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1ce2a38b5a3115f38dbeb736658b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7dc79f3ca0150b790d722902743a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86aa2a50ca5cce93ae40c10c0f9971441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedaf4cc0d994e966a3afc1ed0ed402442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae497dac3ff7959705c5d385b9360443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef2c2fd034d05735929578825ac8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058a87d59ca6c3b694fe79d7200f61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ae33110b3b36a36ba158f18cbce3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd7a6bd9333b3917d1a3a8b7d5de0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42f827d06b4af270db2b6697aa9f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0306132e92c73f7cb4f929d292e844449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb40c28e68d8595bbb6d3a21485ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926f436b0ff8722fcd210659e5c078451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39073c281ca28e258d76dc5a7c95c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2e4d9b04209bb6e77ffb8845db10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016175f17fe0bba52a535a841f74b00f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bfa364db113e98dda8c3210a55d53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f12ad62cde21ed2519f78f6b7e265456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7061fd2bb85942ae2fd45008c492457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0e0d9721b3e65eea54769cbcd301458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec775d8305c463aeb518cb0b0dbdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8496279968cd47bc3b726feffc145e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953364884789f697a2014e3ed668a114461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec881e4f558999343594cbc812f826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca817b37454dbf4888405ac267639463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a8dbba35f2a94f956c4d47cbd641464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfc8fd5e4a12aeaaf5fa8b62f59746465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833859ef8acf9c4b5b5c627ed232f7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9da6c3ae54281cc1894f20340c7fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d313a28ecb642354eed5ac115490468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1484bdf9ac048c96dd4df1aa7652d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335fca6e18e6723924a3cbb69f0ade470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29d5653d3c3a8f1bc2097f88121f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a443589904712e2d15b8954cc848472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ad2813162a6c713ccd5e1c0b316d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d08e1855b2b8d4a55daea0c8fae62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfbf8ecb81d0aeff3538d0f8fb7a62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c6e957e7e8e4d4b7e30cc3f83a3b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7892c443a5fa70b36c47b19de619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ca1c69e00c8770c6e54752d956386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce263999c2ed1b96504d522c300580479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ef45b92fa01092801bb274da1fff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41a5098c13259c93bbd685eefd2f91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23243a1c63229403c00a172cbb4b027482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004e2cb1404b87fd6a8e91180a4ca1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8748ef824f2fb71332e9b5a4345de6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd09512884fa2c125b3f816517ab13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd42c8bfba8c5c0811c92184fa66eb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e3ac6112b36d3b91db17477e549f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af3c08e73989e0142411c23793afcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0572a0ae2911f606f080ef71818e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f251ed0b8f70e082809acc1b4fe38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36e7d61f684eb48a3e58a735a570c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11a9befa56d6cf487094ae654af95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7c073f6120a6d9f5371b0f04ee99a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3571d3b6e65a97685fa600876622a58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27ff2747e27e9e677c63db0e7513f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f583256c101957f5746a234873805a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834423858e26b48394e89e555d277a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06707fe83c589e1206ebd52ab04d14c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a0107f7ca893ae984d7d9d0222390499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece54dc884282bf73ff4e63bbed7a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5ed654bca4e60fa54120a94b78d45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d377b7ced788690cbe5f15fff6242502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169365feebf610ead053a19460d1ce0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b55c99e3efffd81fa18dce0b6fff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe537f759152c77254a7d01803fa306e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737301dbae3356ed6073bc66b531236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d18195842f26054dbd8cc0d4103dfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534904325537f5a3d3cf53b06fe5bb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fae59cd615c4f055e28255d0d3d4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714047d992e05ae46fe0bf875e9322510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb00c3a95b1d1ae939eb019b841eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256ddbdd5270df57ad16a1adc804412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0aa6a2382c6d66ab94f67062bf157513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5603769e8d239ff06c3209c2fa8e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbf04ecbf92c22318b89ca5d15345515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9047d16548be560d43abecc76576c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2120532190042fda62fbee4626ac61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e43f6004c6c074c6157a3e49a8d88a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b15d1f32f2aa21e3774d8e67c490519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70543382f196ea8be60009e854250520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae1a58bd9c0f24eaf90b04fd33717521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b754343dc2c983d0aab6451d82b620522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf151516249e10310e621488c2848523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906be74f735cde4653be4f7f8999ed1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493e6625c26892c56290af86e98d368525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5dee222ca3ef2aba2056e98aab45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e830a7da6ca283004e63ead5a2256bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77343f0e2712c60e57a99d17553189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dbe7ce7a89d268eb85e9289657a5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea72bbe751180d45fb10e240710965530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b26885e5678e5b42784805883b52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877b026520ad540534914a94d1441c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ff93e9735078a50cb18b913fcc0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c6f6881418367c67b2ae47c0ae8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ddd6247c5e576338d06588876f81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829094dcb89f5a1d2daae6bc59d740c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd8c29a2eac7e61236939a5cac341537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c26484fed5cc2ed723fce358ec2c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87eab020cf7c5faefe8096deb9b035539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b700f2e395f441a478688a84868df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c56e225082165e455ee527ed0004541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b3f8971c51c83969caf1e2d497bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78ff8c46507bbb061c69395861193543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744467e4dabf9984ea2ad1afbab4125544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760d0e03a67793231ae77babbdd390545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f528dc8f27931411084281136a97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14b1276fccb7173f3d6af426336d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b5e3a22743f702dc4fd4a0c4a19de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbaf9bd4a2ebad8bf50feed488e9cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f07ab85507af1e17cd2f265ddb534550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bd265dd91dc8963404fd1f26a6a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d1f9cfe598449f46a4061b585cbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9176e72f696c5e8a8abfc18afe53c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e7679f8123a881e170751c7f886b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a4277ae30f88dc279d93f6b33251555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f3e56be8cba29846265978d98e89c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec995d5694c0e8ba651ab8552ce92d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e310c3e0562673524b3260a3540df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99617417cab6493723a71cabdef48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a601a279da0109f34ab0e599ca17e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829933217baa676bd6444f10be379386561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721cdc8397cbd52638dd0e09980b513562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03f11b1adb0b052582f0005de32d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bdd0464e16717368b9ea76983c857564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8cfdeac2698d3ac35f4066132e0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a2abee7514a7d411d7eaeae8fd54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0c0eaad08e85624aa512ed3070c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f8deb5275ed98a1bcbfbfcdb4fd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaece1a604ff367965fcc13231f6cd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6f61d5e905d08d1abb54e109d6d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8904a130ebbbb8fc3382cffe6605571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a26381e8b604577695d1b235c0c7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396842c012c81cf11bab715f83bcf80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915105249a86895839f6b7e7cf70c871574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f691767716682d75d5546f9a8200575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e84881a9be4277a29ff120ba2f8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e292824faa7d0da886fabb9950a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc56f618ccde0e647aac7dbf328da3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2426ec2dce5cf1e7ab84056ed45b78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2b8056796c1c16979d909571f0de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153fd5b4d9011502176c8ddb75c1218581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821409e0b421462d6da2615ef48cfea4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8bab1d20cec205dd1c97be062467583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941bbe104bd7588d541896e1c62f75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278693f181668660c4476a6b3f6209e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56775c8e9368ec6fc8aea438401b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660346660985d5440b7f6e3b166fb24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e9bc843807ac124123e5e67ea73c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dbb24483e74e48c177b198fdc03c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1492eb16a056c7cca5e2dfd3e113ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a57309e1f104b4e61d6578fa6a04e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c751f57730673a56ff4c9c77550ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01340bd282a20182c4416b075ba949f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee104cd9b2822f7f902af98ea0acbd4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699335e109ac58ddcd10fe0c49ecaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca4c7521afbabad4d3634ef8a41fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c5b9e6661199dd4e4d009c7b93f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af70e7996007a099780f80280cee11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5ec48384671e3def9022228f0596c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e8761dd71a4d21c7076bd3fe48ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c45ec9f1285ad35d386d643f03a9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6cbd62fe7802e46b3610dded1f0ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78bac2ee0c2516cf284dca5469d364603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997849dda9d8c39300eeee3ad39ce15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bb3950e749b4c084af94d889da45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7893384a32219bafb4f92f346043606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9811e7abc54d967610fe0eb6765e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2271da16ab791d1a0dc76325c220f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c3739baaaeec5bab0fc4522361a1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117341960750f5ffabaec425d8b194610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd0055881a10dc232cc808c177102611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30648d983b6c12e30d4b0c19dbb358612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf961d2e1457f009dfcdc0ccf1f224613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6de5a2e138a748f5dc7fea9c721e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a4ef1c0959ea1a391967e7cff89d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da58c719d405b9e4b2857047fc9a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2083c628fc36f9e527f21a67265dcb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2bd509a4fbe198c16d27be68ea57e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1e9dc801b8dd9c5b7989f0e3bfba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae22b2c17ce0ac36765bf5ff325ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de35c1c3742d098dfd88e5b522afa7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548559b0e4808d2dd992cbcf5f81f5db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d7ae07292a5cb3dd255873ce0e33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79198c05575551d941c59cc128d94d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e11123edbfa85d30556cd1cb57a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa40e98480fb251c77da72888a9e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff810f5881081ffadbf89faee865529627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6274c13c0bcd17deb31f108d61cfab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfd476f5e8d2d8dd6ecbab3462059629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbf1268d5cdf74a236a517276b75d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67234efaf86d85f45b63a43e9b9540631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ba47d6a986d6f46614282efc06e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0baf5fc93804f12b1c9ed3ca740487633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c4ba05cf65beecedca618ffbe13f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83893b01f4e4982366811ca8832f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e43c528222d841c42f69cf32bb6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dfe9eb0a28c20409122d234581b11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab2b1bd244bd3baa1d8be685749cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290b579ff1f34bb26991e0a388a453639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089367425e42b241718949bb071738f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b39d884cec3e21d5eb0f7127aa5ba1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032166e2397bfa1a001bb46451933d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f13c76ed3183179a82eaec6217319643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce798bb5e938e11a9dde23f969558e5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033b6043c3fe05ab956cfbb36f9561645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437835c983fa5762f36e7131c9399fb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041795dfa3fe01a1a79cac9bfcaca6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44cd7095a283e9905ef0071cdffaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604902d37617ece8877850a81c84ec6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2830abe79ba7639d5416fa05b946e24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9df1c3451a39c17f595403997814651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c43f7351b0a4c0c7fa9f0eb51eb6de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bec8c503efc4b90e34f2f6898103e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a446c5a93ce9ea0aace94bffb1899654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba202759bbb7ea1b19da8a0978d074e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14819c3cb7d897c4bcd293c3493d34c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f2848290244fc38868f1bf586db6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d850b0ae8bdb557498c6c949b5229a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6b6ef4f40fb64633304ab7c81d3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443873452dc02e5d5c012b9169ee3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2859343582fc9f91eeb7b2d2a9ebb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d6c240fa824e0e287330df3d75f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ab4f11617295ee04ef7952bff1a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d8ecad74920d2f0b3abcb62ff279c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1fbc2170af9447b5f54cf0d9e6ed6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa77e164375f066dc9f7de92907e61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbcbd593bea46420fe689778b2e1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96aba23a9adda088f3266ef57113aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bf4289a1b9aa37672d1ac24fcdc47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d67c52450a98e92c7df050d70266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24968076cd3fe0a9e094e066e7722af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d2248ab447dde7c8fdfa87e20800672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee73709d1e9481743f04fdfeb7c90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887606f50149884ada2a64cf4ac1485f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d299fc0190625b35871c13c6e5f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b60992b24f9c017b7744c9e96909676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ff3a8c35e8d61431165730cf0066677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3f69c486348fde3ae875cdddb543678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff6f5ac57f5dab62dae412c3fe478679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8b5088d064940d25397f852d856b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62964d91d87297c170c00a5255a22c88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728249f7219283bff9e8a8863028d4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30cc63d416d261b4618bb739a6518683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e6d6506039fdf194efb5a5214245f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547428690fcfdb476960cdf3927abe3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb6b73de6a5d5b9cf032df60125c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f14d0ab6cde48d9c8a793ece465561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a583d84073a95550a9861262b95f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b65b3ed72ee49bcd89385406e6a71b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415706d6273df305ff0e7b0d0b8d649690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4039682a945d14b241d27b5cd328691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f9c1a257c5a47bcaf0115f6e5530692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2c58a0c1ef9890833061faf8c434693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc3da14767a6acbf4df016a44c9762694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1d27797ff67a0cf12cef7b98298a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd2691b21865f87eccd1649fef4c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329eea83e7e84febb7b6cc100b9f846697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c298db9909afc63adbe3556c4e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407afb244bcdb89e9a2a3623255288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c7944b434976a748091717dac5d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34b2de25e5711e3b1c8201ddcd126701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e1cee99e222a3e68acf111d586bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e192ea815d782c257d9bd2287ce0f3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83de58900b963f42e6c685c10b5fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc492d1ab00b94694c1e5cdb53bc233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de4e5ba7d8ba583defcfc3fd45edd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718a6b56eb2ad1b6cde93b6ef2e6710707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9841dffb7a8704aabc7ae22fc8ebd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515213561d21cf4cdd582c574e0b8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abaef407899d4955ac568bad78b062710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b863d7983ca914b8719c460b2abff7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d9cfb51aad472270eabf8cfb4b3e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039a1b5a2a36e78fad4ca50150fac5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb661456484d9ac258817fdd7d8275f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e5fc9c430c970b6a99dbaa040563715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35731b8e0b61d29d9b7c3da4c4eb99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b38f230ff8ddf0dbfa6107ba7a3db5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0d06858f2bcfdb4f1a3ca36b4f80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36e90c25a273502c4936cc355be4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f79c59e427ba1862ae6184c2fb3c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4ab9216850ee38309aa84711160b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90c8fcf2254df9f0c57727e39b7cbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beebd63fa6ee50bc31e84219d5c8c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd6120a0b5c8c86fbf910f77583fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626573a9e0cfbb756aca819aad255cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02e34f41231d88dbba24f335d2dcec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53992a740c85de7b29a8ec9981039d86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43ddf147385e939440a5bd92e954b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d16ab7db7569cf67f60213b62eb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304dea0ff18812453e15ed45277a99b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615d9879d8b41cf8a0990e414afcb3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d24b8b9586f9f224fe5815415a91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08959b616caa7d3f686bcb7c7744aa01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5184a32a5a59fc29541264977133734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6b76dd80e7611ddf09d1594c1b9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b584348dc88483bc577571df559c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb27e8c8e885ca48aeffd10cdaad86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765e2be7f8fe3320e9589d76b9361c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1f3bad40d5ed8d9f54da272417a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34168629b191b59c775e0c3e742f035f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094402d24ea6d67f5085af65edd3922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138595eb86f8dcf697ecb0d05a7b70a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d200ba282146fee6a42ac980b9192c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae94306bc315e0cbe83c3a7d182fe1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654666cefa51540e260929c7f327cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c712755c888cc2c8120158bc0752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6492563ae294bece1c573ab1753823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca840b349bce64de40db2d4d10f87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a24c865333ae735b4ca0a2d7ef30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d09e95776eb50fd21d3c42cecbd05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce78ce30becbd40851bede7fffbe08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a116ad8f6d02d032a508a01cd4d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69165c94e435f23d0b548267e97c8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c5b71fb652b29b95e3cac9894ca7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e1076ccc7a464770822ca689075a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c9f2d0057ec846dd2883b75915d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460a95b1c0af90e49e4b67a3f24be6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174e5806c53a1a7815ff067cb64551758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f564784ad7ee4b948f85d572981101759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>