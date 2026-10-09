--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf966c01b66a27af4149e0eaa4fa83f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902e52817c464612b3ad876006cd452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6d92ab37953a3136c354e3b8af1b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d94622ba5f1b1a0d0a0cc998ecec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c658bb7197a9cd35618c5bec92afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb87df0c4d3d781800e64a96fd47a676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be76b67ba886afbb44423129f538807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faedc0ad2bd0028b1751bcfa239cb8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860189b67e6431cdf02479ca09e9e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003757289f3842eb7d191fd2d98b77610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57412369ead800cf69b01dfccc3f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91db039f7a4fae182ff3109c1b120012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd50d481f4e3a340fcca2e51aa8cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b9b28ddae7001ab177484b15d02714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf79f3941984f1b4a76fe51670c5bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af064b580a88c11dd4be6955712b2af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e38a0cc2a0ef14d87adf50ce84633e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99030e1972996cc4909e99eb92903cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a8bf174e19158d9857a96a28f79d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b412b4ab9ba9b8c506edcc9f06c1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71396590ec30db3a2499eeef4ad9687e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d454be23704897fca6e82eb94d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165398991fc63d71099632d9c2a75d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad8d9c33b50bb2a01dd107b390ad524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757cc3bfb91e6cd23ffd81bf06f0b1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2c5b2f33873a9ccf541d8cba0e5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62f7dd309fe82e2aafd214799d2f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486966bc9ccd8d707d9a6cb2fa9dc4d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083ebbcd2a058d3dcdcc84491ff8b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea23c82373c2811e685b9f1721b8dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76269603ce4e491b52f21f820cf8cec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaeb39e4182ef1ee41c13df276b61332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9cdfe336d57a9e61a59da3c23af033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c2579304fc3f6c62b0bd173bbfb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802c3ac675fca6ec9c211838f73dbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b61b29dac905498b2b1d6be1bc2df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811baa75b8cd03522847aaecc347e03e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adcfddf59dd530a3995e50a3ff540738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3796128074489337a049bcf4203c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559174ebd159b49fb3f1ab85a539b06440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751551f476d67ea110045693c078abf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81622a8e2fad84e90e2ee5abc85551842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cde7d336c8fc0b747e6f491e7b68943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd62f56673f8d315954926dc6231fa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273965c4cffa2415891d990d8ba38d4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7f2372b16e082c79d5d75ca1f02b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619df66c672259c6efa3fdd7d2baa7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe60694cb33f67d9e04b947a6e8899248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b46e54b17524a0239c457bfcb2a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d166b8e0044ffded8905e998b2a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6c83c0e4bde85ebaa7d8bb243cac251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f933c6e6f4c16295c8b7786e44828d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee6fe0551aa4b181e632bda5553a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046aeeab6e9e88d2098ec8f735797354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c4ed871ae34426ad8f057b5693cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f478107799981374a601dbf707d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834da46b4ed426c95a47a931f6ca8ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96773013e3a04a385a378a83013673658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72fc92edb59b6651a85383ca874e5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401200c9f15a64bf0804d346e77632bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be611aac8d93d22079b7cf8e11e99d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e234f828d1b4f3dd41c0bb211601d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a55c6b29d6d7a07a3f18eea366b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764540a5e350c5ab35afcb65a815eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb544bcaadb86c102caa75f5bfa13e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca636cd60272e35979f6db71ffc76866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cbff10060969d5820d9416fa93a1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d601e804719b8bfeec022399783f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387d6c1cb9e13d1ec38cd15054f0a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46201b6a5521e237755751f0c984e2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b47d9ab79bfba0f9abe297afef2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae75506b32a0ebd9584c5962526d6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ba753349d6f756530aabdca74cbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c059e5baca51c8e8ab30b38279d45e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b60560b8280ce75631f59a130932875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63bd79e1707756c95fa21f7c74c62976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d07930eb06b361b2e5ce44651de1af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef6d29e1d154e84b505d14512ad9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00a0a5648de91906dce883277384b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d76a3b0689a6bfdb24026d4bb94a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c90b16bc5962cf1519631264923b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b02a5df3c13fbc01f8aa2e30e27f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f80e021b804510da82ce12113b1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b6ded7763f4494485baaf4ec0d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35576964920428c448ed273046f16efc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378bd68c6533d4a752dcfe3ce9d95d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8075d70190c61a64bbb2145f6a8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3c7c9164b251a21d0334b0a4501988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b61ebf731536effae0645ee1d81889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3306ea81fa27e31318a973ae851e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c09ddc6b0eaf6c13194af35f2d63591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb0a6a0e45e412e8aa72b73e96ddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615ba527dceba6c105eee4f70b1a9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12bbcf7e31f61e058d40c8c781a4cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0650a9df50b5e22f43d965b96cf2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f88b9dda9b96c1b71f01c27f3a0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a8b782693147d3d6a53da77807c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaea7ca7cd66f7090288c067d5c63eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d83682a3ce571b22cb484786607899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a81b00212edb10acbabf3d63557f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2cd58b8cc02c94a1181743a64a1ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b711b3ace1bae1d5c7b00be2724c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252831c0f1c51387a899bb2bbae0ec98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78558b85f7c27a562e8a7aded7004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f67b2d6fa2e720c77e9d879b8f7416105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87bf8eb0a9feb1b1a18306c25ed6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c2ea80781187939b928efa116853107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84e9eab01f184616ffdbe1b7160b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21421e5389e476ae5013b6031bdf40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188ed5925d258940c9c7fa14571fcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c224f1110aabbee7cb14431f77c98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9421e3b1299059e605031f1c4326f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd871590f6415ba379b787b164c79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c721afd3894d41aad59b84efc23d83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c86af059e1c1b6df6212e3474e9e16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4799a41a646f8b039a45c16a1955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146389a2eeb6a52aa3164a6b41b7c5ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28f34703d23e385ed3f29791ab811118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226495b8c65eb7396674adb01b55406e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c6cc451be2645130dc929f2b503e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e74aac4502a005712ca1e2f6b736a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f186ad0f1ca6052620f69d5b55d02f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b6565a2571b7bbb0a56d6ef64e067123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474d85629eb3bdee572ebe893a267d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993e0968ff9c811449d1acc97e0ffa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648362ba0de3df1ff57b5899ad07278126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968506244b2c1756b146168c0acf4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca4dfbf6587f5b1ed8a5142cb0062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb24413e33c0809b9ba9fe69950d867129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac284500d531ee866351745e771e6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80dd9e80336a6309e3818de83a1a98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944741479ad6f40d529a1e3280b6c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d18e43f0028d6bf9eba8a48dbc48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3433f4db829203bb2c9926c02ddd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dd8e9f8f1c268bbf47fcd1bded74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177e11e750f21a238b9e61f2c43af1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc379b8eac4cc37a9b744151d34f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc87139aafdc31fc5a78ce65cda831138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beae085ded93b7477c7d18ca09e928139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba761d89be1cf060fb75d6b4a573c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cafaafd2a6948d4c14884815bb97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca230d9fa24f14778ca30330fb0b1b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5fd7dfb1631f5ffe0fd2ac714c70c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878157c2554fb6489ade21c44ef16fd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a39cda6b7a10573c3dce5d0bf790145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac3c6daa804cdd85f8ee7c5a502cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd07ec9c0fa03f0cc018ab75b86683147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be12ea3e6f55d05a76a7840d2e5b615148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7707b816ecc0e63fd9db9df6cd98c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8727478ac9911d28e7f6de68c928b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1c4163f5b69173b9fb46856d9b546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8899968ff39f2ebe1d30f893bb900c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb0b9ba87d498488fed76fb209f45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a5b782ccfbded37f685db6c49565154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd3422dd22fc44653dc5c3126ebab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a854eacd47145170649b7912bd347156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3017730bfe5ef1dff571215c3bdf64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309df486a17c24fbc98f04233ed1d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668877d9ad67b8463402db85ca81264d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2049a92d36110010231a60c6876a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f4777ad27b644a8d15b210334ad58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de15f73cc18c9330c49ae2488e61f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ebf16e28c56a26340505e594d5fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8b977b7d5cae8039b25023ce2ab1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dec01bfadbdc85e31da2d923ec355165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a45973f1688d4b86eb02bc665e592166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6cf5d3e8eaebff6c88a2604dd4519167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd32f1ddcf7d607c7ba49d4574e203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423368c70b85877fe1df059a95bfb24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c98266eae7f4146df3e2369e709e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ec75721c666244c0079568eb5e64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6bc00e42e8cba07894ea3d1cd32bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052aea6d90ea8d96ed46fce96c5a70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a371ca8fc867927fd16fe37fd929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71869058e61194298418532c3bb41f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b13ffa5fafb6ddeff072aae1eabe14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c43271b9c473aca0fba0f587849d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a90975e2665b28410de127380c72b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9f270d1da38db75b7de99bdb4f72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a3acfcaf328115591f645935ce73e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcee8b5bc5907e5737d15d5865141c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681118baa070bd67cda892150cc094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc570c9254f654bccbe575fbe89a0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e702a5588f62ce06f33efe5fc6de18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3ec61b4e69945d13052cffb6d28b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69f185bbd41a3b032111f3e206424b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779b835264ab670a9078c422e36c5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adccbfa647bf06dcdcff120b89953eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ab2db9bde1a884929ae7b7d885e84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515561e52e9f02cff9c9757063e81ad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31460df63b5b727639f2dd053b988191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318fc25d2adf4378a204985898fbc1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed67e8255b7253a91e84b541baa9232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b6b04c9e861903ef503e40247850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831d46e4b218f619e2e956e18ce7b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec9d0bff767273edd1647bcab5ff8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee0e74540c4a72b25244c10a022ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420a24a6c4f8db9f34d8745b5e433f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad01d8f69d8b782e3f611075fda22cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8813a62e74813aa3a64374df72aa8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd6c80a0314879405b5f96e161470201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b6334d0d7525683f5cb964ab7519202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc047133adaf54fce33c579159b282203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60103e0e8bdd061dade2dcaec66b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957d39fcd995deea590397d1957c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41bb394671f9dbae9e0dd64a521288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c989b9f10f8dcecbd823f18c1abe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb13bbba0336daedfc3f2bc4341f76d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f7603f37de0dcdf2f2be21fd7531209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252918166b14b2544fb739f108d8ab4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dfa6c7d2a43beeda0071c46709e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700381137f1a75b438ab55df934ae203212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5e06d6dde9807a44623b58385917213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef289a310b825d35d863446cae397aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0dcf710989ce4b72a2bced8f7368d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7010c724b321352a2c69b85311573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76fb001d4cdfb3fbfaacdc00b2d9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039da19c72cd06cb03923d385cbc1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d0817363411ef281a5d683e1ad5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9628bb988504665998a951125ada4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c8e4ad2f161ccc2e10cfca1a7785221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959364b294d56589e74432527c4ee4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd223e74b21987090cc7f502f94563223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769796d5b209097a1c6ecdcfc2ca9e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b64e9c84c140664eb2b4d7343f412225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc4c3a1c3d1c5c14197fe3012bfa0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9365b6ff7ff3dc69b180505db61f9c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bfda6694bd46872f523bbaaf0d36e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864e596fd905aad02f049cf6239a71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8492f788c5845534119e6858f720f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc60367fdaf1e42b4c5bbdbfba996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243bb4a8935deea67be9600791c2cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769a27fa6080c27c52370b810e61c7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91b0e3c62b17445d02618a03f26b8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0ba49a56eabba6c0df5723914b263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768640375361f5548ebcb390adbede39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391538f79a2bcc9e1676c1171278bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abe8413807ec50db9d0430590dd87b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7776d1686b363c2282f00813cf725de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f8ec379838e734e71d106741d7ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be641dd161183ff0eb1d8bc4e5c293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a22cea49c77234a399fa42b7f57c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251ada2e4df06f940f99e57b015363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b468554c9a8115e61550f192f6d2be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea451061f9732a514a21dced6d80d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd673010a9110a8ab3ae43827f9268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb939364133e32522e6f2aaa5c0210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c88c95cba3d576231aa9eda3642e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458767012d91d50994b40611d6fb673249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc257e8548484995c0222d3f092bca0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b47fb66986a51a099f9c7047fe38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9bf244c101038987b2e35764e58b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243b19f17a5600c5fc0d7612bbf7ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae7165ec43c47310cfd43b91223a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f546a344983d59fc4108e4a4f8838255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641371488d99b0d8050752092f200005256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e14eba6bc71c632559b75dc12017257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e2e5ad0d9cc1c6fbd1b4ecea2a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aff7f2f3d878fdd42c9b2f9dad072259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1882324bb3ffb6b7355bd3ba24f89bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad320fefb0432ef1ea9b0f2ce63681c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f652326424f57c902f6b849f574cf68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d839c8dd02c2275cf7c79919c62a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a112332feb0057ec7614eea01e2d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f4d1c69ee2cddb8ad38a64059d263265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492599e537174554f8687f6346843227266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab976d7603ab422da1c2d4797d92f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875847065a5f690ef530675cbc34c34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278db89c3235dd77a71b012e49be86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d08bf04a4a5cba7513b1e0099a8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f7e52ea01be83209540c491c57e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a827f2734ed5e092bbf291ba2134f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f04913fde4facdda393f5e1093a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2a63ff5f3ee14c4da8ac39e9af95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a7702f4ce4348f2c603f8178f3643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc17e9e23abb953c0406479a87a2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b37a2ee01a62426b3b1c7796f4cf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8ec9b43b0e38c602fd4cc4e36f39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1c615c69e036b10ed1c908d78c46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6392f26d6ab6a72a1fd97121b08d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9491a9aa818710e9f6e0a7cb87dd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1811755d5b76d301262858b3d4d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05792d5a0e76770fdafe0fdce22a6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41676662e6d93321087f4dae371b39b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c65e693b1c3ca5e479fa84bdc9eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15485c7a82e05cda7d744f2f46c37dcf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d5e8be4b5a807747dc559fdc5a83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d32a10cd60632b0502a44bc05751e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f42b9348fedf68f939ff3cb09a27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21edbdea33cdd097bb91031be7156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235f1c998313ef02495f7478a18e1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c52bad8e5268c8c7e72c0cfca25b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386936e2ca041de52acea7d53a7c6c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855893898f73a3696a43871cee64c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410ef2c0a872d9a330564fefa7c02e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfe0396b577c3ace3e1f978f588bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baffc3d23c8168c16498de24ec3249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c6eaef7a9324f454001353906a88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22356ff1fd5ed5e69da8f17a7e5cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b298df5cf892bc41b00429d9eaef4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad493af43c2958f8da65ec51035e0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621bb1d3ed1d781d9165be68335d74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de6fc6400dc7901ac611bebcf4fc48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d1d6a4a4f969e9c516ee9861f0fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dce14059833b526e07ffcfc5d7b80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f869a0c6e61fe6d69073b5f436f5dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3e222df1d25161a120cfa0c56e8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137491e836dbd368e23e697a9c38f1a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10312262ffb455141692287e82cd263c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bcd9688f783e8cadbed95a668cb95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f9bbc52b3a88816358a041fbf406311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b876af90eed75cc20742feeb87690312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e364e83dbf248c321bc4d282db4e23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44842c88d9807f76ee04bfe7f635fdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560eaabe6fe7666c84cdbc10f86b1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a5b7fac31d8a5d13afb3040c01f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf84f27833a6a99e86494cb5b1dad1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47bb2f90e4c23cc1c98ba913aeac89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5b3c172ce3145b2e6f06d7fe618d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbc83d10a5684c29a8412ed973287c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480148579abdfba598fd63c99834caab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e77a35c996c5c4707a02e3d617f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38408d11bcbc22e9a1a6771e218301c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01ae101f3a6cb313b0161dee660ef4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394892b35eade58566c128ba3134a69a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e0ae787bbdcdabcfbd535b3d9759326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a9d1d5ae72a5981b0cfc57a25f6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84642b33a9dc0953e7362b847614eee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630e52df7b896daccbaca716c8054c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee7569bd4a1c9fadf9920021d1632330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9689c43892702b71aa3a91cd8c8817331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fae968d0a49354332cc742944ceee8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b408b7f05b3d5c870ace9b5bf220a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56096e4d572234b38c666a71afc31a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25afd29cffe16a6eca6ce91d548cce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050fd14d2ef4300834439f8fa82b691336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d47d50a546d2fb709a19687d9d7aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ac17a0f5f6e7dd2892db434a9f09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad769958b59892d6e16735bb6db03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20f518f25a54b2444242afdb63ce8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a287e5185cd0cc320b3dd54aa0683341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b48bd744dde878320a09501a4d71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482fcdbdc8e5852e3d65e8a820503db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c36b0f4392b3b5eb09183a760387b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f09a3692b9cacf250766fd7516e01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed79528f7ee28079fc7aea85f344c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594b818d3a716c84e4a9c6e1380705347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8202b959b71e3dc1f77865ced12d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b30cde3413625793401b321306fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae135afbadb63c269768dcf7c6e54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d1882a15994ff6bcc51e2534c6bd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e627e95e165b6fb1c6eaf9f5d533b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e05dc1f1b3d4ba486b2d5245122a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c171390250a59322388141533ed5b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856024c0b14eca462195d630c29efe8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d627f797c02b7a378f5532fd3f289356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3170f6d103c83edb1f6bd17d3b12df8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed783d6b9631fed536ec648735f5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21769a31634092b212fd7cf563bb30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5889d5d27a21a9b978098d0f8cff2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a6de454b231d6b364cd57fb0c508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf097a84d52314bf6bd509b050c1d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be17611a0acd7a7160938cbf6aaa3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf85575ac611f0cd95cf84e12c6e4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2357571233c53d8295e1f12e1f33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720b9fda0c24418e52832e8b413c71f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba622523a623295627f100b14af84dd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd837fa03df6f4da395bd1c4d68aca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552719e02f6c834c477c9fbb471fdfe3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa03cc9935f6cb1fda7931b9c753d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7315db638ff92872bba667e337e73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7513d841b5981de522f9ec6fac5d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e6c115d38d772124aca033ed13d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba197270f46dca716cced6804c4df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd72860667a17f098ef7799d8fe894375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8907a460c32017bde5cab0bd72fe468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab43b942019824a4ae371ef4ffbfa8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57910c42cef7db60f6f07177a848e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95fbf2b1011e74cb10fe65061470c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300db25f1ee7927eb4a2c2fa4106617380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f5719aa069112d55beabe19ab3a04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b01c1a6f3c190fed686203cd589d62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb79e55e7a0f6e970a4ae595facb04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b79d50501b88102601d0bf3887352384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b638fa9c8a83371bf4570e75f6716385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c7b5334faa220915e9078d7fe485386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b7994a3a1d73cf552acff6cb46dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fb04aca672ad14678a5c8347e758388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382501e74f7288c49bcdbad20e6f3b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2557ea69e292e07c0850d09b786468390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ffecc52338e9bd3e7f07b63ffdab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f9b9b9d21b0052b034be88a6a94b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc589c69773f441983ef071922b26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eae1e9c883d580f7bed70b221238e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260a9353ebd52c7ffbead479d85fba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e334ee55d38768dfc22b0b913464396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d8419649b3d02fe85b841ca6206a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe9b8680ded7a1420f5b3ea5dcbca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f21480626035d8e285aaea0726699399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb1db66c4d26d285d4d9efdbd8b89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8b97064cf54b97043b79e587156a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255cfbbb6081a7bd1cfbf9ff36a3350402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aa28898e66894e7b47c485d48bd1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b97df9128d1b3a624d140af68db90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d91406047f757a31768bef3bd124e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d5bf84530c4ccf8f7c8a84dc3ff9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05885a490eec711418bda800900b12d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d3fb97aeecc22be08703b6633d9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ecacb1d75504d517dc1b651b3cde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe5b9c4e6ace62b886832cce49c2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033167972ed6a2094d47e98b69a3327411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae53437c48bd6677f01e6cfd98315d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58e3f8fa35c5b5e7db5a4f60cd9cd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd5e844f4bd0e53e81d80a13e3ad8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2114c23dcd678111c65242e2131d35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e54208e0fd47b45b0e247b76b0ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31dbf664e6f3c667f4999f51fd5935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51cb796cacfd1e714b54315e175046418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc7b512027ae6afc329cac07bee9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25dd2d9456d415f247e90f27b3ede6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e614af73bac32ad31d2a9335c49847f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c6b0a40132ec6be58015e7613360422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c214141096fba50cfe89b69742b5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa29f090499032a2b4aff0a4a5b632424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41339b44998039c15f426553ae748907425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474762e0be528778ea0dc5e667325d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4887a0b2ec6cedd65470766e2427427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136334858213797b045957e28f49fd37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175ed1cdb12dc9aaa18087c23d60cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3e741a7f373f6b01b390e6f83010430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7c87e3364d994b2edd450205221a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d888a611bcb47fa8fd4a625822a68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca4023f52ad0687256447aa06ea5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a5d042d91f4cf95bc6eee54dc1083434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a59d6b599f9a6b49a2323830fe8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d251b4612540097b63ecbbab973d2e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd887539fc121a3690397a7d54480c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b053ebb06add1ac6ef0571b035f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e08e8867140cbec253d900e484914439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ea946ebda2a133d970122207c72a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777d4d4a6974cc41224fe61fd9348f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5141f555efda336ee2041c3f1f8654442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200d8b702371b5934de79dea5db3a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893be17e79f6f7e9727f69e6801c52c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccedc21adb5c48b922dc6c48719606f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3332487bb619af38d4f41ac22f4a3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d5b8b1c7c89ca921a0ceec55d5ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fe59f98769e0cedf9a995317f617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dead236144256376b4cbd9c060f298a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d09de0776eda5ed248ef8eff4238f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad37acd57e90529bbb72fbcc3e0fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339af624e6c3de9d722a7bce19db622452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6c39a12371032352040db961ff3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534813bac5138e5459297a6af59cd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23d6db13e063e1165930b94318aee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcb6ee92124bdca318665edb22a0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515c85e388dd82d384ed42dd7911b5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2a8b464c524b03a07f24ba3aa5ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec859a2631a6768af579699b199e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc398775687dbe733e992615b1122ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ab912afc71ea738be7cfa4c1ae52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f968657796e3f08bf5128668d1d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a5049bebd4ea3557ce3ff74ec54e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf1b8f717897910a9309a3f9500dbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f43e67a6b427178ef2b2b3b10f32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c2807c95bb454d8b4604059e4a8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e931b2b9a8bf8f48676c81b3edd42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ca87d8a34ea17dc5a11ca7159d83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953367bbd14524ad0f44676921b76b8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9231254e31c8444ebcbda4641f8413470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7116fd02bed6e82dbbdf1ca99d0b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f22899197c2c6264e4fb7404c6c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2f6d341a4992220464de2023c5ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a229b2b59aee203458a9925dae9eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364bf0baa7c49ea738fabfb3e62d1e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2ba8abd457aa022c9d1977cd5920c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e454d000897538ccd342697b8e688e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d6c0dbe3bf0bc357672a9aff8bbe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee21c4391726b7cf949cb2b2360c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14cac8ced185585034378d97abec4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb131c14327ab36933cd5c48968df75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14f8ba71d4d9f66aa374dcdc78cd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0651aa8ced0cf0d39aadaa5ab836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dab31bb197c1e72552cbb39c6bbb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c23d411c78f4f73fc1cc3e1653ae1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7cf4cf8807981661b30155145e8d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40ea8dc86217422619bdfb48cbae0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa76c4bb99f68beb94045d3ca91962488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3252f030faab24fa3355ee1a11e89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0eaf146d7271609c468b868d2c7aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9561b6131590f7bdbe1bedfd409814491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d672c00b2269be914170de9ae43e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acda92629ba33323700b992fc1f4ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463be0813d6e178013734bd7324f548494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00386ce303573b940fc3df673625a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ceb736c342fbb51f82e13c0de5c06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3c29bec0f7e27250c6aa7e9888c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0263365387359255b7ac52b954d19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e53758f87390235237d68b73943d8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599d42c01334f27d0bb8b0f31b449f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227cec2e7a2598794b71f6064a86940501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c1a6dfb30d4aeee639e9ea56c4c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b618e4fb041774bf10bfa307b1806503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab47a3c01a528dbaeeac85fb11ed392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8febc38404577d90314ce41ca82f1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6398aeb0b43e326b7776249bd383d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae22fe93d3c145f7dd8336abc646db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c2292bf7a0e496367ff3f9c98fb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b812d8f1277581229b32ef7fa2fd68a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e99317f27dc3f745ea9e88f18a089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52439410447b4eebd51118f756615ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dba686b2f28987d335e3ed5b0bda0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f112f0f126adf0d08ce7ec24aca4c03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8523a7740bbaeb4e833addeb194aa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005b5f1539c1b94227aeb9867bc46ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5ae750b1dfca711da0a6b3f84c58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da050ace902dd8a7b307e24d801089517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21a3d779cc8f8cf0eea321d422acfa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4825fb5e3ccb46e2d24099fcb0df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19018f619c8b0623c9807a6a09fbcd05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc74701a595fa866cd732e887577a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b118c0a07f64f35116c4b3fad5399522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec25dfacf804cdcd16e1a7be8402e40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c4257d725f29dafe253c6c684a9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c61dad871eafc776d0f7c38d86eca0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc7814c8c64af93d6e87d4f38f21e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a894e350d2bcdda6b960aaeb7974a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035517dcee22edb6547d15f87fa0e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8d2a964a5adbd0892f2e864da1e4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58cef4399f7c640f891e25d748942b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6176f152fd6543e907fcf5db46f58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819dde4ae295b8d12b3baca6fdd0d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b04a6850306043a0172023de5e85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65abd6965fa0c0b9f529d710ad09b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0a5fb72f9cb663b35cc3ebcc8dfde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af9397f76930a94aa8e3e67c66df7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a6ee0c7671a63b83e2801bd67654537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a06522cfa48f6f942c71e8de3f9181538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e18c5a71e94ada25890b1df303997e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048c40e422bb36467af55d4e6e0d56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea449ca9390f53b037ea1700a03d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd157f420851aaae190a42452854e615542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1a5032afda5c6c9f061879de71d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9853857cd2e8fa3a701f1a9da2f7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e9db75cd2575255377886b0e1f35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe63cd8f71e633e442c578e4249e19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af590266ada3187e1e9adfeba82321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935500c616410eec213e2b13ead5547548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb7ff7a8df5ac3c4877069eb21bdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14267cb1bf74fd6fc3c48a41b61bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9715d208961aa4e32eefb1d349e09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c035bc573c3c341c96988733abb97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb417f2982c1e6f550f4687818b3ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2393978f4482759277c480fb34679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc914e7a1c4e376632e34e0aa8427ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990df8c268fdd689dc933988b6dbdf5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5cee01f7c21ff1fca07ee8062296a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f605fb30f832e7941be037cc754b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6fcb9a82b0fab10b6f252b9e4fc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62e1540081b972b9daed7b7065859560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce97c81ddd29d267620d261efe2b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c018e109befbeb508c80cd6c02bd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203c4a33cd2eb9c0ff354d5a215fe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e5fb3db9a7d4b6e659304a921042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1280c95e8dc733dc6b2d511ef614f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a9b4684c6e43c11269b6cb04eb43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4f3316e0c4561fa12fe79da7e716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3874d4ca6228fb35fbf7e0dd603041568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c55668f0601cc023e545c0e6ce43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfcd058661d65ca0eaf710782ece0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33944d94e5ab22dcadf8d1e5d5a637571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7eea7baf4e432a7832db542f4033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605e0a444705851e2b895f7c2e0399573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0da7f21ea9e0cb4676d7fce77982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c1898327db4a260c81bdc7207b983575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb007d58d68f7ac03ffdc41e2912b01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114c4f053c374f3cd354e2ccc30d40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e214f6f793fc01d3de76d86b7507578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146758074b6fac14feed4b52726d0ac4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd984968b1b9e8ec644c56cf564b2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3bd5a596b563af5fee33f4a9918fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c92775df2abb763cff4b0dc850a51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a2f698def214f640eeb90b38caae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853881eecd51a265ece1e38b229849584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5dd866946214a896cb7aaaaeb8d33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d043a6e6131df8929bc99f0c51b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999300a24724431074bdd4b3eb9b94dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099ad941cbf3806d3c6e4a0a0df511588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92901e2e55461e0d2f4785312c5680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088037cefd4a477a1aea6ed504fc3ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b3551f88ad603ccf4c29cba3e017d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5b23fb1a603272f8b2cca424bd1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85f8ced5ce26a135bd887a3c581d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e74d54f9e08b0ec8957f833b4cfdec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904aaba7ccf80326f01296fae322686595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd46cf25957f98b350a4aa564b62c64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2332a2d78b6ac13fb5b54eccba0bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bfdb7f2e0008663b12533f6a813a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5d8de267a91adb0067939ec42b905599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069422646c43dee4439197ca1b137b71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c728128f95bc79e62f734eefc9d59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726520a69c13db98551040f959ac6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d95ebb84d82000452ec8c4de42c5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207454e2364d18fefd76377184741041604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba1aec7a9330a9c1be6c4b7cef647605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1802ed31036619dfb00bc7eade18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a421617717f1b249668d606f72cd10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df875c5265b52fdd9b688c4883aea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f5e5a1a0c3a8af4fdfd93cc56ebe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b777107f8016bd9bee80ebcaa5c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07349d54ff1a4fb20e3ad492c42cfb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244a1632f78cc54d265008b638d0ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b14247b156dcae6b8f5f1c01c32de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e706fa8b1408720d44488a133084614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10f9424607830a2121be0e5656635615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095f80207ec36de9c862680dc7307f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b61fc6584be9c2d14ea2575fd1a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498ce44f3b247c9e1fd9998dc8b428618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce77515808055c97f77502f77faeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ffc8af3f75ddf718bbc0f8007d63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472dde6d0665a17b239cc67bb845bab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ac5882e608f7d002c444a14b44e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f59995be5a95f31eaca60a93fefe22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d39072edab2c4dc8f3dfbf08bc59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c9729f3a0093ba32493387c65a54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40290e3a9b9cd19d6a4da9345e51fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ab3352a539bf8e54df41785be569627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e8711d79f51e63f8244565aebb07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d8a81bbad5b2458d5be1ca4111eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc3e5421cc9e1115d69017b98a4ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1033f4657757759fb20a8cbfb38238631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e57005ff7e971be98a0874170f02d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a5e2a9eb8376f13bb53f85e28c670633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e23a26d6d7f3ff266923db873787634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c2729fb7d4756368f3949dff1eb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d074f696468396310f6cd0be3fe56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331dc3f4897c79ac36f5defc09101a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8af7a2a557e4723df20a00185a99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e58b73f7a96d4f903120dd3eb6dc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7710a02f9d4e9a4a4e2c4324c6b60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3807f883ee40f8cb1384660aba1313641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02282f2490617a35b087256b04b03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee476af2ba7701d789e8f9dd8d119e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65166533d47b3d92bc8b68ea46aa20f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd827c9b15e02cf7c450e960593d19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bba587cf4e58254d482a0b5e72379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7f2f1905b6829f529363b422401b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62e1d5008f0492a43d9171ebe68e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cd8c794285c4975957c14b32b378649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275cadaeee0e46e65e2607c92c31436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd6e1b68a4b4497b6b2b830429583651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac884a4f9694e7bdc468bd4ac1952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1183a08629c5fb396b024d5699732b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa40718de93e49b3c71e55eff0b3f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ed805e6ace496d8fd78bd94fdeec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f2127cf9ef537e05a519ef1a49e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f97b27a9c14750a370c6a88f49b58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef023452a251ae3021a0967611e9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa791b98ad85f910af037e47c687f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cb781c14b02114087aa8f2dd44df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbea747b64bff630a180deaea5188661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2671e740028856312e19572c9d2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326f63b8d243a567852d7c58302cab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090839fc63fff818f0df91f702417fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5fddd2c6ad135d25a871ae55321f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e417986f8c1801f284fc11eefc20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772ec9c73249ee36aeb6b43d406013667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b2bd8ecc8199c100beeb5627cff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48325378a45d455fa6a90786193ff874669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d75fe98fcac5f20bea7efcb91b3c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f368598be462ff95f5922b8b78a25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074fba17a2b862c41ec6fa76593543672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582273f532dd2d6747f01fe6a3abbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900c6a368cf79f41d0192a3364793df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f47f6c8a450823dc9e2541cb461acd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35dbea0d6e0ab5de4b62f3c0f5862f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a83fcb8528a1f2e52ff4a4f9241fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2b64a42d1b07bec2ad988dfdab2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd376ec2a9a1b188cda7bf1857e0ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b791566e2c82f186cdf988dca1c36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0bf419ed8ea4e12ba666abc9d95b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90779d909c1647f01ff0947674a07aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e244d0c976324e6fb37b0726f94f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a0d737d907bd72373ff150b40f008684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e76ebb2578473f2092838baba96d85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec497f5502ad63495d52814010b85364686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8a41764f1f86197619736e7f99a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9966b612c9d5f214abe1c0b4517ba77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec4c511aac784d5163d4278ed7927689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26381310bc0beb92f20af4bc4d3758e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc0e1cc06f9a58964944ef68b857fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f2b3bc8b32f08db15c064d18240b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c577f2274ebf8220eb7393e39df61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e97381a6bb98d4a38c1f05f35cfdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971ff180fc2ea0ea1be6a7795ba0be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8c02298609221743d4e2a35be81a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a646ab1b4be8de6487f26fd123e20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd541c4900ad32a358de919b89aec08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea5aeebfb80e56f3dc18feefd9fc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5a51e2ccaedc81e066195f706e7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e97d80f363a2a68e644a76b37f42b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142359e41c8d27f95dfb25654d900e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af7c0432b318d0153dcb5c278662f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b1eeb422d33a84b9b174280b225a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372495a1eeb1d9206686f904c83bf768705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6a2f9928cc6ebb3f64890ce155356706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c264bdd5b5d5511c4d2e60c90276a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf33d2cefa164763d1a37869b2f192708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3380715e67b335cbab55d81b880068709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb461dc613a42bbc16611e36272f4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cca3b07a62b1810b5e6004f106fd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087f5e1b982810d95631d0591b449c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ec8cdf06384daf45477021106c68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ecb67ca7a1e5ce3254ae089225726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080b126f3dc1571be9b8bf04eaf1dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e922a1aab9440444bd75f52e431e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3821ca1e971e9179288fc6ff815b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5519314736420a5ce56b8f1f38b23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e559f79fe56fe66cf25621ac30b48bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd0c56a2eb3d0669a28fbf1ac81ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44990589bdd7dd8081d29762baccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99330aa9036ee7967ce613e9dae6c5e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7bd8c2020c705316518004ea9c90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd05048bb5b1f5ce26e6278190bc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c9c7a8a53e2229267d981fc87d91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac791906e610a5184fe95395ede596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e66a87152570c9a0baad65e2f477e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59144e4a042e1be7da398e4cab94ed33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d16414648df518794c580805ca6986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0912f9d2d2d8610d7adfd7b6d87d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4e85cecaf0e5d5210195b6e731f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c0e66887934d95441589223320ef9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aeb4089dd0fc50d4297306fcfbfa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ac268db28c4221b049916c4e68816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf887a6fedf427b6a65db874a47b0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644548baacf07f1228e03d4aa48cf2a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff79897a514804918749a60287e95ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16def3a3856ba56a33269b16fdf538738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c39a21f0e82b7b3ca01cbb7d64d4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf9b790d330f52e9e450c41e15591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c1771aa867112f703188f1b080e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb0faaa2fe97e6392392699c9ed578742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9ef88315412ecd5f1c8254991936743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa045d8ec058547c914dc77f00cbc2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9cefda8962fa2c82e797265315fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f395cf0b255ba33775ac0eb40a56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d415d069d75898c9050e59712cc18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075b7121082599f5d0096c14b22463b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7445dcff2414a81e11c8df421dfe3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed274fb66d2d78a0209b751403b4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d07d60bf1f8b0bbdaedb583c03523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf19d78c84f629663a409e95999376752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e4cb97e5b889367440845b6dfcdb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baafe2d0851bc85a526a0661a59fe2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99771ead88701a82f290dea1de4277755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4945a7ba4e3906d0ce34b432c7c97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e943a0071edb386704d80dae1e29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54e3738240fadec1a2f0a7fe115ba5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215918116fa6b5d2b1fe23532b094637759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8edfe06ce8d95c58c74e2d6efdb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095833c59a7d0b9d730828f0aae77b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8940626e033dbe88916b089097893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b276e77b0212e459ef0474c986e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11b95587e69036021afcc60fe20835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5690a66d67de3fbffb2c51330384bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8325a6a6e4b48832c4a321794d397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013431d702c1f3d4002661fa6692219c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4101e76cfb47615771ea93a756b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50fa8a06ce3ce1f7270ce22789ca7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a455afbdac25e302fbeb6152056aab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520fc97abae1de2eadba7780d204db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943431f685182adfa3c4125576dfcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208dd0ded4e86c2ef1d2b3c06985afc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b50b139cdddf750f5c5b1f9293900c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49584ec48cfda8e38b9af031c621800016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed0565fcd30e7a9eb9b70de4ee7bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab3ff194e8025eff48d28fdb5315fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007456a01539d39c3a3f6f1a5f9e4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bdb3a1e2fedf5d69bf00c761a591720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943298a9cf00365976a6a238bacb13421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8841eeb8a41f9951cf905eba158322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d46a483d32725ac1e384f361d570b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979ccf1f3c647a1dfa77660306b4ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e625209f395729b4b77e112728f8d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7d7e50e54e4e42a2844f17c07a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446203adb787d63673a04bb770074e7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216cfe80d20ba411ff977ea835aa42228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44eb495dd8cee6aeda9a85b167a16629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db73d6b1d0332940e4d87c729145a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1362a07d9bd60d058bbc217aba740e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c21f9783f5513261bdfa9c46b45ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb3bef6e220540d8c74c653288425633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60d803ef11fba109239f6eefddb9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129c9a520a205e4de3784f9ac543d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea8a7fe1399dbf30ce95959131d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea63ab5db07e4157217fdbdfa60ddd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac0322873812ee182d914fb8223be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41185b5bf078b5987eb8298c59e7bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707dad1b909c3b15481e97b18fd48540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893440ab9630672bb1e49e405b29ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c10f2a58818332fd3403297854a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f7880703dac1edf9c6b5b6e199b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c8a213e57763f3854087c176f2e7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1398e1aab3d9b947fcc793787fec6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e557c0ba98b965adb25be6e66f9702946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19ef8d249a58754e51e725218c94447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495796c961fc85b908c9ce0501178dd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889125389c11a804f1ffc6b18aa8aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b553c29702e0e3f581dec003d7f1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681f84ff855ce5093f38b69e81c63451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d4d88bf49aed986b56c871cc272152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2dcbbdbe2dfcfa71cb0aebff4086753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724c874bf25e631bfb831e055da7c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2d4e48116e7c1bcf6196b62683ea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b0d887460f1c2cf2dcae3878bbb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd58f896f53806189c6cc07517037257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7c3bedece4f0a7b48620a35a9feb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f357f57791e6348ef47e348c0e470059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311f19bfac76c866c8e593983c262a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac00649d1f844b809c1647f74540361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e6f5bf26080c39d9395e3051253f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578e95ce87c3a6d5e316f3dd51b79f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1b807c9fcb17ba8e2c8c180d008764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a20b65e11725d587fee8ce706eb9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84fceaa4bbe73dd8898099d21cd34f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b583ebe9294398fbda9a354e0abd3d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c88eba9762c77ca1152deada4885f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d22c228768c89875e3d2a5cda92f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b35f1d802d53017af024aa712f2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38395cc6927e965a4e3615506355d60571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff390e6b59502ee63b2331df561f1e2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e00ee95ceaa366ad9c7938934409673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ba8b76de93e67ee584354eb90ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0118edfe1b7145733d217dbe5f143475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb59bbbd9f7ae51e8638e8cb6206376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d804f74e811c0315480cae19acefa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38364a5a32a5eb9a090873563d784f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240093c643f814045f6caf34d25bfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ada9edef5d17bed3e11f83b5d5b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b4c1d6de00c1fa0433c64ca49de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a6cb47064b36d7cb67a06044d50582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585bc986a0a12e8576c220051c509c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aac0b5a9771ee533749204aa83073084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de8077ceccb21e6228583370ad78fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928e361b21ea45d1e4712545050f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e3ada4ae8644ea03fb613125c740987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c756ce907acbc283063d36d94ac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30968b9e7836aea7572e94746a06b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09604cb4089100a02522df0d9111484f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5945856a37a110633bb1d9afdf6f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c83619fc0d5bff7e590ab8cf74af3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28337c85e922c0e37ad347cfeddf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55436f0f8e39c48cb2e437f4e8382f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04ad15ffdb0b943d6c3a4f742476995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ef41cd6d5937ca67adc8b4dba3b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48631f7debb9520e81aa1ad1a7a193097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d174a9d31579d35814dc600ee7b7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a83c453ed61106eec38f7e92f7dd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c8cfa50bafc19df2b94e0270af879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84879f883274a7c75ec0bc8b0748800101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a8dd7e33bce875bc3685e57674c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa1f981efe9a6c61a420ab1fa3643103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eedca1170eca6cec6c521dea3b7316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd596891ceaaa1794a59f6d41ec5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e075855fb3c78c163f4bb6103266f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d3a94dc51694cbd84f58300bfa1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f42c1fb2d121cc36e24b5e89e59f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1245a4ccf97352be389fbe6e3f79619109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72325b486a9bc5f7fb4e5a08b17bff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9411755d5d4744e17ae613aafd02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9976ddbad990617e854f78eedca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b5cd6640236401741253ac1566e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5e047fd3795e1308806cb2a5fdde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0546ef0bda30e433cc46682c63afe3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a48f8e2c7e903764740577d4cf4aa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4861da3375c7ebc54d3712a4080fce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea139d4d1ae497c2eb41bfee5eee26e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbc03c8a36bfd2be8f210c5550299d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0b40f0a2e1eefaf1ec3ec2ebeecfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915de67cb9d0574609d152b1e91592121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242239641bd870a94ee9c9a68f4c142122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f915b09740dbda9039a10cc6e05c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038f6651ac283f5b7a5d2321d3d74f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93a5a610c8c944b68416a2dad0db1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5ae29c76fd03f073449226bdba8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf6151137181566168e242a0b1a3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a49aa08a2fbf5281d3098bad9af7a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab923091c367496e2c4eb0b10960c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2967ca9616016319d0f8d3b77215dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac36d16b364130c4ab8b380e84c5de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc379e408318927f43ff67256f3b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d3669f18a4f3bda371ee3c86be85e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9188db7846421f50ec53bf6b3176a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b767807b00e760e0d819f6bfa3fcfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755fe38f1a3544cde58751b6bc2227e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa78df4855be2be10205cb6c72bd95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f4fd81cc1e1effeda55d98696187138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb20eb29178d406a77421333347b80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6dfd66e7059b320d62d878197aac7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576ee211de7dda8919bed948ebf1d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98569b5b5bc27c9905c4920e725f1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a3697b45fea7be19f10dd654ad46d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa04860f99211dbe81ed61cac1edf89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d7000ce97e9c57197c16c65f2904145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c673745359ea230149673386f72e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2590700de679f58d667b361f84607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b1b21fb8a8efd1b9c49dadb37092148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56daf260acf7ce1822b035606febc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec99a68965c569ee8e7835e3584e51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc61e0c2864df2b57c403521dae82f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8fd9c21907e8a995d0ddf820e5808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d172333a2d3ac9ad26a2836c077b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb313078c334e13ca1a4c14cdf5a34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747bb8373ea67a4e44d2d057eceaa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd690e2866da1bd41f9e3b1e0dd5a01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a64a82f335f6d3d2220cddf0de985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721943ea250f5471437dc0d62ae6dfe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833f74fd8043279a7990a5d03813f7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba7cac99905b230811c6e09cd85838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a61854d00059e7b28acd73d332187a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c2f3ff77ebfb61fd2b814f18d323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b57ebff116548ebab3fde7615e53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d0a9782716a803a7b8a1a74debe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabccdd2247dea0bf05462b19a00038165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768dedaa1028cb891419bf0c540f16d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc16f771bc5bd310c4cc47a1c21a36c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb34fec4b9e1e21a57d894d8050d9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e971e0d210eb1b54724ce5d877dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303f37408e4d5be42d0595b43cbdd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace228a64d11d608415dd6005541dfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb033fda0bd8b037042b6a6de009c97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc715b22bb36de0281610d37885c2cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e7ce18b73f5f1d1efee331e28e4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6807030eefd1d540f5f3efa80bab5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf58cf0a39646ea110466888c4f276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4aa13a267c512cb0d6832a3f8325b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb46ef446a9e8edaa29a1db58cefd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b42784cfea8cba51c63ac883a862179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6b9b924039e67ba9ebca5720c54c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2155dadadbae1c14493ee0402f716f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abac2477711cbf354c8b06a1f76135e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d4af36bffe841a8d834762d583bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9cfbdeec3b9fb61d68556e8065da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bddc41ee9f76c4e6e9cc2f19ee0878185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e9df2240c4ee0d9948308684b703186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d85f2e5608f60004e1abed50e4d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f37aa515467083b2c14d1f5a9c6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7505da9c0e1e6cca7156138668c0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deaad49619148a8a4e83f7c6677b9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933641b61079184b24d695dd4261d3ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34fc51a291238407b87ef755ed5406192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b331e925ace40f39d3898a7ca808e6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233432c53b290de9ef614df44de5efc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1db73f0a6881686b4c61d7e855fc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b439901b455f9e664a9600e24a35b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e28d968d2d9f9cfda9c77765ca72c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5916060b94200cebffafde64e93fa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6124abb65714fac63c59f7e28ecd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61cba5cc771ac66e823301da725bf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef61fef65670cf47206ca02223cefa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d40971d2279a911a7d1e021fa712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de25c2bee99c5205146f09cb8010d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894fb14e84a8b6abef22e17866143f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa742e2bc2b8b9006e14236360912205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21557c126cf8cd8a106265a4841e369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe827675840cea4cb644293c15de7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a5933ed7e556832d41c6a3c30878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59a7b84ba8c35bc24585d3a953e568209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204bb5b786c918f0e84d0e9c02159a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f8ff113ad38f2de1d42ec3074785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00c58aa8ed76c4be8cd46917e3881f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c49843548ae3e016f3440e3a0ec51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ace5beabeee7419bdfc077a839b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924407c8d44e8a9130e44b8e903afe87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dcf7ee1f7b370a09c37f5acab9331216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6596322af06180e715eca729b8039217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670fd0c792a127b7e2a076cd1b4bcd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb04bfd89632a022ea2002820544f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d389402fef5a3743c040b7b01453220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5fd3e4023462559eaaba5246c7356221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffd5d433e4e21aaca100aeb7209256222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71aabbe94ef59e76be0f0ec39ac6dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6be460630733bf66e69c53cbce45a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c6e536749d3f0eb07b85c0580266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf62eab3b505f3cd444dfce8de4264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852be1b3fd837f1be73f34f50f1d017227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f9b665da49663f41db77576e43b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795b9fcf92b37df47c83b3add107d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031010218436819193ebd760ce7bc9c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1a83226699d9fd6343fb4624ef6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06d5a5b9f986f1465d1f7fd902db88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9cb3e54a05959fa73614dde3bab75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487fc2f43eae48395f066215ce7ee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd36564984c3202da401a0fe8a2280a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd374b44032835db8ec057497ac94f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38f7cc619251648152b39cb26d639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb62ad3e966d70721e3946b4275bc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3d36f69dfc10559ef9876c05d78f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4265eed1a37354ebdf87638800defb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52ee445b993b1083b1848906c720ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779546a7287cc6cdb83f9b8eced72c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7658f99590b88a8a4f267c8ba9f2c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583c668e976d30e53e68d00751bcea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693a97f121f5ad02415ae7710eecd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe45456abbb4b5107133decd8f3f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982d99c697a710389d6685adeeb373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a4b63a524e444ef771a223dcaba4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c668e70abcf4bf58d3f3e109c836249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3fce6d907bc4b133f5642d3d789f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d43874c14848e26f26b137006e2378251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982264be2109a44d93ce8b77dc63405252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335120b02529e62d4bb3f53e6a22be0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020efc0b621056caefb24273e5f5b02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036c0769cb356787ecbfab3aef1b04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e566384bbe2f01177bd8c6e9a42540256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b5da7d66b8fc999ce30b54784404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae576a35b35cf25559e61e720d6d1634258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1ff665b93133ef7f0dd9cdb44324259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7048733547194830ea886ac0e18de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e989a80947b42d4faf8f9f140c4576261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8c186230fbba1b012568b47abaca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3346bc5a5dc617ebeaf4baa4ec733d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc03f95a16f01055706c010f6db8db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a2ca683e3d3da9f5acbe4213807c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97967df03b5ec218aee3aa6f74ace6ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e869f5186e51fbd17b2c067454c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab424e30453a23b2e224f4bd6d25b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011173da692443b44c5491a9b520950c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941aff96dfef64959f5806ed5204164270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24e643eff3fbc155148abd3691628271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec486b301a7bfc67c2477a3a8bf5e1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0ca01db73bcabb061ce2a7841fe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c17ae950e4307dd139e3d6826325d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290d3f63375f8cf4ce1afcf3dca7c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386af6d7b74206bff62e223dcc1c532276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07a61128ccdeb37c6b02b98b89611277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775fa4ea66abfc1bcfa6b386997072e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2db1f24f7e05becac1eb5a462c5ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67799d13491a658c1733f8703f8f15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf359c98e831d2baf1c8bf3bac96f3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f50b00ca6279cf9926ac199c0076e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01439966ca46073253eba0276ac9a6dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4661506f4929248be1741ef75b3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767348afcdd039b1a901657cd7f01e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf93bcd512019c951006ecc03cb828286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa285324d83cfa74eb5b00a0ffb6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95030163fb953726f71b16772f36e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca5e9b2aaa60590f9a53053b1fc383289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03543632e601583280a2c8b1520cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e03d6c67fd79aeae97ec259bc649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f47600c49e433a0da7706e59c7dad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e21d23af8accbf9cbb9d2bdb00e09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65688beccce93f607770718b58cebd16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6291ebe474aa9f0b5e2e8fd4ef539c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffc17434c18d619fe2618fc63e664e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3258912c9e284ebb4568a2a2b38e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3e9fb0ba0dbb7f98d118befc5ac5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d9c1bba3c483bf74b851d5b242324299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf12c748b3bc41a5b6be68d0a67898d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5dc545d66bed08737e7f051e99f32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ed5fd90c8b3a7ab103f06bd23975302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64a75b0d936ec9e3696c530044fa97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73ce3c994fc98bb366e2a8a3829d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a118ad18d1d2deb857259c479e9b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4a18437ee4c763b9a6d5095a24d46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5207dd4bbc7bc67715a3213a59aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80540a27b2a515c6ee40c957e87efec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61336538e2188156d59f68337a97e62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794fdce0d388b3b7c93afc33b0d35e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c89a576e75e3e79f25b53b31b2c56d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b229112f05399e5645a6d7156532312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668310a1ca3979aaf62139c7e9f6db4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c0cdc47fa3a041c51eae7f12bc8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f05b3dcf11144cb4cdf970d9b41e25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d577be163ce0e7ca48b6bd8477f9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065b56de64ddc65c96af0ef6fe7924317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da01c29237a9be824c7fa6a9cbfcef6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f30ae03876eb28d8c19bad0445b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f366782c78244f080cd07dc98de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39129155ce8a9422c2b79ab500d716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49811d78d2036532b3b09108d3bb0bbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b0675976a202556242197d4043a80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4349c1ef9945f818c7d7e6ede72f2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a89d3ef2eaadf50adf0011a4fe99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce269f796b7b4e2714193891b7528b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f235b7855f0922c74c9974519d22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec948ecedece36269fe125f97a78468328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab084e8df2590fa3968c8ca848708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d131bb91692bd5c28a3077b74708dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1592f26d8a6e96bbd60886f74863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8b368c3b4cc8cc6e52a5f739540f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f6729e887dfdc279c8dfe3ce6f06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397511ab6805bb776860f97b95e15ad3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312209b3e57e33e6547082b0c93aa21c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b638befc449c464a23ed553353a14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbf168825fe241981f82c1a2afac22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b6eb9e794205b98b0d33570091e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db59a11e586e7b30d161299acab698339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbacc3375b09b416869f5263309528e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503052645c0a0270d3749178ba1b09bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb60a59cfb4dc0770324efc2650cb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f69a2f71b650facf1e6dd2854421343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8320a73d84d51bf2f795b9005347344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674f81521742d1eba1689f6116fc8ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429207c2eed31231cb703ad01867fae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ee37bfa8e247d7e456d4d34a8ab3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3659d8c36b92cb46b217840f9735cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430369bd1ffdf60c82a96679cf5403d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf5171dd806950dc12881cdd732f4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab57f5e84fd22399b58d430214cc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770969c666d4483b309d822628bd41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f440bd87c97cb3d828002e55cb96b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca4d8f7cb549a742db216c2fe228c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba83db0f58b4481ffd066fc517b47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d28d96afcd79ce1560334afc169b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7c98be10d187e9811c39492b086b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b9e5d0e3207783aec74344ccaab42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d685e7f23d4c745771896f7d97f38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe2a53ba9c84b328399c5bac78928360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7ae7293718b1745b49b307f5e0fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2df7b38f39a4618d70047b2ba37340362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942b18491e1380b648228ad73df9692363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338f9edc0c84f052e740dc627adf19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2981156ddd22632443efcdbbcd0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431aa6cd28adb40dedb8a510466fe76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6bc9e8fa5ad3cc135f8258e9b1018367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287301779b5bff000dfcf94f11356b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb7a9a1a4449103c76d50549e9eaaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57664ecaff3ba376c85c99899d5cf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf33186a8da2d31bf343efe4ba381f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0676d63beb743834332ee7bc1bdda80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba2d3b9dd5b3337144b41405a8cb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f977c7e28fbf6793b0801404a7069374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0eb337c85a2096b7a871f62319db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299a4a4106829a77164ad5ecbf2af4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1bb4205b792ac40db4764567f663377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbacb45a0ae6f11bb45d693e939ec0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c9fde246ab8bf83ff9d1c1f3c69c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41a92b3f0c21d920b75e21e72bed8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b075c1950f287e9c8b2a8a503c7479b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68a9a121ee200ba775a3bfd2ef7d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7266ee9c5f1dc2a70f1987b44f02f07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86ab4e84428700a94c19a1fe935b77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0884f74b715026b45c5afd96e54b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9ec62935e1cb65eefe7f361059881386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf11ea0cf57492b127d3d29e9add4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92064ba82d909909c3b3a2031a8b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f03850b95925311fafb7877f219c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b45933d0cbcff977d67901fc099a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc244e0b8b341967dddd7116cba62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83f20331df9d26d3a617c89e7f447392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1866796a7031ac0be16fc5437384bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec68ead107c679f9b52e615378d942394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af78e3d0311a217e1c6c9386f00179a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719330a1cb2f1f7497c4108577f90bc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaf2e6658e8c8f95687cac12b92e08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbbc4e5dce2793baa473866f90d28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550264dac1263a8f4ed0073b457c9f43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854c3c8898556cc9d584bebc67861cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13579764ecc4ee1366ac482de0dee6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85962d9469d5834f8b59c724456e86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff728cabe22f708a20db16cab779d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b97959f4a0623a182a2af16a994d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e25780906d36696feb82cd2ea2d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4ea81dba7a861a33bbf6e6edcde38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c0a109347d455d828296c80f82a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c00df421060b21ab299960327742408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f07859bfef61b5dc3164309716ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0000d4ed325b6af95bce8501f10c2fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5389c9563bd717a1ec08050f764de06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942ff4a0ee5fa1e247fecc4f7ee124412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ff593e2ec2f4fe124df304f6614d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767803ac70d75ba6351f0963d47efe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520201b6cb6174bfc96e9e129f1bcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562c1f3deba31412c10cf62a9897fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154c00e4c8d16cca96b16dfc24b7dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a44eebf4b3d3e5d5bcf36257902f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35b18ede84c25bdaabbdb1ec176fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69e541cc3ce7ae2c2f98338a7bc3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76454397cd6c612918e4b3017beca5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8feff3a8543fef30eced607274bf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf7045002c98fd96a4170942998683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bcd99b932e7c5d9b7279ffecc0d2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3fd1032542e082f335615560f77e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354b976e7d0f1bc26ef7b1eb0384eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388e3c9178981aceb261b5c6bc62a59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ecdbbe7fe214734fbb967dcd359f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f964180c48cd09d48f9804e257e90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608d27de075c6a083bb730277c6e4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2bfb094f13a64335b824201b04e10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844d3b69c3fa31dc5d66be8dbd6bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2877f4d071477d72ca8219308a4a49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb34bbd64b294f7b5055057c575745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d9de303308331588bb50d9aa0acb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187f26c66abbe5a37bf3211a06c20a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a6c4caa87d331ba18c48806b0f24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6e8cbe7c3a6eee78868b9140360e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2c2fa915662cbca05281ff24d3fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b10d9caa5fbecd1092cf28808728a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a6cb0867472ac7c6cad8a3de7abb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d247f76830618a87486f84e3b4327442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb10b54c4e163a96502d481994d5c66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497593c9afa4668a163af6ee55355283444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7accde5bbb4db29d6b1fb0c105be3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c66b172e8e7cdc8b7acce5a8a0643446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575da4c8ee39fbae64ff00e5520cdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fff6c51ab59aefa9f31bf26f5d1a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba94053f261f0f0cc781e033d223c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07ec6f388968830680b1cf9b136bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a052275bd3f7f65dd074f205719b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935529962396c93ad329826862fe9370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e520f812b9f2de0cafac7c0fa467b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29b01644b0dfbdae1c974e711f544454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985db5210b5e352d528f541a85b0e84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29763399b03f5f3c4dbb715aa270cc96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a4e22d5356246b9bb7bf4bb72b8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc72f29de741fb6d6fc31c80526dcfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7153726425154ef090aa096200f6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606968c8eceb359fc02167c9e4d36fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5a3855debac69a04e6ed34762490461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093814127fe4834d9f44bfbf4cb5794e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1793d4035a52c3ec4ac6340f682f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f0488e932bf8373efa14480dcd05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39957a6009b4d3f5ca3884ac0a82477465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bed183f32939f5952ad869c0bff1e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a7485b4599e9ea988485e8f8f8ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad31d3dd28f2dde7b44c9f293ae707c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75905613412ae894456c430446cb59fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e6aa705490fa0b269c704b2322674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c617aa03cd4fde6e5d40cacfa0cbab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1206096e23439191c162e1a17f5b47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bb16aed4abb0a603d01a10ef57ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bfd5b1ffe055e8911d1c3ab4d5fbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2656aac2cc888ce2da0293c65c2692a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a45d284a9ff3b707f4050fcc085f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118294d2ee89fdb23a7ffbdb79e8533477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e60c9d14c84fd80911be4a666d85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff71748e2ed0d9fe51b90ad8ad63213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c84b40ec55b05eab04354ff853f427480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c98b316a2eb5813d580ee1db98fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039b639446088e7f11b7bf8b57bdd76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5486ea776ad6568cd872dd74872e82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29fbfc725017ffeedf05c67c7a7ffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923d7b9e318f80fb69d83234c280bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94e7f03c1b9fb5c92d88a0cf66eb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8134f99853c30a50bdb4b55d023c25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e916784975a30573973e65b8e43ee2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586314dbf57a8b7a48549ba3e50c19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d65b8fdbb8482ec901e217cf8aa33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df103afdbe13782d3d395fbf265f3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68f9713c8551fe29101271b0061d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3617be0b197ac14f7f618c41e613493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5dc42b4f77b84b0591532fdc73dd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c493f3f6ecab39c3e21aebe2dd77027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de410ed069269c3d842478378e268b5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3b73e065a242dbcc0ff1064b2a08a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525920f181def36821e83b5a73e59d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89667de624de0df23795c52fc0d8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12706a18ab1b9a5289457efc8e6fe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c3043f2c8f314cee4bbd9275d2b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c8964ac285ed7640eedfa6fbfa7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89bd024ba052f1c588f1bebb35b93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164715b0f40a61216ae5df04246a9984504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c49ca06d06f7d315e909b7c59d12af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711976efe3a0589f44fd4a5d059566e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65eadb3ede0f1b10ee28fb289ac9a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d1d67537929ef1240d67a7ee2d1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f3b79d1b2a0fcf9c6147852ab225509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a59d214daafc04bf81a934ce2a1c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b18b2acdb89525a1883c5e5d5861511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e546080a1ab42d016ef18da8c108512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ed141a39bdc6bc8c17cb16d93fca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe348c2d2511ce3c77209372adf3ec97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a075c8aee4af1d941adf6a3bf52d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ce3576942d20c9c96dba892561b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874e23447b47f96ddc3863ffd970ade517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a7a392c9d71f2b5535916d6aaa222518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaaa0923dceaa91e76107f845ec340519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689ee2ea673ec801cc0433960d9f771520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324901b7a34e03b7ca99574b8194e5c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee1f81d50c221c3567adfe1e8352c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820d0054486ba3d3f8c56908343140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69141cd7daac8815342013e6beeeb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ce9076cf09c9cbd4d137070da5b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20fe786eabf716c263506488427578526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532fa07b85a0b4ba21a657898d841b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f865116e6a41a285b43671c95525d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8c98ce0680fa1dd13c8631e9636c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e807576ad316b50120fddb92cb66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7966d7703456ac1db9e26db73766f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a1bbd24a41c1fb106f17d19d7330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d367852ea1a2812eb3810d837e912533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce4fa9c825df8f56f6e9fb15334028534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168420cd439b3f43e04e07251c92a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098bed55e449eb205c025a8973f8ce7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf81b91fc5324716f544ebe8b00994537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a28e1ec8f8147b23283bd6ea83bd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228e7a76a1c0a602b6811c3a582610539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880801c32446cd3703f44443d25b23db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eecd5f2cfed997915e0bfdd9333eaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2072889b352a8db691cdb03fde2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371afdbf89e74110c3827875ef0f9710543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de447edbea1c084befb6e56b221468544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a8e355dacb8906e94ed4e170e252545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b75752e2b3df209467b60de9615ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961a26106850456f557688e54325178547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c8a2cd916e5bfeaf7273306e3b80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2e9916b03183e75af77c80c2801a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da7971481e673c05878acb3a91c4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c868a61b52485ea21a46d912bf6bf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b599001cf5388a5ed8759988d0bd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fc9157569cd361e792d65c72eac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7bbc6a0d0f941575a663dbf4c0c8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2859e953e5268206911836605db6c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82cb4195f9de47d32cb0de67c1a26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697f1ab7275e77aee6bf203e32acba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3332284a44dcdb5e3b1898330a05e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bd52540d5a2a7d563bdaf0ea5874a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82353520f95b36ac73c08e848313b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237ca06c8cc729ed5db083f1772d03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02d199e984818ac331f5cf6bf216a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d529b39bbd7e0322d546f0ceb2f352563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48771426dd90ebfeb7124f632c534d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c8b52e8cb4458dd612025f1555bcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd6972a9234705d7802e24495416d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b507ea45f063f1c8c2c97a13cedb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8fd87251eb0e541fedb92cd18e2d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c176b871087623d6c5cba8dfc2efe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e91ea21365b422d03c85424862913570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99887f0a0ece84017b0a8104de7584571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a93bff7f47da1074a3ce5259aac186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190067678a3208d3dd66d8c058a3635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fa49b68a8dc23458eb5d0acc1023574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de0b01d50135f4f0cba6e13499e00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f63f089930bfa072a4e23d69c84e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ceb44f8b20ee0cf23c49f2e4cfad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab849546601b2807718bea9fcadc5c46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7ce03feafa45dda0cb1dade702a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016b6ffa3f6b9982d8d2887ffff08e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4742be73cc21dd1bf3022da12199e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49577f63a49760dffbbd0220e2cc6678582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2853eabe6ea0b19b9768d6e471cb784583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c765451773b090f5457ea97641e2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989adb0636e2e83e2e9840c36675f27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f07a26b950b3b008b3a1135e940cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47867d742929f9e391547352c2ea2890587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db6416a17777ce8173d98c40a7dadc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9c11ae147724ceec1583359b6fba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbae0878ce83b61551d8e45a4650567590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cc60ed00e22b0d068c07b4013f08f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259697ed3a705b696fb88ef8e5571644592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b365a170e57ed5d356a0355593f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791bb4f9fcfc5e837ee3088c4c2a2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567ec9a4038a5e12f58fd8a0639eb47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e479228856bd2a2137d4ef5c290ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae272e60e8a76c4d159842a7739404f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1b75464bff6241b04418b5a03813598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabce85a12dcfb1775ff629f1ee0150599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f895f17620375442bf36ee945223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af09e44e7c2ce1990fe3150573ae05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2976a97bea67cf133c0187cf1281c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb538119af5336b6d9bad1766d487f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597c5a611cfe1d150953ba136449c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc294fde4241f8021fddfcbc0dd8b182605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc06d55a637b23f32d6b382c0c1c33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff8b1f2d6171bf9e6a1d364d6caea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286ae5c571d079b508418d9bf86640b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f14a4d45d6b56d8f085b190c3b26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad39e26662a418108471ca9ffad323e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef363e117f4a1c1c5531a4a7379ad31e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d799bd5da220212ecfe1395b6d64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0497097742d6792c8d47b1c22b6471613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdd020eb42a559e6b69772335d489614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e94ee2133ca95def30022ac28340d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db78a27777d276df9055cb51edded616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83cdaa2d092d26fdb0ae7ba8c6c51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e946865c94cc355e5d85a3e6eab5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2290ede04519dbe8306964e842642619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab758828b0cb20eeda904610c19286b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737b7f1e76abe2d5c4a6a2b1cf59f1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fe21799dbf9f3c1bbb17ead543a1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e977895dc4cd11f891e8dae71ca5a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ad6eb732e00fa56c7314b1c43463624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd4876eab67f98aaafa9f0d38bb629625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b0eb033909d7366a044b02f7783e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e4e839e11c3f386068218db307cd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bed98821e73352e59b62632cd413c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1384d54ff85aa98f0fafd6a04802ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725c864293a60cc0f424f048f75803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f8c9c93b121342ccbfb439462d59f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5680e8ce4552e8c3ffa3966f3e0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63647ff45f988bfb91c8b83a70be5ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962acc717e797cf351c9a856e52f4b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1549ffb540c74ae710ffda1d1c554635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe845f99b52887d9cffa0da8871afb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ae75551a8bc997cd731c6ea4bdb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686abd69d31ddb7fc852280bb9a24a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a46e308b5d663ad3d404cb771c7f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bca1d5c3221712c75144767a31cf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5992810bafe33332e62849c38128f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5e0c226224388c65391fc9c9ffb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae117333689fcf0bc52cfe67613c77d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdf502f165a5b2da963c0f27b40f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfc63094b063f01b240dcb4f9581d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50635bcd381c1e1e71738726c24a0e9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d747e21b102b665851cb489ebb5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15b142bc5cf84cf81ebfa9b6f001b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeff872b7763865f625df8c70dc2a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77aa76dd2974ee803f481a6a8be6f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf358dc66df290d3992758bb26b1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5030e4e3ad31e353091f55bda3ec8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019fc4b0d652bcb1d3a68e779ffab5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe235235c05b395ac9d64913f2ccf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a442fdf8d66fc5524800dc8674af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6667b1114f3242ab90d8eec04712656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4aa81af4877e095e8c9756fdc84b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec501e4eca9c6b410f465ed178f8bb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a529e88c26f5d1e439d2b5d996a51e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b1b569d2640123cf5ce748b4eb1e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff851f64662ace81e0ebc8c7cf7493661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c626390c6dc386f972249ceb3c7bf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb9c146fd5e409a588ac495672c70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d36a4275bd13db37ef2714482521664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ed396e94687dc9dfb08e15379fe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec57296e15c4840038f09af13f2319666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ebf068d5caa46cb3919c76f826914667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343839a8c6c11ea371f2da2da2b7783668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d28dc2f32a0e58149aadf9bc755161669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa96436ef653f76ee1b80a5fb8aca33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a3cdd7fda23ddf671299f03f9d04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e29765a5c4ad60920c33dcbc3f926672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b363390286c4454ca2bd946019a7ac0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5ea53bc20ba1f368eb57b71fb9747674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab13830d41f9f834e3aca4159b4b0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e150808524cdd84741aecd322899d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95375726eb4207ea7e3b0fdf7de6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a813b958fd70374b6515c26d60abd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807085ad8cbdfff9adde1e2821821cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb1937e90844bf72b1ecf74e824e45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ecc6726ba8c2945991ca74bfc0c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712395706aec00ae0fe612f34bfda4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e989a997d1c72564c9098a50320b55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376f369df832bf0b89d5b10e3c7897684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fbc7d445ea1e3611bdf6cec0d95c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca827878cc6e95db6a9b859173fefe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff17708e325a2d232ab37abe37bf43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43074b7c0774e2ab86fa22763bea8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5971a45d93abcd14b836729503d478c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49447c0d0b4d41b55d22092e422cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd00dcfd9b6a500cfa41d48f407587691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885ac8b9e3dd4dd055be54d62a86b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42942b9933a44aab54828c986ccca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b48320ee6496c4d1afaa1524b8073694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458837c3dbc069cc4caa8a49a3b559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05213fc38451c1b72a850fcbbe1efeaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f17a559335fa813c9219a0cd3dc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18e5de9ca8c7fc1a7cc5cd6f67250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3055c38eac49ae0c517ef468d21788699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0750277421e94413bdd41fa64aa0010700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51233c63e299288972da250cb50688cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d6eeccd85bbb980fbfffb78f33401702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9afc4e9cb5206b7c701a1b9dcf7db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081899ec5def4a347786bd9a3897d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe8bc6523dce1bc4f69605a2bda6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93fc33a85b3b539de61e20d34bc7ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f05eff9cb93a774c77e0961bcc772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e23b18cd5ed426d821b6bb37c718708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1728d72a1163d628f896bfe77cf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd75e7b7404649128d66641b8fb5f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39daa45a25b10e329716f568f383af0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fca1872f3a6faa9f798bf5becda434712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b049f68ce29854a26628cfc90297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6692292ce011b60a27f09bc2e7b9db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342d04657cc447cbb962aef2736c56e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a449fab743bda1773955346a4a00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8cd58bcbc0594a41930a237b60a66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f99fa0e9ea429273d439dc239946718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267773794ffcc0849d8d5688fa51be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fa4dd2f880e42277c68d1d3fad658720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eecf15c0a5b89866f2ecc26408885721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772faa016386e017d834e1a36461b59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6c626f5abbd52bab0ff8c3f6ff4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67d73dfd1e05a25a8af29500ece83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c110186607b851927e896ab0d831725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e1c3f1d739fe622c6e31329ab081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc47c5c9b10f7213e7677144541058727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1f8c434173aaa98bd22c0b2758354728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55081ace5e1480348889966641c61a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b690d1ddf8633d03e9434b3a98bbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5558da124dfbe3ac7bb4c4a52b4417731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdba55e56b037a73dc53811eeda32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbbebc8db1de969a4d08bc1cbe67d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d706a552b9ecb7364474c09db9bcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc4255f83cf649261827d1ec3b0878735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c6b667ef9a6193c14d796b32e4c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90babcfb7812e4040fe82f9595e1eebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18366ab87ed30782055c0e1f44b34d4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26937bb91cf6979280de91f7feab95df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82d64a333ea75ab7d964b0bbc32b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f50526f8f6a09cd5ae6256ad1bb3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff382c04d4fc1e94d229934ef3019742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b98b2b66d0d203d90acd89aea00f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e878e379f9f48172e2e28a861f03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8ce784ce5528904abee03ce26b3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8ad3c70db33d42ce0f61ba5453947746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c33a21e0b8c6286f511dc01db9a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81673dc2e2659a207240f0e07900632748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf377ed6fd1ac38a20fae8bfaca03c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ca51422838a77dc83497632b833a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c89421e49409be74f4ae0f428dcf3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd2116bf8de832b41c523989890d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac474f00457d33f348811411a591d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2d2d5465961ddf246ceb9d6fe58d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6b7d482043a7ae0974ad592f03f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e573bbae03552c7f05433e7df42ef32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d65ffd69c1896461a0ddd02b9b543757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c0a0a04f29d5c3c0848b87fa5cf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a6bcdd5f6d48a4c7c3f4d0a2f6f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>