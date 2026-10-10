--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6974aceeffef3867ad3ff81bc6704d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f2e9b4dc23572a8abc323f7537a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be6c6fe6d615ff22f7a13f7f0362c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025363c4cd0246e0ed53ca500372c2e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e30178eb2acf8b1f9c1db4768cb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580958160393221ac0e9afb651a5595c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd54770ce914890c57a34a92f2a4ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc977a2b59fded13e32e8be00004811b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc59e5073ca6268774c6dedd8d14e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992fa3d12f096f7cf21e4941171be9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca239ddb49f566b531b85f22f29781a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ccb0c51fab9e98dd57c4b33029f4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba858503a002a229a7776ba171d9228413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa3c1360a171b7659299425bfa87b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e875f53f8d0da4c48935668a864e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00973141b833a2e143bf86129fba8e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934fc9749e72c0bb054fb9be3c36d4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c102d085dc867dd42bfd73bfcf9db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f52e54b4397a9570ab248de0167bea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d105eb784b4fdce4eea8b422f93520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187b44f20be2dc1890117635f1804d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e6a28bc7a1ecbcefdcd72a85362822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9b58e7957d457ba32108f282180223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc3f8a621c7887422c5bda963921124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518687e3b5110d889506f9a952072e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2718d65f6d2fc169271e28ad5173926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b477adb03804f5be830ed425fa4331e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1ecf91bb708d08965b55a9d0c98c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c0574ea115910c1414909581f1e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453579b77fe39446761d358eaa0e19230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca8cf49a6c96fec05e4cf14283bc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e4413cde73a94223e7dcd320f58a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4ab0455318f39b73032eecc0efef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c15b6a5ff0d96c1b4472f154069aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9a3ef9b0568b1b459f398babb47d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1126ce96d95207d2dfedbabb13d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998a19b9fc70de3a5db546bf60090437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d76e84373db4d6ca446d0129ba740838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716c05075aec76f993e68bc687cb6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130892fe56eaedbfa0aef78523ac35540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e219490895cff354811c4729138741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b9894c779b1d65f643204046144c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d862ae97b5bd340b170d99b561a73c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a178495cbf96e8532e51fd25a6c56444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1174dcdeb6c6733be7cb169f0f8de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337087a0521c6a48ec813da562f88abd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c992c240e9aebd1ece3a2b12ed873f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbe02a0f59f42091fbe9356df6d1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2830f50a73ab2a8853c4744b8573e0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ebc51d3c6de80370bbc87fe4d58450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48447962c88210731b01cf1125a1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85fe49dbcc478ef8081d5fbe7eff852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec57ca30339d0c82d6763f128d7ebc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a361df80240d64c460a8aa49e825b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba450e28e5e1fa15a728b2b16f8154755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff39cd4b7bc0049dc342152ac18e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fa4789b3da444dfe8273b9d5ce8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c8c5e987fd8b40f727795e58215b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ebd06a098a0999a5c969b65b7bae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a98af0fc86b5cd5de67cc6e6527a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a41d2c8d0ffbe295c9a84f04e0ae9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4badb63683ef91d4c98513f0fac84a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ead34b2732b4aab39b6ad5e0e6dd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9449f3741bc72f9669c3dfe2954f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ee61c46cee6625f44a4e8ef02853465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727e11ec9e2c6930078cf5909f630266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c0e24ea388ef342158b59987f881f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ed25a307f0201a60d67de817f7dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f926ef110e0641b8e583adc588fa7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcab55dfb3395245ec76866b10417a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696546fedcfc0a057adf668ed97a05171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838233a45612df396821c8293dd7e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616cda7809b4269d6c691005b42d05873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a647733c364deb31d11c997c5850274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b38dd79cfec3b2df4589642b717f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351b2a54c06b0816ea2355feeb5a8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6a81d38b1a871a58833bd93b7c3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8e9f75a18f6eb90a2996452978a7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fcd693fe0e8268befd8b47f76ee8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b53aed33302ead734098d4431caa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324be845472a7fb673f1ef6e0a0dc4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d806fe39141086df3200e2c368ef9b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10fe2a28e8522590f3b0eb2677eb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c41529a09702d7a376ff94fe6cf4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cba92f778fc664e41e39eefbea68885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631834086b5fc11cf073b29a79ff5f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b42acb52c896a79e690a19698ffb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eef94b4e8800de506e3e6cf067f2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f828eb5e925ca54cbd21478eb8708b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eded8e9bce84194ef5f40a7bc71e60390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ef46eeaff73a395dd70bda5cdd7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd967674bf83cc812d9986fda742f50592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0903e5215cb1354b426eb28336bb5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa197a73071b6c9b8bfcd683a6f1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a81f25b2b5b58b07a30a5f29cfd13395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba14d0b7be4fb914e02c72c72050296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078b3fea99998ec07f55da0183cbda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd38467ea4d38b479c88da1700e6d9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7202ab681482b201962289311f185c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc94cc5088975851b1080c77cced051100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ea60049a98baaf257d87994b1dcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a7498d89c0f8f4a583ff119f98ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1090ab4ced43d2fcbd605482c660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ace8b2f3f44b45e16b43eadc43cd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f4d80b24a6e339c841556ec6bee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafde41724c398dbed91c4ef7d944cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3229ac26869c50f4a0eeb97f2d645f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3f287cd6c34867c3cfa94ce9ae96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02187ab77d16a294e9719f952856820109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e2e1d128ec1baa622bd6ad45ddfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab94fa282937432ed815a0e99cffaaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed537f8c2b18e9e476cfcfe6bc052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52e443afc4688d80cd24177245c54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248ea137343c55f671274dc41a52a34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecfe6bfd8965a8d0ea669040051ea0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4efd4206d392763797121f6cf23bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c86fd1b9fbc5ccb860620b19c419c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5426aba8b77f1b5e141fe57a24884118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945899645547ba016e43420e61c3ed9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccaa6e3104cdea5e302c612b72a0b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caddfeadb888f3647e98796b0d3ed5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08a2c28d6191c0a48eaa1e328b310b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e295231d0ed2eaa103af0a45d6a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ece6002cc8a1e6043925112d3f570b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa7efad044d3dcf45c2cefd5cedaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42799dba0000762ec9acf37a40d2ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579480a75dd61621069e3a03d4bc60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a454ef5d9988b6a2c521693d67e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e997a7e665be7737f7feaaa3d8095129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab98cf8829bd469ad4af64837bc2a6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411002c22a98b00ccf3bc8c26023653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bda55c9c5cd2278e3f66196d17854132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01703d3f3c7dd760c8fef1029a9ddb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb92623ed4566a1a28e576e6b9b9e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdce2842572c88defbab3a43ad3978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8abb691ae1731cfee951e01d025fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0567f9f5b0898e71362d2b336d7b5fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2346570a3ae041616995bfdde615a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4febe84c784b9956c9d76462fec2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3766ad4202af8b743a35f14e8dd85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43161b83bba887c8d0f9c5017f38d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1547fee5464dcfc320f205b34269142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14772926b650d0b9c2e194beba737f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad6b9e746d0d246c72a0af2cfeb536144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c442b520296ae39469ecb36992e98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ef2d34d3994b6457383fdb1e3c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed366a5a384d76038fce1c21a55002147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df19077862f8db7b5c303700549864e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd599ba6c27f8b788e3c28613ebf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244de741752f1fa3c5d66ee80539cc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931a3a3b1b526a8b679c53fe74ae1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea92b5138324ef26279642de340b98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f2a8052d90cffd9c8bb7da2eb2b72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec483a34cec6125f36290a58a13ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea13575a58b6aae106d3bd9a07f203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70b9309b619f425e32ff3c1fe91a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3f6528a3994682eae4cbab52556d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d47aa32394aa91e13305897a1c3fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde6144f468e461136b05abb858ea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda99977c907ebec6c883dd9fd947b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80d96253b2466e13c31bad7263202161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13cdee33e9dca60a95b30252718f3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfc19c8d9fdc6f4a149e37722871d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461a02739118874e2b877c9e5fc5fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97810e56b1485a73b88e3dedd41fd44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5609a50b0935dc5ac4429da0db39f03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccbf88b1ee24c6488f450c543635c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82d9694f0661a0c80f29f7e9c79538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214499534059f9aed16091acc37d0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c0b7e9f2c8f089f685a96783ba7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ee677b96d7fcc39e07a9d014595f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2623efbb7364b7d98c3d34fef9fb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9fc12fa15f54327543f87b7a0bf10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80b8161361c901f46ed34ba79a68e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0647097a0386fe6618a31d443ce5f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad02eccdfc05fbb0b585fef756717176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca118b86d6497c71a5138fd30d2bfad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0ee5c40c279caa6dcda553cacdc44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f12d5477531ab0dce3b9f88a99da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2268f6d95960b72c9d853140a7ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dcb4497a864224a648caa041c2ede181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f60d413adab12e776dfe0e523fc393182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab94595defbb9de00e6d77bf9fab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b040477d8df4b726cb4a41662c23741184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc3002bf3783c67f1af7b9e2800d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470343f88dd00a542663081c437c949c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1c205fec2e7680b915bffb3d4d4bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ca3167d6a67000c9bc7ccc6e3e9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9313724c13d33ffbc37ee73eca73516189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8e5c251977ab503e015b3d64333f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a076dfc0891abcbc4568d09be5780191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d561a3c571677c4fb2d3b3e5ad440192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745bb67fc544d54c381dc3d0bcf2da9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d206d475dc63c10447360ca66083c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee44a0701e975532484b654af217c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64631f5e5a8e1b2459f7e5912955d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183110d1789d541849edb6cc70735b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394334bc53b54299fc3d162d459794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2885cf62448c039f4c2b1afbd41fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e1763e1c453e4bf777d6136cee5d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ef4569b927422e1d9eec5512cf6ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb666a264123113389dc111747c2c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dfc3c4ff8f21087f262e5c0e0961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0a078ad04299dae615604d19cbdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebf66d87516a0664ffb6869a58de4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531101d743e2f443e69f2b9a396188b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bebbfbe04388f1c6738ce2e1aa3e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bddc23b9584c1495a3041a4f130b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c796bc6d3e96a0e490e986e77e576a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2d4899e0b91c9c2db8a97974c67a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70880cd7f409cc6914aaa926c390aec4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b302f661464fae3776047ccc74f59d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f6b9a3e5faf686f6ecf240a10054c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e5b14efa1653d81e2a4a7acbaef2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558f67548b38311a899062910ef8f5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639e623cc845233cd6c843fa4993a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2646a80593f53068910325f25dbecf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be725ad17b6bd3c7f595675531df37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f546c874359da85208e809f850056219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099dda517087f7940f3f71fc4cb1348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e90da9bb9612a47792abe0528f483221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b6a1a845467fc17043255c33eece9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ee0ace131714ac8232cbcd3b2b76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ed889a2a079d610ff607237a5bf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96321351ae8767dfc00d1c4a2ed3280f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9dddab17912ab324f376f22a7ba61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6a5738dca8892dffbc769ee9d076227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099b6ae6c33386531edb5ecb4cd4c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e93ff67504681bbd01d589431a79b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde004f14f3df9aba30c67819826591230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756bf9ce6c005498dbab34d4ef049db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b8c0e605967de8c866151ab3fa61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a788826a27951389f7c58a7451a2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04086982e42c638a0d64db0e41d815234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4688da3ea2adbece8311e1e6be1019235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd75b153e9f5246a6893ea8a6089d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b686941bb14a40f7670b367a721e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab39bb9fd8b28fd25ea698c69e0fb28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ca1c8efadfca0c223c8334184fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf85e650442492e3f23fb5e5fd9695240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711322a64e4b1c492c156b690b166bda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086bdb69449d8ab36ee32341fd6e0f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a249688b59e1f5d2c42497a7c633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d72b1066fdae4f8f680b75cfeb5455244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd8ec3023038b0f12e310f3f95eee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22405aca5c22378f0e4d4b58d0b0d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af217872b51744240c9128ccd1824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc9572e4f10a7a74301cd3885cd7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a23f5fd678f34ef88261a9fa29189a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b967b34d418f77da0285135a976da74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50876e08cad4d382b91acb9ef65afed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ba0d10830120bea6f723ca538ec7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65103ec876123321db556c56d8fcbdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1bb12e420e4f4ea33c6765c6562e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f06e323556bd6e2afd0bb80a9ece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812de435558d50fa0221d5149b8d740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af3574e0a0707acaac6c7174c3db3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058660f359a60c2923a6a4061f3e7156258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96a0eaa5f705d99d0711a5c1afb1a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f813e29b6cda37cc1cc94d44fc354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3af9b8d6adc79d2b091d3ee09b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222eabdd80357dde24371f27bb0051262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d897f9cb76f00296ac6b4fe12eaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74946568a4075c189539451ec7d696d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d75f515618adf841642dbc8a2238ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc726cee6fc724c933494c7deff05f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f1688aac40a82405dec296b96925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531d93a71af0d4ff924ed4d6a82557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7726e71d489b9f5cc8f1ef32fb38d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032ac018a1fa7b00bf455c67b9c9c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd1ad8d4680bfeccdba9c4d1fe64b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f2e21a85dc70e175c22a330a03c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4020695e9112b83bac7db43659289e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5168b9642c28da4386a586cbebf81d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48d7d14facbdb25fa7d778f69b693275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac297327883d72ed776a53fbb090cd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9823b18f514da704bb9ec5bb9b2a0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af31b4b266b4e173731e890969ab1ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d62cde5e61c19de40260cb78ecdcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f75ff5b4afa9991fbea4aa3afd9ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6b688299ac9a15f9722192d4d860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb85c467ecb034235ca4c664396d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e152b158acefe3e9897ec8054b9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8821cf4ca4a1096102f11a3a9ef2fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd14cda555feffb5110a8e1908973f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e3616d369aefefd5f43d873d4e63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9842cbb48b6fc72f494431f847c97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355cb421c585efca357fe5974c4fd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e3a9fb8d629cc6897ab446b8e4ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20527a00bcc34f594b5a5587144e36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978646cb82768373472166bb02ef867291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a96b4a9d7757cf69da2653d1be41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf9e5628c1f297fb6da2e1852271b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bdd07301525d7d9681e81f6f133b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3bf26bb1df97646fd2f17f99e7fe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca547e2df183143083b180c39db64c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bdfa9ac610f443fbbf59c93bdde03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb5c24d4e468fd1903198cde435711298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c28729b108afa193809fd6fdb291299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb10cb9e15dd8c5a2a02e7062c2962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a2e054053a45986fbf553fe41f6f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a948f7ecc1ddbdd9becc25038002eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7fe8a650dc6f424c1145dbd154c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad0aba95cfa0a1716931c3e44f46a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62938e03139975e314de20ee1c4746305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e95b2d71a6d34f260e80d2718f9e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201265ccf12517413ae4211d59be9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc2c1df69086be5c958e3e88b94678308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e4df938037df47d3939b54e543aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d735d3154dc54c9f21f539a91ce7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e58104ac08dc197e230587c8253b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad4f3b5e94066545c76d22499206c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883b8b01a22801c2f7370b211e5587313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e5bc2893ffd96ff09a0eb857245bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649a23d8fb94de292b05a5e8e281c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c1cc729beaca60dfb73eb86538c10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4c71610c5b68a6f0495e5fd415d75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df773a7d6022f79f224bf8d62266dd0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860919eca4f1089caae0a490ccb7363319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e49e94bebdf49f1ab700533791ec7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192fd2f0142e6a82ea44d132d1797cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371d213a634359d6691d76d0c0ad1c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55f70b7012ee095d50375e7a31fd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf1fbff5b706247c3b080644dcb2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b3e564fe54068d8b80357d0a0c99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923126d607b6f0361272e33adef988326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528469e6657e7e79997035860b283979327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfe456af537966a102e5003e17eba3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177241728db84017a7c9b56ae41e7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e883a171316a8c196bb177677edc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728ad6eec5588654fa197838711536e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7723d4e1bb6d12af1d0667ba59fc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5e898e7091ae59ef62f603228aa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2efc604b424bda9e0eaa2ec6e3700a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a848ad9d1a79889433a1c83d0041335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ac679e85c1a7da0bfcfed1de0029336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6de526515216d39c33115de9fe5c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceffe2f0bbdedbeb2cf49c8277b81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837fc10e6238b282bc2e3f788727f2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ac2c8250cfb97820f4111215d283340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f78ab3ef77d581215a90d7d7c793b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958f8627ec98387ec071651e7797e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330255a776877b42667382ce5da334343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648e810850cad03f1da114b8e0d0b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9901739decd0c1b18566278f46cd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce57d375a8faf51fc10b202d30fd8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9216dcf9d86224a9d5479d3dbcda2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cc2636082c3b7b2297abf4f0a60cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930fe875724f85c40686822d55cf97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8fcd2e140f8936f785f5569d0797e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d4ec6aeb1c910b4ae1a0dddca194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41e56dff4ff44280ab0706fdb9f09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf624db316564404134914b1af6dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338e10fb3e7e083c8acb100aafdf99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f429b80a20c8a7d568f41fb05c5809355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d0c6bd2880ff236a2884ff9e4930356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da13fd49953451ec8b879f17a87cc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770212c16a1c785771db76a4a5bbcc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9224b85c6c71dbab4638a3e6b88bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c63b41aebcd3be2567a280114b217360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f8190c1422edf6a4f2e807fe8f6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47569f5a3a5af3e52f95e07fddba3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d0c5edadbf50590c861f6e83549d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cf006f15d6571cf2e6a9397b3c54b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39fe46892e2ac3bdeb94cc19cc556365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949029e1ba4eb6f9075cafbc1e6078366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf35c83302d1da7903a9d8df5d3e44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbff28ff1d1e4c68c52f257885d243368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe21791984b01b8facea5b0ae5969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1f41921b0da817b269e02af1d00e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89324a318456212f99cc29d1f69e168e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2f7662ca3d467ddcaee5a779f08b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a36bffd8322ffe8bf3db3515bb9d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d63c7f51a2208def2200cb8dfdd282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99139a9dc3e33c63b72f1149ae20e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed85c9fd0de37dcfd89686d624e4db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c36626bb96d81c6e75594354c4e965377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb977e42c67651bb5776f65c291abda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f90fb0f53b0dd01155d27298df1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cddddf24be8af72e45042da970e820380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd5f34340160e8250b70c7d8e1740381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d3008f53e9332f1dd2f92c7c983a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396994a72180b2093ec6f6f0559dc88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033cacb0618a6833ec035c3c6c0b831384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a366969f0b6d5fbc1741a74780e49c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc5cb275f598fc936e6bab5421c3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d3ef4583a020ddf6a8da81609d41e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fbedceb26044116134b8e567157ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8a30f3950043eca708f0baf17883389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096e9b0c8bcd49e24346684e3c7fdd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d660eec2f0de724771387ce5bacf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb4c7768cf945bc0cb073e92e9ba3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13315605a98d67095f4f69d9fb5684e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571d8ab66d86f2ecbac3a6b6fae9e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6d7c3955cdbfe9967e4d336d061b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2498293fbbf3e6f2adff6802bcd1f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faaa915ded2c2eca6224b051df7ce1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b7a839059cb40609e3c220164c3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e38656d0e13cc11d5badeeabf214e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad3a5ea4c2c269c567629390de8ccc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa52f79b356cab2e4cb0cdc357dac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877ab8dd3495046b3e1837aaa977f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a489e415b6573d3e756718e99224e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100ee3349ee944a93a91930e1923ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18ecdabb72b7c1d13777c0be7d2e7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f7f7ddef06aa360e0488b5dd7e18c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deab72cfe9c2a090203d12011fd861407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e1b2b16ed1962d97626f78d28332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809662ce3ba48cce3905db6f80b284a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e258e55002c38a2c71352b932f074410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bc8fca85dfc5ee07397edec292bbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d4e22d46dc202e19485886c669d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c66661483f28c7d7309bf1297846413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67dd4ed44d46c373c0e661ec2582c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1126ddcafb0dad8d366810ae5b93596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d06f9496d151b4ceef2122321be0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4acce447e3178c4a6fc57d566f279f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a34dc137f85f11774f683a1bf6bad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b8c056e07feb27e69e9a029de584419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d50a93a012793b5d1eb8331a40dbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f89202a31cfaea19811512e64986421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb487bb639d522399f3aeb20907dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda38c57ccfdc87bc5b7e8b3f3c2cb9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21e2a1601e627015b0c3aeb14b66d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764142e881bb39f713fe2a96c8dd8d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dd22812143e4c7e0b7fbbd25d5843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8c92693b3adce89348b437b0cb94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652996c47983d2baa1b191826f84e36a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d9141c64ae006803550b265413bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c252c2e533343dc6b3b166973f4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdc651361c30c756e98129a4db12bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde72d6983de1dbf0d3d50a874fa29b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b343f9cf048e510b9b82d08b7b9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf574f353d693ae289b6f4a0b84bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adacf8d864e31627fd532b2c7d2fc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13869b6c825083242a71d23c33cf5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36456e2fd1509e48bab10b800cd81b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fbae1a9648f5b0a62fdeb50ade4c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779f5e847e2b3a4c388dda5cbf1848439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a62deeccbebc9f6f736496002080c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af498c903821d6b538ccf1af66ab5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f720a35d7f3e5c908d6bdf5104ae679442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ec131906c4b25c049b5836fc508d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816117272bfaf247e4ea7e917d28080444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5724ebf9166f12d4ee5d18112e7b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c488cc3dbfa96279e0bb71d77ea93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb7f8805d09b952e2dc9b84c28f0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4337a8801862cec5a33594b68a6778448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797f17fe63633b267ea569e32eb59b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59dd53f3d2764c62cbd4c80faf3760450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505d156dfb20e3e9e43a66a29d4d8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecffd1d6576b8385c1c2109132e523e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c30b7a9295aaae245559704b9a25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b753cf62bdfba140c28cba088065454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbc1033c550b56308e0fc37a732e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cdb05f02309bba288aeb90d96196e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484573a305d3554ac0c3059e227ec51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692a6f3411b285de96006186b016ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf145c8330b5216d173e86c216255e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101457e638d3a9a0e092df30653ad671460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf791cca1375740ce88f90d2d16f59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ab3d93cd3a2f2cb8b0c9a2c7f28d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607896cb9a88dae369fa438f6a989b01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eab62b28c69d42373ba37804f2f06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72966de9085cb570c0836519d4f718465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dadf6ef799eaf7ad3080be13bd06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8502f76e60c8713a50f6ef6f7adfc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb71b9ca11b38f3ff30aafca530b81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbb18a9112524af837691adcdf978469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf1ed4eb524d8b3999943eaba1a09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16f557e60e33516b206f8bff6f3757471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01951c8baba8e58bacc4335d2732c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da07c611374839c50bb6053432703a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61de5c48e00b4f52b7a14f165cbcc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a33e4752f290650797ae1a7d2bea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27608d54b2140cf8a9a78fb47c928cb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9c2e39963395b03a66887bef8092477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0d0c1bb28a99e4fc96604b9dc687478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccce789997d13978f09c3dc292a8a84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effec6e082275798d23ae80da9f4117480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9fb9b4e1e8706851fa924ced7b51f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d36f7211553a6dde0d144300b6191482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc55b850861b80d584a3db2f74b1d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fcc18155fe3fddafdbaa964f282cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da28f700f8275163a84dac858418ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ef694498c0ca77522a747fd923bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4d79db6251b561619c97fcc9d615487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f4131f66288240c959380acc3e0e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc890b0a08b0958d1f9518300167151c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df2da7e9fa9786b07cc1c159a44f5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c9fe07669efb550392b7e5c8a04c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5fa121d60389fbff4b98f540ea9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ac0d3a345cc00afbcdd381dd30cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b94fd2584673c5815f310d894eca17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6eaea09536f6d8993a3f2e692140495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583de99a6703b85d22cc709875b3700496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160ef514ad4c4f0e41f8791917c9f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b192b076c5d6b70e684c62579ee59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88b7f96139561f9aa0b0695c001cd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f284afac23480cde3d07d4bf6f5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2551e9dcd920f89aa8aaaf03073b25a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799fe506fe666889f85defb5064edba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088620d2796c8bdcda9480b229cfb87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8fb7000090500cc09e9aa6b5218e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0c80e992199c0130aac69a437f12c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165bae3f70ac79896b8d5a4e8bf4d14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b16b3aa49fe5536621dae068a3d42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857bac3720b4f954df46be4d9e2188e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e924ef6fb13e05344ff1b134438aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece7e9a7bddbe7820ab97be09bebdee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666093b40abb1cf4dc6d8d4054d35ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05af542498a7a7af5b8a8e20d49fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c27e4fecfb0e121039245201a142a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f171f7191c34c422a1f690cb998d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3c37bcfa6ba60d626614c120fa9ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b59deb6fa8e0e467bd65aef2738d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47381dcc56b9ca24dee14af48ba61c9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab86ebb332ff53cf87eb3c0f56ae58a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b6b6723edac11af3ea2fc4f5833e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a1bf157d92d76a29e6764285ca667520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfa37e7edd56b972b81f3547fc397521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509c678d146fc6d4db383704903c12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088fa4db02b469d260d4c844f7fa3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae8d7f2f56d17b857caf4d33b041c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355d0813cbe8d314c2f9081f644a3a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4653156c854bb45a355ff769227cec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d74e811c81202f6518c1c6fb7395c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb86de8da293ab2bfbd88ac7ff0292528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdccd969594e1dc49d751263858a79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9bfa92427c5738647a1a81d8b6c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b26705423dca1326dca0fe9347bd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04ed67ba256fd24158d8f4421c6d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc32d868e9ca6641ccddd8c6d649e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0757b0af1d3d7675c493239975826534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea9add30c8ce94173d22f63666d5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c8ba33267b3f514a0c8901c218d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473c3f0d30340735344c8b9cbea2dde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ff190acff849c8453f092ce5f522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275412754ccc03630300939ce1945d96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03139f6d5a7c56f3f6c8c9f96add2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d8d4f6437fb7ffbc6be3c08493bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93080071acc68ec4f99e0b790a3c7c22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e2682ac190f28460c01465ac9cf3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ebc6f761e44d9e5fff02d528c94a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73518735ae28cdc5b5c624b8b013b0c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af21f6670ecf337a7443448c5d50e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cfa1e7b107ea556ea83f3bdeee5aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39799d012e0b021598eb29bd2c80900c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1afc573425037da659a7ae6a31d23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db59d9f2f13d6e635758e99ea352e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e8f746bb88e5e92ad400ea9a214c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e2aee7b2fd0f0669f4fc4d405f43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7e36129b296c93c0bde6ef2f4838553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8149a52d79d9cbf3b9814b0e056a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de373d348e003f900c75e0ba3d11a84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec04f03926db9dd0e745025a09624d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e8dd9d4db0cc80ff277036f51f835557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938edafc96af5fa8f9de51f529df4665558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b810b18c2611b31ff597c72dd30ba5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa62295f9c78cdcea847346cf5d05b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aafb88f4e197f2edb471b94abb4ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5186e8e73fd644f1869be8b450bc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e5a4b24d1c35d17606949a70af10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf7c1d002067348e663aa239c4a8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f57ff52ad701f9c3a124f48c9df2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc44682fce097e6a3ce248aaba1a72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f56f2f4b46c7ade14ac850d724f3e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda182a1eff5822dbcab0e01b3363355568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918db27253bf8ea6626007b66a6f2ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f917a1a8aba82a9a0567d717b2a3245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe97451d5a5966fc41020aad0b54a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c4eb530e999aadd3a29c51e099b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6de8502c482b2ff162fad97e3381e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a63390011a53dcf4a4fbb32be6bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6acd5904a0554e968d1a0203edfdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff5a5d529ef03461ec99f85119cdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7080b179da1c6e54c6feaa2edd6e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad3b8f281396a3db340de59948ac60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc356fa3cfbc89c48522cf129f70c5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1367b8e04babb1b6e93103898bea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098dea0f377ef66710b28776147b399581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc88c91af623f2f37a3eef0dcce349e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791be8c341a3d3259afda0ce7fcb2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6158dcab27068b2017faf3f98149584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d318bfe628165e33a18ac6ed7c1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763c12eff0c88080ff396507f698937586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4531b8d92777c23758eef6f2174b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc610a176747b4970cd8d0e96988a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d050de5b675a1d9cc5dfe59ed57ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a1e255616b70d385da5c05749111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922a5afafa420557e5469f5cc9e0f61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366180e83bc6cb4a427e9dfadf40e7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b6475b6327b67b3834cb9ed56e2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ba92a952c5d9017ef4173c848c4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76bd7e63fdbe6e594d99fce2e32c9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497d79652f0f0a111467d07e54c0e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e2658d88698dbd192041059c9a4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95f83ca00eb12eb135dcffe9597d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269186308c1eceeb205ba64370f34742599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed71950189fdfdb1fcf7a644545224600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065ccf008cce11d3a240e6894af042601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38088c7d41dc48d86aa8faec62a5ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfbea42419c6d0ef3bc3ca6f84eb1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217156179b905064f99c57fd0f362968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267f893b00ab45195f87a743592acd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f86cae74e130c1af390721dc3921606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e681448d3f497e424a050e962ac16a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0add9024143f2ab39428532a41f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56df3b25f06bcabefe481d39a6c735609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021ca9870334f0d2a6dec62452e805610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8200a666dc69c493739769356ed9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bb2e5968dde8808b447108cf8155f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88aa81aeafb683f406fa0ba0fe7abc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d906d34a4b67fa158729a5b83faa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1acffb6c62ccf2c9b820651672e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd973edec268f9a73eae019e40f611a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063367d3447106283d72a92c718884d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6195eb9042ac5d1e178e83d7706597c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2c10f00aeabc41671a15d4ccccae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650458695db1ebbaa6b5b401ad02fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4681dea692b7dbb6c998e48c0c66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ebbe9e42864c4791fad90fb28592622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91b3ed8408cb68676a5bab6d1eb3d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370bb6ceee3f883fd8c0d9f7296c2d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a5f2401f97478ec353ac1de480d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb80f634dcf8ecba681f99c647162b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b2f16f43ee09b813036609040234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a20086f771cdd95043819c1aa53f1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1b7b38b108daeef9a4418ecb4244629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b709fb04cf1c4c80ae3b9b036d1a19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8add82095b4d52734e579071adbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39effdd5f351942cff3db0f1afc85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de674077003e49d9f67ea756de65f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593de10bc964b6a711caa7a44ae62ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8ec158ca9d900138a8b6b850920a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e215a4c2cc79025a2a17e22cda196636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed775812eaf04f3284bee5de0ea98a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421584af687be111619dd161964e80f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8edf43bc9e4f81bc67d05b945379639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39282b00c2e1513ab4c4bb4c35d2ddb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b90d5ba3e75efb54065313271bcf9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba8c9c45fb173deb8bc869d094f55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e856e505c9cc1135dbac25e091ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb13c22d776dcf7176fe394a1a8f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904dd04d8a54aa6dfdcfa8810abed0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b480662f915e657a579d4c4e7c02937646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be4babb1789c439a44d877829ab867647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5eba40f478f40bf9c95624b4135f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3912118ba98015e81d9f1b34ec365c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd60e23f250726efd3246c32c1da5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fdcc4e2390eb07d1d803a7ad2fc50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4ab495dbcd1b35d9d8151fb2312b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a88ef9427d83cc4e44690de24cb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9bbb822be27bb7b3d6e4d20c4079654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713a344b2f612e7a01b7cbeb9fa7b3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91631e6b3749f9c3111e0d32821484656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c43c9cdb8621151b97181c8cf90f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e28869919f8ff4374404a3a1ab02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa85deb2baf91d7c2a34484480e6e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192175806f9d16e4377efae9554e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c372ed594228df25e25d6c5cb48f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef39e3873a927c47cd0be068c88ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c05f785bfec2157041a59ad10dbff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5fbe0092b7f9a9d0df7273fb50c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb424ce92bec45598b7b232aba7213b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cd72d8bd376249877f53b21a4afb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d8cd297230201bf94aee02e781ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83cbd53e134cf33c712933d6fa592668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa25500a5882e2fcebc277215ea77f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b44383c9beaf22f8d9c573783bd3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2a3a0f1646fa37a2cf5db965f6c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d878c061dea7715d7523a749f132672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5650032bd0f9f757e8817336d3efa7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438b26033403b2ab1d0012fda918d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a07df5ef6803c18752eaff42bb56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7021ad7c1f7b067d61e4d6a0ac2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033efd93d77149895e7bc39f50254cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd484e5ae7619eedf7d7e9b0b916b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd35101ef8a309b0984a49255c734679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e6f1211c0905805017c9fe8e4bdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f67917bb2123eaff3f7015ee4d0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cb85282314459ebbb42b8f319b254682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2224911c28a00d4161f0db2d21d0b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de8ac787e842dea5f4284f6f2e3a5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042a6f19019f481938cf7a2114ceed4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c079e68358c3c54a63987b0157556686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707dfb95b54b86b4dc7082d381ad85a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d36e17b814bdeda80b4f26a16900688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a48dc93286fb1bbab0d715b14d25c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9206b765c1575de9796e74e068ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd502733aafeaa882d7c4065029e83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc292d19ba66e6767861ecde43a0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b09832ce5e226057d966055268d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb79e385f019c579f139b3b70e3ff6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342da5c87ca850a3e2e9ea6a474ce0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610d606132d9272f9726cb3a4b6ca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e07377f3a8b53e7061c62970309a5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e798495c37b1228b4675f1781409698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c334db07dfe6f610c754f152dd65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae75d9b1852428d906a4b6ee7450d35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bff2447d75e310626f6fabfbe6479701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9e33652762433e4c83eef9087727702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d31b8c274bfaabe3cc8ab20eecbdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791acde15553bfec780acf1a9e1b268704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543c360802828c1d8984ca68af0a8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128918700ec8c88e69c829978516a065706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360e0709b58698e3ffab5f618a13f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30240374aba5b11bace3dc0b25dec899708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f627ab4d86305d31d91b63e1bd825ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f474240357e00ee343e9742102cb2ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06e6dbadc142e1cb6892a3e4b68c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114422c8fe3c886b866ffc3b895b383712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4fc4b5e4bed892e2aa5775e69a97d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43e8a48bcd86cfe47d0f547c17906a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ecac48b24ed1423b2f089fa57e2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5da0e94b3d42dca4ada7ecbece4bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e322f5635feef28813897ca7ff7cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da74e341e9359d793253e270c8018718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b267ed21e45ec7569f1f616a8660719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6e8d9e5530275912df90fdd592447720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344eb72be4ddb61442fdc3427f4ed5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4306b5c3f7e2afe38c8507084a9ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac5cc5056f4869ac5ca3325fe73be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb67ebcd16458541a73445162db8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64aea7f3ed2c22b3411e85f37c3b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786455ac24f081d375c4d1afbe5d9baa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910cada823cc8559719ba9837212d0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679652af754953a07301240747153d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9cbc1ebb35679295f72ee27588f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54910659c461bca2c57f6c2b3e9f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463299bee52efccae039c6b74e053e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac315a1c8b9abe8edeb216e4fcaaef3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898ee72f23789882957b7f1e56c8a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f74838d4b2638d260d549d1d0bc99b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23213116f4ab71f95852d8f11969a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e75f8a17403d53a4d819d677503a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc338681715e9c413213d7b6cf9e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856880a8ce150a57a5d790b87b576a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda00f674b349754ae788b4ef016a37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec1215bb2dd1546fce6e8496836ebe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b0b58ce127d663c70b3f3e0a623d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ee7922edbc1af90f3cb92429ff34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba384eeb139eaafaf821a6c772a8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bfb6d7821481984085f62d26b9c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968096d65808dbef72d0129e145ec6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903ec2c0d75480fab1e050196052ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded737eb8fb6e453126eb4af6798d0e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab52d4f46608c3c845eb0b9598d8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30babe41b0164c7e4ce9657f36846ef4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e96466aa21a490a4d4f625820d1ba6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a5ae62cd1651de03544991b67e6b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2854b865595a3fdaf777c56152ff9bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba4b63ceecd23c731981964dbb10b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab28ab3e528bbebaa4bf5f04e798dc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5682a3368f844ce2db80c127b44944755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181a3eab6816aa7e08ff7fc224376e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129686b5f6aa7902cea3db9272c77b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d85698609cd88b49fbd83862537d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbabefe624786c9869a17e881697f95759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599a3dae61a30bce91044ca7251cb221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263722ba596eec2aaf46bda323e8657c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b7eaf294262e8b09c930cc7772953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2704723b411bac628e69d1d7565a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b3e891371e0098cd8827f4425cb685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a54ac2de189166fcc695b0e13861716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b44c063582a3cd7e21ff543b3f2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d20d3028cfd2492e3988b80e1e6258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0fb04c9fc0b8978f76c7326aa3749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62e84e971b365cf89ce1fc1077cb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068372e5b65fe67648eaf06cb328680111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc35e0bc6aca052b42565627c898d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133918a66abf35ac8bf3eac4f1f8d0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e2db73744abd241e5ceb02c6bc8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3946efb17a88d5efc8c713369c713215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507cb006ccc8b8ccd920c8df4eb36416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb9caa562b54a4d69905f6823895317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a2f61057d5a99d6395a29178ac89c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3270cbc19c186192128be9d704dadd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09a182572117b2cd060fc61c86d9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839c4bef4dda0353eef201c064c6d0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9898db813c6c0a4d365bdfee2a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d51a6f61a8d5753a85707f62a28223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdcd0740557a7fee687ce9444bde1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7603d1440b8cacd8b9f3942b612d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d53c00639b789b6a99c72177154826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ceac2d2936efac3ed803533841df827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf18db9a3530a17480719a7ebfbca628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4177287cd2af983098ef318343ef829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17a98682a5517ed1a56998b8ba6c3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f417200d437e1a59a41025a8a8e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac9701f1e807b4737515c249819ada32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612945f064e46551f16fbbe1cafe7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244a245d3a06d76aca2f678cf3b9fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c020aee9b9a4a0edcb9087427807a1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d5f09c3f787483f4908655836fcc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24efc3259bfc2be0e6f52b24251b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921abea0d4d5fc0a3cd6c059a8251f1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254168c6586c345576cedb43c6c84a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b8bd48062cdc4a3cefc1ae5c5ebd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad31db3a2f93f4df9a6039282d6c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0c70354ce5648684e64f1b71cc8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e4a1bc633fc734839017e2d1512f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224610dfd1305ab5eacd09b8c0bab15244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4918f9bedde468b3d4862956c15737045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2260e6071d3a30a3d4d510f34a4e0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dae994710f27a5a26309233f865d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf807c175c2c8b9286b23bb1a9f0d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ed8144276d9991bdeb38a0a414ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029a825a60e92c11fda8f8ff71390850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896512133a5823b6890d82d63f697f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb95e4a676656fafaebb58d81ea4ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d75679cf97e555f5076fe09edee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd14721053c43469bc1951c97e09154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90c85ee5494a6bc6b39096ad9aae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5ec416786cd07bf6c56af80eaa0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16988141a864559f8baaa64805fc56e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67d0463f886027732f440422a4ab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fdc25bd2cb2d90d20725e3f7938df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a93e20ffbcb146957b380f45573d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1291a740ce58538aee31d1350041d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096714128f9a0c1389613b34fbb73c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431024a03664829bb4d8e2aa9d029a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c5716cac4290a24a1087e7c0cc8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f1d3b55cc5e78f313dbe063f9bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2944f7b1ed6c0775e702c4826968466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314347541608480c7d99cfc8be8ca367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498b79ea97e4e58bec6675c344ab4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7610efdeafd077f80d1e0724409769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6ceec1dd0a6fa4d12f1dd261841970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e942cd321b42759195df5c5cf81071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398423d7ac78ee92b2860f0828db157372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9beb84d38d6248286a3e97ac1efcbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604de4f60a70bb4f8148c5f5d87bcad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82cfe6b3d19c20aad98bba8c58cd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e6e2e19abbaeba5aec15b020900a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b1b8c3bcb9f93009746e60c71ade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f322a14ffc353b2b217db5e2b21ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d802dfa096995e4e8fc75c17b21979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021d9426772e2e2527e6441b98b70680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ef2330c0381323c415553d53481a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f21681eb1f2a9797b25b967837f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84813dfd620d01509391be5274022b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53098a6bf1585c117b577708d751a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4464c7e0df740f0b34f0136e622d2fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40b261db662c6dfd6b77a2d318e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ab32a01804369837acf2ad649d8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc107ea330194c5b7fd6e5b379b05688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204330ace2f99ad21bad0b03cb0e5eae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd491455fe043eda5eb15ab722ee46e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff582d56b80976e6c5793763ca5080991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30952b8f88a01696133466033c69ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ead910b9e2b7da52e1dd740b26f7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4b59eabf4705839f5fab152f1ecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0e6974820619dd88bc4ef0e47c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5bddc5a4f563e6547710e4d11d3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f876205efd0fb2df150022476965997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9b0bbca92cbf275c8d2df3cde2ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c2ddbe18b6e6705199e1328721e6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e53d69e0edbfca3b5270ea49e2d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa39e046c4034bdfc1d2697c49ed125101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa703e19860968d1983c76e222c8257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69438c9dc373a538d1d3634b79ec9aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf753fa84f59de257d49484faab2c69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53a71b5ec91c43f1a05963ab8de3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90152f53860d72234fb1ebd7890689106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c5f345c4e63979c2fad2e1dd9b78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb51750f4adfccfa71ccd039f94ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c080d2afdd7ae9b520871ebf3e1806b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3f10736da43473b6adb62afd85ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b1bb5313370ca6ef112ceebbc2cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb4121f89aa8fd9a7bf54c185479c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf78571f0015eba66bad87cc60ba6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2342606b6a2a6ad70c114f401fed1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c625ce88a3353d399857263e4dedda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd9ba739d480a41bff78015376d522116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90c5c92a01768e97b0adafdbef871117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af3afccd097a302e43674aad80c87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab6d7b0a4bb6e00581888264115e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615bd92dca763174e74853240778fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d127033de81347a892dbcf1cd891d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273d91e1aef3c8436a2e5c2f60a819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433089a2b9168899c54ec6fc5437297d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ef0f3e007b67d870dc556b2b0867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a676d02de2c0d49161bcf76ec78893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8a9289b845071fe94f7a994238c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53843ade40dc01bf6d955c8ea5d83fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f4b7121326af047ac84ce48972d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607660e31dd9f5ae12a75f86c2894c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505fa91defadab65a52030c0b697ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfec927a1017d902f7a6adcf664e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1590b5ce153852a5ba16cfbc7c417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0525434c8619eedec915feac456ceed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbfbaebd8cc5d66c84c9d80d244d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3639321eda797e393fe387281bc0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d2430758634ce1da1c3103535cb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09541c85a5faf0b830d3fc7cfd2fa3e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94531cea7ef8931ffa8b4bd9876999138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5b712f41cb4ef120b5c434eacbce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e591eb4911a34c6c76705a43a4921140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102512ca836f2e3b4aa007a7d9ac7815141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc681596c68768d876a8e90a2c58f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b0cf232d2a2dfb2e2b03edd94db7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cf58eea483a2442317d2d9ba6f10b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d846fee717e8d64f75e9d9acd27a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf802f1b559651432612bed23aaf66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7555f30307a428d6db43b1c2e85b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022f15f4957c7a46b98ce6211025cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef088e74761b2b3e1b5d423ccfa0c8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ff748df1e1ec337210a75e78e223150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e9a9b5f910daf3dbeb19814bc015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27af15b5acd778d59b6637b3526fb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8854118d17af47893279164ee007153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaff2730cdf85911f2926516bad8a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170dc93b9c7f796839018a7e5f48955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998958f329b111fb1f579aabca8237156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff455f6f72c573bf3e802d8356c97c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41beb3966353f93dd3246fe466d469158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7ae5ea6c4811b035b04d9eb5bb1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b26184dc6d99b5e81ab45bd351b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c257d088795b2111f104c1116a44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e15cebe813b3cc9db28e6e3ade0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324e4bc84e1a2f501769f31d6d71500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdb787581f902c0997c3238c87e52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e887da19345a59ab2c6d6a2626dcdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f531dd9a9cc7e4608026e4a6adac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae648811d105ebaa15434c8c1c4ecf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c68ec1fda17e1f6b993bf66840ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e1bd7f5b011b188bd85338274c0b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7d3b0b71fa3a1fe25b9e03a88ea1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdecb1ba144da3bccc799cde3f86011171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd75427ab70c8b5177c6a79b81c5dff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deae079ce97458d0402036cdd184f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd4c4838e3c1eefdb85c649f38221174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e314def5d6731ea5ccc9fc5b6dce3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8192e0fdf5f2ab0d45a5ed1cff12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a230ef1f51fb96d6ed1c579844c42c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f294968d4dccaa44b22c612de7084178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6fd890e918466ba3f6b4b358e593179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe78a0c3d9a28b39951a24977983074180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d7756ba29e159e9adf5473fefdde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf25cdbc7584ae49e0cd2803149849182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4408b844c6c47cd576f67f88d7f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a63067fbde0f1a3cd51021d7742b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f19f8c4dfb1865bc517a2f6dbcbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd47f6e286b4832eaae34489bd1dd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee4ebbeb8afd745dfd436f055c177187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ab71b692936b69b8e0c7c4d2a8e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ca38da336aa696485cb60413f318d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c787b168bb15dc1ecabf2ceed6fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f8dc2a7ea7334c1c5a8251c05d9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a7eecbe7d640d938479f7e14111a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc13e6e7ed9d3556db1b4eeb6b9799193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5625b33d5eca77319df892b23d442a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab84758b49ae5931ad9bd9d0c7dbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb68b0ce15e102b3853cf3d33d6f64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ef00b4d23c4990e09d52fc2d9cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450cfefe42b81d733072c73388fa05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa299470ecb986a8a123b190471c59d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1991c60b5659328018750af27adfc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7efde981a327e6fabaf51a4698cdf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea86083cdbe3d37a0b5f3062b7eaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa05c8fe2c5c9042651d480b647b76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2dc98695e90e8b38705bc0e018d8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5152a57a9b07232a399176cac4b8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc0209f61ef865678cca8ca5b5d693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263784f2144a36358cf4e5d529d275a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aee379991437fc1d0004d81c3b10f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a571e305089e0e25650f18b1c50e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109bd9032b40e5322adf7f0a3c6f34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aff703ff8c8ebf7596fc10623516d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246616ec97ed3467677f9f804141b4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216b0569c71ade8754f2b7c7f23b38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff2d5a57377a4c91b40f87158b7c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca85603314beea6e8ca3f342b5f3c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a686d9cf96e98214ed0f2fe0e2da8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f485f325456be5a32822d5af6bd58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97b937d0607225e42ede1cffdb11b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623e68b395ef9d240255aca912352d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aec927ad1eb608dc17712753decdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598918980b44510be5a42e0ce8680a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c47333ade4c4dbe5a7e1bc16a178222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea720b39616cdb1eac33c6effa05b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f32f0e018506ce77e2fe226181c8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054265da59f0cbe28f48103837a4671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9a5eafd875f57566b54a6531bdee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3a0822cfadd6dbb800e79bd726da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258274b6cdf7517a7359fc5a0ad902f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e171d6b91b7f31bc9d921c299607dee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763fd3be202672e9d70bb17b5f9e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199e001c120f6015231351f154e3d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd082bf0c96be33e8a3e68404159f0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c80ba7d613682c926651fc9817032233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480078fe39975ebfd1469657451a91b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77255baeab7b593f37435333afff3e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba6cfa399f6171424e2b610a47628f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb6687d21bdac51cf2492c286f9c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df065c1458ac9a5c3021026021f34c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05f8b123f4e463c9619bc5c1e10c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbdcf2f093dcbea99c2ddb0546a44e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357a0bd88e9e3c8bb513b261e3acf0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f44316e0b7d38806cf46a5660f6b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a30237e762b81ab21e59e53d3692243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f3428d0ddf22a59a0a4545a8db7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4592d48c0aa8cf2ddcd40232e4b38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf91b94026da942c66e91b21b4d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ab79ba949745b9c32956d14f57d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f20f15b21606a8028f53d6439f4375248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4648797e995fc583ec2fb086374bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c729253e8ec86e6a12b45a673cc97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644c1f03ac82e773cb752ced0b94c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b70de5687abdb102ab532fb556f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36126ccc0be7d750db1d4fcfba48a28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96933f520daf395e97bd2f7ffa1e56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949129a97422ae6390045941ae55745255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e6d48620110fccee99711de97204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b94ea84c5b35ccff7c15a36a2b682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28293deb9a5f43b44d83ef6ce51f5e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfef8ed3a3e4157abb653163a38c2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cc42b445cd8fa63a0cd779f77e13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7084ce1f7ae8974b631c882e2eba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc94db093a1c73948f91f26fa2f95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11350be4129ee2eaac04d00d94594325263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5e8b09fc89e864c2d19fb4bd3135264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9f719cd7230364acde7db68babe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e4e7056c38bc5fbeece36f231325e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c038cb3c13d023b17831985f89a474267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ef07d1862cf48647eea97ac1dee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54755612e8357407380e94425cf39328269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6301c1248944bf1becb0abcd9bf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006365927fc0cb27fe7d33ef599f19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd98e909d575e52f9fd476e5dd1f28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54821dd8dfbbfbc9c514b9f029700bd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203014199d8633c2b530bdcce27ab89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09394ad9f3b55c9d95cf2be151fdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68bb654b7ce4ebed384a2083b1962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e5c402c6eaaf9e3b5886b9eb02e20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea92a8ee989e59cb09956f6957080bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663407511dd99495cb376bc28a262b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3c60802ed94c76c9c8ab06251ab0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae87886840ad7d0702f13dc1bc6e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e7537efbaae08ce7298097c1d0f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad834fbc3944bb798aee3b167d7f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bedbce8e6499d160bfa12dd365900a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928985b4f63f4f56bb0e7bf8b4aef537285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0486c9eade0e0c874072670218087286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b295abac4851ed9ff6e4fe817b5713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b14495f2a51f7c2c012fdeaf941cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d4545ff4c63c5876d83dcb2f663b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06d7a5377eda9ea791a7fbee80a46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83822680175c84060a7e2b9ecb3c5314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d3346fca5f293daade6858b11b13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba3de979c54f5a6c2350c730a38769293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e960c54e34001361cb5deebe0432294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e662aba9ee6c814b1db0aff95c20c3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189f654b08cafa78be60f036a9e2e60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8d2ebd070020b030d43c67227c5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289b4680f203801cb369b1db24dc70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e63c68e73c8f9da650e946675df4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3ea5f67509eec3f9800bef0bbc81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91222add94aa7a2e18a40fe9cc3b1488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f3aa25cf33c1f50f35ba9e61f34b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f185ae5264ad974a9cea24399201097303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb247b1571c6d71f3cd0184523df9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4445c63f36f1b7fa8bbd95b523465305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d424a2aae860a2348d0c9d703cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04cc087ca26bd581cc700e071de23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a90424233ffd16dc73d04cab8dad0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc93aa539632f04c65b2f76b29b7c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eba4847bba270f9f1ea3adddafe46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8547f01c99f8aa9badc07ddb1aa1338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53761b2a356f19b731ee49e941cd297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ad5b49c1c33d564d7ba4cf0de3471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cbba8033b6ed2ca3d729363bb51d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb03efbb5d011955ee2daaf1d932fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57de3448766c6a16d5f954dc277b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32147ef8dc7cec3098653fdf65eeff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932af72a37232f53ac758a03311e444318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f67bbb8e671561443a55464c8b9ae2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c563586f3983fed19f260c162d3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece21a953ba46b6e49a20977f2cda4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428ff5d6aeb8ab1cbbb94da7b6c06b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2df92a9ae98afa1f48e605a2d8361323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044d849f406760f59462470e47ce8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc29a2b88440d2c59ff7d30da357f8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002927ba018bd21c7023fea7efd1f97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae27a43d947a6a5e278661653389e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378b0c84ae1b03094f55077715fa81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac066e655f01b939ab238450d29d7e8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d250f76e90bba9b78b648830981b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe31f66547d5bcac7469458a879ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0305cdbf443d8485eabbb0fc6a232d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade594a542adceed8f434bc09e6b3d38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8eb433d3756efebc70d678a92e745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d176f867f7c37929dbf07a839e3554335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc0f38fd201ca25fe6436fa158334c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da430d5f66decfaac9f6a5349cf831337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43b7072ae3ecd88ee0169a7e1a01d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e47129d5da82ea1461bc4f9ddc9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4884febaf7d11a9086c61f5de213808340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856ff002bbcabb12dd4504209f2a7bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3cf923c272b64eea3e732134771e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b109dd2dd8155ca0b2a9f8652c7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df34cfb7cc4680d9d87bbf403ffbb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e5f6f6869020e18bc3b12576ffeec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24cc6bfa7e194a8b39f52a0e2beb45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66ebb3845dde798d02c6acbe6ac6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9f09699b985c4530368f2e4bc243348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7f4f2d2141103f0696c6ba311756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449ea3fbaf2367816c17d2777f5621350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ed17fd28e3e464275a08b99dba14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfa7dc63840ab3506d9929dc33cea1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9edb971c0a1a1fae45f5fa6b72aa4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6589af087f742367f15152c71b9bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6fb7ab81a03362621ddc07b5aa20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e1af9b5a7b73286340519dc41568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a0a5aec1e1fb6cef90173c6344f6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d8a231e7cae7064186def5c19e4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15ffcd60a735481205b0f9be949c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538316f8f9efe03de257d494723fed41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c598639ac6ea75b8012c3a8410076f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb9420035e8897c20a5a387a28d90b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd469b2007dae1f9b1c14abe280bc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40060f1b6e64359574de603dd49cf3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e0a0dde9796171d42d8f296813ffa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d6c32cf0f615a896987483f9c091366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101371c01d55f8e691e50c8ab1642752367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f822fff19f0872c40110a5b4340b02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276404d561a466b4f47f1a812d5e0e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf231e2678a2a2e01faab2a0a1d95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bfa9c461048fbb3d357d93f5d4f8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eab4745beff5850ec0e1476f8c231372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56dce2d1f4e6ba7e22d3d27b900a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9b3f69cd6bd5b42d637c8ab1d319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf08e12734fe73d7f72c8e7fee052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ed71670c2e814032e885c26139f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277aec547672235fbb2397da38bce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98bc355735a1869d157fa3cae6aca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e111515f6ae62a14db57a51e0878d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f917509fdee02620df43f986067082380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40fe1313a681ca5ecbed5b7507930381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ede4ff24c8c35c293929389d9f02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7efa30ff8416d760bc3c89be5dd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a733d0d9631d498dc87bac515087fe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d36a7287951680d19dedd304edf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5094bd49055efcf84e1e68b8b617386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149b184a23f1542f051ce0b6205891387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf06bd163436bd0370ece008566925388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8b6e348f3d4342eb7fa52993e1a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c74c2ba42c59328598ca7418f979a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb6145ea6a6a58a854c4cc0a7c7379391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f27f5a1e5e084c3088234ebfb634392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398dcf7b913e7761eb8d1dbec5854a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea84f991143ce3ad1c1bc69f94dd6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b067640c0c15da657492f0cd096317395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa75fde4d6fd2ad06ebb1f4f2583dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a8d50cc6141dd75131a7e35b157d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc0e4b311abb86df9a6387e83e09f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3fbbd616da1f1f05be1868f71d6bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbbfaf9edbf6f480b3881d44e37289400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a51f4c9ce9949a089b871384e95c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28faf2134ae9fa17216911304a2c2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44dbff5f18ab496bfae89ea78f27b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ac8c73464590a5779333c0ea2779404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f130da837e7fa710a1d1a78727ea80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c9d049495074a6c41918066e7568406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7861285469f24329c63da1236a1c2fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bf1778fa4a69b7df2864daee7c0cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f800c88cb097dc07c24e4c1c485de66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4eceff97fdfcdf46d6b945b66cf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129611e12fbd132bf3e74bafb0635f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe72addd4fc978b79a1a39da85559b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046e9b7b810feae636ab1f9bb4b245413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d960fd317016665119a29de74841d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b322575f76f2a6ddce82eb7f48be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2ddd9932368350bde914f98d246e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f421efe51d2a36bbb1352605b44174417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef058954a7d1ebcf0668d1fdb5d9279418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98141d446ad542b24102d8d3f083d66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc5cfe5c0b4c756c535e848cdd5915420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3920b22594f2c39d2d191e9f793c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e64c2cffcca144872f8b574137d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb9930301a511df17946cc85c4143423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924479366ae2612ce6910dd66c9391424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cb6d61d14cdfca976da88cefbb52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba91d0aa5eed22a1899f13e44b08e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702662c8cdf778279de9dc40683a8250427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2444411ab4015f8e3842edc08699a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ecb655a85bfad7a3671ff2aa349de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962f370dc0f22807a7177397020bed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba62e55782a058c45447e804cb5a8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b08592217932c96fa6d3e5106efd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca890fe7cf269adeddbda22ae0b37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe7f1a522cfafb117b8c835d7a7ba5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8173b2c6fb68d216e31df2383c683d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e7c6ec93ba750a7db453f06566e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bfd70f7af5311c1fc46f998f31379437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612cbc5ec311a9f690147a243fac19c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986b70f74f80d41c83482287e1428aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2200083aedff572f39799550826de87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3334073886426281ad92b30a9d4c41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485239f71c8e87664353c9b16a42a23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13a86a5c6c6b882d09d18f95180e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4123c7b2bf35a53b435dc2734f243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfefcbbad3977dd5076850f005fe7a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b796b8dc79ae4228c0eb08b420d6d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0dde75055c5ddc87ce0662980ea01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997989bbc3ffe7e0a35e034032eef2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161ab13540a9179d46a782c9c0be81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114eda871a6f36a8493db4c08522dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591d9cbf6d0ecc5eb513bf6e2c05ac8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f0b968c5e3cb838817c062fb92d9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee2b4be0769406100fdd7b9498eec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020d4003ab8674c226da6dd46f08a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e63782e965628bc4a4df7a9229579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23aa4ab27924e8614f078d1afda21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b3cf27f7981a2d1bf5bbbc8a66cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346835c4752d3fdb1da76b3af6081a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16cdd1df1fd27e34c892a7305ba537459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5789d9d7636c5d709e0c569d38c22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774e306e36b126ca1fddb946321e4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7006d87e033f2b0e226e2adff4257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba997d8280e06836114e9518613da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76ac078b88cca9856605af0a040be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177791edddb19cbf3147e58c1c6af0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8ba169e5241d651f12ba2677543e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f456b852211ffabcf4ef419d936c51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63830b9c7f5374e5894a775fa6336a37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b6646ad048696c9019925b1eddd6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27c9a18e27df3ec829063350faf55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bb8558c75c9c4076c872c3cefae44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668819aa737bdf3a377efbf09f525f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2f539d4f6b539e70219211c252fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ce178b3af134997686088ebf7a3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d079c2bab0065f9a8aa5d4af214b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947bd75f4e802611e6004a25c884f2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0272496f0c26c3b1c28b80d94b70afc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce60c81efef0e11ee7811a6be483b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3c4d3fc8662b0a49108e1b51fa80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75814d54d22a45dba1dabf9a81e22d29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f20a155516f24a4ae065d28a0e52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9dd68634c2ed5bfb7d1e8d613924482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd07f72f9ba8a6496949f463080373c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825249fa9a814facfd9402105accb668484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a35767f1a570d27dba451bc527586485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d885e780ae9bed73c935abd10648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04cd7e42b570d85e729d50aeacec62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e23b3880b7fa090cc827d48b3fbab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b704cb428e2c441e064bceaaaa02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cdf5b591c18983c4651e2701e3f17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a4da8b14e51fca68052d6cc554b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76d6813dfda203001ec3e2bcc355a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c396481c8c7ccb1a0b7cf5b1ddecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432902b7b2fcc2c3fec507724676b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4efee82fe42cc4708634e9804db25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c17cba30c6924400d80c5e0f69182b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f248a946088c354eb7ee9e03e819a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c0287924891d191b1ccfc8a99940498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055be0f37f97d79b5f4d02eea0fad5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052c917930c093af2d440dc1fd4e74d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0818151e0c47ddef9d0bbbfa20b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896ec68012e35c2b51a19e3298bb5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754368b17ff257a2311ea5d8ec645f22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50def17b44d1d25bde51c65258e70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058717131ec9f9bfef1b1a8ad98f825505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4a0094f2784bbd52743fa507aca4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67328441ada2e5024f04837ab3be68f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b3196918d4430f84016dce7dbafe2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f6f4f878ee352bc13272777e9078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d59ff9c8c5490f3e485380ad9a1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4204f33b4a683af6dbe4ee7d62f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9da33851f3fd1f701b54fe6be8722512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f43b0b23f3a43a31d9e390f58cfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae679972cbc79b50880a1c0e7c19541514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c27feeea6efd9c6dfb2c818626fdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab9dd46a547ab6be506f948fee974a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8bc44d2e7ac5494c4361fbcd0313517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2adae3f995749570bca9c1ced52284518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572e0c75c1de36ecf5081b9c162530519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5b8f315dd735df1d238b7fbb3fef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b78311070bfaa6aa5bfe98d4dc93f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56cfb6d8e02f4b53fec66b436cc1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7117d93fae3638fbc71308c8af9e34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a5a3b9a2e66c8fe345db95818356524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6959191986022a01706a925d99ac77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101cc41dc79e1780515ecb835c187ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4a2f8915d7525b589de3f356d4a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95e321b12ef5d197fdb59d7976e34f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546333d9b16f464282962661dcbb5711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59237b355f333a50c02912d970dfa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d153cbb3f2522fd80a32c76b489a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9238e5c3deca609e9b1509925ff56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aaf3e4269943af19aa7c616904722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36bcba1f8ac2253b29e7394c66acd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987b7fb206ecfd67dc1c0b746f7608535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9033c84c57eb59a800722f33b8f97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7c5e838d074c0b19a47e910046d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9720ef1b69ea8c902df6a75afbed8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc8904d96e7bfcc6e014cdeb15116539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89fa03f0aa532e099d2bf98a42e292540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebf48641862d08ccd825c51e51b4ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20cc4dabbc4d349f639b209bf68910542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e83944b66ad98ec433bc39cd2f4893543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb3ddfdfe66d127fa3365e2c5471e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed91fa4b2db4f3e43fc9082f5abca3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7497ce02ec5a5a3b4aac16213f7b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc3648d679936ab3c5450c1f1ed47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb19945e23e185392e7cba4913f37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d4cd2dd1778d6f3b80608713e785b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f9b59a5b470a2b4c5f1df8808037550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef152da676015e8b66c9c7a7a0864b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ab1790dcf164ff611e170a222a81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f9eb490866ef8104c06b76be57a1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a5da5037895ccda4fe97c5553d50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca41e92a76a948a26174dbd4e04073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfa68761f52bd0fcad3e8a21f90c4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1688392363333727ff09096c1fc2eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9777c06cf61885970dc36523581eac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687884851e97170771427623a06ce25e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c8df1bb7f8aba85b5a24eaaff1cf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b542ca0db757ac32c310c1fd2eec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5238802c68d2a3f7a2f3244348d65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c53c0df6ca8ee134717220b3d31a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e35518c0f265cfb4fd3f4ee28f800564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfc8950d052e11f25f0b2d01ec052b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3556406b17bf2dca5f6dcfd811d2d19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412947c2607b12162f5b0c201d1891e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683835ada864fc78e4eda7d2f44d073f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883fd7204bfb001145cafb3b9ecbbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea603f4a727ce3d988a2ce658e82a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc1bc9438d3dc9cefa5df8e340b3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e92f22bea45e1c9ba97764e5be785572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6eae1cd9c67ce0eefe96190ea9e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca6050ab52f30799c53209b96e3de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9867e3ad4596f57a7feca4e2bd76e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d787ee32a18d8d63a4076e6ed119a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092e408d3f32bcbb6697cf5a297fe9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a924fc1cf63c002e32b1442c100d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8adc6431ace9f1a117946b95811c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e10f7cfd639df827ee0a07addbcc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85b733cbfc65947b47f0ea1cb436f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe467ca2e7675c76c92de521dced7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30454f9e20638b5b01bafa81352c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7002b292955457aabfd5d08f6f81a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301467636ea6739f755a0cb3cd12b0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c112639b38cb57fbdadd5e4dc10c75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c852769eff4f82cc678715ae7a1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e07ad7086576726d5eb5330071b5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78475c5ac63b6efc344b9bc9990d44ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7a83929dfa5538434b34a847d110590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4581a1d6b7af5d1d71ba58d41f9ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f66078a94f4260d56faa7218b69b49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650da6ff4793af6cffa606900d5c345593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce7cbec273494c4d70083d81e998ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e967ffa832650cdb331d84cec3571e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17ff2fa0ef7ad623cc122d27ba14d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd47a8e512857b2b22d3300285694597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed884897e587ef96dd4dd47b0e6e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d76cee6596b0bb4d3e8bdfd126047599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b586e6307c69f94ffd401a2d72f577600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d7e32122ccbd565aff254f06310a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c5ab46226f71a6fd2f66231957e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1ce77065bf8945246fcd5f5708be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe97b97a8f323592bd182a5c9557e78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177af2e674e7893c9c4ef4b0adbc13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd19254c575ee7df01ac833f3df7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee0ea6a6acd417514853155d4c6a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5441a0973c9f67fb96b97b2fa7d32c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5ba723692f4266075b3625ec2012609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b529eae4915962ee63c23a9a4b993610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c49af550074afde8a1c85f87ace3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617bce9378565aaeec36114ec82cc41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbffaaf0160b916981038a1331caae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668916cd92df59ba882dabb1c148a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229ae2423f8295a7e5dcabcc2ef3111615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c754a5b1e01aa7e1567fdd2e29135b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a1a899b238679764fb0db4f0aec7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b16d22fcadd0123c57a564ebe053e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951822798bccaae746acef66f9576bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1debee8c7149eb1631930914737e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea55bdc74cb6e7933fc15c824a295ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364640c11552f7c6204f9f306b7710a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29fa92658465e99c101d4ce11bcc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78547b10fe392311bdce04859cf71ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4948bd7a329f804ca00170f619186b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4277a06a0160b551c81d3ae0de85edb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8fd16481c11fa449ac231c70cfe1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e759bf930c7cafd7b23ed5d6e49402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19f84c2865800c554df4185b25f42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d9abde7ed1d0ef1491b210084d91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b9b4860948d4ed97890fcc124ecc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4b8a3a179deaa24ccff4315e8dd3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ff4dad072eb4b93520965dd1d4124633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e0a240e061070d32715399102115634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4954544ba1c4bae3304f161add646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8aeb5580a2ae1107df9205ea63247636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cccf52563317e9ac37a276da042900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092d65ec629344a2e7b26b3513d243638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c54aed170822db3667cabefdaf251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de03af271f1b147c141f912524eb8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ebebdeeb951bace3f789170ee4d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b8d57b9387b355cfaea0fb9109a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075deee359b32be79c6d2c2df5b258643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468391877c267dd0f15766adfa53caff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b77e9b3e50ea5039acbe5d342366645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570e7e6ffffb931136856102f38375646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dd4924feca8483c55df82abe25c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403955fe6d18b045207811935ad345e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f47c5c73f41f7a9ef19b93da933e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe8e9ed7aafe012187989397676e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc11013ecef0a879b237c635ab9868651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fb8f5fd931a001c066e753a8f7bf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74664cfa20c24f4f8d6554efab7f18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbd45f26bb9e1346642e6c9e1fa00f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ba48941150187520fea8c0be0753655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a8028e314d13abdb24f046a770aa5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27eadda7d6acdfc6d01a4157a8d13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac03f3bb2c39a7767bc22fa6f4aaff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188708a5a3f50e0aed3be430cb450e73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4658f068712081cb8fb6095f746c8bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c32196b2bf8b4b8570eedf6e04a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8ef0b6883308218b195765f87a9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d9d06892b1a75378b84d2bbbfccc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d663623534f73b673ed55805358f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d4dfe63f7a3fdd93d38133fcbc64c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aa64c09c0a76744b99a7ab623282a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec9bf2d8eae236e25311e04839b83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c76caf0d4080b6f58bdb75c47e9228668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c488981d0171dcad4f852def704c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032e24ca61a3b45f1012d787111d046670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f649250db3352327ca4c14a1e76d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0dc49081d25103c96b54f94657c2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a04a0f1021d50c799826639eea6bb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e79f9e1dc871ac5725023978420cef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375714d4f5b205999de098c26f09790675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a59bca6f2548f3e235c708a04e456676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c4b05b0d4db37ed11deee04cecff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6744898545ab944aac124c8342ccb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeead746e8c1845a0881c2a2296564679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba4ce690d082c4cece1d07e330cc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8049bde9e04c0d95b9bba252ead41e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968ce6d42bbb07f130a01693dd0a53a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249491ab07b578e4fdb92858acf8196b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23f0d09ea06f71bf663a790614500684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376437e16758f8b42c0c38529fe8509685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669d9a230bb0f6bb8b64971f91439b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39223a006696a71ec12326c493a8aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74ce528073132e569d55714c806bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a0d611f2f25798937667ca3c9885689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542c031ea17f21ad007cd68decb685690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685382ac2bf2937a0ebeb19bb7d36556691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76887b39aff8c96390b23604d1a8552692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdff34400905be339590de045844501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc74a9188c489382601f49686568efc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ebbbe1ab48d503798bb9f496236ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4ce35d6b4590b347fb17d3bf3203696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadeb95e23eab9d62dbb461b14bc24a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f170e2768992dae92ea42ddb9ab80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104e23a73719d273d8888f990c56ed6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222856513461fee268e34484065b3de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c594d011a0bc3b44be82395754f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47783220ab3d36009712d5d8cc4b4a22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4eb666560f6709d5bf329dbdb78b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb73080704f7c6c213f0046b6dc3b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932f26d69bbb7dac6988dd5eaf4f4e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2403a93fa545ffb9a1f9f72b5105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8555944db616147b7b6800f1cdbbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1e4013bc55b866171423d8defd4a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81609a7969e2e8b96d6e3bbd6cb8a231709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2555c18dfcaa01431a3b627fe14d4dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515c00efe60b368329af52ebd8248b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca91ded63fef82bb61827eec9f8bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba89d287dcb26ef9a56aa6eebd992c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f2eba899e89889db5567b89653f55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fb2be74c9980909e4bec090b60d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1dc4a9f348f211e817eecb4089d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc819233aa14c3915a10356789d835717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f85f6d4308e2074d6d2cb36d07ca3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98cae55655d238930c929c1065ae03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffd64231d327d088823bc9a187f4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15929ad640a92d433e96c66b52e7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8c98fd03bb3a410a676f51084aad9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe238b8e79eeec96d7ffe4396c897d37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09bcb7adb3ed99a86b949b98ae96df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880932bd21d30f2ae48adf8d6b089079725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e0b7b7dfe72fbf731b565afac320726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e0f8dfc4219cec008fa4b78ac85a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a39a0174f95d0299bd5b90ba8c3e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd97a63bbd0a045fbf9b235ae90e8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ebe85c565776b58a1afd73ed1fd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ffb8f753dc65b9eb7303d5a51c714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39b72c612eeb8806f32c4f27d28ade732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae230f81d38ce926ca22dbb94b4956733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6725461bccbcdbfe1d5b101a4694c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bc260ca46affbe6bf484545eb228735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197a016d53ebe54ae9d11b8dbcddd9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f28f175e2cecd384bb255edb2df10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db302e668d1524190e96c981df6ddc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a86d5f43acb912c8f1317996820b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481d8b119a396c04cd7d6de4f561cc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ca27ffcb1f7356b4121ab3035f721741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c1d128b78fbf87b0bf516275c58f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260c44475a9eb96285fccbf28da755743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503716cc3c6da63cfb88590695f65f9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516fa34d66c72be2eb140696d953cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cca34af67bd72c7a5f1ac5e7b767e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273fbde869262e76252e9c4ce546d9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2332faa01426162a66f02edcd2b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3202379c3c8b77727d206e93e3e74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadce1bff6a1f86b72c1c9d69cc6163750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf4563055be03400aad0c126bc8e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b301632651111daf006f8a759b2b92a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb96b6b6087d0df347e68c273f91da753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>