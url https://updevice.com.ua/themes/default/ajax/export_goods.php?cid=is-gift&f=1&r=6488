--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd670d597672ae4b7b65bb0ed508211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c286c1d218fec114523b2ec01136a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae967053d759d271826b522ed1a9eafe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa750c7f78366077a46ca67d42e39064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29e6456663e36633142d4c9d73bc695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfd40f973866a63e0277010e73f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ecfb8b2b8be7d128336cb81bda177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c6f2ec9f076ce2e7ffa05c7e71c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961491f46358581a4155501d36185a969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0790e70bb0194b04c010e33881d4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d956693bc0e74ddda8a4b6f76d50c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f43c044e0350839727cc0f2255ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779aa777a54fe608c56fb0fb1cb71613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7adc32626e3c0cead88b69f97c23014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e01c8d1605a0b35c34739553f61d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd09141e6b382d73c04b64f9b2a49016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e6ccebc062cf2b68e43a73f9f56817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b8277f6c294f227ed363f775149118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f0129ef31bb33fea699811a06090f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1a6ce9cae9f0ddd983692c62059f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7901d9376fb99d46e2c2343870b6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb6d94fe734e3dd087a1bbbc26c27f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805611191beea56a09d45cab7f6c285223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3d8bc8e1966a2a0833880404733b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0798201f760f3b280031a7e8d3ee825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c43cff05008d036ac31ae6971f6ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c92fe1eab2139061a079bf05ad8cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cd33e4f4f7f49b85ab8dbf5df802928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b238cdb1649aefc2e4c985e73af6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f81cf70623cddc0e5c198e532c312c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241012da72f8104f4d0bf13c938baa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e1fc15e2672d3265ec7ece4b9792e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578cd3a6d4da6eac2fc2a6974abb26533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe32008d17ed0ec4a30caa372591c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e0d2cd189ffcd973c454d9d570a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bfd69518f2fea88fb1ccec9677a8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b69be9c2fff191e6b01a542ddbb5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672903d2737a9dd81c5e3bbcdbce843b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27efc97dc36b6f143b14f59020f0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d502c9c3b1b790f956c36e7d50268340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa606fa2eee3b1d1fac604770d36341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3dfaca7493201f17c7cd648d7503d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896d1d905f0b5b763e4d3574277e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb3a188903056a6ad3022067deb9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e374083d9eb4dca205856077c3d08a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d80e4ef85b1711b4dd66cf55fc71746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f0e5d6b1d1e288cae40f1f370a0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6eeea57b4c60c92b04d766d7086c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70f5664fff5597ff0c20de31f4ae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ea99489243c5340d45fd26e1458250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90019a168c835b8a9bed6b3f72b71a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193bfd053afa570c453df78286242652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045812654effe574b832e8b6c84b5c7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8872fc6d4493ee14691f67156aac5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b9d2e915b2b670235f0568c914ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a56f82c38bbb42f9db0cdf8c058556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ac92a1bc7ba29d59f419ec294b3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3fa41da2c912665de41c066ff15b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa098ecc93561930ca5828d2c669b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708354971dfa31f6d09f30bab39894f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861daac7d1483d33f7a1e6dcb51d56e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c96f94083fc09b4a430a225ec49c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c920b1c3774eb6d20e28fe84d85d4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be12c6df2f81dd663aa164e8a65ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed980c3e1c1a1bfe8847ac1b54b7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b143d4f2c2654091912789654896c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222e20b3202b26f0e3c5ec79b54aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b1ca2e33438372246b4cf8dd29a1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e901c0011a116ca0cdf48de699fbd5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e18a0600706f31fa01aa6657c022f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be884314d4ee2cb17e0fec6ebbb327371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ddb6a5b893e8eed3df085fae83db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b013fcedace19be8645546ca853683d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3f4ceec8cb1eed386a39969d6910f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0e418f6dc37b4194c0d215001728575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd293a79c6a9ef31ae475d642b915e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a64e2a43292ff190a605c060e50977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901504a2c98e7b08d0c6062c29a82578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf252888ca8500f62866e07a30c0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437065ec8f1ff8b6ac186ec4733e78c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361c5fdfed6616577f4000908e2527881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36fe14c8949bb57dd6da722bbb24e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb2a3d28c5105e0d4d0d815d9a00283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8fc1ae6074abb313250d8fee221f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc5d304adb511103e8d8d259a2d01c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f930c4233f9118bc6ef7ee167f7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17195a3e6b6362ef27dec24aa3384c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972a55da63514758e6029fd59956fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431183d5da06d745f1fb425d5019af7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3d22c10650245bd9dd01c26a416d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60218da73992a268bee6f6669422e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb0a9c5bebe5af8e8ad9a5143d16592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de096ed6cc3a2784cb6b262a35a2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8193c83310c05905f651b0ce70961494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c4c40ecd7d7c44aa85fd6b7969b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea80e87f457a8d1d8344580ccbe7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f02ffbd591fd478fa09b2d82d4b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9564b489d6f25310b637842dc8bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809913206684eded7ca194328cf9089399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c97354e5d1d5c1c1dd827fb863c745100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d2d9d446cd9386c23ccd1ef4e213c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d41975ff3ff9f41125755f968a6ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5df625bd230c911928ff0012f0f2fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464fd4f58c6e890fa8c713eea56c3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39c6eec967a60cb7d63edc8820800105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c46f62378992a5a45c0944f1a23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99a63afc496ccfe14bda1afef46261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec34b7507fbae04fd9780cafa9e40f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3ec8cd7a5fc17a8d90f7170746ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9fc638d8ec512cadf1ac97f1d023110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09ef39ca95c3c9d81b58595f6885b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f87611713aa58079040800e370fcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9948331f5eab100f8e57de5964d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8255700e69baad33d98373fb69fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277a79bd7caffdb8977fdc88e3a781115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823c128649e2a5d236b598c8d76379116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7313f4a805ea1e3a275c25dbde2e73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c4059a5000fc305c6ac0a70b46056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01447bc7885071e0323c357622da3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d43a733b0d435111bd5077e5184248120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3c0dd708a77c5221a794746b62f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02f5cd9f391377704a246a211aae8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ce1dadd7bf74a16805a69b75c4c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f441f99144c0ebfe8d0d53ea0cbba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb812746ab37937350f5713d25958a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7731cce2f884cdd686aea438842e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7969686a360904e9b3bfc76379d0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838ea2f39c192c07889bc30265773d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4f5e847e1b9d37bf4846d8392371129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d47dc216964ad3c4c219c8d4a965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673c18be5be33b13670a13be5bf71d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849c3c136a3d0251a21fea06d0d709132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d0ff72f4422b2213a24f2642cee4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b032cc3a2dbf0ecd4658b80bd637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9164f77173ab9925e21a20cb13443135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1763b40ac8b9ee62aac324a3c0300136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c276775cc71cded010af6b327693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2f46bff64869b17d7dbdda535db6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13aa7980cfc30d23061782501ab0af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c74dc0460d0f29c7de5af3e16822140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5617f3f5926ef94362f9113f20b25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c02af81ec2de4a2013e041c5b0c39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e4dd2417b08eb501625ac2b4ce1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb9c13f30e1e730f0d274a07c5d72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a488e18c7464b4c7fcd38eb419de5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526962360ec2a226aafbe450be0d79e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a519f5371f874ac0f558d02165f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7522c97d09ec287c6215fa621d96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922b60780a58a2e47e7ce3368db8b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddbec8d7ef186420a5a31ec31f17b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e3514e3dc89f3f8649d2707d79e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116c72029177f5998f39b9f8b12d19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6017d520dd2b6dea1c602ffe76078b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f90a3ded2131339b6e6aa8fc9d2d16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893764a17f4335c7a5a02919ef9334155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c286dc24c7d9dab190645561794d93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3936e0b6392ae0aa10614f17daabd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7f0a2fadad18d0f4a05cda3e1afe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911368f8dbd2b9b149c0bd4ba49a4d95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd7f53d11c3f4fbd05c70fc155ef5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1978cc5324163a4f032f7cfc6f6436161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e5a4b1849b710babe4e818e0d2f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee4150a3f29408fc4d6f62b3e3444a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7c262c7f39ed403383335a57161f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ee7a81a2dfde3691fea9726f61d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18519379f42354a495ede14926f3dc2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba70a67c071f7e74c6e694352f9633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054ebd1b8ef54af940560fb9b810721168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304e7936ed0f9ef7adc83ce7b4d3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0468d8912ea5fdb584341128a7d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b529a72f43cd489b0cc043ed904e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d68453c91918ddafa9d4206dc87316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08dbdae9581e0823e34b77fad431cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f817f6a11bd92bd91fb99b9bd0018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dc0283518716ad0a5c2493d70434175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a97264648ba400fc4c971c26d356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92385735f1af256a15098d775aa5e2a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b51e97acbfd71b4ee07b52d56c89f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3c52b82975bb1ae737c5f12c910b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27e6fefa16ca41f85a151bf21032d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376c70bf69ce067a68c5e93e394498181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18fce31e82bcb9afdcb81755262b94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3511bca714618f81cd820f7cbafa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b4c47071413f25b848d34e7c628f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c6227ec8d0534fab797cd27f2ae6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21471e695ceb8a725242a643caaf07ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074f10497fe55e25d90917e87362de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363271b99116934b8fda14f9f6e563d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b35a1dab2545e2b65a2021df55c6e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfa328e8e29c7352d2057aaf970bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17e0536369736ebc515edad769f79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb33cd9198f92306fc3bab92cb07c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96242510a856dbc64c075a5a46ae78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e3715b458908f59aec586f2c2777194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443fb6a334de9615c75094d1b12b06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16363ed10e451cb04e564d4ca690455196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e49f5e3fb3903d932ba469aab1cc4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d77f92c95eb267e83cdd219f2d29d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6f5a0f83ad43c8efae529b63952c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713e568e466fa007eefb3a3542262a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac1c6e4cf944df16bda4a6301b281201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d391b3fc394391cffbad2eb41b46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a3858586ab15b4a5baf78d438f42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f80743840cab501c413544b31fbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac672d58b187ca97bd30a614f2785dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd446f2d1ccf0cf86dcbbe36cf3a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb042e270e08efea782256965c445a38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a393d974ba18f4b153f0f2b6735fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9750501502cd9b4fa3c11b6e30bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f5401d22854fa48a8da0ff1fd2c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717f3097da98f072714a04433b8269211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49450a464c475f8e8b3c20f9719ad08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca412efc44a4c5d314ae8d719140043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d8257291ca73a7664687107865826214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed63faed3cbcc07332c0ff59ae4d6bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796158fea1ec41fad2eec084247cf46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922a4fc9f3d2eda54ba2aaa623c7a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844ce5fcaa46d38eb9eae053c289aee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3955ed3a6fce038cbf20bf3e0ea8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1ab50c532d6df85ce8efa0ce83a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfb5ef7e525e85f0f551f9af3824f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75fb99962e04a9eb4a10f1d72f4e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9fc9c6fa706aaea9bf7a15c7b3a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113caaa8d85493e7f98d639ab113397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd8876c9dd515175e1ac8880e2cad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974995a131e5f31d72872b2b5350caf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367349da8b64f7168dcd0f66d894c06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5742bfb0eac609ba9042e393f920228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37dac8d9c525dcd41277d70252aef2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c858662e48508d69005f6b8c76f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa71b61aab4b6b02de6f1a214642cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36897548a479646af77152180e8303f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503272c56fc9a711c9e197e9cdafbbe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6135a15482e4abe597e1ed0e7b1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697e0e78a1be2dd3e82d0b0b662286235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4e37a6ea6f231992a0eaeac3e9be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6974f926b1cf186ab238cb9634f12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35081cdd626715c3b4c3d6a93f4430c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08547b75340c52186d8c2ec7616eafb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c41b6cafb9d7f12efa7e263a1c4a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37262dcfe7ef23e1b4985d96aad81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9d6c7a3e89bdb753d5f24cbd0b7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610cdfe6079e73e9199e355350226e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded8dfa1cd9e27019274eab9586e61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993beb0a554dfb13065746d21a4ed179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804db4abdf49e291c620f0af54d9f62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd1409ff6bcff4852849d09f84632d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9af341e840531e9e2edb4b1fe55b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218db78d24b315693c8c70038728b02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7115a19a0797cea596180e189fa771250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17e3981e80a167c39b57067b221f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c218b2843d251eb0bd05f23c9e2b511252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a572e61d4a7be0b150153229a608253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e352cb70cc0c29e3b0b44af60b6129254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e42642a03a03cf9906263cd47188d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf64a1a234786394ccc055b2e8680256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29cddd37341bc3a3ebca970e08e3bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a325263cdbe9a5cd683e64293de4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d36c8e67b685f8877ae84df227af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549c88d83d43133bd0e2617f4d995f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7c90bfd2ee63926e2ef55d48afd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de30ce725196732cf98da05fd46832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4d5ce8516718c3a630289dca3222263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193063863c29188e537876ba7263628c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b021080815aae632c1ee679f3e6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d23f2b57c214a7a638ebfe62cf543266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da4486eb7d1dea64128a4d196757c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f10ebfbadab32dcb2ba4ab3f9a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b65c4eac2a43f7ed4aa0217aa54a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e3da87208ddc4118b09a4b255746c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef2e3e5e51e5cadffc375dd917117f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b85e2566224f68e2a707c8f567a94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff00ece88d0bf32a8fbb1fddbfd4ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779b01a5a8b4e58aca454594c4601f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f164b30bed5b68424a32c09dd5ea05b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b9b350cb3717d2982c5c7602ef19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6860f501d5723eb6bc2024aec51b6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d98f2ce2139455e97719f256eb409278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f9fc072711e316d55099d7f6df0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5d2a99b899e21356e03385acb25a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fa088d15a5ea1054357bbaaa477a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df908d301fc46e1713f6a176965660ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55845717c809485d1597b0786d0c6754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70461d22172657faf10afff8bf519d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488848a3c211f89dc93501dcd3a32e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de77c229336eed67a8565e8f7564006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78beffe7e6698bc0caf44b0431a49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1af9e5ca2c5aec4bad4008f63f227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1538cb25564dc081446f4487a8e09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df4b3d84560888c5b3cee942787c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f615b4949ab06c69e0eaeb3bdd55d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901f8f4f0109b1fda6021db046bd6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91899d1cc02a4d1b5da36e4df3012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815a68101319f8dc1092c0788363dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b297c51b424f7e24a80ee18e66ca2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74faf856d043c50568fcd206efada89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61268740d0ea91633391b22896306e05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa94129484da61eaf8e16103a93211c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7fe9e952290e0bfeb2086d481c6ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ad14bc4a376518cb2b4988e6478a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2f92c06fd66e1b63203b96134929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737282efa96fd6f8baad92477b0e6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d62e6e605723bd5d25083ea65908303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcdb1bb5cc8747567af7aafd6f8ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e25a4941291112849e0807b120d75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44801f686c84dae90e8b6cd2f370781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbc20019b8f59368e09fc0d6b1209307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55126e69140f0cc14e859c89d65d616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f99f8bf60671ed0332cdea9755d30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e122ed5b8e6ba39aff845a2ec7d922310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699bd5f3d5ce7774f8b9d375d5539fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d9ec9e0c93701e431aff3727dc1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d83af9ad0ab9a34e81ae4625d4622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3792cb9d07aa3ace4861dc6df6884c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86b44d88426b8d95159c9dd63704a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf16565a123fa4fdf65bb32df5a2df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f2fe84e3cc467fe80180a547243d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16040e85af3d4ca569ab5f4c086c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52bfd748e61dabb97b99941deff64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16afc9d9de7f5951ddf2bb35a7be4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc196a02fbb83993bf8be6cafc618bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891e4ecd31f48ad24329ffe32d5965322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359878fcad7cc49edf5a3503f9feed3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e4f6db8c1005a5a1fcbcedd41beb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9813e8942047070c5e2c3691c9c410325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b68b22bab4fb059bc6edb9d0a5587326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423245fac7f868cdb2316d559335193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ca89565165cfa488c331f761ca18e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5592de711b19846c8d4d67c99428a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56379677873de9f9c555bfe45ff60ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66e44450db06638e7f08c34b47213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375031a7d61375a159a8a6163fb6de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439292a7582e8fc459372b2f8fc92a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07a2e43da442b7850a99e4eef3e0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338c4dae7b82e6e63010cb568440aba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed7d39e6101de1cb0fc7765cf7d2b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c99501722219c62bcad65fa70ab4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197be2c71ea254c2d28e42736c6cb682338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1733c8e46b6c31010d055b1138682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511de85fd26bc0d084bad9aba942451340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a40526782b52c6d8a07a45c9e17b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a98738d33992ba60367a66346c0b1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665daea0831581406e74b159119ce46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b64c0a8a5163c8427539d72ebc437344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a551dec9f6ad8adc93d0f0914eacf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572cfa2d42ffcc522d4c78256be9bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d826d5ee32844e43bc2570feaed6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db604c578dc052679277cf187abce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbac8cbd774d486b5b2949b3a94532349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504374349aea1ab5faaa8ebc1edd57b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38fdfe51149e061c1c3332130b9a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c8927f673c59f1448fae6966c7b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc82d64268a31e1a8924b1936cac4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624be64358c7bada5151df82053ea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cc7e9ceb84aab61dffb5d6f07d8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e6c4a4a184382d5aabc0570f690f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb46d8984b95034ba064a932fbd035357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbaefe094fb0892bc9032417388493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae866c7ce51be75ee8ef9247b6cb67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318634f30297e570d26709742f6a605b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a796d5ffcce4cdfeb7b7a4f9e835ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a96b9d301a9eeacb12d51210286a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f35365eb855a7c5a5f5dfae48402363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ca304b7556cd99f253b70598ab8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6e514312901f23bfad0ad5246d03d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aed7f77679f99f3e2d26f45e0ab73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a21068c09127fa2ab0ea0870339a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d3438a33d942e00324a56a987b5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d815dbc236d8565c1aae4e9276c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382eabe4480374bb03c017a15dd625370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065cf46ecd868e3d03f3a89384ab2a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d34e28617f2fc9a9c8dc0cdcdef78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d485903f8adf3e7a2de922286e435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3744d296ebb89018eba67ef0617e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafe8b3438eb6e39e68cf4076b1cec9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13bc0c3519b8c3b1fa3a07bb7818a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69cc379356c2414bfa1ded3d1546b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bf968f36f6d20ac94e0aadf8b48a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa8799bc4b29656ad0a41c49d141f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb42b7cd1da1404e32da7df095e82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a75e7afb008b7d658bbec2ab6180b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a44966ccdd6a9cb0c2c311bccb4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a05357c1dafd8a24ba7d6b425a1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b327c0e447b2159c76df18c9f4d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d41f027f9f7c446fb229549ca0ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b235fd59c749c89dd13edf7d768128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b042256439a591394a952fa69576b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997d1dcbfcc2b406bffef2b721f098f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f2d431e0fb4e400c76403e04634b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076acf77e1443a66e275b7091483004390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8044cbdcb3a49bdb42a09b06a12db1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6baa60790335afd6ac2722cde8c62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1530c255a59a65b4465f051f1bbdf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274884d6cb15041d933e6bb6cfe1ae74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f0c5af1cf2fb259c6a2a97d6c113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664585355b83f33d5c83f64d2e0c6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af685cadbd753564270377b2403f6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0011fb4ea6edfa34f8778f88bed9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06e67f86e9ce8fcedcc5fa1f37bc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2bdbbaaf7f9ab5553e280f5217bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38015a9324c6644b58c499107eeb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a62b6ae1def4cd457561384182b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9040bc9de9da94e29b8c351384184f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bcb37ad8dfeb97251428ea9e61078404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9740527695b254daf74887a31c6a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dad025be2a4f2115d71c77d5656c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fdebe808fef887c6172ad29d36c0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500670f9dda16561edde23075e1b9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e55268decaa1985d6a538de7cbd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a63257815949764c62ba184d0d73e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98557ac7b3a9d5ca25c83740e6bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6205e473257fe86dc23bc191a45d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fadd66006b77cf65113bf6bb85e85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241bf61d5273f093acaf5b4eb8805fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a11451fda656649cb89bbacd71b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80100e0a89285f98547eddb4714cd8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560a8cbd3b833108d465d875447257417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabbcaacccd0ac7a253f1bea598348c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f69b62b552787bf84b383b8d04bf1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea26702961a5a43dd6234103d693f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbe902fac7c641a2558665cfd6dba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0202d2578bdc8228ae35ed684337d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f8686618cf209a91192578726523e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a614ae39d3e926aab0aa5364518034424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb677f7cc7b01b8a8b3972c1cb09cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc1058cf59e82e56e0325a526cc2a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46280daa24465d45ea493fb7f5e82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664563fff2aa86495c6fa063bb11aa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf01381baf136a30973ce3a834b70fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b8b946c050a2551797af5eea29734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b51fbfb984ba836589bf8331e62f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae962e36e2c2371a51642844d9c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1bc6f694eadc973314cfa5b3ececb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f12d8100956407e378ac83c19543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d2dc9a156ef797baa420efa5176fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348f5ca90bade9855e4f24433bf377e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbea383be15f9e5fb6aa3178b914fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b39eb35c1aa8981021f42398c74db9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0ee4462dbe09b78785386e91c88a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b7f4b73e9d0df7f140c8a7f99c33d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffc5725d873728c8792f3d8de9539441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ddd4fe6ece7ea63de2cbd8a5ac1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287219c4dd756d2590fc0f14c1ab652443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7f1345cf652e95315e9c4f20e26f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943dd45a54e586a3920892222a01a26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d4f4c8424e150f4e60c992d21f51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fcb08cb81d51d6cbcb17eb3fbafd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a84f6e1b54c8c937ce5011b074d5b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f97525c16e3928ddf14bc04035ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b9cce8a1d88ecc3d5cf6764848d30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ca412b81786ce4db80aae26510d47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b16a8d337ef69756d04ee7f0af660452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3936184a58c255919751fd7311f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e8fc7a2f6d509bbc5b11a37e469c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e088f288838857ead4bdc00219dff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb355eeb514366eec4edd28d4f1e096456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b541843922147dc912115d9f8a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa73022cf086a34ffb456d8d19c97a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd186565c896a8e94a387e4f71b0f11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273d6be9ef21bde5114f3620cfcb97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2860a3b9878c2d94b06b60fbd415c27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1908e5178340bc03d4c697824d7997462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fcffd30a2a9e4ab712a64eebd7219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adb86d97070ee784f3b7654f48c95c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e881a50b363cb2a876ae2a9298cb5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49cac117832b08fec69814a15dbe6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d7235f502a67c0c9eaca13416f87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9035355744e823935386f5e615dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f174f217ad14a051f8db1d40e1b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490371a870defcdcae59e321e1b61de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711f9cc95d9ba1c66b1edeb97ef2e97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e478f50dd25b3b59e43f611d551f02a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824700cd3b831adcf2fa9a4a64704697473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d02b0bc94d81d7e2832d913771f8b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcfd7dd324d5782b20609c5bc6c4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce883452ff32a2fd813baf8fe1ed1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae183e14be514fe457558f9fec7e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fcfd09be35a36014a38413d518d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd035b75034593f97de5ae23ff5671479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967c30a7654ad7a1e0f85addb749d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c04960aa6f0b0a69814d7fd18b70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32bc7c3b548763f5cb4509e95ebbb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454663531ad5182c727d222b05eec167483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073e8c1ddbc701f5b7cff4597ae2907484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a531d2a9afdbe547a1ad806a96876b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e76585a49e5ba0ce4057f08c31952486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669cc8cc3d6cd435c9af646e6621af6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c0e85dfe679991e74c3ef47c0c69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8df249e29d341e85a11ee2ee1eca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31aeeceb0649cd2cae6c14eaceed2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122824a71f16ffe6d816d7588f34f58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a81a89a177d44798cf7cfcd7d3375492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e8ef738da7c87d2f3e1279870fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7cae58670cce1e997554ee1c22340494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7b2f1f7f2290bae33b1b7f758f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bff2e63a1a9dfda90b5d48cb39b25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb5170a468f28095dcb0a7e6c118ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece4edb533002c1d883bf70d45719b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528e24aa9995f4c5498be227e137815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c083b2a86fa84a86100968d05331606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feda4149f0f1cb4dc97f62b02882e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9f8ead960745f57484eebd03acc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b50d86c90170d9cec69ba9b9e1e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038450ce07b9fc150c15c9955a4b6cac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a61772f474a4b5b4b3955b8171f10d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca444100729d5c2dbe475ebc4d3823506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf3dbf152816176e1ef193735096f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6bf71ecf9acf571b13a07a4d27a3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e490d8bc3568258c8184a73e9f8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cbf02d0578a74faf870687b5a8bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83089dedb71b131e7c955c18ae05afc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c803a264c048036960ffa83f908fcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf726fdf7f83993d03f721cce84899f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c0368ec939307c360ef98daa0fc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765b9e1c75cfd6e5ac25281025cda2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f635ed786b5b4f362c1d5ba61d05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528df3e233ffb812840149f6b6c9b4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338cb33f7a43096b95474062d9f3026518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf9dd205ba2d119091805bf590551519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c01aef0234e30bd85fe52f921dcd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc38a4f881b49fbb74f8b05e61ab30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2846d3b853e3ffeb3c13a65a4f418522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cdf6d6cbde4f2508013c03e38cc64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb257030316a84446eeb9db451ffc4b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567fb64787b4c52aafac1051ab4f96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c2644a82bed23163f22c33fd341d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a18d625105e77973c0bb13759e3d26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f54977b6fa633be706c7e3db87c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78221152783361488da9379f3fafe33c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2626a384f3f3a18f1ec7e5f57aa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0688351cfb30d25d170ad5932d3cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9cde773d40efa563920f773d86e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1af063112b20bc3fc9ff9cd7471a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a019721713628814d094751ad2f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f526d7ca49667882a5de0d77bb6e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012630a674b141a38707c2f3452007536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bef6461bc8779c3735889a48cd6b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0740dd1ba0e30ea5187ee40e7549538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e303d2fd65bf545783361a93acaf85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b78cd53ee05f3ffe11436014122b7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94241bb1ab4752839425e382a02737f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee325783c048a97987f1130fee6ca5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72f6e9a28fdb4af46fc6d818d07f99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1b7d31b216bea7dcef6760d74f9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd22627db208753e9846526dd942a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b99fd7fb4400227448f57bc3589d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba86dbc1555b1c21ac1514952f19ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4f197405accbdd0cf4e99944d1cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2be8c629316327a48e1cf29e983d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264c88560c47efd9fe94e98daf8f0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c27ed0c20ccacdc62cf4503844a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd3d1ea80252b8fe79e5f7d9556aba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24113e8abb1e0a3553331f04e1a1dad8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b65db5855b16f550ab9209f54052554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d49797abce5bd9b356d5acfe432f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2eb5ad7340306d968d8df39d7fd78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d44a7a2e6cfdd52afec3e2bd1979c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d803131a5e54f5538d77dd3f7aa2fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f1d709e6e51239d854be538dda65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c893c77b922a12ceb6b971df11b301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac3493dc5292daf3d860db2a75dd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151dcdf63ec24a6cb55db94cdbb74a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61681c7f752bed20bc23b54a4f343a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaca738b63dae07b7c71079e6b64fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeb815f1dcab932bebdc0856aec5a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ea7c90a6b963ae91bd46b924a5f04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee9254569dbd97185a29c634ec0d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3d119982a888c95c7b480e44ff08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cfc9978bb9f9c6768075645c0f49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec21678888fe69e9fec9dd87c0cbd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a6f68fa3f7c6da08164409d31986571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead79a967a23f0969c40d80c6b5c6de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17edb7e318c3d8f8624e341f4dc5b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0bf322d2885621816c3849caa76a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684b9cbb3ab491910fca7789914ea3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c890056decae70a92afb82cbd2c601576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd7b6a3a30cc2e6840245d472fe5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d9c4310ef609b5e1076fa0bee63b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc6ec732c082ecd430cc382d87729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c199dbf78e109bf66855dec55d4d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8312fd003ba790ce1748d33d677b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d13ac38cd558d23c3d542bb2924c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260ee251199bc8d77b04b5c91d509dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c9562e1e79e66405b1c69c258362584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfd075733c96e1a1f9439363057fc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f802080eaf6c773d0d64f0646318d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebbc8e65668d1dd3b871f35d1a0c5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a995a103a21bb032f415243cb0a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81474c73b808f037624ecbe99e6f4099589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668aeb56dd71ed6bc1b0f75985b68d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009e3834bc9aa51be5a7508b815ee7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff3519a8b0a039274520a5282db461592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda80b7c5b282a09c4a8582125464e9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c889ba8ff59626f4226c65bb0681ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec4edb838b11fc88a097c93a39bf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a131158bcfe2f48540f993b0bcac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89995a028041d109db43395403cf81a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ab51a5804fed52a761dd6c4b69111598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66016136ee00476039addd2f5d519599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4da0886e190200dee378b61c7122600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c359b1b2bffa8fd8e3be5c0369f785601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a478f3d184e219c96864b4fb9ddc69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee181b8809458a885b9dc3e68f3c378f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f37749487796374935e847dd1358b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd739cb6d89d7a4b914efa82a74d46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813449db8fdeee9499ed0c78dc5e06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba65147cc6823e57949ad7f9df5f9aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16dec01c0d4572d308380be59d6b9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006f2a680799f9264564aab0d5515e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc081c09ae0c7369cd54cff0b9a17d36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c27ae9300da57fbb4f677278fcbe6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f566cfabe1ede7d0b43a6c422c7ddc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78749519e09fdd9df688f0d4c9f65c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d19f75acb53008c2fd8493c7cccda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39d5c17fe3c68b638f513b109eb6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f30e1f173edee181e54590a4407c87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b6cf67147ee45c6555d05c8d0dea7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6ec2ef69b6aa7b4cc77db30194b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188945d01c12cd71fc579d38855dfd32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508380e0f9cefdd594fb843fb5d2e2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad5cab4c15ceb977f3f02a2acbca0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f74e4b462c3aa69cc63147d3b55de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d28bf4ebee233276cbf0f4806809623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac30ede703ca82fb03e1fbee3f8d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554220b27e5e580c642443d76aade87c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afdf35c704771127e2bb4475211519626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b64791bb09e4bfbf6da7323260fc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fbb3fcd76eb0da8ed0f292fc7885f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2328f738291b7cfa77c9aa0e0055629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52d4930629fd4c959511d9b6afc9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b6d6de4a04a22e96998cbdc95c9a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b48f89baf80bce9910cd662c4e098632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91694ea4614aa65501e5e3f35e313fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a31b10b9971fd410898a6020fee82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd94ac4c134cbb4cc1d513aafbc273635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fb26b5dc978ec67a519c2cb7418a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cc18e40bf2641aaf27db67c7570c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140665116e2e5f5859ca1dc7ebe20e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322b79a5841ec59f94b7ef06cc94b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bcf43e42fd408d9c20a7967fbf1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f31e241cde92900583794afa0d92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4f7fb28c2e20d0832a39df2e8774e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456245211dcaf648c123c94e1b1e9447643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a30eb2ae4a59d4e173517cba025a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77347c9e2b0f2722da0f18a08ad8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fbce961e0902e5f894b9ef8a54cc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76ad7b7dd37814a77e9d66d539066647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d11a6798f53fe1036da0b9989b259648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb65526d10c2c314230f4412149a8b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e46108b6609c893d8ce2fb09553cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d0e5a91e3478ab8a56fa1acefc8b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9711936b962b74032952056b7bd6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844fcb930585f0d63a4e60c2d340bcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e989a7670f8524a4660a9ea84ec84c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b199aab069aeca9ad5c4b59f5481c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7394997382f52130d18fd244957049f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e692e305ee011eac489967ac38a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a69a85cff38dbdfcc82d2c04d3df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69c196b99618f33e2a47d4bb19ca3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970e5c9e42fd6dd440e26d1e250b26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb47cccdfec8d115d7990e1de3ac3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba87caadec9152de577442c5531b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49113a8690d0be1c14e0fd287a17b6d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c5e66daf5ce7246f8cbece716ff3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4091550d0b62003a0846b91d203cab2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d753febbff1588592221a11943aa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb0a7049d9f80d0e40f7a61eeab66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084b7391af87ac1b00cee1cfbdfd2b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c93c8224aa441dfa34bb1b1d73cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3089ae6f7e4ecd9ebbeaaab590c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae585b01c57daf0c626f01671fd64e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4c259ef386cfdb3c8d3d2ac586d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ddd426f15c6f81c18855a9f0aa23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c11e448e5db3644b4be5c84413362674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b31574e34cc43f45685c466f8f725675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175ae9719a69f0af4aac0be4b9530a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a6d053c57f641c206778920a5331677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522f2259ff09ab0f354dc4ce0ae2cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbb1fbd1293cda3800f1b42371d67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa40af5bc4a35523dbea1bd4854f3e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e004743021a689e75441a0a467be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f948c8d5a5b51f919ae25c0b2c23ebe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585579c958bf85e633909071379fcfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4e7a4cee6be1be08270da3eb8e031684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f675e09e4577eccac801341fe6036685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caca2b73c0087315452ad7ad743119e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056001a01caf4b4daa161439328e4136687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665754e815bd79533885dedaa99f85dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf362a282d20b2e8b768731794111c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb52ad2874126d053ead40ec7fba0d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a3bbfd8e3a5383f06d29e06427a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a216788fc991e529bef0e3ac85212692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bf9508f851ffcbbe31a797003d61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a27025a74b1498d553ae982950e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4dc59b6575f8d5d87de80a962a55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba8e29c3b76256d3f5e25ef93562d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91964917cdc8467ede4a5ec4c8624e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104164bf1300a0472429abea266cee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2cde60d24e7a432ca817211a4791699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336759858d76ecc523ca4608cde584700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac705c0bd0621e74be00d88055a2e8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd1fb05ad028caed043298b5e9941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da135fac1b0c775b34220b077e91e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce2035067fe7b4af41008113f5ee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac0d9bdd7144fdc5d3f9b746578a90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e58c12734ecb2fb673dcfd5ff23f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d727ca3414a24a358064496594e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d09567858039d3ecb8eadf387bfa5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35388edc672f85f031c73ee5c1588076709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf909a7a84009844657178169516f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc054b6165e50c885b5639df97c54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a735df35d33a6331f747705739f209712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f546f0baf4758cf0edc76261a3ded3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6395731085be85b7bce4ec085ae3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f8c3912a0e1761a5703bef937294715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c64d532b61a9588102bf30d16de46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b4a699323fe6ee89e6a867cbebc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7fa82dc3745532a6275d4da1f2a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40035377f2392654715120e685c47c43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07d4b814b016b41eda63c157eb13b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4d5ae4591f86cbd8e0a977e2be6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec41258f9cf7c773c158fd36cd16c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c9585cbd40fdc203056751e5648c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac4df7ce6111950db3c1010f0b793724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d75cff87fa580007a3426b4b33d63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d98eb9bd82fab017d173b3b54952726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b7038418b68603e0239bd2ea3a60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b1eaca1a1edb0645ad635c7cc6f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378178a7a90c3da9d6d5339c88269bbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a23029a83661cbd5e8360ce57f18d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091fb57f5a8ddd54edec467dccd3f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b8631f0ff0b8f010c2a3a88bdac4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e90c24cb57e2c9c9f92ccdd33a5ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43288c2fbe8c82894ced4067382242b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12186aaeb39f560292b6e548ebb6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee66606faa9c89d3db093127deb2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea72b27655c7d48b274d1e65bffc89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed1bf45d67de1b12fb53db9ba3b54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab231094b72bf7b6917cc2811041e91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed54f26d78aa064f68e7e3312718a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa8116efa8d4bf18e5ae0c56b331f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6874e6e66328160045e733b1d805ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78649ac6bd8edb2dca7cf7f836aeba6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d191e32f6307e9c847bf6b8bf921072744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecd37a2715ca273d0f2ca59be03db8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4aef41a39471e45ea17db7057cf26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83058478b30f623288f8174ae1e26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c50c288d2b49a27d31dfeb55075b81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187ad217685ebec5d0305d4c673c2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be3d241dfdfae7f65a77a0d7034f54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89021c0cf50dca7a1fe5b4cc11c180c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd5e22e0b23871ed90482fcad57dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9191717623311d5a79cea3a5b2f663c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a395ca4435a138763a11426926a47a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7608346f71ca3737750de8636339f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b3ee2b4226b109608bfe58feb6893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433b5bc63267218aa25bf739abb04d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfbf46d9ed046e902063c26dc86a765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd8062227465a5b00fab6d04b43256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cfa80061305cd60651e19780cbb347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bfd9a4251601f9a8e48ad631908c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c8a7eed8fcf8413c4bddd3dd4af1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604af844d2aa1a4cd51754f44ebc3c9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66502bec9d67efe8cc587c0eec43aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d138c0506aa06703a26c93ad38096212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ef22f3e9d08f36c5f1909daeb12c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd8a27d339f53e0798cf712009dc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bf910c2b22aba4a2ac0c5ced1ef415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eaaea76117655b4f9c8095744bb4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e8d9d75facea01a85442990e3d2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd95545c690c9d33b4177f4e5e3f7ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17806968c42c90dc7c2cad602e44619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283991e52146a0781924cbbc07277a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28862ab236218b405976f70df43143b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9984f7406f131e5fa0737b5d97ed39b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19be4d19ab87dfb53675ad0d16ca9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9373daafbe9464cf3280296205b6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d79adef550cb7adac2b7f37098cfac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87312f229b61bef0919b63a8faad5e6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1f13e8f6ab2706a9c106c381890927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e880118da11e8038befc1474b5f47828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031735dae5aa88e8a61884286805dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80435c267aefdf7b866731a70bc9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47b1a252741f22c344afedb51ba38131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c493ec3ef640b3c74461498fe1eb93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3580756ce4e5f182b2d210c930f3f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f446afdafabd571b3df045da5c1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0955017b6051999f7c75319c4205135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f31d4b22b114fca2ce21c68d75e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e2262edf3a779ede4afdd80937f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f147cfe15c3ddba9fee236796855b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24de7ee2722a2cb942add0b90b7cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e46cb53d22baaf3c0bac3b5f8784840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f15b552c45fa549d5fc1214bba87e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe72f48a8ca54d5751e90b3286bb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085c6dc642b727e28f2c5e67b4b4ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6301ba9f231631ebc8d17cfc8a08744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777bd4756965edf0ed3d158d4530e1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb551c961ad9bba986fe479db105b2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914fb16e2038c1864659843aa08fe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffd69edd050df8a1527b58a7e1b35e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf97b6f154a31dd1684ce9d38f3e2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b3cf33b67943e1855969e0b88ba150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a476acf2f94a7d6acd2f231afd4a77f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbf516a3a0278126a51c47d2be4e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10f0cc95721ef4e2fc963db7d7dcd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dc5b83a703ae1fea80602400e8b0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542dc7e695a13e8c39c5d67cf4ea12455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1a83233add9052b8d5520803927f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64714a60a112012a79fcf80de4faf0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766e2433fc69b15a19077a7cb3f45b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3883c6ea4121ed66fc272c472de5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009a77fa0eeca88ff7b4a8a21fc65560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853bbe5e7a3dde4df36fbe91e0ffd7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2440dfd710be2d616e4650fd109b61762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb18058d334c0f841cc180a2aa6b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb8ad1a93a4f9c708e5ff7e099da0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844592f37e18e18cf49e3b5e4b95080d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4825af4cbe88de3a8bd1374807f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f0875a4d33e0d1fee90b01f6eb1dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646069d2897dd647bde150219dcf96f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b780ddbbdd5e35c9474aec11b2583f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1f349d57e9e5a9ad3f9d9645a232b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cefd1fb61bdd18fcf0132924ad42071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c094d7c64eedac2509ac50ec7b838272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4659f688653d15fd9dbde6a7be4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d04e97b99cbc62f22462b8db1e83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df051c43ce19b2013ace9ad1e4f26c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f96f563abb7ed4d96b31460f348c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b90cdc92d33cff70133a5f670c50b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8c71a1b338ddf127ad526e52ad74278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ca47795b3a9f5b70dd9e52a3a7a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b0c0137b843b858a3294838df2c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1c8e85bb1d3a8adca1d1769f884c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b0157650ee219c1bf4029085939082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e88c03f1d8c5f0025491c3cd1200383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06fcb7e1a46322f47663fbcff444984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afc67e3cb0b94e3ee60dfe7acfeec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f2506b12c28cf34ba5724e67da4ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d07e6bdd732a402c23d3ef9efe5f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec026eb7e4381dbeb1100c8b709155588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a705a195144b5540f043a58f43b63b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a096ea46eb4eb6399c6cdedd60be6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bed422eca8f1fa3dfe647be57dbfda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a4067394350e98190e1d1ce0881792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91e370547952f0bfaa9880372a1aba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee61e626bd8578f3db3cbad787a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a35638b48a912f55de3057df907f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee31c512c6ca4d205e3c2027168ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c60754fb5b43b5656dce094b9b10f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1340f29acd7953008672a881c18d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad26fba1ef515f0f9bb6aff71e68de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368351d37020a7466a90cfb45d6ac93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8bface616ef2c390b144229b498c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796f2fd222291ffda31756490f1190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a78770879c30c27cae8cb5129bb60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afc9b4d974e3e018fa263766062f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684aa911e2f86c54c2b09978c68b973105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2d8be3c036c41b50bb11330bbf74a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd35fcf8654f59b36355982a1c6e36a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305e19d2c772716f8ced4b9bfd3e4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f859b66ced3eb7d635526150bb054109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efc242d0a4864923feda1f89f544e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a31f9d343c1958fcf28a6f291d8520111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8eefced575b5030285179d4b3238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8eaffc25e793958ccd084eaf63c24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5fcba4a169a9d38befaa8c3805f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934f4912062eaaa532f8a056e89e65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3876aa9b088c10174e8278885fcd35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e793a7241b343e69b8803d76c4638d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cecccfb3340e21404ac0ea7b7d8da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed75bd88c459d46d0765b8425157a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818dad11cba9a301302148223b5e0c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1e4395061a3294ffb9c946cb43f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8c927bc6f56bb329d213a3f50cf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831e3e9cf4889b86bfc28c128f26663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0cbb53d153862c3e502b5ec57080b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45d6b9356c5c1afcc53d2b05e0d46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c5473973a1cee01a55d188bf0284126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e88e26da442de3681ded206e9015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a803fcf013aa39d5fff214bc3675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d396308cce5a57bff17491efef59d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f7488a650957fcabc46a4eb6d1ab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5dc4c9a8457dcca891424a10a394131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a317f2018c225186c650fd315fac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc8caa5c5f57347a5a8fe877346412133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d0a0592365ed060f6fdc92349a13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcee163898b89aeb9597746869b34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15f10a2ae3e40606bc9bd622478cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175bd089df1dc5ee22bea2ffa068a4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a24d0b030644d2ec9400d00831c1d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d43dc4559ab284916e0ea7bb76be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f1b14682c83c93f3cc7c112fd57f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5c5228d03d1c395c135a06bc15a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb9380cd4bc6047030351f72a12e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb788598428c151013125f5d2cac1e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4548286adee8cda47e0e20c4b0a69d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334247d68b2685be338add44cc79d672145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e6b62d568bbc59885019fc4299da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488b1e00d4459ab91deb6f896b71f3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee93ce42e403bcf1b288022da863695148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f7ad7f90d456900dde0e749d89f11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a978ad2e40cfd5e94921a759dfd4da1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138828dd34bf95ded124d95b06bfd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c28a283aa445a867cf8bcab0a60f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247217ae74f438bf25d0e0d545762586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19457db9f929789761e3455b418d931154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0f250c343d660274c22866b330ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda472f9ee0570abba455668fa0dcb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ccff6f90b9a86c294469ddf0918d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a268a183fdf637249141f7ac0febf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6538e72b1aa05e063e070cff1e8aa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca452291a9b541f1f45b3d19e42454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcda75520df39bac1bfd172fb02923161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243a6fb0645b478eea6b9593dc789d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3059520e0a1d5f3041558dca9bf66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633ac294c2fff3377810e6859a6e7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4edf0b05fb85b25bc987ef1c04227a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab20731f8378e814b66a6bd604452166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb848998a88a50bfc3498a5e8efb08e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776933691872a73e43ea2cb6c025ac17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab121d099f0ca2c32e044be02297d4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41c42ea62ccbc11a1feecc30c6333170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ba7fa4167d0db9d882242ad4b0d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9016fa6ba3dab0c869c9da9d332013172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4cb221a253f14cd3264802d30edc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58ede8100aed31cf03bed6fe317bbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619dba556d3e8193d9892a3911d7f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f4364a8e4765b6425281b595efed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694594e18c60ed9adf94ddcf42019c15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e0068865a05ea388962fef4c45463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00547e5f8387b943c79bd67809a44809179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c19f1295e6ccc6f8b9b1adbe8db1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2715bb356b5166c3fed41dc93ef51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a432789d23a686e684c59d62c41e5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304dfb2a013163ca1a3dfdba74a85a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12b4f6dc583cf46e1640da7cb0f98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53ff6d6eb5d23bdb53ad684f56d90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72adf2d322b03ca6e383277b1cdd15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b63822588d3210f1739f479dab55c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547913ff8b5078e4874a362acc8cd649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4dc299faf359f05cb2aa18b867652189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9544c954fa77d952714c3f4f7d74a85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc660b892bcf79185c5641cf190fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c338b6086ad6c48185056caa113cdd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66252b5f4a6a24ddd37b7d89359509193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c3abb6f844e7b790661f2c580355c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094d0c02c4229e88aee2fbe7fe12c52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a32fd6a7c3b2db0a550f270fc2f27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec08328a7af721b6dbad8e7eddb15d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefacfb5214730c859ac3d0b00fc61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a58e5cc491d0f64cfe164e2cd34b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603695b2e2fc6223e23779538f0601b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4dfeee9635b9c32cf28f50e507abc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e076244b3082faf84252f8b331d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920510c4953964f7fc6fdef1193342e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a1c80b2c5c1c2cd4a982f8803232204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1adcba95722fc58bc5e83d83d4edd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f055641c34ed232af69c3aae6221e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030543d84eb5486744d386b012362cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80032a9094de22d539277cb96e8c715208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949242605ebc41509dfa579a12af22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db7d4ee8d169f559b49f84d214c718210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42c7868cad9da0fae686e2abf1943211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559522054a5e428529e69c1053769d7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989cf54c938f128429bc80b35e235b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c11a05c19019de2047c91d2f074cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8acaa996adb3660f3adf5c426c8e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f23c341e849036128b0c39d25e912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7c17232a9a6d6fc596c5609f13c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb56c92a44ccf326e625edddb3f9b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dad1d4e2ece7b8a7dce40f71f0e69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5c6e900b23563bdf7f6ad8b1d6b26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93a272ab2dfc718c8a1503b261a90d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db378e215621adbf510ef031cc64c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bab2373dbf6316305de628b5d5e87f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1844ca2681673e79d83618139e8ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5c296320ad1cecfecf4fe3c6953a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf9578f8eabb67db40224a9654f07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0bc5ea5013085dff674da0164683e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f1ede00428022607d37fb95aa6a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d5677482bac0c1e4fbed2a6d83357229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643d37918060361d1eeea6ff10c8c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c155ae7ad96b7e6ec5153dc0cbfc56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb648df945f30f770b3b917ed2064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441b4dc981f9e4a23d40436d176dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842785ce2681bab89b3d8c99a902d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330256c985737e07ceda97ffb4e6752235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18320156a80edee63d4b23cd2c4ba8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01981fdf315f0a283de6319d06ebd11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab822d5f61ba0d0b53e14512bc169a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd2cbba0409c1b67aced9fd90f4d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d0de93c58127b57424a97ef1c2331240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fc3004fb1ec1a803ca19940945c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee00842dd1d8bde26c6722f9789c7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4768ffb8bb42a43e00992caaba02e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028149362a5b6b1b061ffbabbd1700c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971feb60769244671e437569ac02e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d672116e0b85d67e982a8a065c238c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca743bf786a5f4e2d9a1f53d9945cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1611f2ce71ed17cbfdfc2d1aec77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbe37ab23bb098ee3cb51e76a7303249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed7bbf2099990d3dc1158ee1f8b02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535f1a7e0dcfa0d3cfc27854c2d8dfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c615ca245a3984aacfa6b42531f2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a47e755e20f53f6a398998d65aaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2ac221728e490f9375baa0a97a39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e32d7fb6a068c40ec343e24e7d63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b838af6a573610c158dd9aa12b8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e05fd1b2005d6985dc7545cff3aa8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6218a9fc1ab01aeda35d3b76f296f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfebed9d639b0cf73a4c6db5a7742259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd9cd3aec33cd047343d9e7d305f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fff83240a478cd19ccf47032aa103261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39de39ebd395c6ac9deb1319e7dd5af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbe2143444e118132959f6bca9c5c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255d0b4326abb19c9e5ceaa97aa74e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6101be6c549eaac3d5da20a09580265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285b7c7b11b8099b8b2297882fb4402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc04f9d9aa2a2167ca50a4b91766f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f900219d90f710a2ec0baa3673167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a684c448d292d8dc3c20c96e9f405269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575fe9b589e97a64cdd67dc09c078aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed505170d4fe0de09a411fd7b48e037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3114cd7fc5e20164181c23a347e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2864f6ba63f10ace2b70a8fdd354eb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3dd485a4687037d9345bb7f72325274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9208a0271c572fc3f92fd8a46d0e7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199722e01f7c63587102e629c0fe908276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8af168af7897fc80ffa39f5ce311277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4a2040dfd6d2287ff9b56de980a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd79f84c2b0690e83ed3cfe0f792c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207d52e10b6547c088c9ca7bfac52c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e02b84ef4fd7865b20b643dd29e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a0b499a403506617ed5216a84750282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33924b8b3daf34ab2d4530495867fdc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c51e58c17207d8424de345babf19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad61a95751120be21c8144e53d5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c9bb6b14422f4b71a07d218dbc3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc38b0edb5c1856d674ce1250055c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3785ef075495b47a856114fd5d7f8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f110f1ae9ca9ed188ce2c04c36869b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c664f1db8b80ad59eb202ba36d3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837abafcbd5216920da4f8c74f1f8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c6fb218ee5500119990a83a729ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545923f32fe937420d49db8b5aff5b07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ea1637326e49a5d74185369c65ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb3384b70a5fa93bc4311e35e9e7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fd1d4079ff647a3bfb7770dfdafe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8a52f35eec36a9ee7904ceb6084c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5a124e1a4f44b533d964e0c3a991a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac54fb89352675a805f8fd55f1e000299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409ced492322716faab6a0a4c2a6018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24074f71fb918592ccee2de5b941b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818689e62f732a1e52f0d421a98a5421302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b231e8ef6af204b40a0d0d7599da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c82f8e65e3097829011dfce485e9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbb9b16c054c225e8cf946fa425fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997b3bd5edb10262d12ef897e23697b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b1690095829c576599a8bec74466307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0225c2ab30cb0a461f3c5c3cac16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4af56445e4bda5c6bfbacd41bbb4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362cf44193deb3d39e011cc3df7ea0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faceaead26725df6926f621ae4c3d47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee25fe00a2f8c019a73481e27819a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce5a362230bdf9e43479271feafa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629af89ee08b5d6bcf7d8acdf53a350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974dd0c2cd3586dc51578d107461b54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb2451734245aa300894b7477b0b7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3146146b057a3ff68cb71d68e07edee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd530ee29ae9dfb731942ff44af4427318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b43edf1da5330bfc310dd65c9b4ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b865a063184fe78d85ab80e7f4017d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a46386026ed74f6010168abb77f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98afecd9b9d00aaa47f13c1be32bce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b160e1cf6bfadd65378cf24c30d8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc34bf45a4ba1080a2d74f1d7c53e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75e48a9c9271d25551ca8fc7387cb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e718c151546e0d0a086ef2e12cbcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314d5722af3389acca773cd58e10f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfd83d2c792ad8ac2cd9b6ee37b76c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ffb5110b6a2b0a42c6725ad2d006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f7f507671e6eb00fee783366bff4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001c49a471125f4585551c95b7cc5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4fbde7c19b99dc59e03c6b41d32d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe26503d7972b1b69555875664e553333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbbc7db7b8d7b5dea0cd95d64c9fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0febf80d638c8c3edf6e1714f11d713335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d1103916438e19696bf9bc643527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aff6df4b48535f10bbdc71329229c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6220d12158870fd04ae2d525d2ac923338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6c7bfcc31fa348a9a6750d4df664339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e07e9bba1fbdd30c8e70bba6d3e53b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b210bacf159857e65c73a2350302346341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5055ba72fc4b5d947cd452fb62b7bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52692d3d48dbfc8adc0ec960549f57a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302f29b1fbc9ebfabf5cce000e2607344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc02431eeab336d212674a35f6c66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216632eef4f63e1cd43210c05589c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e56064ef53ec8489d7bf6fbc3e259347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d335a7a460661d61f2dd7945a7728fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5dce5f093842bfa571873d48c689b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea3ef2fbe2d4b3795c2d695edc9d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba51f1b6426ceb7d75abb77a9ee39c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2ca6c37fd0de57fc5f13c760e805352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a21c1cf8abc21c39a72873644e060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ff5fe933a7160f7543fdee1ff781d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9bdb10e5f87ddae944278be709631355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9033948eb46c9126a3f48955b15f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9867b46749f6ac111021507a4d153bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95737f5fce997a3b7b9ad9448ad073358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b609faf7d80c74a3715ffa4c031c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204d9a9a39530dc039295862868ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda8344814aa1bdc407e292e1b4ac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ecc05d37ccfee12bbaf43e613c94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4307c21dcdac849ec2f3dc7605a46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330c48144d435d5bff44950d83b643364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802630be5ec99290bc1f933cda05662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e188283321f476342c949c1548af5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e303c96515c573e0759e654e1a94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc14ce8788480237b9571db2372420368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4cad5bd1625f34838e889845a3b8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0999a566a1c30b555716844c7cd01b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a886a5dea50766860b744ca4a64080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935dc06a4a9d1aca9661eb703175e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121accd57b2b9a3042ac93448058123e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06633646da39157052ed1aafb598fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a4cbdbea596926025339d66c61f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af698560d29614234fb28d2ded5e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a0737870a997b37dfbf3b512596d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd8d869cbc3cd3e8ad51ef2586ea2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d977e7ad972c667b71bfb03d74b741379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648dbf039a06cd20c5bc784835977f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327e3e2601876f46da01a745f733a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7fe51c904b29e8c846cab9d890e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c60fb37dfc9f86112aa9d013ba367383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf92e10e95a4420e3618abeaace4d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40214533420ad273c7b90631df9dac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc893ff26d912b93aa1f29ae36c953f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb1c980909f8284af561961a79595387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c3345647a7ef912f9d344a463e1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131bb4864d83767886f4ce9601081b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baa1f67b5c8a597845e9d331784561390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94610d6293a9a467c25373a9344cbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c5558ff3a76ec357358a5f8ac61a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32247e698f290df932afecbeaffd8725393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9764c5c39bfbb7476886db95ee285394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721373bd2e2f2f4d5eff8f0bb0533f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05c41fe5f870ed462b2eb311714b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019b1bac095c474395b93cad353a19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439582ecf2fac583cb0916bf0fa17a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609c5fa1e8875e2b377e6a5fbf8dd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1290944db3f09a2c049e8b77bb7ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56582219bef8af640c36b35bc6078a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633770472d334196ad60688d1c5ec2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcea3fdb21870aee9471fd5a352bd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a8d074bf30192544110af0c4979a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940fa3966d2c851709bac5b7c2d5234405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041198484e2aa055b3da7c79ae8892406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a56bdbd79421a8eba95e635b374c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d6d55447a357d1c66499fd5e02f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa430dea49a0c1a1ab84f5bdccd909ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672191396ad80047737942fb7f6d0124410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d5d30fee400e88a700bdb85abf80a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4eef22874b0e26bba645891189a40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c2741b20509f772822a8aa62b703413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b6f5d760daea2689dd94f4c28ca2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ecf8776085c3b8d95055a1a6e5fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a52d7a405bc610d194351ac01d9ca0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ba7c17f0bc6c95d103a2a730253d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf0b9af0ab5a1b64c7bc3aa76d835418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd712967c1e1741be3bfb182cd5c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627a850832236614ff9804d078881e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804869530cb4b856149a9bb54de14a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f278650c83b889a897b7033e91fa13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bab1c9d228228e0cb5ceac5932b0c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203005109e1084fc33441c295bff4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8556d7cbb62a4044606bec84b732425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df81a19d749de49955042075ba44f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff02cedaa3a46e1f991e819bdfadc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e49103ea6ca03ec0b7201550d438428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d7171b1f244478435a840d6f8483429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d08f02f424f8a26539665d68988fa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc41bc3a211ffc01fa4d9d8566399431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc8cd42a7cd688e436c660f986d476432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d1df275f77bedddbf8c9bcece17b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d45d9375a61c33d1143e424249d7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bef55f607e1b75ed23e6c0d7899f65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086011bdad799920d5e41af7681ceea3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55119a320225da51e0f0d38cec86b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863815ccb0f44a97e4044f51bf10459f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203e4182f582d9d7782cd624d05be5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f81b8f141aae81ee4ed794c334d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae7198afe9382c29dc2bcf69619fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae96abf1276fa9d8d060e093efea5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299938cb2c529437bc53a1be35ec255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6663ad78d1b7145d806a91cd5acb70a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a2115fce6f2043806d3ecda00295445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38cc2b7bb6dd37fd5f908aadc386e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12fc32ae91ded1d2c5ad418ecf58dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529fc86361c8ec79f8f0d2eb573717448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e28bd70cff27b02579522b15318c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5ffaaecd83c3b299a66f2bc61048450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebf68a9036be8595c533c1afbec314451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a43c7f26eae9f2dcea2bb9f564a8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4077e27d754b7da372bfa309f2f2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f642a6f897c3f1dd82844be5acb068454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf4a49116169532c40db7752c069b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb3b6576cfbb7b21e2f5a3574dde6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf1ac16027eab7f21f3feb723b1b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34217c6515d622fc6ecd75894e59d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee640e6f1f3049040a88ff042bb6de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc3be42c4cbba42681c5d293d23d0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159dcec2a1fab1403154f616d7f546461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e964b9468e3e07a9792152083e1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eddb96dee443e1400111e5c7da67cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa75bd50ffb0cd0fa9163ac6fe43d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e8d1ad38f58181b8ff02a2a9a7fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe546b60a76df2c7eb94a71f240337c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b0bb395f39e2e8068b1a5756d2a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179d56eee61058033ba5f578ed5a0f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d533a9115f1bb692364292c26955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f6579b69a143a0aac68ced81891b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240e0cdea66a4ba636110ba6352849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733a629cbe0cb02dd616aa07a736a7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe128a8fcc22582f616f366fb1364d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777291cb46bbc9ee052b69cce5fb09b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e626a9332feb39808bb9e6ba8942f44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2f6acbbe313c2c6e1fbe49dec010d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72872d3abc75c586694411e5e8f0bab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaffefa0abcd5391b62a6e518c4239c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547097becdf45940c2d191f98bbdf1ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d66efb5035700a7927793973889ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470af16590f2269c974634209bd4ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a7f86a90627c372096dc45407860482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4847c8d2fd8647601a6db9ec35a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a2a5802bcb50023f1798216cb0b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb0d0a2143826de2a93518749fdbbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c2a6b33391c2b4ea5bbd9232d08f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eee2a4a9904c956679385d5ac8291487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec4371a9bb736bdbd41fa553316d48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07983377d1e170edd4dc98aa779d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1f84febc076b5c3e016dd1ec5c65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6cd4bcde877c57908d7b461f19b85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5928f93539b0ebb372cefa0cd7dcbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef3f4773791c0824a8b51ea24c7e46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90bd3330dae2c1928346cbc70360a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b609384ee49f56f565ca5691c0a44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f972158e98679584078e117be00de0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64400b19ed32149a36c201fe552759c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d0c4c341e9c090cfa9b774641101498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25891618b93f117babfc3a65e3f71cef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803265e506dc48fd57960267b49a05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5eee8d0350dc226ac7f93f016c212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cd762bfbe9e47e9bf30a2304a9486502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f938d825046344ae11cadc229d98e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c26259565b4af95b12715b974b118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cde22987d504566c351d01d603abc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795d8973a29a6e17fbe26f8986f3151506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bd28706595107913facc83b2b1889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae043eeb26ab8d5de7f132adce046e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c5715a26ecd297963f7d5efe632b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0e2142a9f3aca276a8060ec0d428510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f5084bdefb68f0493dcef151bcf3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ef0a1fc1a87b23159c4fb1f12591512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece861fe241e010da19af93b78bedf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f859ac4915bff42644717c0665719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3183b77bee734ecc1664e35944616eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647071e6e540eb9763526ec8242ab5c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376b3598251b20801fa569d8eca2c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496778d4fce7d0853c3c49a14e7ec51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f830c80cf3bbe75a238986f19023519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888d214112c5cca2d17e098f3c2cea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e15d0fda2773d9f31b1d30a1b94a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26674091d114b3a0f2065ed3aada7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba07ddb5086503b55b1f5dfe6d46f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2cadf04c8ecb2c1ff3cd086549319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6436f6cc44bdb3a664bc5339a1dce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb89e91697052fff769e7c070039c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7db7bfdf0b3a8e7caa045cf801e18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723cad4684c6390a33868ab4d06b6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d0accf8d5180e11f7a72996b6ea5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49916d113886fc406039ab75a654d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e46f05e6839c976da25e71f003d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d738547bd623bc54baadae4671e89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b23b1f1e541256017a19a1dedcf22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7d5fe0fd1f93b9b4901aadc19733534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03ee0af6df338dc552bde3f61d424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e40ab058a25df7c3201b1baca5c8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766df704931456f698cdcf56fef072b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3244107979df652dc6c632b66ec9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf3e13150abf86b96b374088fe549539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105a30cedcf2094782e0215e766a99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a3747f43c6a9ecc731dc53fcfbf85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92cb76f67c570559d68273b3a1e726542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cee51e19eead603c4a992728ad78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab801d7def02203ddb8c32d14b3728544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e981ae61f35b86809e26dc7aa6310545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346545b009f7fcc912b9229903330f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867b9d3ae534bb433efab365ab3510547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e90e7f2355896460ecf4b7c39f80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972280a8cf4bfa847c3e706f4b22497549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef3f5e7ce48c4da323704f462e924d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809937d3a2c135cb69a495c7255414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7450da7fa3017d75052c325605b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8ad603fda8675a7e4bfad7adbe977553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658a9eb97316a923433b9cd1e2aca7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767157f6947a55c40858bdbd2fa123a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd68e2dfb4b8c181b7fa2cb2bb67d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875383953e598e5df8a5184913f2df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129dcca7760d2bf578fe5f37ef977f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7382e4a36b34e1fa69858db383148559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11932a21d594dcd359e57754ca1564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becde2101aa554a942394c1185c4bb7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0876dae6cbae1d595d631fea5434c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4623378fdbc69f940fc451e3bbdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016a99bd8b290c98e5c53333505f15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb697a6b42aeb43f93c10ed44deb437565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21598b7964f98f8f412508ffec3cd53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db89c20b3f8bf583ff7091e2fc18a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863de41a0e9199d23dc10ac8502733568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213650d725c70fe7c34ba09cdc5d4bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b78b9ca6e68709308a1130cc3237570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ce5fe93219d5f919b2b70156958a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44dd77b4c2f9076ef49d9502b2d076572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe79aaf0392f3f42ec3d258f3625f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6cccf2f477daa30c2c641756dbe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec27a3f9406076340e6e5a093f471575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ece429d6eb4cb0fe9f7f03823f55e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e42518c94da0b490dd015c09aa81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced3355d2a90b8bd67471b79b4a8b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637728f543aa71ec701dd717ecfd10bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4417f33ec2861c08abe0f8e27484c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f09d5e81b130edeac2a2d5e62e7b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c31ddd699c221f468d2301ba3cbc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4e17abfda80d43840d638697acd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b7fc3320f6b7d10c698c24bc1ea2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c1a41e0228ba3265ac54b202b1ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589b9d89f44cace2c17eb4b43afb80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2aabb073559bcdcfa71845b60d0e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666e325fbe13b139b3549f8637fb036588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25b69d11c49f9b4b9e593370bd46f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc870ad355d1e901947701f3c23d4a68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476834aad646e736c9bec8e1446a9226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb64b5f335c3111c371949250b3ea17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89d600332cb10b6af93fbb3e19c14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86229287757893342951778b5ae0a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0432dd69902ff3625095348d4e76c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2624fb84b447ebf79c4eb15b455a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974be26449d661a06425d477b018087597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd084beac043d97c33e1d1f8dd80c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b98d8f1ef3081aac054ca2f448f2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7aa9f5f931380e3993aaa76c60683600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab9c64faa015f72bcfb934f205400601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8a0990257ddf80963a44ea6dbc09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f14561da868c554b0192f9e57055603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84674ac1904e8fddaa0dd05d40a54f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144beb2b97e69833c8fe1565656d1bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ef81c6e5b9419f23ff3ea964b8b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca5e71ff696871650ae6701635874607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9aa33fd79b7b722aefb37b861c4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de7c030fb4a17297984382a1eb39f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34293f623089a74320321d989fb64d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f938e9d956c6cf30e6afa517993d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9e130273a3067185d17c5532c4b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e4a872044280de90eba43ecc9f25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0961b40903c8849f5af84025178db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417c9bd8d8ee862226fcb521648331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac329590195fe0fcc4811852eb78ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775b90daa36f512ce24e0415e886560617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712e3a71764b0f6f9cc811619947015618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2594695ccdecb34b097014d67a81645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86cc2ea48c4f9db6c8fa48b868ec2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a7ad9c87f8549d365a2a62d9cb03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee9b7ac751288d4c29e767943db307622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c47a9e7f5e619234cab09567e30b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a033d0de3d0ed85673dacd03a2effe7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08437b5d98788e5755675629d2390625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d5520c30fabd6a42870a1ba4ab173626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd92065a4166df2f8f1e18cec4d02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae3b1c6d17e5787775df1bfa718a8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a24a1b0cd152c70462f49e2a35b025629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da274c32a785a2aeef2639b35431fee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f600c2fb8403558c5187ddc63071d6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de9a3db372fc8f58d3c5185d6e4122632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c38097deca820cec922ea4d9d76fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd9d1742404b34b277a77ed0ee3e6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f49ef678afc4c73676b598bc6263d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290190adb632a9ca33c383566d48a1b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00751384ee356d8a7e30d85e795487637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db026f60aa6bfc7051d3666c4158a0ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc2edc92e736dbe97b6352cdce3558639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba4216d0817b5b2c613c461aa81fee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6983c3f48a46880415e14d98e3ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e685a85b721c7e9f5c7242ea25a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc4a0dae0da5d2bd3440736526c8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f397f4e456597f37e0278f19bcf00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d139b17a1b1169017e407936bef8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cbe9ffb2fb036488084fb30d9c629646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b97c41e598064ae821cf03ac69c89e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831118b3a34515e0c94844196325898648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2946b747181ab923da292870904b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed270e1a04b064b8cf30aa3743af10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421bc02d361242ce79ed0cb9af39c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76af7a01b8fa6996238bfddcaf6ce3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9ecd221a663db4077ece29dc1fb06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582a7141e22565816e02cb54069fdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5297e87dcd9ddbb0c463575c59065c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbac5b624952b35f4605b07c440312656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f57a11ae9f650977f5504a89364b79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6ee773cd33bc970a27c393d34cc0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d6927d4487f9b6be528163e450289659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a232cb4a1dcfdbc0104b857e60b248660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f68a98382c9a7b0b8e4e296316e14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685eeec0c76897ca071a45860489b7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9844bbc08a17a4d0e80c1684ab83d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9bdd2a46ea95f20bba21fedb6f43f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d12399acfe2afbd0b1d4c38da83722665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d97fa734c2cfa3b6e0d484dc7f21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d3b2bdec90bc25d19753faa3f352667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615b40d3fdf8702a28aac6a7a9fdfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c28c073a4cf3c9d6c53e89e3eaf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc773e7f9f1c2682f8e6759febd018670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d87fbce390ddcd8737572b8d61eeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa274d1b26cf51b03683b85deea0bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710abcd3de25a98e874112da04075d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3dd9ea755fcdd262e877acc058596674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca33d151c0b782e315a253c5ab0fa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d36dcebd7af51a686a998cb2e5582676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5104be8d6305392a16285ae977fcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f8ed2bd2073d71981226298ce0ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c796f78b6111a4cbca7bc5ed67fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472fd121a3de66009252716843b6ae9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b019d22ba773c6eb8197dcc257d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341de49fac05c038e3f6304a70c43f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767963e8e57897fa7458fd5f6f12da43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd7aa79796aeba8e6b42a33a622ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708caec25162fcf8c93732125c963e2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb53c2b930c06c1008e6407e89795d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e3774950ee7db5d9c98fcc9b720c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5974b36110e14bda7f2d40253181f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c1db8eb8a3cbe795664542f21d1bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922a37a6a1caa78c4b9cc0087c35116690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439bf3f3430bbaccaeb11be428d909b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1082a08215dc46a5dffc0e240f07dd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ada28ad590a1a3e43736aab1f27f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aed96b8a20ef1328fbb68a6a7d0b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c52878398c1d8de6a8464c638d80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a52ecbb3d01a899d0eaf3f11dbb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6702bf4aaa972b166420cc9a896f64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6026d464a152ff4830540c70861e49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e60b0c1d14e2216a690d6a3801476699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8d0f7483d7bab1011ed7e67478d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df16bb81ce32563f7f54f114ab4a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569765d8e63d0817a2c26505f7ec54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e7262dc96a1508ad3ad48738139ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5e6dd8b7a8073d147b40482f85fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8702ca59a88d3d4841f9bd39e63d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770e7bc3f241bc02b6e7f51b58f988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db4d85e6a96c078d3d53750207e00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01877ebb1db061bbb183fc66e4026ce3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b27ae0d89455e16d1d5ef454ac1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3afd51a6ba3bdf41f9b19f42f641e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9b5fff1a9a86a4a86c3b942fe5ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fcad799a4fbcd4603f3e299473b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e6d9375ac4e6a52fe15d7c47a462713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7daeabf81bf54eaa9c40511fc4d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d20985cc14cf6b788945ec0d4a339f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf31d093dc451f02aa47404d138bb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475defa9088e824db446cf44b3c71f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e73c4f27b16b21b728cfd790c2eab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e43eb5ad64aea97550a6761de5a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2aa0999f19a52224e8f6d010354e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221d3256c51d2ca9f4ba4764fd10ad6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aedb7dc28db8e893ea894d24c068c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22986183426397d18663e336fff99b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ceed9442c5b6e9a8a646e01eb5e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d259eab153dae3b88e8ed73c135e3f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e9ab5e412a5f583cf5126a3cf42c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357192fbd7687412887d91b08b4a1914727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9866c4109e78f2ca01ef3f4eb846728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489696d0ea3af11e70bcc5690049bbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2312238b2d6e8b065a17d2a3dcf22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05ac1a7948cc982927960ae1e0952731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1748953e09867f9ead93ecccc5f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1840a911f90450cf083ae883cfbace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56d1506bf28e01c4b6d708fd1449a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921aff72850d9ccbb9aa5734f38991a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a79b0c53e58c004591ca07c61f80e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7692a59fd841b8b915a11f70f6a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9b9d0688c4ca26b5d2aa7b82ada8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39ae220b7b1c26cfd61d6b4f2551d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e038b7a0ae11b19589186c575159740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd7885b63e4a171a2b661a5c6e49a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9683709e87e5e9b96fbacd1a9c18c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f105dce04ab2429039886823a67b07b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b695e9621963f66ac06e59833340744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399fb1ce7687644c5de0a75d4a9f780745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e32aca45537915be80d0866c4e2613746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79477544ae140f38e6656d3e5d85abbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337509e0b902f28366c9f8cfd3adb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c87329a006f0525426a3d37b33b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72225b6d4def9b0c488d8405a9c994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4ccf49652938be7f501418490ebe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc717da5cf21a5bfb9b39fceefa4d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0dab1dd7b8aee6145f57cbdef19b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327d6a4c9e737855e0e9210c752730754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d742ebee9e649b0de7cb5881cbc17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167ebda8b6bc5149af8eb12504a366756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b195f5e718c673121237d81d32907ab757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>