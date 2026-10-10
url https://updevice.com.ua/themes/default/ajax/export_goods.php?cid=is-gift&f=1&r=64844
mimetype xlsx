--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcede945e6eb432b82a8d00f689fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e1176555d333c2ecb6a1815c256b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8778eab0ecc45b40d98b6b77915643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668442f614ade8b3fb081a9968b58f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd95d4071d7f0af0a1258a7963442b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e40e032d9ed594bf52e70939c50c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1605ebb34c531667628d45eb1839e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ccbffb5dd2188d239bc89ea1f5288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac658b4efe1bc88299c8639aea114749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1144b1a750b243517926f3cccbe9ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c203531d5c025515cb36f040c025dc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98f4de6489d29f9c1f6afbff99a5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b49c491bccb1a1b112a2772de6ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e14809dbc51fa33bc7ae267623b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbe5aa6d072fc789ef73dc227aef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e551d96b6088103ae45f4fba8c96716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695128ccb72f09bcf64547fb66c137317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612093747748b2f2ac2860e943292f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a083840771071ef2afc231703d38e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29f454855bfcdafb76d443fcc9d5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096767ab0bd9ff8c37c4a38ea45a7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7bdcec4f3872cfb4bf7f8eb27a7d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd5f489492f7746d55de6707d7fe8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa1ac25b13c159a3cc27524c7a22b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7978dac7d4a1fa7756846432962ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e75bf7e6a8a5e202403a7e8c06b3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8532cf20a72335c81fd1d5759a7452127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788e32d88411c121c0025edebd350a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a03022ceaf6120af42eedebc7445e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf513d94ca23a7a533cc6d906e76630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031afb580f6b14200078132b038fb70831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ef6293c46e61cb9a7b785a58223232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec03c3a070d2b577b6319b8e6ed37b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d55ae8b1169a2df11a84241598df5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b40c865b731de0bd11e9d56664b8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ca8d062da7950f22b885146b663236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ade072b3672847c782c754b70f0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870993527cc581894921534c88ff97e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce659834e3cf82288b5e8dfbce953c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70d77bda0c05f35c08c55f5903168d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56bd26effcc7886229f31ed596e34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1755aa720c288952c472f0f53c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48845c7d1fd3e35149a2a88de9508a0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb242b2597ac93161a86e0c81e75d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932172acc3795bae56f2ca9d439ec8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbbef771ab78dbfc3f003ff3a1f43246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc65d49dd890248e8aa212d1befdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08892c460176b2e81035d8812d055a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6696ff7f54fff738914a557685fc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94be325730a7dd2192e9c70b9cd3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db054fd883e5f34744ca8bb2ee3525451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b876fddca1ed1cdc63274643a4337d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294006e1527087e90723f7eeb200527153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8744eafe229e479d4ca742a3e8f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35238dd9e794d08774c29dd9110ed9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c54d0e2bce32c06b9358f98223a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f410824fa2cff4e08c5a1ecdbf7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821184cce7d06ff732ef49b603c51858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5fdc7ff43a59bcd5120ef9a8722ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8d9d8a08f2633b61afe77e5c7e4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6eb48d4ab9d942f9c574cadd9775c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07925c7bde582d5d07e08decf114cd9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd79195e7b31acbf88d7a52a0f05863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be552293b7a36a678f0699c5c6e3383364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b978fe88fa516dff8872a578e805765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8dbf5696ca2271cb2a130dd8719e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f3e27a77189cf83e3371dc77d00967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea144865f684eccf9d5d663eddb0c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728780aceb78a552536a7691595df2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dddbed9ee657884c63584dab34e3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842c98781253daa38bc3a2a1b1f58371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc4303c54412b70d996e95b1aaf72072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc836a4317a9f650500b034a016e8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d90498ddd17e6c6f91a8b9f4b24774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54cfe4e79c40873c4f9d161cc777775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48839a9507de41893709d6ae330bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64098e6cd07ec8ce20f0ce1df8d3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9639204aa5d7e243fe45f1cd461ec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae39b86a8bf176b754ac0116c105a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6a1e0316ce23f95a291fa4f9568180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a2abdfdf2e09631db1fe60557f3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aff1d8ee0d86593985b751857b40882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45acfbd85940039a331d8479d6d662c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eaa1c2fdb5bcaccbc3b7ce649739d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21b3598a29b9d81bf1017709d65fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d09835c97dae697dce155f89f91586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba25b14aac6a2369426b7ba4c55b7be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa793092d71e81a2851493862eb51a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f19fbf20d2736cc66b4a45c31481689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc076d53002b6807f298101e3400390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2f08eb6f56daed28799ddec6848991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a8509a10c2cc54585d3f9b360f2b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281742d457cd67b1f726ba4b203f5d0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37f1e9ec3de5c3544b43af6f6b6f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78db6df45cf9feaea70fc1facd8d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a0b7d702e9462243f93b20e45e0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c09cd3f6951c49c2c22c84613b84897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1506b557994290717bf3a4f858f7c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae43041c13a05400ec9551d5fc70d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ef6136767989e73fe96499e97cdf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ef2f1f11c1b0da6c70809e8b1c88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637972d8fa303012f7f3543e951673102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270289824d38ca666b0da0457992b19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b2793c6717629347885bf3d5eedc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30590a1e145c4ad52844a639e292ff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14ed13f12f1270b07e35dfd7b1ce66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803ee181f6e60a134e8f51af5cbf77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1603340a6a98952d526233ce3db984b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc460d67f7224295527111bb45c0cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b700c3713df4d5eaeedeb9f6333a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7f66785ddaed511674553894d63c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc6e68b167dd1b38088e0443de9259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf768ec1ac241c3966c65f8c7b2ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0be402b942e498a5ccfc699de1b8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5fd22d1c15fd9fff74fe3236f8d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20a06bce873bf126dff51726503c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa29c770f48cd2087c6a434e5d4a8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4d7d87bd8ca26848b1fa5f59c8c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8668b75be6fd06662c03551c99c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c4e5ba7fa808fe693e03f9339316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27691dcf63466953c20a00c55f917f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166cf0a8cf1896d8aef2a28e084a812122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0025898209a1004bc4425198d33bda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c971bb1330879bd4ff67437e48c588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319933284053de434c1abcaca38aea9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c1885e88edc11ef149c4c00bb3a16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a46bc721ea1c1f08a7681af04ac07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c339c2a287080b341356937363a5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e54d7b99e90fd42328987a56693d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd20ad25ede4df1f8272e5793347f5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36140b8a181980eb5b47dee54e27b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216a7ececb1309a27576f54131e921132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab6a5480889a1a07eeff1631fc63f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761623d8ab29bbe8f23001f94ac784a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccdf77c40276678d1313e58a3e6bbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a4f1f74eca15017aa26b63e062d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c732028e6b62b97210995cf78868e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163075314c62df8ad90dbbb83ec7b3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4db959ea3344ef4bee42ac0e61100139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f0a1fcc118292d84b3f40c7a3951140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6e615107c558b3b6873b2a74661d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff9cdd7cee81c6a47b16611476b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb36e107f46c51fb6c8e7dbfc113be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce24ed75e2d102a561888df595cd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b86eb63243b4bd64b77b1b6f62999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460800996eb51b1cd299d6015af07e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52e3ac77f110508ee8fbd5e8b09d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b7980f18102d5ef4bdf833bb518f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ddb71c708f279ef1d21eff40a0b28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056bbc5e2a9c4e27bd938b93d5130c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9e04eee504ec9843877ba6a2d48e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828601d900e0b9d98d38aa69405757e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47b21d830a098c7ba5a3b652b58c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f340fef79eaaf0d2d862ba7d87f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484bde75477543cab7ed4497f948e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a1e0ccbcf64673956a25bd7c8dfc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f18d068a57d2b7f5dfd47f1afd1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98067f9da4e7c1a476d0baaf632a08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098df21f3c96f2a43a7e1833a966f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8606e8a2fe5dea14e72b0e0bfe2a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb1ea48095c94ef0099aa31a62155161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bbe692b4e9711f1323981ce130e2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6eab5f191747a5eb4504e665753c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bdadfa648e40793a3b85b7ce6037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19312e6b73a4d7d1eef6872bc6e7a25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5585d8045ec92ab3c74ef52259cdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a072caa3c92ca63612485613511b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87683c82bd2d2452aad6529d4d87fcad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed7a2c74f13fd1b1e55bdbf027b8d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7b2e1d898a7e9370fbac20d774d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4362d5d27ad47adb343e7073129c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653625ad47f9949416f94d97576f9c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04176dbadba868998708214062e3e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce198f2d0f69eb5bcc772b6a05058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975113341736ec95e46496a5543677c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946b0246eef680f98bb06fc07793b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c1ad363a05ff620af7231869145f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497b1849e9ad271c43aaa28d0091e1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4281b58f36941d542fa1d50ac9f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009319bd1b0a2cda617dc72ced2c50ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef986ef9ce65a4d9f7cf54e9887ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825acbe74cb77e30d25f7f418020dcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b66e60d2058b6d1ffcae98348c91a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179523e29aae5aea8019d546ac8c6c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d222425163f70cf9dccc04fbfbe0b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a50cc220c7eb0fd82a799d34a52f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a08359fd87b8bd525681f6e1284be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad360d143e9ec9bfea4c6154ff4cea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e293c8f36d388e7a294df7c1fbe95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19158e190ed777269802879182769b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670cbae6f1729ce676c3320bd03328191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f238e62d1698ad2baa27800555d93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee24d858746fc23e8edcd0c82e280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef649bb904c7cb3d309e3ea5916a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67b63ac36b107a261a4f28e011318c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a29d8dccd571f54d6adbd5488977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cfb17e45b74089043eed6bad13af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9cdcb675f31b242fdca7b1951912198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579d4074d98e3ca6385b71ded04b05f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb45e24ce4e512d312f33c7eabac04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca8aee84d703bc3b07deaedd323ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52885c4edc3142c8990c75c9f86afb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf4e52c3fb803eda4b59509be9a3c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2339cde17034a10ce09085864984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b1e45a162525828c839b1d8c6c48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2feffb3605b5d8efeeaf8ac6f491b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d53ebe8c949df5160983366e0f52e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707758ed88104bd6f3465423e2ec3f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b67676f5674ae5b9991b3710f2e5a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d1ea975c65b11c91194d1a41b2a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577f7483f1749d26a077db99a4f603211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be025eed6a733372ac5a82a6d028a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c3896b1dc1a7e470be63b709fbb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8db589a6409d48a555964fac11c65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcbc7ed31e0d6f9b11b6d8126f4de6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381cf8ffa8321f7828242ff14a864bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae0d9ebde5a500fa435ec54ee6c3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a169751d2e74196a0d8421f44c883218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849601f3739947540d4cf39176f252219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f9dfbeec6f3117b25520b90c0659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d0d7b4003751079cf641c901c235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b94db312583e6bb8254e664a812cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a19d015900cd47d1b743c2a2f653f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c4fc5569c0006144f822e80e49c74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da529f36b4e46b59023ab55bca76b4e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d161036231d90917b9bb18340fed7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9225082406c2ea91eb5d6972d12b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7924c41617dcd782540c7ae668571228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5df3236f0fa5a20d4d2df0dca1172d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ff5a9584b4088e4309bff9241ae9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856edce0e1e6f7b48fc9d9ebaab0f77e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f8b651a76592aa1a106e89fa1f8a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa73456adc39dbb6e1a703fdda299d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394870396885bf051054f6b411691ae9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5aa901465e8346cad2fe22e69ca77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983ba2f45fd7ff2e4c989d0b624b00e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a7f80016ef7847527a420d8c53c50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1597dcc7f35ef41f66231c01d8162a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491bd9ed9e0a4e5a442002e938db0dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558a232f8ce3a346ab491893f28637240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0cc2287e8bea38bb096a79b4d43fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43a26958f1ad29aaf4a26ae1068ab8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8517b510432b24ec21c568e0dd23a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8a4761024e7b6e9035a7a167de5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c8e15cafa15cd79ee30b5658a52e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ef5a03454dc36d46214a84ea9666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d5072a8630d5c86c71270bcc5801e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a11269635ee652d2696b6a225bf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab347db9b9954ed16690de0b96692652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2ca3fe1a555882cd3c740dc585e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200986fee7fa22c22bafd9c8a8e014a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842843c34802e6e77298498586ae87a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c77840726aaf4aae360c0d0fd77235253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff51bcb35c5f092c5ae314c3b2e8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb68768450a8b3e2e8f93458714782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e5d8911f94cd9981e2c41a0db5389256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b563b87aa45f765cec7dfcf60953a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174d9c82f595d83afe2c95d5a512e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8687b3fedebd37de5931454beaba8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9940c2efe48e6bd4c2bae0160b76a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12b91ee622290d6644bdf1661d0af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94d984e7d84cc6ef265a60cff628e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd5c5c79f8fba6e31288959fcff90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad38e54cf9542d38e9885e0add2bfc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453860534f9f9e2a602504ff28b74e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb546353e6e016d6af87b6fdbeb0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40640217278f9f7a422470ffa6369d35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e712fb8c9169aa234896cbee06c4634268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c982cb414848bdd22653664cba92ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e504f2245ce6119c2c04b4d0c50f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196bc0e58e42d47384acec5af74a12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb41d40634167c671dd39b56a51dbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990649e5325e7193ef026c664c51a93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd04313cd56f06f3ff224ca167df74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef48b98d8a11d4fe82c288867c8ddd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc9f317edc960071723274025b4dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c681ebb842e76ff7b3f6b2f34553277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74d928412407a20fb899300cd0e78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b543c4a89395390b354504c816b86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad996d1969b29d7021daba6457cca7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed561d9a7e197e2175e67a3d024e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b92314e429459160ae432c6125f74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd184fe40610e245291da03e8f3973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e034037e9d1ae00c03d64288f8e53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64023ade8111debe8289bcbaf082eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462e32056b8cb0f694739b086fe76ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c0d946a0845b6deeddc3d23fadb92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf40b6a1876ef2a1e9b061df2af72c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c9e2f396ab28c484353b36f7fcc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96034c52baaa575445bc67a1d63e959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15427e91f0ae6366fda477dd7bc7bdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269db176fe60bf208a23c3b87987fcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ae7fac5d760ec74e0dc668a9f3ad3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d0a1830f93b8d03a9af2e5d61cee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efa9a4c857de7a21ef6393c65b0ed2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af52f8ba7e29d66771c2d5da8f9a09a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72bf89e59460ee8facab400621dbf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e4d7b40e353fd03ee9e7a5c54c75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1082bcbfa557966cc36e5491b4bfc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3cb39ad51fd4e0af8c2cb84d5b653300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6804dfa51b2f3068d763e8dd65a72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ee84aabe883c5392ffc30c8271c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9b5c22fa19ea7705f03b00e71754303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a2ff5eb0261f6756894c0ddd547f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3986992a6c756f18a28025ecf6a6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f57dd4b949aec37c74d775da95b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354eae97c95350214eee7c3ed37830d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41fc02721c0e13fcd0c89175bf0fc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285224a340325d2fe5410f403e8ad1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d011ed2d855d9fdc8f62fbbae6d5c34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b50c3c6dbbbdc534b185efad8624311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5b0b6f359ceb02e5a95cc09e05ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a572094ae3eea918b49e0a5db45c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f665ecdda1f699c20fdee920a046854314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e06e194846d47e1be0ae868a3c7d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f06cc7a280194232ead305297ba498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f638566e04103f92fb6659a14da91d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65b1508f7a84f80d6fc4ccfb308ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff452d6ac9c7cedeb822367d0b63bd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5dbaf4a5caf7cc3b332f5fb6624af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072592af7885e6eac40170c841031025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7daa8a604fd3143d29588ac43282ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38592ccfb1a467eb6b07dd04af196323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080c3c16dd936b7db7c23c91a74aea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf56bfec3f843fc7d1780cc45330091325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43457de317893ce4c972c7e73f62e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a38a55160cadd317180a7604b89e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5e7c4966b71437f6bcfb117f7b611328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae669e407c7f2ea99946d3e3cc7b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07386829561a819517ed0f3f65b945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584c8caca9fc7b37645a118142e442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b3b543d30c23fc317a5511a4d25d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7f618f300acfba3f8f32b3700e856333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d90e18ade7f7c4d061c83ce66af42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7930e9a523c2031ef18950c0bdd58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02fc28a4e3f72dc2c809a70d45522336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4556629d35a1ed132b51320de04bd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e28e8924552523ccfb656295bf890b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc768305b054788ba4998d0c01bc812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed43519cd02e398858c416a9ad7ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810cf3cfa735b9ea427126ea89fd2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5d40b1916c7ea12b17e0a6b49c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07964b95dccadd6458a738a5a03450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3c336e48a4ed3489af1c760cdf38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3c5585b25c656b3f251321647ecb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a45030e51706b7ea4f381acfc44a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5a9c96d2e1cb4a3baa43c273e0cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fec1677ee8f687c4da98a084439b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f06a5620f3856aea1ceff2bb90af2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e007d5eeaf71fa214be824ea6cc7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ebb555b1bc55358097e2ee97e1781351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3c95ba69b330cd21fc4105342ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd28ad852e998790b59783b7040e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fca007f72f43f801c2b4aa186da0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063daa5fdeb4ea36fe1eab21c2544f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd515605772856879413d57645169d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9280598caf1ce73c53367fcb1fee6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307c1e1eed088c991de2cbcfe7aafc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a9378ad2d76300da678296faf50f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c43b38eda4fe5b96d164d11734fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d070fbb8027ae44125097b4cbd95d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9317bdea5570eac43a544c3af49a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884f8ddb1806e0734547f8d34b543c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bef8c71b471e05f078f769e36f69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e5028b23652e9bae8d4f943c4d73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cfe72fab5e54fae9a705898312e3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c57bc8d3b8a8e5581522a19ebe5fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60797c8b9da2063e1c6fa7386fb48dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45856c369f25db312e5ba60370f27709369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461243f2710d0f4f9f829a2e151cd6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c521482ca958c7c820d246c15941fda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fdc53d4fcf04ffcfbe69aad486cab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ab262e9c8d921a9f7d5af44691f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d578c20a0aa865e8922aee6b6832374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106cf5aa3140eef1fbaaf28e58f598d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257b926e90215ce7e90feaf41d72c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dca1023c3eb37cc0366c40f05b5a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a320d5b3710961a627f4c57f863f38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c9601c4fb63c76f6582ff34ce518379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a81dd405a47a4460ff8499031146f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87dc9dab89db66e1258d9fdab1900381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff7860f81298aeb0ed3ad524fecaf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d3696f8d6d679f4497c4d3a0b56f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbdbe23d6c3ef2be112d2381e6d28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4b0945dfc2b1c003fa9ca2f667b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e564c2b2f849db0cad6bbb0b964ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e25cdebe466348b1d37c019afcdb36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff78cb00c7ec5992377a7e9e568a6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ecf2c0cefda3b57cc8860d9c4b4ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5ecdfa16534ebf64d4fc720bdbb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389146a538eb429468aea7c0e204ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604879e4d83f94a82a06f29d03f007392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c3e177e7634c5be392455b2e0e2e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba65db6a88c140ba6374be2dc648f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc0108994643b40ab758b2dd3564f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a490a461c881b1d2a8a44438f8dbb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab530a98558946674a13b2cb76c24d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693f3297418fce10ae9106eed1faab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e24b80fa6e02ed7b8b8bfdd70cd1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804df72bbcd06cb3370e785b86c7731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf63c3df5714c366f5331ac257154401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4610e87568664085a52554e7b3de2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf60641bdcdaeadf1008ca20ecc19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ddc063d68d859f83d46d726906360404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d05fdf15f64eeb864c3d0d373916405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bfdfa049da12daa0d51cb0f958388406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd14dbf3a577c91b1fe2b92c605f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918589fd280a00b1793295d63989f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3176de9be9aad24fdccea1a87cd82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8acd3b2954f1919f13585ca549607410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829667357113a5fba8e25c8254b8ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5410deb14ddd719799ee8a9f668d03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabb1d66213a274f660a5ca548c918a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86f3c21670e19e5545ad03040e363414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab670eb81b06f466a3b0091dca2edee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576aaa0a52886cf945046f00341beb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4caa53bb9e9c9c54b6575e5fcb70ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c363f5dfe1ff894018e94462b99c297418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b729ca363486d57f10248e507f9a267419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74e504683caaa0c3053b1e285b9c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923777aa6040d8de7364cf3ac4f1e04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b4b519157a62dc99bffc1e687d4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74e104e0f1ac963fab78257629933423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635fa8bbe41979eee24f4ceb997e202424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628270068c18e9284ed33ed463d1e5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33bcaf06d13fef91f820436f6d6d50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da374a855e2f1cdbb139b4555ba8e14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2fdf1d5256c53421dfebd34cb6c37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1b03ddd63b82c96f3cf10403117f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439daf74b2d0eaec2acd0a8ea5ea6d24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa90d31bb36e3b8893e6ea1aafc6e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845fdee8226e9ff824baa28e5c390c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815e494bf4afe51a2cb8a6779f2da0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f6fa3dcd03cad0a5dc03c9f9e831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e606bb0acbce22e8878e2b74ed1e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d73b3da7fe2726bcc22cd0f3810bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3f53315382f192267109a8abc17f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462b13b870f576ccb4d386782e242e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b320845cbc1cd1b46e7fbbeb60ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ba782cfb1ac88fb49671ffa7c4db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a16b0250cc227e84008aa1cb1497441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8fe3f6a742285f365b6cb0d616fe1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c9fda2544413184650702f42f3e31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203e12394cdc0df68a8a6ac4b75f25b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b03e994dafbea910a7e56d834de8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259f78809f5d31d911f37424000c87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139716829f9404de7865d4ac78d06a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374c6ae2b172c2af3ccf933bfba248448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684783d6d89d3c3a5109d1b874bb218449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bed429f9c4dbd82fbeda44a34e47f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b50e01ca1669c413876ebc753e876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33e1312631bc8fef1e30c3fc4e92c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617598c7db73cf791fe78a302ebfe16e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6990625d8f54d4c7da3d77e7480041454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b752c6ac90b293e99b34cf7f9eeb15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13138bf4880ebf8adc51912811a3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6b994a98252da27dd4b205bfcab8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a4bdd2dc43d3b5a84c5928232381458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca076e4ce94ea9f9276a5bad2d23c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b595d0b5fc118939ce22e5c7954a12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e4818f61d799fd8c7746bc96257d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e9da3c6b1f4f7153b9d4180a74d91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d19e9aa03d8b82af35e98f01a2e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647cf8541e01ba257bcfe3783c4cf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654359390be5d7ca46ba691da933b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd57d15362f9ba53c884270714d91b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497065c0f7a9e991b097bc0036b5d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4461bc4bfe7d91254d179d5c60824b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786695c6e0438872e136a819299de67d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdff66962e878833cb71f8b5d2ba6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0873a8247a746e4957fea209d5135f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009507dfac603233c585052872578400472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73e60b71d30642e88075c9c5380031473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6aafd18e562ce704c2c34721b979474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcacba33f980eef909231668e8419e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387ceb1cfe748ec1cee1c2a2aee9c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833214128e76dae4de670d950dfd0a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0324df3c06dbb7f5d557482f1b994d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc3d6f878dcb77d6b930f0c0f52f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546dfb99f48548d3ace6e8d3c71b148480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae3c7c76e6b1e585b20d171abb427c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa090fac47c2980c5d321486afbaf42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f75b5746f6e56ad71618bea7bf993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff7a9d7abfed90db9612ecb4361df9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0c3b001e385ed98f9f01b7a02f6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33acabdafa0e831b5a9a11ee68ed94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c67468c5cd502daa99136138934df2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddc497092c1ed742a3d6c186dea726488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f0311fda60357db7958ca75d722f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b80314d5ee16ce2c7f0651b374c56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39b6ac138b808387546a96405b9d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c0d26b6f27679e779598279acc1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d2780861087e6a37ac26144f5f63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cf2b2a43c3af58312f583a00542cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e351d5538c2cf88ed9a5758a6a6e13e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82eef7d0a8db73c98e5d263164f1b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348b34466f7eaa6ff24ea98986e8652497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0078e713084ecee9f7dbbb3de8fc21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776ebd30c1dbd81dcbdf3906e3ac09b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212af6affc0e10813280fad7a19e6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0638dafffb7cf1b5d18270db483b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e37ec2af265cb751ae605ea07118c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6cddcc70a5a61c539961228f642d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a602d50055e61fead858ea0070fa200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaddfb0d09b32e0a0fc42f2203c4e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf66845603ef5c088bbcac30bfb22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d4fd947e893481f97dabdb1a68f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf4a977691f6ef29bce243315414c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a945e55b833327bf854d7c51c1ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32046ebc7e3ee03fb22135f3d4fa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7648b235b35284159c83d5f07cfd41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d87944365ed5344a50a71eea47c13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b1204c582fc5ba10b27b7f4aab34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a894e1a8f08e9fb6752ac7b72da1b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49ca145a539ce20278e8f83b9d03be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcdac5176b5b1f213e5cad5036e857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f319e674c9e90d5e39be5d2de5f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ffcfc5656e3c743d6369558be65c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c28064c886412c4bfb28ae8ddff7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acfd25c5a3f56df9c151414641e961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854533de7c54fee37ef1c40ffac6185521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143be2de08d699ccbd98fe77ba98b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe806b25573733a94e397d45e3bd65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e023356a7b679c88f1e9623ce0c8c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290bbd345a46e401c7885afad96a35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e2b12ed66f8d4e3c87b13a4685a52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc5ddac6a5d8feef417c74e567fc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948ce34a73946beb549d3da7e47aab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b7bf5f6f3ceede6e9df4aaf4c9c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77fb7a649b2e9520d92085b4736ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18665458e0c8fda7b9026d6b63a91f95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ce198e4ab64a051186f1290498e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c22ca07f57e1fee4d87db7d94d056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e780a01559bf0e9f948b3efe57c018534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11f0978247eba53e10857bcf76d32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca8be603275021c70dca828a91d71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834b503ade0ba243e5e8a248dfcadcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc32b488abec5d3f955122d35324ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f16ea29c138f0614e54f98498c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb49c54d165d9ee5593863be24df5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e55f2a734acb91ebbcacad810c382541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e12e178c99b92edab490a5d53b31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e9e69520a525e7de885d0ae38fa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade5e825521ab41a30c6d685ae019be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f913c6ab42f7fb913b5013e54aa9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d5da40359157f64d2622de95f1a11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f927ee206adc0907dc1311edd0de4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73fb07cd43752f271eef9ff9b8cc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f955dc8aa4fbd20ed9eb898de9229549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9250fa08843377688f690f4a6b3431550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d8fd0c28c341f5a15b0bc7cfa325551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d3cf78ebbbec997a55f13a9fb5c64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1ca700337019ce010735cc37541c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd408e09d2c6118255154989bdc5cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71cc16f0b3663120d11ef9b316fe96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b3a507cdf77a8a9d8a936e0ed8fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5869b5f7b75bcef72c0c4c5216ad507557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c633c9eeb4b0f086a22299035225ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14db32947ba050764b060f143cbfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85e364fc895c6e2e133b9edc127b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ab1ed67b922b96aa958c538b185e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f9a683a41e0e2bef64d499f59da3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57654e0f0fdf7ffa33082888402f0a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346fa570983bd891f5897979978372564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257467f840d28b02e62079b6d5be59e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf9055a92d75b60cc00b4adb3c1b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654fd7d0d2ba42d95f1e005b0146fe2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f75f417a970c1aab80090f3f8a30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e6300cf88bac357efe932c3f8a7c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561c609c8f69f1195abb10d4fadf3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24120d0a5fd3d4b9f32afdac061f7e13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53af598c146dfb8fe4b770848e9e656572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463d96f874a0b52c35b067e1cf8c382573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1051e260335f595af32d30a93641574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138401c4bdf533aa3de5880404b82bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f432eacfbdc8ca8b7154c11ab5fc29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13298a093519e25bacce1301cc715e73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0f36da9ee67fea26d31c221d11466578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f31e846e917b255e530fb52229932579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed4dc88109ed95c1b05b0e32bec01c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c41915f36f2af78e1c9388eb30b416581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec25825a2b31e9e6c6b3584b88a06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163440eb4c0e0216384a6f730b72490e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ddad684298edff69a9a7804e0ac54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339adc71f84b841841b9beec74f5b83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b4adc99535dfcee9a415c8dee0ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7214891cc340bd53b43d69591e079587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468719b82d6f5c5ad410fc607964b1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eab8c3b3432b7516df59dedcfb45e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83889632dd32d0020ffed63389fa20d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2130ffcc771e260ba7ce4b7e880f626591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc495d99ab92aa72b296311e5d31e4a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a73bd5a52e35a1cf38651fc1d09b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b5984744d6e0c4287caf068be8b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45319ea53e9fb8069695aba90b73a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595817a4d36bd0d1cfd1aeab4067c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8175e975243e2a0461bf719b84c4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38c39b62ef0f956d29597a3c82713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd58b8684f47b30322fbf9b773e7ac3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb81793bd9426c2a59e386a66752b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e304f1ef0445bd44a06117700fd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470fac0f7915d0faca3a67e1fa1700602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aacf27ea0ad54fa488422c1da5d13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396d177f02aa659d6217e7978768aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015a8333d00b57025a1dc344f882e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8076724ce6539d2fc849cfc8c2ea0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b9f10c92bf21a4adcb50bf557586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f6d0c97b96fcd5cc89c07b8c74dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c86baeb36df27e2cdf8358c9c1ca4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b293d70473a22c80194b54463ff8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cc09bce4ad08874e0a5cd4e469c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f62f92009b88c34068fdbac3e4ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e4283e5708a45b9709f83be9f255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439cedd523cef0d7a6122c1556e21bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9a736f67e3a2433081d842a3b019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a51ff5cee61bfd674ee7172029da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dee0388d38c78867d03b50d587b5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47eefcc5171666fdbe40fbd75afef0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b182779940b4fbc14a4abbcb2021619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc176a49c98cbe1240f9c9c983e96fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1c9996c62e20c41de6ba6ff2b6a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038053274a384880d47391f03214eb1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792ae8306b6d053ec661d02f6a0dc5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bc8dde0c0d7b326a15b7e0f44a612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35c76a9cddeceb11ae599d9f5ecbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d8e0427345f0f0f0d7248124f8f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d0cec36a5b47e237e1a7cc3e455b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74da1781b34e135ec159a984c579b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d4f5d6810bd680f58a6b2c28bd63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c814d78737d9d06cffc5df9cd2573630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede7f6d562eebe60a7b3948ae569f5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b16e6ccd61642e9ecca33eaa13018a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738cba4d1c3dfd355862f16a435789633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aad40ec712e045ee2921f42cc561b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca2e83fa737c11fcc6a084cdcc3b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953bbea78930b507a6a19fea792ffc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819170b89cffb6c85704ed2916888bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868320cd13f74b4eae6571f2040e4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882fb162b59dcad7f9597940a5ef907639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66a431fd366cc71eecac4deee9c4da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174abff5f22ff1314b0d89ec7b1d0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c46b4890ae67a21d943344445a48e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d9db0a8d3bbe2aded4b47a4f3a67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba210f55046774cef61524a6194b96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4498565a71f8b660ed3dc90c33b5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a586d9f7e48ce6fae7b4aca896a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba64c5bd556b47de27547777773aa02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1a3d5114c3c5382b88397e65f954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19e7d0f9994a1e4f39f756370aac4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5128b553ab634505e6d4080043f42a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeca4026045bf2472db50978a86cd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f84134c01172bcaad5998c4ad84d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d7d2ed28a7d440d27acc255c4c0d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b830e3541d5e1093f42ca4fcabc754654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f50cda3c4819888d49ae86a707e36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204726453ce5ab464f2b92ed600cc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe08f6c7d5056f12e397a1a5241d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a898af3e9fd7432009925faa9da2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98025f928da59d08e45d6b3120f46cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce267d59bbba4b1bfc12496be65445660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7276e125f394c8168e54c7fafbfa4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306242e9161ae77017596a03fa9f174662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9356fa4685c8d4fe149f9a575ed57df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a805123c5d1927f382cff2485ded508664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d1d6b203f0c99212d145a80a1e88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65109468ae16791bf3bff8fd83655ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef88d4a3b797a6fcba3823a7b92728667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b92d4a16a616deaf4e783047232344668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547d5caa3fb9f637aa20a31785588d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf0c713d14a7e28cf635c1b24530a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172917ab6efbbfac80515b79396411e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f18045b6abd255baab3dcbbc40d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f45903e5bf326e398b346b880007c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2a1cebd862cc75e1525747d71cef5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab2ba5bda91566647631598bc6bba9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081bcad3c424970ec27977c700c3a7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d31c7d0382fe404998db25c4c0303677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53beef6cba17c256f909b9c6e1c73f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf39fa87f997001546164dbd354e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63e29dd8039f085287f0409624d43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec98a154cf48fcc70c7441f39d842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862baf71387ba6b8dd0036891010da69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e403d74aba8b97a0729a9c973200c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863e76b2fd7d0567cccd4ba3b29ae5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554dcf073af59e51dd183e6b393e37b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb661137552f5641b379e9da013db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf456808e4d9dbf16d81d4cb4aeac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f650451d9979f0e2cc14b2b26cac5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731120f4d48b1198d72a633be44a51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1296fa90cbc890e488ce21d1864a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c8034266a544e2c6e3fe161c6b96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5c47d1a475da2588ee80e36b1dfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446c18c2ff2b45d9f1c5dc7e6959e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cfc63e32547125b4c4881f0a6b1dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a851ee15c552e12d077103866b9a61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c309eb20b7d91d61ecca64106987696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a1e86b6e98a781aa724836718300697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10786f5c7688032ee64d28de54675ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da61d2362c06a453892aed2ff6369699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41778c544ebb619d0891cfeb20bfe5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770aeedf161f93bcf993e6aa47a9bbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fd142b8b34f04670a62aca1892a33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de47301edd2af749f23d176b3acd3bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18103f6d4d7a0c2c3b97bc3a062ac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee9a4b8c023ccb616db0bce2075b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5ccd772d0f2f9bac48a894fce415706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60ad3273c27746306da757c141824707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ad0c523e2fa533ab790a2b3759dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4b110ff851b0981410bbe45e1b44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582984a69ed04f9fcfe382a4e1b08e88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4cfea3f9ac06c21adf30f3e4c79ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014773e478d3c16349c8b7270542069712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ebc6f0cdf8c4384bf4d624d08f325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6cd1bf21435405f6c4941522cd391714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55cea1e953ca835d5f7ebb5ecabdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29eca86d5b77b8f42ec6e25d6f8ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a35d8a5a4bba609dc90f7c2d7f01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd48a72a17aa3572078f63841d51c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f866c0d24c66273c3d856f69f534191719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9492dd9ffd59fe61c2c398c3355c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12726ccde6d22122e343838f9a6393db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe5f00392e4248664b43da880906fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01b1b2c2f6b84da6ab1fa475876ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addfcb7cbb4730962fc745b0f9c9888724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab282fd2aa7a3654fcee9e662ed8fe6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b6c5ac1ca3813a92f3d9819cecdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2a4eea407eb8900d157ba4cd1d29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301330a828ee2a512fc2ccfd8f12f47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530561d760d10fe396150cf2af1885729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c344263b55e45030ec0f7c93210cc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194107c789212dbb707d6b6cbf2348e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e342993b5560c57c630ad4ee4776cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf493589683c44c8523f8eba66f1e49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e65511b4deaca8adba79dd28c3757a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a0b9cd93804628c71483d6033fd4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb3f15a5f1b0932aa38d84829d8a81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047599e207824242053844a0d9a62715737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6707c3f8fe81efd9b1ad869035991738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c996db340e9da3c552da793e7185739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300660a3b94e46a40bd8d90bd9e65f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b9b9c1582157cad381b4436babbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c4486f287be574766ef3ae5706f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17ce40a90d9245db1c9d16a3e2f98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038e96ba55f217779bb2794b6ee9ee6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ccb73a65ae5d1ec89c5945cd963b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb33a2f310ee5e96ab95f0cd53d4b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f314902e3d8a9d2e6dbe3935e40abcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b17fc67e6a1a416faf802268e78a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b46c0c6922378de8f9d67edfe91f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9199255b9f871f4d9cd86b4f4f72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9f604cef4567be01f71320b75389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f485bd7ca675655151cabeef9dd087752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998197f13ceb04bb9eaea5ac1217baca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba03e1233f924875d0b842ee2ca8d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f45f0208c5bc32edf839dd484f593755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e462bbbd74e61a8abd6471af3a5c38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569896a51f96c12089d51a27fe3daa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991473707a1742cbce6b559a269424758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45263863275f406ae4ce33722cddf1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598999218e50acd92cebf4b061f51d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451794d619123b11bdd5a572e5e933c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483f6bcd2642d28fa2ce0117d8363a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18c503bfefad4def542d218b777c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043a695ac53755274b6d5b1bae09d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171c6963df81a859a197fc7ce7bd666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fcc409ec1a31c23f7d6681c97f9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fd58cb7a75a83adccf4d94c93ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b6a99577c5c33d68244d9a6dce9fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403740ec6cce194ca9eb9d124281b9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38aefa6f658e2b310ba9a81c8e23511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f330779e9128777191335dfd0610f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a641bae98e1a57772895bdca28f51413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc69cd2b5d061da01d527259cfee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347a25867ac130128fcb0c2d1da13815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8450fb74ac750dbd5e97ecf8bd2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8f53dca172f9f89d65b60da4918517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b863c221bdda973c94a03d2684a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40835a99dbc6edde6e26965fd818a8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e926b6faec132095959b17d11a8b7e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d29ff5f309b4d5b4e90c986345c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049246ddfe3e70738c758d767a2c9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154c8a3af0ecdb74832fc3768f85da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9182c0bcc78d4fb02a1ebc60b68c6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ea7dce6f904bcc9ef45480657da6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0397ab8ec1efcb57fb9ed45aae3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904a53f879acb39d2d435548c453d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74dd35a9c60b54713bba7921a0dea128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3592bf643636564c01a16d011947c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4776b21cf85f3beda5468069371930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa1f1707f66b53df224d5686e470531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57d59bded2733f8061b7307de013732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715900855d0ac9240401d77f67d591533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66600d1e5d980e4ad18ef0763d1c71934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b568baad7dfa5503a780083aaf50f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ab80b60a50550e058b73d5aeb2dbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eaaf3b44bc7eff237ecbaddc5d01e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bdb06083e40f3a27b39c0d9e057ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1160d2c2d9e34c9df783fab70badd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893842f0ac65a856eedaae6fa6483ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a9c4a6f2720b5d7632c5074c03f2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4d525ebc84925bfc7110b4cbb0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f06ecde477faa2d21a2370f704ea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc651c7be565efcd08e244a80eca2e8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf468dfaef003d75c0d485cdd9a6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db003e1596063a86634501c0f5b359946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239025e09d6c2314f6a22c8c5c2e9cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4cbaff44acec7a0c5d31ef7c51fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a41fc453553d65e2f9aabba886779949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30981fa27c932bfa5f2b4e9f4f15c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cac32e1f8ad397f9ac879212f18d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d442d48a0904cc0477ea1db4d9c0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451a5cd3ac132ba88b425918b6b94353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20996a966d1eff54ad7c33a100b0136654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf09a4f7242a064f5c5cb17f0c7a1ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bbec29dd00b077043d4904251e5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500856e3a84f9a5e0c7f0229d7c21257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c60f51d2bca8abd9d5ab2b3047fb9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338f3e418e27fc0963a734830acba3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515d50d1496a138cc8a2e97cf7c47960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a80b4ed809f7c70d7d18982568cc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340fadb9f5b0946b4d450f940e1c4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb711932e095d3ff16cbb460a744d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490851511550d6742c04f2e65bcc5b0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b81f859db1cade2801a55a31c0bc6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99c0d836ced382710aa4c32213714166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e13a5f121c6a20a97f69095cb494067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a453ac8a4e2fd70e97c5f421580068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d060ebfc6fff377ebccdacb3935a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165bdbee922485544fe53df93de60270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92c5628186426304b1d7b3cc485d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084103966f3fc2462eed1870c957dde472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df4e369c9ce8e25a503274033c3f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4941da03d0055832ed135adbf2ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5cb8d58248648d349bcaa5505930475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824ed002fe037356a144fce5abe63c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927c09e9649000166561e214b2f95f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ee16a527f34fcc6d1e83e017e83478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2715fc8875f52ce4f4e4974d86e8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a633c0061a646dc32db77f7cc35580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a39bd015d231fdbaff80dea7837081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc690bde423be3e0c96c5fd96bb8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b16a8ae66cf5dc374ee76d6e8583e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dece2d7a1f06dc77dbd6ccea4a86d7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d6c557f5aa44994f61bf0e64055385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249b5a4c48b67ce5b6e8217a43e66a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54862d00ff2561c4c7348c9828f8fe5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6fda6d18a451c967466b42b998a8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b28e56cb9d839817cada92738e8a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241273932fed166a679c3e4f4be26a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61699148888d500d83880b9d59b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26161a2eef72888025eb8057001f5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548a788d050e8105972ec7947efeb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b44568ce79a6129c5bec6243be78b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4549dbe46783da242dddbae2344b3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987185809e51da55917ece1e4a7c12bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220185468ecb771876923d858d54a0d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7839a3ceefc937bfc874cc20e9d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765460ffbe87d1f87989ef24b290bd5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a906ccf6f61f71d270bb5eab7a0d13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4aeb1a923bfc062e1cebdff56295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee9acd6a1c02aa90121fa6b36e9a73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118475d35d9515336e37b9e90531355f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25175e50eab5b8e027e7b86b658ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df551ce01e5c4daff1fe1e129ce85a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356aaa39ed5b03e77ae603d0645ceb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f95ae2aa06ed077522cd44d87e2e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d70819ca193d2bae4e98a42a903c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886040d68f9acd7c9c83ff2be4d648fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcaf68aaeb64abac490427837d73a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb39b7e75892e87b420a16f336777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e990e735e1ba43cd8ed32c496971112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a4ed9af29398c03dfbf54d761f75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557203224bb52caeb3309e75f22e238114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb299a9568c7f8b60c941864f55fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ffa9d172c69e8753d3bec527813c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09524ca49ee314798e411cbe1c2d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f92b38932671dd02f150a5c06c112118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae7e1793698fb81bf06752459843cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b8253c33af4bc4a22366a9f3fb1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52fc7380ee446094ed36df9cb7603d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d9da93330683cf27fe9e7649c7d59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df673c0825f21bff3e0d37875f87dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47e40e2b1c966731a65a4897dd192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeabd137b3e0e7475359a2ec6500a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4dc39830a03eb68003d6a755b1049126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d30bf7b7197a96ced9f426757a41d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b55856b884e5453bff4e9fd5859a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f62483dbdaabde767e42beea1148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f1945951ac9c6f227da66fb3607e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278e30e2f114c6c468abafc8f4bace131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d892f1b9262c7123ed47be0ed073132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77afddb80834992d36fe5dd405528a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ada78e2baef8d97affbc62eed2347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020de4922b88af21d7bb589221582ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84a556065c6e5eb54126f5d4e42da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597aec8fa48bb4cd6094afb1be1ec8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be999ce91fa6b38124762cc47f068a1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2c10bb0f2139750df1cdf72d0b01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632cf6faeec4275328a367cc1b8cf75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7990df61ddc4eb70770d449e6097ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75bb8957d6b2294e824efd45ddb1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86175ae02803d41dc41e06a121708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365757eb6125afdaf0b3ecd0bb66bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28be6b7a0347db7099922eb55a06c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bdadcc3a042b8025bfdf34f4c804e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9646c70d131466208f5a596bebcbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c54e032ba2525b019b1974ccc237148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2da78cc6fb43c51d9ebcd16ef2537149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a36c33dda420f22fa4626ad544704150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe761006675a06f2c0119c94e86d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed0c31a705701ce28cdf52acfbbc0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328255c78572d3d42fb92691f3b5e13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3426e0bec93035449baa2b24cb5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018562a4ee18d83a79b0375dadde70c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba93cddbc0b66be1988dca2d05c702f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef825f651e8deba05932d42dedee8ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745788263d03907c7dc056364c7af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be4fa66d4c9aadd1471feaa3b185d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3c494eee0fbbb012e74e8f5955eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0cd3f7588016c33b17be0bd753549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537b20a88acb5b6fdd3473fca06b76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cde9a8e4bbf44fecd2c9d0c4ecca0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212628359b0b1a58efdb70636eb84b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901436b27d7d63e45f345cbcede33da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f37b4f23587adbd5544d5ef4e4b8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242023d0876c2d4e6b6d9cdc35bddba5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675f9a200f061d3bfe229f17197809168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491350384a31edbbdca66b6e92c6e74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350450dcc347fe793afa272b8cef3774170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a954003d1c7cdcd4b75727eb31c2ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b169f8ed0ac3cec535c9dbcbec0b27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68bdf2ea98189e3ec80042a92e7c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad20a53a5ad4dfaf2a7be99145d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af675311398362aa60575ce732f59b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d267a31aa0d4d07e58b315739e5c91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1364885e058202df5f24606fb827224177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c734a7f8bd17877bbdd6ab5b30de07e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d32c0c2850473d2d9111cb6cbcc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d0db154d5fa0eb7c43e9a0733d9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb1f918c409f7bcad06c1bee83502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f273bced024a0a9a8caa128a8b0a79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64230d55930a93b8fa0b93dfd8e0ebd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f555b880d36fb0a5bbb023b410b3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f7ea6566eb4b6faa9e3a74ea8931185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6362870f88afb12da08d958e39006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650f78a617acf1fc06cfadbaac98b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeaa14164db4308f4b201ad2906fc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207355177b90c92041965e9e901814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5459ddf7e3ce1ddd0a408b1dbfd57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533e1ef1706ffdec156189017384bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03397d4747e2cd44422324ffa63a00e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dac0c9d776399bbefa2d4504593e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd27732dc72dd79f7622d1f08a63d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f0bc0b55dcca452c59376c4e9618195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f56bd9bdf82dac76849a758197e383196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc93865cebd46cfdfd925af7f4b6c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ebcc78df1d49eb5cba99ac4f026c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839c70130be2178e7fcac84d3cdeff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11fe24ae90e506ad2fd6d5aa987711200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b641295a14e05019dc124da734a29b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0a4d2094817392ad0996af08227c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812645e5a5e74e4b48294f4e2cf778203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a3de861ab5fd62c6de124e2fa8f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36dc6e6cabb7e27747c991762c5db4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931ab2d94a89d1e9abe20e30a59b74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b21e61874a9faa877cb87c82a654b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8120ff4165840e408b768785eddc26b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea29ece0501a14ba0d2dc936fee3b4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fe96b48fbaa50e78439be232bc29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463cc31808a0b38843b8b332271eea9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dd3cb3b7644bd1e517278f9bf410c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ca20c25c2ef1d72db9d29d94deb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fc628d2479d1d6ba90a395d8fd60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5418fd7dbea317a0513e7558fc6b35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49023fbb4648e5ff2313cfcc144d64a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab2020a512f17d05d53b957190c87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b863e8a19dd7f7bfd8347af69e6d4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b4aad436c579d32502ddbf6616627219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188caf9d4879c61eaad6ec4a9007ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70877723e02f78a5eb21d4767647108221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22546e4be219181fa51aaf93c6ef9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c011c302b96eab9bb2817bb831a53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50f7de3da9036b0be3e483c07488d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6d384cd157af624be051e71e96c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775321c6991f4aa1ec40429717ca377226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8959fb67dc21470f6b4e5b199fd01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c23765ab52eea16d00dd4e6f6aa4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9c7bd78f31227a92c81329ddd5f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714dc0cf10e7a6aff2f4468c45e12b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074645cff770cab3913dd10bfd95656f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b6371fbbe7e00a485fac748a5fd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226026e00223595a0beb3191131f2ca3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a8e9838dbc5c16fe9483db9ee50fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8c0e4a9a9be29834d5e402994e9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d64657e512fd8b3e5618b8c00ed07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4383f67b0d3c3bab1608a365694c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8cb348ab767dd5823fc9c266b9359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded4ebe160bdf4c7156f4841c1c196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ad43d738acfbbafb0c973212f71b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67d50adc93835eb03e3034c8d69c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcad3198da4d695de364581cbfc2fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6793de6d6362c886b55294af15c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df5cca64f5f56f6daedea07f58127244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b9abb6c282ca59a81923883d0589245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722e1e7510f5becc1191e30ed2f295246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f17fb16d95f11282a34f2c0f3d8595247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37468faeb9e0d6fdd5eef96656e289248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded54f0875372d5c4590dd15a012e4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d35b50c1be7466dc48c2a57771f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447af3b63e46b4bd0b46a0645cd8f59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470d13fa0f151a270c79602ad54c1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a1d288d0f0ef78f348294b661cc58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94991a4eb179b98515788b1b02228c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01faf54d9676f52719db3d2fe60c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8585c71f720a09c8aa4fb9ab584a29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8db9fe3e1d4dbca362639c4240f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e811d5f2aa7e89006e57b092ee8a76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e601e9b94d56ab991ce0347efccb1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6528e84bbe07748cdd1259c75d42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f3cf3e4586a51af3a2d3bb6d4b575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f89465bf6775c2dee05cf09a52ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a1d7e19520d887fbfb8bb04c52ffa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18602603eea859cd4d637d95b9eb1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a19a7e022c2112056ce5f07dbd5b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b888f48085a56022821e2e173bca5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cfebc9bb34749febc997b917e3d66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e2164bbe2747830e750c4ce74846d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73529f0658f95e39967e05bdb669b45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48adf98ad5157f0a92999ce89ca7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2744296eb1f0ca6b158463dd02919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c3dccb40a5d6ae455a294e1a870ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34bb7c81d17b6c469396d9fdb8fd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd046d1d06f7efe9652083d34d3a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f408c43895b0eb83d2f332b87d8d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec56acc03cbc860f3dfd7bb0b2b6a48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b0b19f6e035fb4f4d810f84a718a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8253884a93e52b47090bfa54cbe45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25200bc9b50dc85dafdb2d8c2c442a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f64503eae3d9950df43868eaded4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225262fc3b9acf1b880daf389ee4bf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8797216caf1e93326d762e4134a11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be21beb6e92ad233d63a57e6dcf1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490fce3038af9a322a07906e9af7aa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4f9c8024bf6c1c07843b58fe0510285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197861f7bdb009ea37a513e696c00b73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9634b7e208fc0e512c06130b2277b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51419bcdf233f9b36f5967da3887cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689dd346ad37e5a0cc6505647402997289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e6f015446d2a13a2b1b7b01a1261290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cee8d7f5f7a48e98c62e05ed03d06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31256fd95e33537c0fa066d2f2030f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46a2094bd74a2b4e95e6ba9c3666d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268888ae2503701ef552324bc9a7f3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af13a62da54474598022e5dacf86c97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359baa21aad11ddfe0cb6f7ae1a8a1cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd114bab4af403f9603f7e2359f30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e24f1f2dd9556d326bae21ba49ad3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f47bd5f9548264d14aee79397cf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337defbb1d6007ea465e97bcff6ebe1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab268e94e2ac35c9fc194986a7d9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa919378c885dc47c5f3668c110291302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d992d671c3c1e4e18d8c9209ba3be3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134032e659c22710ad723c56e1ee11f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6b47ecb96792d88a5f4084331ba8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6c5fb427d620800f5b5f7bbce2c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171d5a39199db783c0509652167e48f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b983be78968d94d2bd60e8607c0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967913399fd0a07f500ee8d7a29e9066309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f4ee1efc718e81c0fc96de4380c95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40549874ada7c7e158bb14b7d121fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86413f5c8dcec00feb8e480e841abd02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f3f9ef30348da2a255d114e7e2ea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe42e3c7ba01dd6f6de6bb148bee6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918012a9578425229c5dd4f5573eb65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06743ffa25b1aa1eb81691504c10d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13067d363d13fd40e80358b109393826317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8574bbb3c1c9fe6db5eb1ebcc61b8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234743d757331a2168bc3f5bc6ae80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e8859efbb5c9a492b010ca78a9cd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6fc1615d36c223b6fcfab21975a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c364b394c4aee99c68443c80d0ac9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88afc0f131d75d2d37facfe842c6842323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f32e363e605f7144c6adaed26038ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a64d4a3d0011f7a11f83e936a007325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9f21e066d565bd92d56a69ffee94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63a1a9240a40c7bad0cec4f5e6b60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33431dd29928594766d879dff41f3c4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5468d2dd1e86e3b4b780709496cc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6885afc9ea0314376800710949e37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b66a4a76ec1a9da5205b4a386a2a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3797a50a81e131f71a7b33675611e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fff7d08ef7e4a1ade2a4bad330f0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de023b65de073261c0383b9301ab3b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cbcfaf9fa4fd9a522b6e2dc4086fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512d72c2ccc3a57cf97c06d4e084b43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff822610ea5bf8ab658759703395a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df934019cca809e117da74e7d1539a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f9aee8411df6142d355dc6b6ffc51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195861291c1f579e70ecfeddd23f622c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04205ca4ac468c5e02cd4c37f3594341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b6e5fa4c558ed37cf991b553488f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f51cbac736d0604ff6644875e68ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81b714fd081a26b917b192855fe69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c5ce75d3f777115ca2509fa47c3d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079150d97dbad315fd73b0a7255bd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d48e8ae5df9337db03dd17ab37bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddeecfb3f8e6737d9d5eed88159911348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd69aca3d63c7d91c1337439daf630e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0236d5f09a3f3387bed91ed087b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590612151c5fdbd72ef1ebb95eb70bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92080821befeaa9ec20556409135c23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c9747deb9a46d4e964d2d75602d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4766e5053eb9c49439ed697dee0ff8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a809bb501d71be374eba10229eec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af302a89b97cf39035e8f97566b768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81933df19a32fed9bcd6f50477ed8c0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21e771c1bff4c7a2bde078b1fcb83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96676641beaa4895b33985e1d6caebec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab73d3744e4d54cdb38e156b26e9fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fb47619cbb9936f852021a6ba05b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f59f31f32e24f5682d06b779c62518362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ccb8555a4971062ec781b7cd44cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d357cc3121dc69f5a0a3038454602364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5af6cda59f5bc94d672028ee8c7c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593dce1bb78326d22c50d394b74b40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8b466a8e35fb449b1d8160af30df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32697b3b6074e7aef19135f74cd18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd82c9833287b83c90119a9df40813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e7d87261212b6db61fc8a56b4b6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d4a620d441f268edb6955db1714e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087da35431b244ccc58bee9bfb3c9da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014b96ceaf5a8e3ce00987818a98aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d9991120ac2d802ee135e3493a233374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2b431d573f56545f05cbafabaa5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d579f8e9485bc9b4cd45b5bd360ad6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629d0c58a3dbd7183b9cec638876a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7fb2a5128157799316e992e6e181378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2e4ef8eb339af790cf66a4046c676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f1235b55756b686a1437eb1b4134380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663d4d58e2fd5356b58aa5c37d404f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129548f45d6a7db2cb8b8ee6dd7b3083382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08d4c3299332a18a2e887026d883a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65df3491f20f154bfcb345c9287300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39a1034d213a2f6d093fb28c7a8d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84ec2867f581ee5ca69f61e558b04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc675e25d941d5de769b8b1491810962387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b82d02fad464223ed90321a01bf7f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e9d9ece27c74d58822a65c6994c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c3518b40309cdbb6e7c11fbb6c0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7071ce0ed5b8b32aea25c9fce7757391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767c104db362e0987dfe1f7b8ac17a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175c74634ff80162027835f6c824fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bcae7bc5183abeda5b8299e094e06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a5a3ca93616a54453009a81e5f24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6eb27b92d8f322176d1a00a510fa7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026ee2ab24fb797f5ce652c4513a4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815136d4e2377a6f960edec535fabd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165a4ef5e5db0e3b9e74ca0e2832f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf901e59738bf5501f557288ee56d02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e236ce07793cdad99b856ca125d27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72622a4ca32c0fba4badaf1e6d7cdf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23117211f3c854224856a708ccc2bd4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85594ea4135ad4c055e738666809c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec82b55a03d6cd11e10f6d6698d7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184852942fa07684eb7a6ff789fc4a4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc248023306da95f032cf4e9f531e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6504507d64ec1b72a6cdbc119e14aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff95ef2e1987ffc78670901c39597409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c4a187f8c34eafa90a59ece1a62a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8dca88ad90855de4660d762914a79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9037bb6f1dbfc782674692c6da78d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb185fd5ef09262df38cb77dd9d9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b510380cae9882ba8a1da2c08bc05d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b7dfade8fb9489647b2f2a49f1d16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e0c8527e9d034958c46ae61db2ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc453e8383865eb08506cfa258345417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00238de917a14019271ef1d28f81acce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996beb6be79992123b4d82995f5f9899419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdac014c29df9b9d982917227a2712420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665e62529c9a443022c5c4b1ab4ffdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2607aff0955a6c3cbb0029b48609785422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ff45c507e36547530027595c5343423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd781191684a0a1bc81116ff9a9072424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c647c331d713caa895942a299127cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd8e87c0a4881bfe0c5e8238ed1ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b4398b127d1987ed8d67e4b8b158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb253c0506a46974da1cf48c045648428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd298b3065b869ead12375941fd80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0331d0950fe699294b0beab9e963430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad985e2dd56b90da9862b35be3d76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c48106209f939ab6d90076aa6c836432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38cdb159df1fdd63a8a3c329ec52f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc3f0ab8b3e031650bdd11253820b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd37caa80629d6aefd07cbe0064c20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf7c719210c32d1d44570095fcd61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f9a5c6d57ea7c0ef792d0a11e3de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68b17b94c0b7d22de8c88f5495b121438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289822637a7b25d62ed1f8971c2987de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be62a3e3aee9764ac30608aac8f4f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ee29ebc8d89ed6c0048dbc413f1f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241ec87fa54112f2058e95607e9fa5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce69627252117d18153fb662a97d712443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb073593c3ff83005e5e37594f63a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b9134a5be5bb6ae29c95bfbdbc41c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b9e45e4e47e0ad22bc18c2951073d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff509542334ef0f2d4f6a8ecfd03ecf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead47466732a6cbf3c1efa51cbcf4ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae82f3ca78a8b5ca36c54bdba02e58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702ee230251e3baf10bfe14aed5f5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb715f3a6760208fa0c215782e0d4602451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08e5f5c71674927c4f2a3bbbff151452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af4501b8f6ece00a26e88515b05c99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efe9341d08bd59e6e126027837bd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a8581abe2f75c66cf82e0e41e95c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec7637139280a8d6fc81ca3a5878a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284c15ef6bf014331422671b968dce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2b8c3a704a4a62fcc3c858dc29828458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303303a62548da8a70b373616b389ab4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8df2c5e7dca04ae49ba4d1fbd24b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b76b1ee12d883b338873c387e38e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8f3576f2ac02f45d9fc5856b9035e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b906d7f8110013f01fdb4aa45c86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9a751864aab183c023cbd26788bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d4b7ec595b03cda2e37e1213ea7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8277bce56e97e1dca89bbffbe61ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c1f45e67395810426464ddbf057d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5597751758d1e0713463d8b35bb5b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60d73b8ccb88306249f275d19d7ead469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac9ace435bd3c16db5a43d5b977a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583769959af559b1d9b966e188841c3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6fb695f4deaf8d53856e3f241b2b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c73e217b41092342b6a77d15b1721473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6afabecb57ddbd1635511bad41102474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27577d06f1d3ae42a1f524ac2dae1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559cfa5955afaf06e2ace65ded5dfe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd93cf2883f7154708380cd9d87d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409ee71d998e22e21d748e54f2fc835478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff4981242c11af45bc1e6b65e2a07b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa0ef6ff61bbe01688b331683f12f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c18d862fe1c596c8a20afb3672622481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e664067f26892ef1cbf05dd07c10a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ddaa27b842e460e9d68a726f9450483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3bd745621c8be2d5d119944325bc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d44841597b99be67a349fdf993874485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda38ef7f2b9330de63b79bb26770e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6b76d6741cc1f455920abd6e8d90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b294e04740992bd3511bc62b3424b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5743c16e03f82d81dea00b30fb087e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c768cf270f6aa125c3cce062f433a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcba446daad20d6dbe72f420dccc7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081043ba39015b49d93f1a64b00bcfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a34650f8f9275e1f7ee5a16fd533493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b4f2472857d4f8db6c0e4d86d069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bece36a4fa46bbb7e190fe518d7dee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa000f28e53e9a9bb9729f46ff7dee8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad7031a3781577c4d0ab2fbf7c03f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875eafabaa7d72b131e6a5c76a8ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779a4cab13f5ab2478931df9ab6435499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eb4a0d46882eb8819be027e0b3344500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4dff085cb8cb9e92a114694025f86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441de34d735ab3667b7c8b47b729e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844c840a1b3c28a17de7db222426b80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc832e26f26fd93eb410ac2ebefd458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f1b458ca90dd3a95693b68c74cfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e95280286f288e53c4aec3e7af49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b1db38b31c7140bdc8f5737f40822507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce50e7daf4a7faeb92c67eaaa38fcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2edfbfc79669dd672b26865e1733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931afee29048a7bf89d48230f6b2aa85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d266811972bf3e876f94199f4bc9e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab097430144dcce1028c316187c355512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512caf0cff2bf4b3ee51e1c3a5f7e1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984848b2fda0d397a75953f26053aa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e1f1e12bf4c7e41c0b72548a7a0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad563adb0ace09163eb0c0987a8e9ffd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c2dc713898ad0b8d807568aa07c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9ab9624f678c398eeb0138ec1282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c626ad920359e3d02805705df9ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a84fb0058670241a2e5d3d51ce4d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022d50bf94c08cfd8a680bd9085ca32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a2f2583ec65c9f1d9833733f2fef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467c434cc58d4501398cdfc62eb02c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279c04154efc1a9b66129eae79a9c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654a485835ad6b80daeaa5eb1332c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c53e978008ade430076cacd4755e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfead6d2f947b67d0efb66b52db81e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5ff57b4c1d0ed8b7c42a7f7d8202528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad225cd34f357f8c124e88432ae2d95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed293c432fdbb512a809eb516b92f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5a77029a800a6382967ffcbff5fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7719a777b029752eb72cbd930ea1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d7c8f532e66b56c4a0f90ff2b13b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c261301367b23485d120b2389200c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af624c9eb554d9f83a771abbda8e34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2b6f0ba9f43230517f32c9086811536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae7c8636cd5f5e483f2ce99fe5e52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642884b57077e9eec67a2282d0c418c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8117e613156abb1166cf9a2f4dec628539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe086b42ec347fcbc354c83ee1c8018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045f14a9357e4622ca97a0ec0168dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ca30cd72ed3032981426824a2b2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ced795fd6f4734a35c097b9ffd31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc6a32cb2352df5209f808947b49b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95876a841458d0f1ffbd56d5c17546b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd4a5a089854b11c0b6ae8f4afcfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b49039da0c34c21f2597fbd6bb0cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d7eb355f9839d15b0d6fb47712cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb26093b88da3bcd3234a173893a67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8af6ddbd83d23a02690a45b14c653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf27e7e5c7c33da459f30a42467b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f57390de5891da50c22f3e1d065096552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a07e672d18c50458b77f0f4933cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05eaf00c82054da9771c0e530cb2d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8e02518bfe3d19cb804ee678c743555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80c6530ddaba30718de38a60eae91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172ce1a46a8fdec3de601b9738283b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b57be68efca93226ebe31542d77d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eaeeb0a716d21661ff3aee04e7d39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c6651b5b49cc88a48111ef2d4d8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168dab59661d5a728a5f0b2b2fe42c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76442ff898deaff88a4446625727eea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a7df21fb24b0a88d8ebd6cc21db3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead387624b326de41e73bb2d854da70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed752213bceb1311d542e41f3704f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860b8497fecb3fc60d8598b108229a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a59f2659248e96d0bdf1f1ae477a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04275642514084f39adfd660ee9bc64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf9836d2986fdc67463654fb3e06a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8d3ad7f403d240a024bd39ef26a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b798ff25b2007c6e02e8e689b786571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61affd33504b4dbfde0e6510ce528b6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e39f2a84413edc045fbc8f405a0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94641e25aff8255d030f6f0c7be547574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e0ae0a99827842312a03cbb45da3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893eb8efe6c85c99392a6796de6571b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5e2cda747c577ee1ade63c3dd1fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9df48d27161be7d4a762b80faaa64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa39317fae7debea3d18f53ca77845579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a724014c10dcef12126ba0d974466580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1df91ce533e8184aefecf57593367581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de20e566dd9b0ce13240e4974eb26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d885dfa949477b16bb8418200ff35c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd88760e01e199121bb161b9c35e0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1018c64bd85f8b60c2c8d3825f5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9daceb39bc5c8accd66055c8d01c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0f0b6ad609870b9afeb708d0f499587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2636a6680d437d5d6fc9ff81eb762e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119849a44b1b7ba64f667199d32435ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bec445879c8d050a5d02a1a360d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e9e3803433fb485d9e5e3a95f65b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e15c2eb588a72b8d9774f43137043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8dd2bced9c48b6b8151d9d58ac7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e63fb40532268c2bd6a39e0a97691594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837392c2a499104fb79fc0990f5c6fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8d2192aa220237cc87ea32695d90c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d39f2b896bd463e8089466c26cc05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462afc694d6982f81edb4eeb891f6c96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe983494cc575483eafdd8e245fa7a9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce121e9a52dfc2d3435573e1b8d7bc81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027100365b2eb75a0ad91c62e361a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c597b7dc7f50efeffc3a910150175c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abe5909313a266e4e24132d812326603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdd17022a7558f203af6ecf38fba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e38c86468f70e377c90fcb1a9907d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a28d9ee52e60f4dc5852da16f6e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01b27b0ef0400ad0e05c510b21132607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f03109dab46c5562eb4c606d80d4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f79ad344b59bdf1da2c51587780c5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98a7086aa2a46f1fad52ecee09ebb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc049447ae71839b84f1e06495ebaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28daf01c63824b15d8ae0ada1bd981612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6954fc7327e5afc7d526895c01b599613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71de15ac3b536a1f445c703b648b9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69ffbe865bf5ad3eae19b5ee3aaca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638f20c1bc2ee575694259519492496616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fab940ff477e12d55f4ce2730e079617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92ab487abb68602e582a8b470cb2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248bd85a68afd872bfabd5518fecb0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceda3421dd91b915f5f2a188df26a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea18e6575af01f489c29fef99b418d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624c511de7d20e788c8cadd3fe2c6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd35eb8ca5b8ec1e411f9e8063848623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc8f3efc51015feea25941d1bd476624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8071abe07f0865fcb4bf305ca6ffc3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86bcc453921893d6e359648c630a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf07d87a3bd99ff676efc54ea4a601627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80c8437e915715fa6a0b83a7e9b30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e6047cf527173044e90ec5b0accbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3113217354cabd6b8cdc276772a9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d420a99df90221143ccff8c003f7dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f408db63d67c9fc95acd3e8a7cd290632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb5b69f139d5d87cb6100ebf645d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd5fa6ce6f03319f2b8a1b19a24ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554667d6928701cfcb47e915612396635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a86d3ddb491ce91d4721915d1609636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228656864e352cffb6dbe4c22f1b6b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe014d4f36e034bcae259bd7b72a549638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05a350f46cb96741d8f7c5a276845639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e4eba680a5caf9e0b59ef1ffaf4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bed26be98b225bfa07a48aa04ea1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc367141906af708bf2b834489bc0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f85ed0c5e407c92cf17e5933e3b2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac85b66531a96022c7ffe98e11cdec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d157b63ee6ba8f80b387713d57ec63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0b2b9873e0a93d33127f7ff278ef1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754ff107a8b24b2fe32cea33521914647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9e13334c80752af88fafa9a8262b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154582ef1c72d0d77d10e6e61fcc8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0fab28508741eae49b9871d112f7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78bd39b9d7356a2a5b75b575a3ab41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda13eee35dea88f1dc283a4edf27b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecbdb34af17049ea321e17d508536653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab84642cbd75706900ce54ca087a24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ee7d2c062f210207c30ed02a3913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f067628836700c5dad803e0237af4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f99f5aa4838e65316cdfd7fb82d99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12429bf929e2576a98e5470ac70f6f97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19207dee2c67a374aaf89ff40d4a44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284761afe9757db355bc8cc31ccc899660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27815bc63d43b0dec08afd7c11b2886a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ebf14783872ab02ba62543827da2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742bc988e8cd1c2df30883120c9f0ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee64d8698f01db83f449802e2e9623664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89222457c85657143588bef533abdc97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c96ae8ac5323a6a080904222575dcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4db45ebc887f54b0a1158c8553219667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ae4a5fd1ee4f99980c4088dfcaa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9399247c59d2233bb65c150e957fc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e6234a22838f998cc360b6fd5eee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf9604ebe4c96d26aae75bffd941c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b3cadb5d8cdc59b3bb212bba648ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab44da859d9df0996df180c6a5787673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2df1c35326c3b7f10da69619d69b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c9cc11d0179a19eabec28108bcf34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b36bbf2126c92bc690ea78531c91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bcb630c1a0121298c61fe3fb764c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5805c8ba96bb2ed3c86c1d6d22b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59a208f5b267650fe5ffd13d65663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf633559410f44e00733d6452d8fe8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef45b56d5c4fe710c5607c3464dfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae2be5a418ce1bff2b658bea827a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba78e542209832981f88779eb0437683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4f1e458f9ca2a3c4bf44c0cfdc44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a02e48c38f95c5b19cfe5a70f74ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48311b1b1853d31d29bc35f30b8f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d435443db25f590e6875139786208b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47b14d88b267a51bdb2b16a3ac2cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fa43ba67e6d19474830eb09d23b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfed2f74e7eddd1229d99b4f25bd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2940075e48068137bfe37d119f87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8583acbdb6d4a372f1c5100cc01022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f100ce0d1e2b94ba0006f2064be4f8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf99d0a2c910b223a7db4f52c923a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee753201a228d236fac4c2466224a866695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ee6a65214b35183126240438a91b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7ec5901f068ddb77fd7e80bd4205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79572e0e2ffe92d5c2e0692f59e410698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2756eeaf2c9b8c847eff6179972265699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605cc3735c3c75e0ee28dbf023cce7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d3e1b18bf20cc4f50c3f92e85a95d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d176a0e5b34abcb7a182f80ddacef8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cf24b9741f1d2c7a86f9fcf6e9b22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a96999c3accdf281dbf6999a1d22e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1d6bccd9681e959df04e4c26b75ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2832a69dbbb52234a43b2acd222609706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d1c455e3307fb4a57643edbf64d9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b63f6654696065e60051ef24c0993c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5286008847dcfaa846f4df1e403a47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c68cc0597515575631a17eb320f57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724b71ae1dbe8aa93ac1e14ffe3e9d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c247a38bb016fce8967d7c363c36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a2718a31975ba77be52cbe7a70089713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b90514f2ca96681e235cd09361a9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc099a2b73824ac18fdba44c1702685715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2102fd380e36a9dab6470c0081de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689b9479b936366697e5a391eb042fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e7770b24d5164624eeaa1af9dae2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde3eb36be5d6ece76d410220a5f2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b38b73f194a00e0cd7649dd96f6c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e071b4a682b31480bf40239079be8cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1071590505628685e3b06054c3670722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad5d7bfc98ff47ec54031d4efa70f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2c6c3b19b4573bdf7e4ba5d7339b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83efa5fa99d63292551f90de586ac6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15bb9cbbe074dd2b6ea7ad3004c420726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aead66e099038abfdded8b35088de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9a2474c881b5623752884bcc0ec1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96088e1fd20da688ef2921dae1b6610729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c475ffd95116553ace6e0e942b79f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f8988b601df37793567f4646f04a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf956875e16a98cdbaaac88edc493732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8cefa9a7483f14bb1d883fe50436733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d28f304fc94bc9e8ec8bea430d00b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667bd3fc7a109a30f3199d366944c6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56f8fa5cfe6d2888c74aa2b4af51a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951875a49c3b94969cb05f4d947e129b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4913334f3e60294cb3227f6443279e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4809f585078a07eb9b7e59b6aade26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb322e71149016ef7d64503a70fe1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e29a40ea70cad891ffa1e37b80d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d27e9be4445aa2341f5e0afb8f8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352131ca7d5848b0d435a1961b6169c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc7090503ef90c7b6ff5b442039e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676df3f7eb6902407c08d54f9c5069e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30d52cbc76706c883b536fc1768d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672871988ba64dfc79417865f977cab0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb284cc125d3a0e6215b3ae2c3a0cf8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb085852f0d6dd171675e5342d6a73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594a3d45523caf41b3a716c3e5a8a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7f51b801c524f81291dd20645ae4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0bc59d89734b3d0ed0fdcfb2b3e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee625ac35cdd9f3964c23fbf31cf8c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b05a26bd8abc5adb7d0b53973d064754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7438d11c1514c1e2f84364f3afcef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6ef6ebc5c3b45407012e209dae47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaebdd0b9fd2a55593f2acf924873cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b501cebe4d5c3bc901b17e34ec7f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881a9134f545b34c817652b17f468c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>