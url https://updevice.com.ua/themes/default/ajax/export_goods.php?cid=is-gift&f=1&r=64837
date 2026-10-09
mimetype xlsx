--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1814d435e9ee4e913082943b5390e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178f1ebccefb9060fccf4a5ff039ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63e9551bcbe7e180fa1be11b7c6cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f023bb8877de837331c25b62c2fe9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b228a7407aeb808a07078dc49b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ff01ef58b8380025a4c9ea5fa6006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a3c32dbb809961dcb52f888ea33ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667e366f91297a4f3498dacd9bfda38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03869fd5973af1005360e52db527e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ed6405a4692c06046d3210f6a33510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c7d0127bde4e2f932f3678a895f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507aef4911835d492bae4511d5fb2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad0f01919265c298a7cb160e88bb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4da76e42288a00252d66bd57ccaed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb3f2e2b932373da05f57389ef4bcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319105a8bcb53c075e6a73cef183c31f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5b87e588fd78faae1d8e71f01a34217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb0173bf47108533c9507f79f8c38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625e2bff55c1f68de9394b0e1f87a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f9d99cc45f996458908de53b8fe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d35aa4d01ef4e88c928529896ca58621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b12eb69e33c5ff36c20fbb35fa9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf336d435f03a6b6be5c6190eccabb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d383773cc75b00a37bdee4aaeb167024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b89fa21f182c188d48f54bc2d7d66225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe2f7af6404db655aabdf012c30f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62550c50c416bcbdb199a7d1230d0f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea41d7137842eadcac8e2a5cd9980728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4895d1ecb5033dbc6f5c952a07ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da351aa69f37c8fe93a938fcaf150bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba796033d46fc615b8b3bd9b1c6ca8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda00ad87d3c44bb4618aed9c444ece32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b588fe12965db394531be144807dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f603ef9a61dc8bc2494510bea68734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d155f313bb4f38982d190d5e90cbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79f4b29e0f868353fa637cb01aa5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd83dbc7694a71eaf28fab92f876c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1738600de58697aff4364e2fdc6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cac26bcd048c41dc2ae038198021039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a60d3df137b046e4535498bd8b02f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ed55292e95053e164f20803cc44641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf85e4f1ca0a6673a1aab9db87e5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d24dd1e472082f485e5899cb534d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47dcf33c8f41e33f2253a557b4e2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6922db4583187dca539712893ce3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d9bb4c29a821c7c884c73294ca4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b6769977dd013443c911806b4da447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e3c2b6fc187a56ee9ef361d08c0ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f986c18d3dfd6266025a1a6a708bfa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0992839603351e4c561a772b170da650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19fb70bbb2ce224e117e61197b0ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126160e9d10e25fc976013d489292e6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682debf61baa4f07170c261dd2620af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d91b60a2c4893c100f976f6ad6f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03c36fe76c3ed92f65ac07c03efc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca7132360ccad1af888af90e607ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6dea7ae4ed426c23836b34b77980357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb898b0a86dff92906711c8779d02c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc99bf39bf3d0cbbe8404ed6bbf83b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc298ae9864bd1fec205fa07b055960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4a4141ffc09763536e5503c3516261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46314096264b55172efe2dbcdbd9cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2dc22e8852f2769bab8cb818698d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9f5e766c08a8035501a66f72724f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48734ee93c930840d31a23a3b192965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee95718ad72af079a8aedf2e8fa4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd61cec4ebceed29dfbee6b53d523c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bfba9adf4be1bb82ee9c8ff843a4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568801e2370fab2024c9250015be3ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26eded02dc47ab28a5145449048ad270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b2a939e839748a0cf1c12457793671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd64496724d3dfe3686000ead094d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c439d57b418ba0facefc4f492bae4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117047ed1ad38565d0e72f8abad35374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab2264e6f8447f2cd2e835351ce8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425e7a1c2f45d331d44679cea0b87db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4be988273afbc85589a57a47abac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30ae2a5f4216280c9fa9e1751372078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06543446c2388f12ecd6bb1ee6bfdda279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab240b067d1faf59e1d85aca54906080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce3f1af4e71595f574c2cd012f02081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f4da4d8ce6920a228f952d274abea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde9bb6fe65cec2e690f7f8cdad6ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcf7e10a62e234bd2b80ae24e875fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3730b4b60660ce0a74ae786d1446d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ceb4805737ba4a097a64281ab521986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c498ce808512dc510311e1b362c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088395cb1e867bae80421e7b2b0a18188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d176f787601c5c47d1a92038dbb9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83832a0009a223efb5edb7393bdd8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5d9c3d73745983432c7e1ed47ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472985736bb69104a878e6dccc8a747692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eacfea974836eda70d04a851b5a3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa02f1e411db357a2576f382ff814994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440b634408c1387f931ed75ea78496d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2afe7018482c86cc7683fffbe92c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357cc42e30455619512f75902832c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb9cd07740072885b76291ae671e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85ef4f1e7d990b5a904af421409bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9088366d54515b08d6cd7adde1b8e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049a09f8fae07d37bd62e155dc52a5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e1406c096b4cc2da0e335ad295948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd327cd3f0ed65c9db4ca80bb2baed91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33153ead5d6fc7a3abdc72ce93c4eb2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cffc0f7073e109acdcc1cd2901a40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379877ef2d1433b80e3bca80aa0c132106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465ea2b065ab7c383cc13af75ac4227107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c833149529e63ab00ab3b51fff19e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e9a8f32d74052d77164ccc71a032109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0406b516ce450601b1a8c82360056110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3033c96f11dc4406ebd17215307661111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa5321efe0877efc6e165d2bc6288f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442798befcefcc8cc726cd72a0a6c056113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb8431d306312aed2581c4103eec9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4c4fe1e641ff864e4bc718d890b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59646bc6b02935298c23701fd7dbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789842865a52e52e3d6e52db47f5185117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eba7b18fc4319d96eef041d32018d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccee4673f26b5f35de5e9cef08bce48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b5bd9b2d976bd355f4a8e28f64fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a622761a548cb3b0e3a9ec91e8e43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267cdc6e90fed8cf0f54861c9bdbf59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5685e91fb63f742cabc98d4bc72c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569123cf1f1014bd7efa418496bf2f7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e05abc606debdf9bf6219a317a1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac67541a694aea1a49fc971ab93c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800edcb4ef9a47662f5ee2369ef49b20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9638a1b4b34b7c3dd3c37c1647222b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb1e8d5f3318c5aff04592b2613c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88053a97571f73ecb759720eae5f51dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91035533eb0f8d3e4eb252e0dee39db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc88bb739139b149f25d7f7c9756f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b86f9c867d709de9ea9c69aa3b593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3ea69dc606def06719271b7f52de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842041d0bc94db71dad5bc88dc87d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b848e91f395f41bfcc5265f7d92a7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f023bbe8db690cebb8c8a3544a29f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21af050f3e99510ee52dd0a136f3df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7265adf3ef592f50dafb5bff029ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f369e67b8be15fabbe5d7772b3ebb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00def38516f35797aaac21a60d8fde80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11eb00af6e635c4f131c4ffe57ca89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b2f7ee57e51990f3f1236122a8b5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca39250e3b13fedcbf19a13485a4bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec977f15a6bea4cce6c9a8a0afcd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d6d25a2caeaee7afd5e02ea15ad1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f911b986220bbc919573ce9ce7c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05696392c21b4b8bf6e8a4953e290bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76485c98586d91ec477aac4cc08efce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299227258d50f06e805ae75bb3dfae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d240925f96161ac68b6e1932f3fc37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4508e7e2c842bd9e137d60601380e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d81db0036a3bd8dd5057e01c8b938153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb918426e074fb360372bfe6cd7bdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8b810bfe2c5a0276157070a7ea03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e56d9880b9cd3c2aae92370045a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0ac93308214e731c558e5892326a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ce644cb3254535d62f7e52e56adf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d6b55629ad743d2740ffa380a56b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2bea7c6173c0fcd131c8af2eb7528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf09b1743d35d37fac92b90caae3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e111602c716039c8c6a79b4f4b6fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcabb9d3abd87ff8f01b3276e49ebc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839960ade5ccf7dc5f1b3f66fdcdfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f844ca0e4c239585204c95ad8cd1c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a064bb3ab909f7a85bc690f0a2f629166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14349078b80e8592af22b535b0af513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ff497463bba33cafdb0b979efd1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3d2a9fd220d25ed639275e3f7e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206337688e5c678d55e9271ce7899dd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdef846ba94d447923bc4a92005b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f80b3958319d52b4275eb9364e99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12385177b1ac3f6c77c4845d5749e99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27634e15d5cd3b351079b10472b1479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5fde64bf37867f6d1d76c49b2f5d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23245be7f178e4606dc72f9d33070176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659159a06673d7370f0ec2c8b33b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3587eb2414835e1736456852c7e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459d496a0238d8be0c41a191b5b142d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049540f1bddef5413d639ba7585530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0cf7e4fbdb0ae113d9c963aad78dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8060942a274df56310b7904a24a5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2065a24dc583ecf781f685f57ddf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481c204817367eae85b34bae33c761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859391b47a85e19f7e1b04d9fb85f28b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1aa7432d342c3ada5ab6f36861be5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd66fb552a1c510f747cb81fe7e4308187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4643a008362471cfeab12cfc7589b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c3156eb82e5598290eb39ed5fe4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e874306223a1edebe52ef126b8822b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d786f030ccb8fa076cad40744effa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e4320f47b1f66756a3f7587c8fff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa2c8b1fe16479484f507b12d312e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ee618e621e4afd5856efd894fcbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a0bb7c7bf3d0088418ec992c0d25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5929023e2025a80716455a7cf885ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b35f3c978d9362e4b83c9c7c833b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde461618979da66cc2c5b2a5b4ce3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f0188a57bbb6397093f9e41d24a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd6b323e489a6b0504423ac60bd4ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d85a6946c0d585b9bf43f640769a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1761daf4be484cf0a21bdba3b6a7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71366cd0def837c3374b55a6b88b6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f71a7a01e4dedc1ceb693fdc76905204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a22024a0216635e4854635961f9db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def0c9d8cc2f6c8f2971663c33b0a13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d94a1637861ced3c69da9d2353a87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928d392cf25fe82e67bc7673684885208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a1b3d299b44a91bd22d469843458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a173b13ccfaac543d587923280e0c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbc75d95fdc3e43b7984617e1c1084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0f5e03830df26e2947f3a373f258212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0010fb6e7ddeeb8753183cee54ce61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b890067c2bcb4fa9d1e3e3a6d1ed9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539714d99a966bcbac316f8331a28ea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b411abb06b10de0d93437191b6513216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174dc3d57ef0691fcd46ad9a0ef401217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe3333adf42695c992e09deb14bc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f80746a7d724bcaa3dab81bdcca5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e02b0c16f14dc22e765d4e4c13dfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02899811b6eb00458096951d77e90ad7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3a0d1e1bcfe8500dbe37e421b1caf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cfd535ef9061f71372e7027a47b54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764bd3902dd060ea7fc5ccba36ebecd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f303cb47461bae7d25ee425db7aa873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4245f11ac761b3f8635299a324193226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52edb5229578168325e7b21ff093825227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c3a26f33f2e9d7cef25f32df6c49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22223c0eb5f0903c0767a7a87770a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85989eb66dc8e6dc6467d9881f797230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf9adecba7737aff50b57830d7975231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594df73fde75d649b6a2ed1970d0e022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c79d4572eb4c5ace25b906352399233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04b0a9f075be50b5ec6eb825184518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176a02f97ddf06ef7ba6b381c47eaee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea61ea55b7280026ed8b08bd6fc8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787328b923cd5f95ebbf6518771d67da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777adda4ac9859191c6c07a715ac4f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791a329e14909b823b7159c7708ef2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d211c228838515785925c1ce84b0ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede7ce264d156b6d118f77195db1dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68420e08e959a0180cad1207896a5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38408cd0dcda7d8a618f630eb1f1ea5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29309e5505492321753dd6b5d9b2628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4edfbd2641b890ec6e46b8ab1d9701245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d94f9be26531bb0e2c52e51f4544e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71263ba0dca4016d77b41e77aefa461a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d267b01c5fac29b52f8ae237b670248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba90733e086b7f34fb6a317551d0df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8f9f7b80cfb8776db8045ab8aa8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa306c621adc28cc53210910645bfe77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad023c7c51e68a1ffe7131f12cf1483252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90a87af5216721b0f243ef79e67ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9927023a10349cea3ae42137f85c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6da56dd307d2f06e89444ed4a7be59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a659fc226684413d1c6aa5a28457b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d53a34c0ff5dfa8d089bc35167970b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf186cf09db959acafa5af3aa52f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2eca2f99d80a8b2b863fb66c9cd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45c6ccaab563fd25ab91c11061e0e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce468f9af732900972c01478e6572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64f33a38fe803a732f91008fbf6455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7be9028cc2aa05b9f7753c52ceb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c8da4124c7b9b71e0ac75e7d42b52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ec110c9791a111dd588233e085a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718851acdca19c2d09cef86e30081044266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629ad23de56465f5dcc4e959e6dd68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7493d32d475461ac3918d62c394403268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dad17d9df5ba8855cb404035c513c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4eaa3a82a7fca58f10ac4df072fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4653bcb5aa535418c4006132ab5578c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95e0bfdc85d3b7f35e135abaa47b27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10851c6305633c6d113068178d4208273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac02d7c1a9cd992ab8fd8baab13316274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c38f095fca24cde7ec9bb780f638d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbab585a806dd756540f04a940b15e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805c6661ffbaffc1c5ddd61dd350c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a431496357cd4c4a1115005f7197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04918211c6385d7ac3555eb7519e25d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc41f93b0def3221d9a70e5d802219280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343ec424d400839207e593ff665f8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6a57c092fd9444fe5d158164e8e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb740ba03c7a6575b30ddeff31c6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec74cdcd327657f1e177819ce965b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2be93949fd1cc0342a0c2d8673d4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42ffd0fa740ec31cbbe453bd336c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e50a9137266c6e49de2626b2444bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d5f19daf34c36b03a85b75fc1b6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666a797394436ea358bafc075d7b6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adf658aafaca45d11431d356ab425b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c802cfe987523786fa01812e66ea34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd59144e15bda8fe39a3ba6205fe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658f5a4dbaae248d05131f8f49aeb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe907bef39ea12a12ad2f10d3fe523f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222641aafe24eee625241f71dbd7067295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c1bb1444aa017e763c038b0fda76c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d259edd20d7d05cb41baefff22a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a02104c17d363285eaf39b6bf522298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d50d56186c894d9a85db356faab77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f2a99b0c5284f600b57ed94dfbb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045bb2440277cf931233c689b19174301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251283218e78848274372c25d28c3f00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d258bdf96319ae9822b828ef41104303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b72cbbbebb6d1c91a3ab8ea3c8f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f11d59a12af161697b886073f1d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b11a485d86fbdf894debcb48a5af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d84b90f1432f8ed0d3609b1029f07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32baaaeeb6611f8a9eab17104a4de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac893e7ed20a5cad0577a91c54a651309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c86b7238f783d8ab55a8bacc51e01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ec977392c974aa2c2c41a5b65c6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a972c2cae07438e063d5ca8b2f2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e171e00e737d2952118726f23861313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a27fe1733f516b5a03cde65fe15a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb7722baae7dbae8a9f8f6576061e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929351e2356dc8fbfcad25204b8330316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5dd9c16fc170da6436c78c11e77cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c706561f20150eed1cb370be109f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de6be6a785399f686de3b8dc2dff5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ba51dc8d4c8804e35cc154bf0b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f16131615f92df25dce1aa9dd5e93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5c5357c252cd7296e2ddac3cafff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db83d5781583fc19fedb81d1825f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526180b646a64ce60a5e705f6ee585a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f161a538a1839443d49c48b5fcc3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4542482c484727945beb9b642844e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a28774992d09ca72f25c607fd364327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170979d91031dc97969c8edae0d8eb2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c723d3aac0484b87073e92c862c04f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475506955668c9b6c3473e60b6b1e4ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e08a1e9a258f8f876db82ccaafd45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd7cafbf81805c7acbd56ff22db04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7223ca8b143896ccb7c4826bfd3178333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc990596356d44ea27b70a0c91727e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f25da7d658026cad090f645724b44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5a597b14b7a3e9617e2ce61931f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ff1866f494ffe2d546340c52ce826337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62a8471dca7fdaeb5b07886875ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeeabd19cccce2ae280f6f2c48e4e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c6f41a1eddab31cad36d138d988b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120013083e7e998f53879d85a594745341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2ddd1cfcb7df2cefedc012eecf16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa516d7e4cddcd4b9760c6a947f2038343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b44df735b0236af56b182ad9bd8ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76a03f93e61861ef6796728207be05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de404587c2d4cc86157d74a62738e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb0eeac21a7111b57bdfd371b2571a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a3b717b51499d14147dd36e1ded1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdd0a848716436129ecdf10a46d02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10254ac299858c33a258b25ee7051f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119e0858af4f6494c3325f442c4d0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ff6efe4a035e824c38a6a8358490352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5bb2b275cd9e59bb22f00ef4da6f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e841a84cd67d1c70f101f7e37df7e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48e0e52ef43d2c2c6773325ed0ae3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4761ed7fc634d19b09e8f7fe3e1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d967198869549ad9b94638e3a4ed50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069e5dbe401929b6e672934717e9abf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6440322467f90b60f1f6fbd051f7b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e371069e240b77ad8cef315912f227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897af73912b66033d64a3dc0d4fe91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09779ab1c6eeeb2adaa79e810b094da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00c9d702fc6b7dba8a8082c6de0636363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7c5f3c3d61b5a167e0041472bdfd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528d38c9c3983770a48dd01e988418365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0ca6ec2bc664702c9b806ff1210a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efcef44a3ec502e14774ba4b750e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51455999e433e720c1bf7d03df276f3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9167a258cd6d13f70df3e10bf1d564369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03ee83670b81559dda58504cfac04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90765065a8d8e1ee02a46da3a2e18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977549809b7a9117ab795d68b622bb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9c0bc6a2dbfd1f229250cb143468373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8f970122426efc5b28c78ec1e5d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b040d24560d77b51846a6757aa8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccce419d140eb8bf0754f8c202938a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf670c4c69e74d8bba323d55072b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429cb98725fde4ed4a07e45143e7d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd35807b162038a5b81b0788b5bd40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05673d1973cc942779934797a251be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc209dd5256677dbcc175c44fab33b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc16283cfa68894f8c7fd3a318348382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf799df43db7fc15bffaa8ef51b7562383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c141ae2eabbc91db05fd8ee11ecfbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff0b7cb7a6e1e4c581b3ec33c10328385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e2d9653b00272fe0525eb29a8b667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304917bbb10a72e4c853630920e258b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d5b0082e62e3751369c62e7080d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07580e0fcb8de7f829912d5fa8ce5fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223e973fe8009ff1d9a24cf41b8827390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9423c5add8207f010aacb9f96941a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad456a096a3d782d5ae88c9c6b04a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b6eb161e5f9979efa356e0ee743d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a6892026943a997a76c5d5195589394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272208568bb9aebc52e9077055d9b885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4647d061d49a25b12400b14c188b8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8882eaa12760a8e7a9a7c549602f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d547e21a766e4789e01a37eb2010398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab6a9a62dcda34ecfb8a0a1f9c000399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21072011ed0ad217c21fce998077b380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6693c76d3498474788fc7855f1b6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c658e2718ed204575a0883901e11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203fbe9c5049f0976c2c9e1cf798fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed9d70f81df0112043299188aa5392404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84e349e26147590597e373873f734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e555772e3a50155dea2dfccbde917de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a517690996f80bc9424170007911407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13586768a36d0c9e4fbefd868fc48b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c5a609ee99d2c50a8bf55c77def89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33248c0b0ec317d278d5b6f1234e17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efac27eb2e5c2eaad8723f64e018f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9179e81b0000f4c45d019a5ba4ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8432836fc2676ed16be044f358d4b13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd84fa19c13c8b5b4195668fe59f5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e27a100dbc61f1f0f871b21b7175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8229c90c2635f09aaf4b05a511ca34e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425e28a3a9d81d4f993e6e6659b6817417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280075d57de2faa2a9d1e3957239792418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882392adec9e24c2c54272288d1ed169419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072ade7a63fca2870a5a012fc83183420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363da043087e4119c70972c24139c9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375aa9ee268d03a115aa2296a0c4717422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f721592d9a15262a90d412b3f8c9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea110c48627ecf45ef986fca90c0421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c42f15c956cfa8e8944719a91c46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0be0c03eb88c043f26eb01c0ecb120426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df86330aeacaeb6a56689e3e2f56d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a4b4435e3ea46112a293853ae59f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d03dd6bf2ec0a7cc75a80c54f34e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390216d870dad192d8f46a225cf1aeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468d9ec713b87b92177895db50782a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f1ec07ca9df6362e6279e44022703432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c334387406f791a171bc5db8d142e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf01b022f7de9fcf5de2d36f5d1861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e8fc5d27dd8ece10b34b7e5b2a76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e58d9b627f26e5cbde748ed15d18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f79210c8de565db67e8edbee21b1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da3bad7f7eb98efbf63a95274fa3bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938876aa58ff0c44417f6c596d7eb60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84805548bd51ba55482f23a457120440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a362aa73235802362414024ffa849441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97bede6e95139d73ad6eccf469255442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce81e4ad09e5eca69d35047d494b41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0d41c0354ddac86e2600ffcdd8d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4668959cc7ae2e6cf6608bf9e1ce8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a22ef59c5b6c2340995cbfe9170634446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3c74040b49e48bff4d6fa5112bc44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea12609c999bc71f7d09cbcc385587448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f82bf4d22a816acb4f0449e1234e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108f35b228d36b3e4b41d39d169daf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e80e55bc5617f70223a251ba2208451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8325533878778f5efef3a1c600bb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679a21f7b30954a615d432f3491262453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbde6ee781f5409536e925165f49fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787823434b3230cde24f5491b53a1ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeda3dde0dfc3efafd65d1a29d2e6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd97519aa0a6e349fefd2b52ed379c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c48b418037c74e7e6943b9a2b742458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595ca37e63b5d59d9446e242278dc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f44cfadf0ef97f4cec8c473b4b2ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb3df1a8d2034f6c1d37655e631c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616938cc55cf99ad160118d9c8a135fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ce34c82d28da6293b63b78d601962463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452fd6523f50428315b3c6a8b774aac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2ef350539f02f8f774b1a74623fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ba1ff48030025ed002a0edb21874466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d30bcaafe701227f189e8ffbce595467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf30be605b932c78068bc0b9e09bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c918e366a64e2631aa86e9fdc7fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f5d9242c074d30fa89a1069e8053470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab9b93cfae13ff3f37765e66c70e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbe170545a09299ab77820f56406c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7ea140e2d4a8f997df2778b7829e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcb1e432fc2798f2308cdce8135867474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfdeeb51aa78322b447456f146629f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c9ce1ab0f4fe75231b52952ad9668476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9851374770dacee8b8f5bc9fd0f3a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaec41e891fdf2668245e078c725d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af8ee5b5790465924999682e38d61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99abbb5819a11ca3778748723da0d5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57b79eb75be6e94431b37b4876c5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0134b0992ce501a811567bb3bb972482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9df7861b30a1cfbf543b9d65436b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bee919148cd9150fae5ab515d6ce2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b881cbb3044e8ca768b9b31523bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e54fbe8c62670ed0cb1b4b80109b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae6da66b8c8fc615f8fe072b3d3b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd4dbb1d09979b564b4c7c7586f2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6829d340ec1ecc31191b6f7c0886b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be5413a3bb1db9b642c009d124175490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f412aab960b1310857901c402fe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3919bcb64fa31931bae919ef3626c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e4c2474fa13edd60bba23d51a378e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d04e5c45d33e0497502c2a84f9496494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a5ff0d138679350c692c70dd381b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb37f55f9b377d3769980243a9a99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc805c8425f1018ec32c38d3cd1cb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a36fa475d16f34e2292372c22315b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a0f33436815f676056d2f9fb9552499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad90d9f6393f2576617c11aed191a36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ec7ef04acdda32b649c75d640ca6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c50a61c7b811fe4742657e78ca4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b420073631201cf224fd37c8e6655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825b092be16a92d5bbb7503fc6d96a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a52836500edfd3edb7b649e7d570a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077ea99aec04bdaf2736431ca079f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd181a12cb36c0cb84037f65f18e66c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5064f8d99235b61e65397bc160f3318508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c665c44571332d294944a750fb91b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad6eb751169bc39d0eaad4c6883cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f475ec92df0b8f450a0bf1aa369bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bce227b6bd0951781437d895fce9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35b7fa4277782c50cc09ecbf26c52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d5d9c8156231ed28d430c0ad6994514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12f2569b21cb05cedcc9ffed8c71d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528b5cf0598682f9553b37d15127b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5594b4d563ccbf3dfd1301f17be05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b708542a9d3d34b308526ddc8b2ecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dbc65bf4e1333983a7c46d5831a67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2144a96c9aac56d32a3d0b4e26ea4c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f242f0e02eaa8a157cb05b36f48ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bcd344514a7c1bf801ab0e51b1b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa117796692eece72c2e937cb1d80d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31beaf4caf894ff5da638b177b8ae83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b33b16a453c97c2db8eb3c9c1c71ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbabd404973afab3fbe683a1bf655d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd80076a1e51706056b9b0ac8cb05d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f2dab3c8a29ec70f959b9cd45122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9439764e04d52825e78ab4eac2f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6569094ff9d5bab07f37438272adef0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa02046d5bafcddc36db6b29e3e6950531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a5b6b52d6dcf59d95c975d3f4bc59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9caa6281d309d90759bc354d1bac9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa7cbf1c2ef390a52eed63dd62190534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b81b51bcc4095d49286bc281b18ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd86b5a901eeed6a6b8a55d5b34ee7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5e34e6c4aded1bf842e7d6db28a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20adc57eaeecc82be81823d739b81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953ea88a1763790da4d26819de598f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57effb41e6b5edd26910dd32d6099540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968753c394a3983570738cbd8ae48e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c030e5a1c53bbee05cc8f0fbcabf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fd20d133119e8316298f06c19a44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda03b52693de661b8f84bfa5a693ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae3de77abc369ce4a6d8bcb673142545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79781ee66dafc052f78f0cfdf9b9ee1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc665192d39c7f83cdf4e06341b38172547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae24606d11bfeee70abf259c9ee9d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ac9ed2a92ea9f58786965d5bedc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8d8e02c0c113b27e4707dd23c652550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852040a1338c4b795ffeb9ce914353d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942ee49bb522e6e6ffd97c4bbba22ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8393b0cbaa50ad759c8a90d1839733553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c6177b8c713544f99204b143a033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc6cf1c67ecf3d3d05aec633c6a60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8945e5342b8daeca2d02bdfa03758556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b00c2bb035257f57b1f25512aceba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5838303da12fb1ed4e16b06266629558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec1c1890b9ffd46b3a2c455331eb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aea5aa1ea2ddb54887079bb767b34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd4e4c8b92c16e5933c0c0324e526561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b3fcd777e5956ee9de6fe4522d57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349094d0c27f319bb8fc91cd523440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0162fc42f6a85e26a3b6600abd050d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8daa4afdc3bb58a707742eac9125565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35191bdc8c7fd5ce008f0162a0444a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d08a15f3610fe648cc7acdcaa3c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022320073037386c91402cadd44dc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816083d4f1381a146c83cface9be845d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7aced3d0269f3cf0532b1f2c07982570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a527e63d139ae70a4af8e380bf24d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fd290100a3f8708033cb37634d1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9468447e37c600232376374255c22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6d8589aafdf5528e277226842ed8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea9d47d12c6ded98a0d19823afcce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619622acba32e368a78257c99dab1961576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3118d56b5e148ef9544efc868280577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682eebe3338361b62df036ad7244abb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97069094eeb09fd6438e715590d59d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c02c6428a3585349cf7f59a3b9d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311903dea418e139881a2d8934f6f5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5e19f236942aa46a1c4e92efe12f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb1ff558bf54f97391fcf3c415b3d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb7fd7e98507e5f322bb0f287b02da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8ae87e697956241b2f2a34d4276a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8a901b66e82e8a1b7a954f082512586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807ee781f8275f88a3163183f2c9a65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8983757d9e4841773302ca6ad6c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67683f9ccdc1c71af4644d576f3aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085b86bd49725cf74fe437f9f508b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4529b649aa8a5b5823e4d0df66d0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7ae142a340737344ae26b9b4c9e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831951ee429cfe5d278da0b5677770593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88e76e5dad2a62503996f8d574849594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b8da486d421efca8c740205ea4b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b05943652ab9eeaa0a03a729150924596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93da153a88cba100144f180cb19a9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6388faad9f21a87f74c7bdded7b27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91796ca9d16fd8089b82c559362b3f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d2ca0c2e6cc4c885f276c18ba54c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc34a3b3b71d3a13e45b7cd615eea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97536eccdf3d56a21052407b36f8889602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b5911aa77ca06d2decf5dd98c207603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d31a4850ac0b50efa01d03139fbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7214bf16021139b27809d73db522177605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364a6f9be2a3e18a71f8c37fbebab3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1391e8e9bd334dd3b5abbcbb898ed8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529a28bb23f3e02dbe5584926458f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cb26f65767e2305e6bb5073185018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3fb449e1f363c08a477f89c9d699b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7cf19bf4841f4a94c224156e9a2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a831cd65a255fc2f5efce48f3aef76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3a3b67c77b8cbd85b4e41b55b685613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bcd4b75bec350e70523bdc2823ca8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88184f882b0ed765a1252c7b6d877615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca559d348db0f6589528b7b0f0e138b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777334d961335d3fff1e6fdc0a4f8ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7712cc3792c09628552c85c55dfe9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79cdec39413d73dadcf366301a06d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1715533a087c81c4f8efb6c896fd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc856a3da018177bf333903929b445621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2df8371446281f6760e9aa0f6c74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673adf5b1157e3cdd503ce498478521623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043daafcbfb7604d6ead2ad8eb15a0e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8615a9d07f78628dc8ceeeff78ced625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c922a0c5287598d3bb0335ad7b29d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e74416a0b8b0259db9a085f44dc83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e36c6d2181eed12898e7a97ec0156e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1aef223869b56c3960f3d9b14bf6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b09a7b9e1dcfb7e604ad179334ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fff36c230cbfe9fde34ecb2accec3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3fa4a812131cbcdc018a920befe3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ea71019750c2381859b0bdf289d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b788787762fcd7d2547a4682604a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec2665c22619ee6d0c245b6d36d3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581aeeacf0e5bcdc430a65b782e5ad0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c8f599cfdbdf63a2781b2fb0102e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb0496256d9b9760a8a384c8da2b70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b9671e799b71560286a37d5a6ec2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614cd00c3cc90fbf9b90ce21dc2e59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9550b5c0bfec4e741073bf8b61e3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b247aa5c2373332d9ed01336f563642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d8c8c2220728afff7f0c1ab5fe04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaffe82fff870e626f6a77b3c2836f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb820e1e3dee9cb063de6933b4ecdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee99950f625bfa3c403633fc2a578d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d792f59a590631f0fb5cbae332ec3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7057820f95abf7427ef02172fb0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec1568e4fec3a05f7f1d7d9bf817e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12dbeb34aebd8468b794ea2bb3a3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f395e9ffaf7c09dd9087ba2305625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ef47f2cbb655f595af823a0d7b17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00177a15025ee0adc96bb7a6f9d2a94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729cc76b761cd0fc1c5359eca7b71ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015af69ceea34c3db6b933f17e336b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91b44115b41392017b42be7ebe441656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606518fe063c80fba18adbf7b24395657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd40fc4a643f0c82a1155431dc5203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478b98c2598cc8d06644820ab6ec89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093adbf95b841973c6df16985634ce84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065105fa6f4d01a6ab03d6edf26d6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27db0ad35808e26945472f1a14b320662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233abb87387e575de9bc5389366f46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d42ee88d00cc1da50c211dde19f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e47870b573811fa172c65e150c9a6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126ef76ed61d6758d623790982ed01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced2ddce56549ea3aa621cc4c979504667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0858e0ffdc757622610def463358a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7d91217b92a29c6c95d958031584669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ea14c4d2ad2fb8e6ca2757778e4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4154b3a2f7707be94c9a1be156185ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef235ba59956fa5168da032bac439672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00beb7c1dc1a0608746ca45302a433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992697e15b7e197af60b09ddcc62f0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492a8f3917f7a6842122b0d73eb02d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fdee27bd936650e223898559abe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373dc559fa6812defe02c229d15261677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d82ae38a75977c772ffba386ec6f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c362237200b52cf784fd3d093e70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d804dcda55ffb314462d481644b311680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581bc85bcf270b751cdbaeed6b67c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805886caa83bf4bb61924d0dca01f5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4249293fcdcdcd7a5421c32b28ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f0baa606f261d83f373b722e85e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d2c2b89a961357912dc0ce8eba67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b401d695aa0f794a44cc5a9d03a007686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38fb46d5758f06cdd6e0411b1e932687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb384d2fe3de15ee2f86a70afb9f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c51463ca6d96f37fc260ec0ed76c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d798b4ec8f767a33739dfba51dc50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb47146468643578a5a4b17776f520691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f77b815b5262fb395e38a59e9ee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5508ba56294164d76d7bd5696f6b63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc683d89ac0f4f5d58f5f2f7115d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee2242c50584b81fa84ece9b1f1a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677c6b108440d5bfd9de157595143be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d28a10b8f810304363da8f27de8c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55cbd7bf304ef3b3db60db92d24855698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470370d334c77a1e47ef53b0626d6f53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee43eb28f4302299d6ca611d5f492700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e213dcb53a41a898ef574e64dcb9f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85bc1e1c3176275d93e4af1428da80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a601648d72b6cec8ad6cb14890a331703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9e30f17e65085666b1100e929a98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ebcd5bb7b5bb5e77da90a9da6fe3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39424c2975e253f157d4400709af6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7a7e7b98b977c302235ba09c5ee0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ba54951e89b6d697352a289a608a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc485253eae0ba72958b088dcf18a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb3ea0d6b2463e0c167f9684e3767710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de3bee43a770219bf588a622cc4d71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc5a4b11582cdbf79f6b7557ea78f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27356de25f885169c81183809928ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d4837e2474a8d876de6e4e6d6cda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d884e1ab5a8e89defb4ddeddcb43b34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368dd71926a8c0944e6766dc6f8000716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca5be7717cc25563e8eaddd5ee5d23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61677c5fcbddeccf28a6db217d8044e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937499ef890dcdb93d6ca34d5e69fa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca94016cb9f4821beafc4e07b323a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968749dea4621ea3b11b9eeff6de0459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b48b4e5705e330639efcd9b42027722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be58b9ed84e43b2b75ad5fb9e78382723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1882b0a8bd7fdaaa64211584d06a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0ff04696a62c3cd3e9bb9569b24d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba87b67aa051d338b184bf6e0dda75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d2c6082ca1bc2058a50197ac2c51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf77233512ff0f1e46cc55278c454f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff74c6fe04cba8bdb8fe868bfd906729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec9ab8feffe1a8fd907c2dbcc12da1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799561b2978c7a8d5f68f65cc7727258731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d71ccb3cdf49f0e42c8a0b6175f0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362154e89a65a4efdf325a31052d398733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82972a3ef8e4f1b181c865a3f29ab9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e0bfc57004212a30c5d9e427e2d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54defb77541d529c06611b00425f384736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c1a696270fa32bd0e13d61bec5fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8afba3341acd781d4a44e22ceacd04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe767f7e12f83cf624166e17091f5ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2bcb46830f444bfcaf9b4c5c80d2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf6abf54e5138a1bf431a01bbe0f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ea13a53e439b963d1d085a0b702b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22eeab35c39852748cacef865cad5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c5d65d42d7a0f97c84bcf6b7332c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a745e1f9545fb04bf22d6a6fb702745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36214fc89648ac075ccf21aa19a29f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b8059ed3112a1143757051aba919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f423ef6f6c555103577a54d23e103748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7593a101a18207fb3b0061848840073749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b8b6bde48f51d530dc89cad4d5e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afbf056b6be22fa94edeb6df9d800751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f798e98cf29c44619d7f403ae8c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b7bfca1ce133017b39361d01ce0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea76caa95d3d3f3defe247380e154c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4929e73934cda8550e548708777c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecaafef897fa64cf2bf7e03090cbe0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdeb262267c32be472f873bb845b9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bf0bf2143c047f86fa5a153d845f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a23a54de3f9e51d6fbe572a6aff7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0ab241f3e6b4ab55adf7b3d55a9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db268365ae3e9b99d9982df14705542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbafb3311717098b1dba12db5c422a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14f117b40ed85dca009ee3793dde84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecf6a8e9905ac16f3d3223368311d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ab7a36572eb3fef81bffcca8e2486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb5de3cb61393fbb363c212a31d7f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d6145ec0c6a7287212f11fac90bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b867f85ec8e4bce896c5c0403fef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0da37f43e2ff1f19105ffc3c3ff1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c330f3171341264be2070d24b4ff3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e898a17471932cb64aaf634f58ac4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe6a56071e829c3cb3261af52794dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7f689d55ee2a8835d79e332074e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e5be68b7858d033ea2b3fb360a32915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e9ebd169ea8298699d3e8e4eb881f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5026ff8a5c1494ef1bb6ce86889e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1def5faee3055ad30f6dc3b0476ed918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5348204f18e1be3fb4529dd6566619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31a67df6becd8fdd8e25efb15d03b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be60aaa866fac123e92c7b7007e20f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e80ca35d65e8b918c4fb3af9a52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e53053f2c63164315f69787561b8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9600222e55b2fbb185530a2f1dc470424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d9394c4e1dc546e1ad009a4fc9ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6397a39f2410c7a8532a330e68e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685ae5cf14e1a80dea48db1f9cc07ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca072972c78d89245311145e8b37e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fde9b500470d564d8469655b02c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baa0abcbca6b6c8920bb9053e47f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989d789c90a8b3eef51406f6ec97fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859d44862662b732c5f614a8b6450b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe89e295fc4fb0c2b59d040c1fecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dbea1c1a68e6e6cd5db69b5e42d1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1f3332e1a245aeb2a71a8737c1da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f898e0d05e4668a141c357c01116c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae18fda20103d497cb9615680765037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d6991dd8db91cea0db7a6e72da0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f518527e08296866da046772a43b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e459395e8b7b424ffd23aaf9d95ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b055ed75a285a5d7e7592606bf98f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e10f80c449e9e0a18aa466d0af443342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f1b0cc43939fd6dee8aaba568f77d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af65247297ccb6c1fd822e03d30aad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c8541fcf8749bea8af8b8127bc87c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0e52cbd3d66b8118b6528957d8e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd909444245fd8e8985dc926d5bfa9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a7e24306c1ce913f04a466b299d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09eab794a315b755a2e2d223c649a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb41ca274e5cadeb5fbaec16c0a3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8fe3261614b1af19914b25ce8fb5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca0d5e250807c6825fc224716f77552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08e2277b2a4caa74f8897e5a74442053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7180c835cce6ffe8b0434d9bab26954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f527c05ce45781a4200ab966511055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0172d253929c6736bf4e161b2d4ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96088eac7722018a54a49e9e84e71657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fac08ab197a218233dc57c0b62975b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84469f137eadbc0d7ba686ee0ea527a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce24464a1813e619f5d1f3e188f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3342e96c571c5acc9fcbcdec51ebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1fdc47080e07e71366353b80c1a9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee80b5f9cf1c45f00a8a7b49adc58363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122beeaa1172630d94455ba4a038e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4f857a9b7ce9ea7ad14d44963078665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae8545df7088599701c1a3d72b135266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b434fce36057401b493cbb77c288d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704785c05ac0cd20157ac4dff6027e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa699128d5cea1da635685204a7ff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d68c34346e0f4fee222d1216f3d8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89170b7305da0136dcc94ba4b889d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c809ebd7ebba5b69391518eabfdef5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9030f3a0ef8375c9919dbe2a56cbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f3e9f5f0334051dbbe80de1fa29474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b710f7ea5c123efb4b67ec44388c5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a4b88907e2ba6e84c85c2fb8d03c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60d1639fec2128179bfa10d34327477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc7375821761ee153db210d7a0ceb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a227e1e4f23b5c038858ac99f1ea74479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07d5f164ad5ceb2749755201c6ed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf0cb875409e3aa6a1808b563102081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e9a2ec10a6438314aa8f1a7ed643282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1cd5d80fb43523d97a827deeeb00283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d716a84a577d07b6c416252ef032ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5413a8b86d709b371f3ffe63d1fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ace52ac146fdb055b9d03dd8b4a7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669bcc676df9839b2777e966603aba987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401e32324dd4491eb878a816ca389c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f1a2340361edb00ecd69bf39dbe789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aadce77e0ce448a7dc21dd2fd5111090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e358a8682fb089be476821ec86bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d731a7bf344344ad70f923ee788747892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e3177474a7c5ef8f400741c16b8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0cd9f23810320b3f40b77fbc5e96794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcb8bf802246a6c8b9c51d23a3c19e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9017829aa5e63b5adaba40474f184696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64050eb185a45146f5fa726d15c8f6cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbaea378c195660f20917042676b2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a47b17d4d9a8f7512669e5eb5a50c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099119fbf48619e6df6d4f21a06010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981bc418a03642fe334ae4c8c0ddcf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feee429ce88da5e4dbeb738f50e001b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d67e6dec33735b32073cdd7ced083103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a894869abc7d7b2d9331739f932a02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff8a058fdc01f95fe06312e04df1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eadbb7d1155ad301b0dac6a0c6bf92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b66ecfac97d4656e02ce1a4b55dbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931175fb9c5e403276a4e59fcb6c6789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3025e352d4dc70ee959e303fc1463109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c9b658eec09a56483fdbf45ba2d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0f55c68828d0a21a3e4ebaeb90e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14d44f0138fea478b341b3522e3bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad752667a81a0546c44ec566722c5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb8a030979b630a6a2d12a2f1fe69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7985e72722b8206de668f2ac6faf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f84ca4c8e2c013b3105772e5ce53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d797ba49894f21f04c60263e3f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce9c315b4f80e530a84a239ae5129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd3be185b17aeb89f5e9126cff86f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397d5cd78924ef35d5c4986633505e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc25d4136e1c91a173656a39b20ce9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb7e0280b2bcfd011a3ec9efe7eea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302af0611587b58879b8df2aaaaa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7de30c38808ccf60c409ecba3c1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8963daa6325bc6debe7f76467ebb27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d05a55ae89d69a3ca61ec7e6a71c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10bb42c8eff10dfeaca89b0d4f3ed0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fe64de27c2715e097fb4ef960bb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b4aa1eac5dd3896cd754cec7467c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57facfb53d9db4697931102065185203130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9046bffd3812edf097b26f4f366ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c6d4daa0baa7edacbd40d8cb9048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a2b7ab58c5886186f1ec346c685f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84b81b318758b27cc49f53684e7f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d5e0f879218a83efd7cc05d14ed2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56735860ea5a8cb133229850eac1e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7fb64e9031b2f8d7e30e3f549f9a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd1b23b36d98d65859f204f40c725138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42348640277d62f59f22b6e8bf99ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afe4125595e09634dc0a074cfaa5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b533d8a0eb0b2e6c37012bb95d13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165f13350025af69970326f366e378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac446cb5794a6b2ec6c7581e24986db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245096ce6ab0eb3eeab9d6f4b365435c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45274e204beee8b92ded79f8144b7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6dd3ab9fac7e80b6e74b7cfffe815146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db703437a5dae8b135600df06be3f467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8c9ade6fd8f39d85e88263e4fb06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c2c0c96a41ba4a6b972f210bb40d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b788f4dd111507e70abea81481edaab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63f51e7b4797fcbe8918006a679ef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501d07cea4745f7e43d850e7238d803152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89589b66f510c5e63807110cae927f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a221aa26a1afbe409dda8c9b42595154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c340357acc3a0e70126a01a6f64db9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb844bf5a1c27547f8bcdc96c6e5e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60009754b11efd4d36a4a7a8b14c3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac24c68e8e21f8cb2a9e60d8de6c84a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da98dc82198b74a4f21c4b325c5ed92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050795c1083cc7253260d9944c157c8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f0ea1ec55ecc9f81465479bba3c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe326adbc3291337d6cebd8067673e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa91cade96cbd796d2b0652e24a20d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042dba65b20d36b459f3a8bcb8ba40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48126d60f0686dcc5b4e52f12e472720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb55f4312300fa6cd0842e82ce37b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db875d6a0c70ceba3673df197f185167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ab0a4d55ac7df81c5c140141a113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033cdd28efc2c2a2116011050c76b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dcd61e3105a1a976ef3e018b36b37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb90ae6df85ea860975241938e7610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c85198dc30e299d628ddcd3ffb6eff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea62a871e4d4eca12ded00eced590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a889eb2955e7c22211b3ede3a3e2ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581fa4a0b74fe2016461eb765943ee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915fa8a1a1cfbda26ddf1209ba82750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dc4a65c332d3c365323c6a90d5c5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4c726117a50c9cad6c8ffa5f7597178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06933c3027275bc3028aaae982cec6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17b63cc33dda83c42bfe70e506729180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940c1c8da9b2f484be3f6a3605c80e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e27cb575fe2c9f8fd7059c9f7104182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b975ad22f9c0d81678c826b6ee79e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280973f6849a82f565800a3b4e5eb7e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6d6c74de4f38d9800f4ee6574fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb03c2f4c5c3378dbe20a5df925d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064305b515ce3e87dfeff1235e20cbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ce9cf181dbe2449623e19d91a3dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36840109bb11ea983a98a3a4d8d05d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137de1b8ec596e642454032f4681dad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ca0e6379ecb7f540d8d04ae0e2ce8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1b3df6fd721b8b9269c3ce40165f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79dac537b156a80eb12fd50ae0df08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f1e89743e3627c1ebdadcf2a1720194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a21328c07c3fa744f76f3f0ccb4b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10ea15ab8ee5401aa58d823091df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c65e087ae06f61289c3bccaba6791197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942fb8d7bfcbba884ea6ad9ffdfdd78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee3a4223d435dac3ff1534339e2ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b61142a82bfa4eb2bd9ac09665409c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbaecbe47a172369e034341056e62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618c3388ed287f12d52997195fb644202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8303592fc8c0c73b3735e92766ec2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9901e6f95f07e33e271da04bb1ba9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d670be98d149db35198bbe125fe87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad97dd15d748f6090f684fbdc354ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aad0ed3f3998b2178781bf8dcb002207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af9d0d835721c9659e2cc2701eeb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1cae93acb13e93c88778ba5990132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a3c1d2a165c46c151e79dc4571b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4639d4134e2e6aac9757f28f6ea25b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da0a73ef8d21de945f3f2445d600d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6e18fbfbd3f3e167beca56817e733213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88cedb5e52c89b25db19ecd9b6f2ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df7f1c65c37adcc6bf9d6aa6745f13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa42ca2bd7f54537b19dcf2df54a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d18f6fd55852c7a3702d1d0178e988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa843be043a11bbb1a6e984d5d1cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4595f8403ec50cf538d06e554647f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd16bc769c2c13da3d18bb6edced4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56edff59e82f149ebe43494111e3e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d273657656eff415d9281cf4ec18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85acb50ea7cdf6d48a41d0213aa5fff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1b0df50c27a65431a0f5ac0b0cf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abbd24b52478a7c5cb811d9e993cfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75a07c252c28d4c9e2886f0aaa0ba3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8c1a53037d8914d09da9ba1b979d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf82d23102037ac65354f03faf0f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8f42e0ea442acf2c2c41c4173aaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc93f85797b3cbcf1919300539744e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d170fad85644f7e075cee4b6bfd91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759428591a42f2de165b0d1c198dbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f5e58e26fbc750f1aa1c20da41c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7efff51b47473f682fc29c2e28e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d3e42d8a0f87af6881db00c627df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ada726fc11452db6d075513c78b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28afd34505257859d7666d09a6aaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749229bb306cdc7a0ad7455e72b8f9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ff9c041d2680eb228f46869d53a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99233e5c8323ffa3be4e01eb1932718b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a8088688297ee86dae7b0056cb97f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed0a4e784a337c972e200f7d12749e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535256bb53cabf98e49735739812b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc62d1154588fa383b4199f71d2e83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5fd8be68d6b6041af9ded0fd3c26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd121da5c3332e6f313c2d6b57ac1ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e26102015b20c459d62046a0138866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed4cd772089b79997ceb59bfd6a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284f84da0f01402029914b0e3c035c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf12fef29f417966228ee2beacfd9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af81c1a1b737aab621a7d17528212a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45c64335f4ef0ab2febd727c5076c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a30da6c7dfa7721cedbba1bb4b392253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f081c1a46d1a58c352c38e7c1aa0fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e122460351eab619ac13ce6695791255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a59692ffd09913a30d547aca6b179256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17398555396fe42734995d87188c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e296dd83f270d22fbad2d7d4c862c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0956afde4a14c8375fe502e75df89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee2ed4e51810e40633c33f51fc4bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe952f2728e5ccd67f8e292068a21281261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6718fc1da0b466abd0d49fdb26119262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985a16760bf55385014fc5164790f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509590794490064198bcaab309d98b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772d0477982929d99d51b6d1365fb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ac196382d9085962d3bb133e05d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d474fd41c5284befbccc00995d3507267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8739741c0d1c3cb119eb069430f0ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca4d973bad6743014314b8c0bb796269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515bbe0dde2a4b92581ec479a8bac4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81014f7679aaae796e623052798f3226271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602779905c655aafd9f87f3fb166949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb1cef25d5a7a4bbb195604be5c6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a2df8029edba192f5022fb44248d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ef8bc7ca4253da4e5fd4fcc6a6218275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fde9d561ce5dbebf052639e8c0d8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68b7127e03b036cbafef26dbeefa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0480cf63f6aafef7fad5f40619d82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044027844c91d811f6a5478821ebdf2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c05c14f94db89c10deb30da9a42cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f140977c8d9a832c8a6beeca6c75d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac1819cf5aadf02088b2d64ec6a39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb2eeeea5a6005972c9add98b4d8f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74bd73235e771185059039529e0450284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8a9d659fff1ac9bce7109a5a24652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618008881d366d466a665f4119cd2e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dd25591c6c116a074fedf521ef7c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf769ee0006abf9734f2f1b266be29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a2766a35a5a8156e53efee333d557289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673afb7b6cad11c8f21c57cc728c333a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9f6f8934c19cd5f8aa131dd691815291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d560333af92e2bf4da5ca9658ec22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1be13b218b5dedf6f05fce5c88b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4508177b6fd013cee14563d361f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195966ee276bd8779e16d86b54f96d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe7d1054d63b27f63c1735a9588a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d64cbae3f3d51597c99c028840e9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8758423b823ddfb1f1619c5194f56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107df0fbb50ea87d170aab4eb64aed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da42c5f33aaaf6220d85e4a055805300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f479b0c6ab38b0fb6e9c83f8970f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2cf3bc7bc8f841ffc1bdef9b343fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e44bcceb83242b6aae4282194ede8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544ff0bb82db046289d22f69a6eda6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c204f8e7828b1ecbc03c31b75ab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6e4e301be9f000370fbd93f813516306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18cab1b42c0dd8ec4d8850b1bcb3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef734e6a9a69c609a673a23b7baf23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e86c8ce405174343764eed290e4a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f479ee226af5835687430a791db210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68b0a408ffa440e699b39b3d37bbbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1e1702a8d1a6b2a56208a58807a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50049ab9516f7f320711c3c83942d10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a505ca5c5644357a2d2a7fae4e0e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f15cb15f10114af4fa83bd104df3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3578b88efc0f883f175b821f68f206d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e4af9cba1501e0067fd9694092bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01c8e0fe88da7961e7083fb645022318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9759d79a38e8ee9a8580784a93d07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad735f0be0edf9b002f6eb810e0d845320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf60145a57a4bf33e2461d145dbbe0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207c34ef408c0cf66962be93ba8a36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c949f82e077c062405fb55d7804444323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2949fb5f9ac72b0fbcf37d2c59501324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae7bb4725938a31e2cdea6d94a8ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57684d8e9be3e8e8882edbb526d295bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d805c5dd644f6b13e72cb5c299a54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d58af2516279f4017428b7c2c4bdf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97716540ea7fae5f2cfe4246fa583b67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30009402cb4151fea77a15898d9192e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da341d25fc9a39b589b2d8a1dcd2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa62e730459e505881ae10831d851e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd62884a835a55ec6fec3792c64801333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7081a6512d379063c7343f1e1c53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0ad8e557757ef9e116ac9007e504335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0aa9b0dbf4b6c49fc8a61ab7e8cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db038931cc14b52744b3370af7e7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c30f9a9ae50e75b11488fdc90dd50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da74ea61097ff34637ba61188a8e8fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef316b707de6764ea1d7d9289f9b245340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545664c5ea2fc400da2b816268bd9bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeedfe321513fe5534cb4df1109157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a056c5a7f90d0b5d769fbc3e872ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73eb90fef7a8d85937d28bc31efa87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf20866434012091900b073adec1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563eb88beca5d0150804f077fb7bde2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a79586b8a27aefac9c4e20c0314b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b7eba375898d009a112399cd49573348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9815e7240ddbd9929a398d075afd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020e6f310ccd84ac87cc02ada7a5b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7dada9aac4cdb99bf1313508cc63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a5ff62a4bf3b4bab2213b4f64235352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f265c95b0acb47fff9ba80d665005353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84224519f61115f6876328b3be11fe65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e31f58e550ce3285f9a212c97294a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aebb406c22856e43390a11b14ff92c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab15ba77f5f9f10c161201118b015357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76199d82e37316bbce6a7bda6f414358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c34988fed90df21bd188cfd5185c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4520fe5d6dd0c72125ede0089d0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19498b2c26434795568cf47758a32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526dc1d34e6fcca8f2fa5b087216003362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384010d030bc034b4f6f295f8203ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c123d7ac6c38f34284e55b4a32889364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae43e9ac66af53e118dffeeb1801a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004535f2168786af24f3dba001fc2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5297f2f244db0bda10f1e57f26e016367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb2f71f2cba171905bf8de1b0e554368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645226b193d69194fc87a4d64c941c91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc21695a127b90891733d1a3d068a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b0e7a4e56aad3a4744945fc93d78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9e3051150dbba1eafc68d9ac4a18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202c6c25ef5b4ee442323380e295e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6029cc46f2eb032ec7fa218a1c58ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28a87226b1de3e858e3c515bf326d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee3008b9d34c938094e598aef04895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204454c3e6959059e75b6eb0c2bbfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbb3e88c6f7c8d4a60e374608cf60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66a40209db7a031b720129cd25388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3fee3b5cb5d379694671761b476fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc10df5fc92ae9bf8bb788a0ca6dd1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78fcc326f3f8bb0b0ec52753ebd9c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e457273c92f1735b00ded7242377e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f8756e086dc7c60bdbe70c533f5e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa60f6ac65150544a3d525b23bb7545385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966074ea445910f05f3f094e81048902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb91f6a221cbb5dc27ca7e3197a3040387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ecc91529ec010335818bec291a68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ecdb2f1adc7f1161237a491aed372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c32b4bf15c4f438b4d79dba132da31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820632b6e8320561491979b759d0c74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80faa71bfc0a2f3aeb18c91bc009ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346478742077b2da8b7b8ece9067d9e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a924792c1a77451a9644a31716440394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4700e44ae8a0715aa9f99ac355352395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463b7ef221bb4121a7ee6556a63049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d51238bc39a624de4b054bf579fb4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a428c04e3c9f8183111c8673971f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fe44e0e1e505073ba413286f4c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e230d6751b5dba683f7acf644a934400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bf309fdc7cfbbfb4e75055a568d7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6b7d953eebedcc48f8cc66bd62a08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6960aa2d2c90a9e583c0f5d4b223f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a894fbf79bfdfb67f2620ce3a29d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30945cd2de125b3658de4f3e9a8987405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e67b7732338f608974f06c37c8d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c0d128e73b9d9f804399b96e16fff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b16dd03ffabd157d9cfd2a8ba6b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34a6f103c4ea91fc7e9655c027235409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd8bbe0292af254dd283e838fe4ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c036a5f95e9d34bd5f01729c317d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b5b9e89d49d77bcae6c62c52f5db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b49d93d07b9c8e092f8e1249f63340413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8fc1bc2994a94840b80f78728aee1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388998328763fafd933f5453044ce03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62570a403d243f7ff9d0b9109b9b6e3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e4e0c9045d50143d5394024ab7dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d0568bc728ce24ace535e200d0e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc105fe4676b1a2cbf7b35b18df3c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd310cf70c73f969ea232590ff5e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303bb9b8265e9d04d975e7e6163dde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3ac68960c982523bbce5b812534e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ab52865d914f7952db0678d44b49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92bb5712094d11e0b4b0dda0848e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e45668f6b01ddcbfdabf59539cece425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5886f9d9db554ac7f679b73d0be4cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eab21a8d6a85f83c1c56f75b6db1df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb97c6b1a9271985a603993f02b129428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54db5eb17e8584482100e852fc5d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41dbf2c7c9dd794a56267aaed499f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b90b4b4108a77d8fe2c4d6d0a71bb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfab36d9bdcbd59255287325909029432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b579d323642467f6e07bcc4aff27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f6d149d7c244cfc88674f91f05ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02137accf8a256e110986c0aba3641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1fd2fabdee5192582adf26b98a94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113811db0cc416965915364818104d61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a981871d791efc6d523011c39a87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be1e32b85d0fdc8a988af80cb3021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755a7132a30ab19b9c46290c8a3f8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b428008e11df83d7aedb3a5d16abb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade83428b68e09a417e40593a3be379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea99158d7c384498ed15a6e032f28f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ca4634b1d22c7b1ed117a9e05728444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614f66b2f6c0b91287ec220c52128d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54d680372a8a2196c7348114cba1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cef4302f4a28b6fb7dfb5228c148d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb42d3ee412cfc1dd80e330b4336e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b9b4f58951edd6977d23b54d990bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff181acfa3fad82e9f5cc35f8692671450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4843fb0bb62022bc4c2658577d57678451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47d7f07e00ad09bb43e477c52899a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c630383e3496c36cea53b6ae51e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68783411a4811ae557a447317df14c9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afce8124e82949f8ee83e4c983800455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5f282c90a81efcb7b9adbc9755b70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24451000e1a7c25437b89c8563608457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da8b179881661cca1176351304c09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565415adc2b8089d78352a4e4754b529459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3374f1b119ce36b54362dc48a30fea4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba01a47c9d6e9da80fa91d1ec833b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090af78ce4114993ddf1f24474e70f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a07b3fc51dcaaa5e35f4ca6fa4934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4584d8a97e754b3e473d16ef08e45a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe55cc8e849fe8e8f5d1d82b03f186465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc145796ed5b31a619144a368eb10cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c451256ccd918f709e906f9909ae8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e97f9d5f0b88e135a6ca33fa3a24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab0e340bb2fe1ffb1680091796eb56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4ae7bd6c74970734ee1fa9d251ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153daf7d034728a100174c47f0cb689a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2acb483ecb245529e4e85cbe0c9264472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea1af2f7d2737732eb4a6d6e15006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f27a5f496af90823d1b002ed7ff2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe17a8be6129ce5bfd8551cf92f5ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42b793ce3c587439f8c1f143aab80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46625ed814ffcb69689b550d547196477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baeca08918faec51799e80f32c109f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e71841b54e50c6bf0699526770f8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07592ce3aa20a277f481d42a613c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69e4bf20dc0741a5a90420c1fea23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690381721635bd3d211ff5a108910ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164803dd200f20dd720d132d70c364483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf83d2cc1367da9ec2394ee8a2665c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ac65e83eab81ef6112178c8304c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e1197fd2d1a671e51526b27e9658486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9018aeb1db1118ba706b3def1cc7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ccf9709251a74f52025e221893baf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cddcf7510372624bff65d06c655a85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808302e9d7e405b3e74da2156e7a32a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2d32a42004b83f26ff4ecb53d447491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90e2735590829e448333de48c57a81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b033631f1a52880e92771f08a8ba37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994aef9642782a49e124bf312f69504494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6e942d617259f738590b5f1d19b47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47de4f1923d8f2a18210bbae6b7056496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7c7241d06411fcf0b886c0179f0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dd24bee3c2ff93e92107387a444e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483601a976455ee659ec3dca048e9943499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab07ba24a87878b7fb5bc00e2c0832e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daaf6ffe7f3eff4dcc47214d4e1352501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f672bb4f9d4f9d22df85418853893502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121221abdcb9bb50c43ff44e757cb48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e19a2bf40aa750b0afb60e8e0bafe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5defee7479c4724c89425f30ba9b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f7dfdfbbe734a678de6355f2cd7ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea4950871c8ed6c49876c338a54c71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b12d436690f3d50bf7301e61c895ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0f600b51708d68f35ac6bd5d85a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc20001f3385bee24f25b24fb9be11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5142b6b159bdc8f07f4a50dcd09f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456dc0ae7bfc3a6e1def77b95de0b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed990af8e4f46bab5c47ef904b189e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affed72b026fb09674611e5e0be89b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fff4495dbb7ef055f9e5ecd9c52ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23717dc77fb3e18f2821da8d99aca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926079ebb3619a4f74486a82a47ae0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d20f8d7610dc7393ea248f2db9cd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aef0f090424f0495d2d1e995873abd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec9fbb141f123ed58b215ca9705d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38764ed4a6d33eec971f19b1227660521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda29d7f92cfd571f07a968701b3f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9febad69e8f911a48977caa74fe4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe0fdda77c2460014c97800257e4b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57433d8561e3c4ea58962e2923749c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de61f92e894ae74e3f0df2ad52901e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5398d176b7d7292c593fd184cfb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499025d912e42ee0115ca0b791c782a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd148d7141edd0108b83a1f2d28b5846529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd08afb4d2c07dcf2a17038aac7ebc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298aadfde407e3e38300fd8bc100cb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca41560c20e73b1f8e2b948d443c1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263c4cf09a96a4d3a50bfdcafa4de6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d435f5150deb5978aebac7cfb1e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c55a9500e803fc0c6aafee78101040535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b71eaa2385978b975155384d2a2e20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7781ac0701a341e072ec3c18c60315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612840bee3c6c79d2c8043395c456af6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d964654d7f2de8020e3fc83a1231ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee577edf474bab18b3678ef6b1a5b16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ac51d627f002198c15efd91ff2cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dacaf51a7173907a39c4506435491542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb5df3480f44461f9bb19f324e58d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d481f12cfb2247098a70ab818f538544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648184ff17750c580271ee72f8d3189545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512b544b357b27113648590bc7c670546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce956aa2834218561c6d9418b866c9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c154bf67a7727fa71f6ec66f628f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f040b3fe8662a65e72ef8a5c315b34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4cba94a8a6800138eca04655e36be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c75bbe1aaee32b3a7a899cd9a84b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce884d5a9c2719beeff8c92c86d6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58573fd9884183770eaeb8ca751d06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac1fdc13a40c2be07dc9c2832edca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e66f5e7fb5b9fcfeada7cc65dc426555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8e9e25739a748085bb136d14c1496556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc6a3fd2fbc2d998cfe812984d481f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c1dfe0e2704d975d697246b76e2aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401c3eaace8af0f1953b427b92c6fe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8055a2525f6f81f9248b430ae2e19b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e47c2bfba3c01dab3b33fa19b0e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd09f420b7bca9de74b245d0a5016562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806f167d4b06b31d7c4c7f969e593e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5d688b201d08ed0cd5adf3312085564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657e199141d7bb04665c3de87ea59f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444892797ef82084797f724a05d89fe7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa680ecccb45d662f8b518b484cde9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150dcd55593d43e440b654cfd5f7f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31a9d3f8d34975985a544dd228faa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae897a6f1c891600f6c77896f152c6c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7819806d075bdf3f422defbae17d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950dff9e142ba1dc95c3097fd320a67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2931101a6539f45ca35ee829c638782573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbab1905d5792904c63c8bb8c121d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfaa5b5b231a0f391b1446fda7e8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414671965cbb3ae85818d06da37788e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1782767de11e914096d828c517a04d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f4e14346fdd30dd3da71e7c29ca74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c513abdbb4c71e51efd353ef7ead55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62acca4c5500cadd5e7656a9cdba82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3bd69b475f117ded76454d92a77d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ee5ed3780644f0fd9ddef95b8b63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bef0c84f9ec5dfaf05c20009f5b97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6420060dff39dab7f60e71a8f3284c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac9df6f9fd40ca20e6d73b615c92ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e56568a1b8611068c40ba5a63e122586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa531f28575115c86aaa851ad63e8ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3b5e9fdb071837b41bdb52d8f94f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2ed273386acd0477ff26d115cd13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abb495414b7d1a0fb364404ed73b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e4fe8116f1966be291ad5d28d35e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f3dab08ea72a77f800f6802cb651d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f13a0ff2c3024a2035f65233f3466593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c45b2d4bdc2f467acac9839c722d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a323d4bfc60f38032d65ef765c4d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80b1e20ed509a31bb58e0ca1feea9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59d7528bb87fc0e6662401f36c628597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34391f1172cec4bbab87dce29b5caa6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8166784d45d9ef71a5259758ec0c98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f7af9a982b0363c66d2d18ee94f27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aed67502ab88fc0e4c301afe79f3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae00dd5f4af6f01caf56fcb3d91ede602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8efbc4040eb3f323feb1165aafb30f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831318ac7a53167889e28ad97b86ee1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f595be0c9088ad238dd48a76bd4c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f6b60adc0aaa39e3b0a6cda4cf81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7208b1fc06054a682875bd17f697607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fd8c8a9b66274a37b2e7708798a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef8aa63279b4418c0254e50599ce5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e869af84da322a302f18545c35fec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc322eb0fdddeb26de8d9d56ab766611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9cf0c6fcd71b24db337ba72fd6652612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eabb924f21c15f790ede8b68dd80d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343ac515dbebb5f427d52dc33cbbc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7bd1c93e8d50771a502c4cc5e92c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5785600dac2a889873e16a8910f837616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce095685e760f39d9d695dde7f2ea7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe6effc2badea16610fdf66c87cbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0a4cb767607d99c073f08cec8f85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700ec7d733f0d4332dc25008883458620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102aae14ed12a754279f33f11f9fb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a73611a2c05c642daffddf5928293622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd955d5484ab00130ced5c9a10f10b82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375bc300d12a9f0fc8a255ca38218b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1cd3eedaa4abdc1e1864bfcdf04a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d5337201bdb700eb2497f678c80a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633b1b139b5aa544794158f83ca4178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961960d958ce4a31387807d92d7c767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a07b9829a6c05a6db91334893e2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a152bc07962d2722198103de2dd1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd78ccdb157e087039a4c07b2f58137631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83245c53a18870b796a2710e27ef1ff7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1e347d02efdbee9aafff9ebc7260633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3a8fbad3e179279e9f3a58721704634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d841aeb9e87fe6f4fd5fbc702a5ecf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab35741f8b01e78ca55dded13c320636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d926487ed4c79514a031fc01b2c0fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa33247eec9f28d23cb6ed54ce91c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff99d4fa1726883c55329ca3c3301cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f894805da2277e509635f4cdca85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7621084f6d302075369ac3976644ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9feb4a24f8ea15761bdd606270488642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4349cb74302923746b9b631e1b9237f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6eeeff69274cd1288c1024d8eafa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced250aac5d8b913319e8aca50cd42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505564725bf05bb5c71d9781a2fed97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54887848ae79a46de16d459f6266ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a082d036cba5d3bff89976ef0202648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d2457368b363871ec893320b9c94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f91919d4895513f14038eda132cfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff77287cdd120ec1b06f70bcf151bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247275e9478801f4e529dc9649cef05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7368ed3056181fef20e0b7a43e512653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf93e74869a039ae72e2b3f775e4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b8ea255e68e057ef8fb7a4b1882b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aab4199eb062fd28d456ad50911dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfa32f9a958a29688975c30bbd9262657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadcc9a7f1441eaa036b2c92879b66d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fae7fe137f7950f2ad5f50fe61969659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7369218b59cebef2f8fea562a77e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ccd8ee3499e2a52fe8a5639e008ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb62233506e3918e7d816b40035b21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a147859be3136246046f1ab80de4f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f19f84da29530baca6b033a7600f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef36afa8ab4ccca953890c49a0d5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265acd1a5825adfcf34293e721001719666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a6fc64bd8b85abef3082165313a45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617aed1a8ea687dbc63c8e5f50bf1e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258897f9e1456c580911886dfcc798669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46b5630f2f04a38d69cc7e2372a22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509309106847ddc978edcded440dbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf8ee65e6e6db5523c76c6a44011b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647549ab68c7e330d8f71d192630b66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaae14f53a4f65258e966d193bfdb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970cba427f07235818412e3bf81f0ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5b1137b93adab65fc2f170006321676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385371c8034034e8fabc59e8a5d11805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59753438feceaddbf6974706b0c812cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dd519b0755e96241a93df284a4dd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a2185ee8d14fb29f7e62b5704e478680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773cbbda69da9f06ef2c73844d13eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636061265c880bc767e12a553e39d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ab8cbbf19c5fbbd749806d43c5787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050433e4ef8008daa411ded2fe9076c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ed93c5ad0eaadc433b50dc2df2143685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf01b33a4102ebe1c2dfb558bf0e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0752d877fc933d1005e668de3b4fa9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bd724de91ac830fff8ea0b53041a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a2a999e9f7e0200f1feb17770c0f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeafa374110c038bbe2fc807fa01eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7604cf25c592e03a7abc03023d19dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb092629842564d0fe42086527692692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6700f3257d92f1139ea7b7e2089ca7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f2edd4650386cdb03c6d43febdee6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2b60abc4d2ce0f26633bac6bff4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce22b9170d19ce3328c4bd9a93633696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d22fd93f11c110e81f3b21b3ada69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b447f69da72788be39393d59db13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec5e754045c976394d57698492dc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da388b930ab45bcb97d15c60369163700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba661bde79a3f7e6fc95ac6814568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d991067106653cebf35fe2dccf7fbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be28241c60f5da29d8bc7821acbb9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158f5287f92af24226ff4029de393b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019f7b9dd2821b469f9d613d8cd8a94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bcdaaa517d615b29bea1dcb734390706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6b8ac8bf31177bce320ab4ce6960707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d180b35997572d4304af8654f39517708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a23027d579d38a4c4133611000512709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b911fe3cd7b08814f136b4410f5f4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9dd1b25b7dfc82e3aafeca080574a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e49462c89c0028098caef4415fec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a37b0fe64f486162150a9fb50109d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b8897863a46f8e1c4dc94157a1ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57731cc81c0a94c4168b14f6445187715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35d0a81680851913e761d998ecfde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497658adbd1425af4d70cda46589fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ef93e8063fecfb4ed672b377bbb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7241d439b9089962045dfc7c2964b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff01cddb34e15d27c28e935b533a751720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35663568cc8cb6072b6236e04e5746a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcd56a4444f1080030c9ef1b8b5cad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6e91681e5862a7765f8a52f93d2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd32e13d64787e3d95947bf50535546724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e80e1fd3b550c700091dfab59901ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4781bc6421313aba74cb1b21e413010726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db626ef06345f62dcc91e8cf4d0ab42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e78b5489925db18f0637c753ee53b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676984236813ccb8c2828f4d809b72b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41f3570eb2289aca84e8d19eb77be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150edb03121cd76df393bbc9717d673731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784507589c2d0244fe67f45e8b467a3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d8dee5cc26ab03105d8892dec5a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7a22ce2f35d9a5b1d8fab10b1601734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50754a531480f9707627942f0fba0f74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4285b2d55fdd6310c6cb0bcae8071736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918251fb6603a4c19d48402565676f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835a80dcecc184270f6a0452f9ed79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f190487e711394884fdcd897af90c11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0231ae8f40c31cf74212c6e518a5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e3c362d661e0d3b382fc2042c94a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d1a8a6d9157a692a29e59a5ebaa4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25c0d81b573113e8bc96c2a077d3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834746c590c9efd02981781113007f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb03e8f94b0746bf018458bc1580a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2436acbd0b4359ee0813dfc09c481746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d1c4c94593f9c8fb58d1ef3841bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc776f147c5ec1403d17d6494a1d2a8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb443f24e9664c31b8ebf6657f1320749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3946b41092a88257b8340d80a6cab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e5b7e4c9aec537ff5482dfdc4a1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f2def6033ec45e1f6dfba5f638a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955725fbf16e89a7eb6b9155a5a49de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a1c66a47034361378540461de5cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3ea2f9da1482de44df4056203a7ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca0ff874210222276fd7fdf4f3057756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bced301962789c2db7bd22d4ccd64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d2aeb4c5acda261e285c58cb3254758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11a6381c9b5aeb4b9ccd52d788d1b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>