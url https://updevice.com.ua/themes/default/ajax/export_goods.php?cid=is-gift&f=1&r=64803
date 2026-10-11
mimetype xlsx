--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8351db9405a535bdf4919170b3c5481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41db43bc29f960a1bc907c1012246b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f004d133dcee8bd3b581cb98cdc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f8a4d42e2078489e3790a3fd84e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab23fd19d0e5ee9f7d9ad0aca09a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641d194f4c4406ba11df5aeaa9bc746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d376f640831059decba9eb9fa94517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a099db7ec622ae2b9cab48b1aee48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1d040782c497cdc2ce7f9713ae019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074dda926d87952aff9dcf6fdcf45d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10458e633337207258a6380e866e2e3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3abee4a61f288341d7d2760984aad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9632db34daf1ca4174aacb2c5e7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add5253be5b96fc2cd4d666c8c941814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d303b148d351c0001693f41bf366715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33deb7e82e510eb64ce0cd7c7d077d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba659dd4e3b1e38c1a84234fc61a1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2f7f161b7d11fc2de827ae11248bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b5ccfdb927c80c194962f744e6b6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abbe3a264648857138072d826e536e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e87ffa27d6b086257e8dd09b5e91621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c50ffdca456c097cd632d8579c26f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb168490552a39ea157e2cd05878523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378e834b309feb467b801af877e46724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07dc2b47cb8d04e65be5585f8665e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68810b4c2775f11bb5b371e7e986d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd644b8616b164ba84ba3edcecc89ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f43745c4f34a63596c9f7a6bf97228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce1977a9287bf76032bfa8aef694b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9eda2dce2a4d0736e4c9ac6e454430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f615bd5da124f43156a0b270bed4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0573434104174c0143cc12e6c9973fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a60fbb38eb552e5aefdc49df98c19c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362caf410ef9df322353596b065803c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dd5554a43ad63b2edf3daedd97b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71acb9d85bf7cc09449b29cb01d4af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b85298c5d90b5b59ec05c4264e1a0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e290b3bf480f4e4f4035e49e32d546638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e95e34bb03f83153107cd4aef003939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da2049a288affb5dfc8da8cb3fa68840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478bc561f5d61366b9c70d267d8ed7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da6a45e3da7e79bea634a345f5d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d3e2b73b8de4ba04e04ca4d9abd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b0f7cb05b32b6e26273b24de80b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbf1ed3aa3ad2b000cc5bf9212451245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d45f51a1c643ac5403cdba9b9550546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737973076f357e641bd072e822afccdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0250492c3468ba46192951cdfe54348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270501f391edc674966478bae6903f6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ea3680a7356e601a057d3cde282b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82f8b963881eb478bce80add840c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ee470048ed2719dea3d4a022ca08e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3282c0be557ed2fe551f648e33640953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eca1660c0aa5792661a0ee4baf02e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21bfd9622ceb816c156da3df3eccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339a44de791da995d0eb9f8cc375ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e73780aadc2254e199ee0e791b64357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b8be54c5d044c5aa41c7853ca0d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4789358ac6abffa038e1f828a77f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3686b696054547b87cbd612c0239e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b482467397a546851557fdd18023461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54124d92bccaadeb7e89c2ab235bc4cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abf67a4baa98b42a2ba786572b9be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402a5ce2ad1b97924d434929640e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d527546d0d1258be734597dc926c9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b138ce81babf75a5e34bdcdef6f6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4940c7c5f4f5a93788a08e2bacc435767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd367edcac29d494e57da60e749fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cdaa25f5e2cb4730f27008c4854269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da887e3e62477e39ff54b6f0c555436e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d36b69e560fde7b7215142f7160d1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf58d125e6580cd276baaf650cb2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b889b4f19ce05382927dc519b6235c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70b86191f6180970a05e5827e46aeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee403fb131cb010f3065f438cf9e8df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd115270118085b7a0544cea952d545876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c2bf0a435883c0393e8bee2c5be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a64e457989ebf91e4edb303cfc6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0b61a9dc3b663b985b1b4148b533e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f66abf64085aa00b0fc0f5507c8df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1087474ef8168d432bddef16284c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d186a6aedd177c86d7502d54180bcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600075f0e877cd6f6621d34785959883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6729af15513bba5467d65c078bad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9dedef091bf080a064216f9a8fffc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e75714981f2846fefe58c4819b2be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c920b7624eea143212e9c8d859bd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152731df85c4fb51541b206f3999f5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f130cc6ac48210f80c175c039672689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751d5bee351e3672b24c5e660ff9bec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a1b713ed8a8836b5ddf6cbd881c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876eaac17dc98af8aa93a199b87289692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dbb725ede6bbaf170a9a3d06b8f8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbae45073574a1180c8af6a8565aaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280b2c655846edde032f9a09dca939895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc4d562f8548fd5e4edc084f8e8a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6c6137f328573f2587e3bd927d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664d012cfc4fb9118d8a9aea84351398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8d243b73da4ccfb3e37af73f68e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175beec114afb9abd4d5627c08c1fc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93c01a94e340db6ceabbdc174c1c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eb16574a98e8d274c9678c69d3075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1dabda04cde61b11cb1ffb303481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dacd938a6e846e2e153f2af511a96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b5d02a1c1abeaef76435f69f94f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581d9211f99cffff8b512e4d4bf64a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beccc8712316ffb25cd68f3421ef41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d56e104078819b01634b42add1bd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ba0f74cf6b71a6108083108959904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f34f01998e57701ad7e9472f0f411110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98391dbb3bf43db4582a611f1fb0d901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1907d626812586166f4fd65603e78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049239701ea77f8b403e18924f5f0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42f754204d708c1c5f88a4683ae3a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e6184c2da042ba5f692ace4423b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234881891cf97dcc3ddecc267d71715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199411c85c6fcb4426ded6943076a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d5c7f8a31967a6c23569830d9516c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a47fc3f291d28a0a2364440a5abb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e9fcd2f5e884b22b9b3abcd4a0e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2e81bb6b9cd6eb91673b4da3f2a59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d34e3787040587447494f6ccef8409122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0978f6090ce3c408b5de7dd1dd1da4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363c709ec3f046e4be8b3c1b8ac071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc90278a05d3c8681d6a70e212726125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f349ce2afd64a0487b165918f3bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fa0b89c966e3957c3eebff9d94df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a72180efc66aa49253848314af784128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25553ecef9838ac2f92a00687179fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa1a78b67843b0ba4c812086b9ca36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7986dee7090d5b66d6ef08f759c57a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143710c987e86b321e618b3526c71274132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e759cae73c787c73d86bdc13e938133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d78fd7a005efc5bb0a38b31b9b86ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06564b47c526b99773a136a36b51f21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be9df9a2d80080b46093aaafe9d7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba04dd93491d92ed7a11502b966d6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc55bcc42f4d1228919479bbcce23d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f90f938045f442a30bf7503a6cca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6698c779d9297f7787d7201f59cc1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dca68663fc75a2082b64d4530234141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb263ec3ccfcd3a7dbf02b0fad3ef106142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9deb6e2ea82ae3c5ea82bb7b58539b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b83e402e48684c718e3e61d31b48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d4f86778caabfd327c90a04bd0c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97eaa4c7d8d312b92148097f5bb027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58218b295d2a4571bc0c70ecc6db8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e11f5d8582032f6e6389f01117d6d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd95e98c300e4f6239c54dda59744bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f273a365b33c80f37203dc995f612150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49597397797e3a8974925e00a453cafc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2dc721169066802dbeac6a5a3bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2963b8c275fb75b1341495aa6f122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219650dd5844b9a11f9e6826f38b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b08dbfb5239fbf2360c316567dc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c306e74e2de0d2bd49b75fe6d47fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bcb75d83a91c56af1166d6a43470a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7ccbf65cfa01c4d9c9c0da670cc07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee78089457a28dea6c4f719ca077fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150083a52c693afaa06a8a2738103bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064ffa9adaa813c97ae8ae7cc40d25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8ad2f733bb4a5e0fb62002ff62880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752844829aed22826adbd83d942f33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f239f8c8a122776a18183adca465164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6325d8aa5209c78248be57774aa29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af974162fafbb85294c9ba2ebbb63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369e764f6f45d9c4ebeab932e20083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cbcf10a510d9acff02d355e630115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964b37a7195b2166d46a4adf05545a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b71b2d42b602be5b0a5ab3d51c764170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693412f6ddfb8b3f2145e6f008d35a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ebc8da01ac24d83c746437f76b9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d3aa3fbaad30067f6d2327fd06f6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8c8769cda0f5a8d491eb9d56f10a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7231e6caec224bfa4ac6765ccf2b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d351a8416631332f4e66abf94fa49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3b0da4fa67ecf53b2a818818d819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d4099c7eb3220fb88f015cb9ce033178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7f1edc34908a7fea0cac4df4cfe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76d5d2967ea07768b3ab1a823e915b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6d2d1142f490b1fb9bcef038818b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffe03fbf7b79dc383a1b7c96766b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6038707aaac2988bdaca900d1a56791183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd82ade2757ae5fa31c6f72c09ea960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3e4f45cde5e4e78153c8fdc4bdc6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af75547d396f940f4d2e1a3541dd4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd61fc6821c2033e17f3343e4149596187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6624e51a277c09599d2f4e573f58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ddd884c61a09b347fe7aa84632f06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e839cfc0830c73ba97cf0e986f053d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231cfc02b99349c518466629845ada191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731da056120c3bea5c125c26085a4d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84e528c0ff4cc3c4f61105951b57c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b25e37962826090f74544c5581c2f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b93463ebf7fb596ed70bb82e75f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ba724614b20e18dcb501ec988dee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994c00e16d22718ee9748ff06af247e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de4d9186dd8db69682f3a3e1db976198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9f46cf0a607e850612608ddfd5289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf861de1f71deadf92398ca9ac9ed6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d48b4ba13b8191a4516a627f8f36b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09681d57c4c27ffa9b9163e2c0e80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb91818e34315fd8c6cebfa972c65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f64916d05f5b0972b66e410bc1db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830afd13644ec37a17238179ecee501e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b961a22930a86ba2f165ea07d45e2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae79ac8372686b1109a7dd221be37c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47935254bec84b7f9fdfc609de6919ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad92b31cd945d5ad734d2cbe674ad6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0862ac2517619e0c639565bab7bae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d45b7a9d00f4f2d656102f4113cea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b6a6c94ff98ca8acfea33f11225b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecdce1947f89cc3ff4c9fe0b1595e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7de82bbf3bc939a0b8c97fa18816c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883c86188d9aff56cb440d211762636215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a707714306bfd2a36aa7459499d0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6ab9c573561afef36ebc437d6882217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd925de93a7ed9e1eefa41869ad3111218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ff19fe8fedabeec80d5f758acf95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40691d9ef311c43843395740681d5cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353575e72389b5d9cd9707cc05cd98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f9ff35fab3df63e4ec7bd580b1b9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26994642dc0afcd103338e37355ebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df450e9295b7cdb57468dd8030744f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6068053b0f8c1813e276ef859ef2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd5f5feae069ce6c5e285ed9da955226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5869e6da616cdbce105ce0d0f1bc64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a696f9cee6844be351f2584ce1c970228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf76285244eb1f386a7a23f728bb66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748b4cc0ff9b25496893e6c14117f2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22c7f3a7ac63afa35d68f4820f59d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f513f7f9533f89f972ce98ff95e247232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c85b0b8925e58e3d94c8f7e19829f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81f5012bbcbf13c13ca267944e60b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c437eefbcf516f053d24907e5e60a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd76bce0f113ea2e08b046caaa76e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b1df9a63680e034f0ba831e8e641237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a3c6295965a6926e8008be6ae0459238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf1e447267680cd7a6cb8085d0c0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb67f63e127c9b0c79c6b1998c16ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef7e6e423829bd10285a73b925840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5c593807e34a185ad6dc6baa826c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b593a8a391dde270a19162a1ab61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f47dc0f0599f46f5c15722fd10e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb40ad070bc33d7ad607d394b718d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4be322daa0071909772d95b091c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4c620f3cb9db2c0edaa06d98c6cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359e98b9b23e44f4d3ef152780619ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb94f571e89a22af3021da6c712c55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04d5bc13ac46af9b1977955ab9c0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74badf2200d846e7f5ac33c106d7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f974b0bc6840467232a3c58fb8cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de744d0a5258f1402632adab4e624751253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec00e15acb020e355e5779eb5695c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506a74f42f470ee1de340c8c803522255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd073d8aa340cac3276bec0857819256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c05acada0f655c07b6c9aecd50df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd00c4cf83254ab4a540ca7be2696258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65f90a0fdc1cfde62edee99388401259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcaa490b6c66d8ca8523fd4ef5daf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf252e159385572c2ae682b7709476261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20003debf6563edc6f8f0ee30a3664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf1d856c14526e425cce8cc97a4d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea293e16c4a0e41985141f5c0610c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7325919e4ef8033bc1401740ce6b1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf360ea1c4e83f784fb84907d69fb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e718a9daf5b6109a6cc339ee4b2e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97949bdd781c4676f3e2378557e15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f5d4e1c24a90468086fb83fced49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5578f5a7a40d4dc4419094317d6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5916df6e0309d88afefb01619856a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c5aef89dbf88cc72dd4c37a040fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc7ebb955c16ff76b084a0b9559d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411c6c043b5bf831560d47491031f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea60f7f1c582616fd92753874d4547275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3cab386cde202697ca32caddc69f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d547726b4fe247cd61dac50cbf688d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7f5ed04e082ffcd8f1814a862818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369905c2baa365af4463bee8f5ce9ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef164b9ea428cfcf0f238a28e9a20c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d1405790a1f8cd40df25d91ae1b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a80fb0838458855ba6b201d4eb10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079e615597e660571971bb654cf624283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe287e18c2474aca36ca20b532ef207284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749721ba8394de39201cf13e3c9fdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182ba047f49e92542f2c58f9cc8e46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c7b661f1714aae0288a12edf9cda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf639b43d3c12670dfcd9c67b52a542288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0d315f9a536c0601019e15503cf76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a4fb8025b75e4f8cb45b3363ee9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec6934bc050cea2a76fdbd8ac34d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2eab64c8fbf44b9d046d21a1afc03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987f0285d1eeae990e2df80eee8495293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22994a4f8bb5faa79b06ed27b4808ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294366fa685eb4c2a3215aa074b25978295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2d660d5c093c2df5f7555fad9172296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944172e79dbfdbef07ad490f6c6626f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2edb039ab2dd3553c100c5c826eb23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792fee590af2a53232be9966d08bb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c6f83f66ae4a59e1db3a0d9d46223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35142339413f578b194d59c7eb18f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca432ccd14bc7fe12361918e449c47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297e8911203d42f4638953765c2664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de3a798eed55fee63cbf7c32c0b1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7fd650b740cf00febab53edd5aef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf5818d939b546e44a40fd0b410f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cfc8953ff161a7ac9bd10546f3111307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6d7a43c78292aa64b5378a74dbd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd10a1f49860e3de0c6cfc214d34c0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0f16fbf07cd436a54755b0ef4ee2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1441ec0a12b0cbdbb5356cd0e25db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5cffcf80463b7779c5781d8c26c16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97418ba6faa7c2f05e23b2ec75c454313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee72f005188f2625a8f62ae11a7240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57845ae05dfae8e44095274c80e1f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027720828e32e8c7e8f09c19ebd2d11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be50d92ad50640cf672c5ab31565a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588844f9731a0c92dea576707c10d019318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae164c5c505a41c60b2e2deca5785a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605601e05ce423c6c588422ee9029a16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fd80e470cea272170ca8ad95e6c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5614930b303e8d40cfb7a416e0ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f6fbe0a868bd13fba218d742c134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3628dd467c8b2aef6e7689ed8d223324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eed2538ee32b707831c851e675a730325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27447a9ac0a95575545ee3a0073e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b820ede4da04a16ea92066d809ff60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879979450946569c4942a8ca8dcd9257328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c19b8e5be30d2cca2837c290fa62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c985c527c2543acb23ea4c28dd368330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e114250ab411035e128b0249e147f2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d5e87564e17643f62702015fcdcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238fbe06f94aee9db3816f39dd7def333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958bba3268660292201cddc216ef6b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ccb8233b800603dc48d6da9ae54f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ad6808935d530eaa6b012f4b3b3a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee573a97d9db8c560a4e0de1fac62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca760b60ecce19791f9279d7017a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d377789323e4bde07f28abb6ce6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedc2fea63589f125bd6df2086dc10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8133498eb8fa503ef14b4e06504da07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e0bbda0509e881bd9d2d54de5f50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9cac40636194971970b6ec940567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443061ba50555b6d03df75c56f4b06e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7ae98dc8caf5c4acbff977ad5d4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ab5a32565e545f1c4ab4285e5ed0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd540a8c155f4e5f43580afa1852944347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae38762101939daae8110634f11b246348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca88600437375096261e09d2c4cdcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d26454a3e146006d611add7b9347350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6b0b9a016e9e957b2759dd9b0a8e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375e77c8f7435b62ab955e5ac85c4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418747c5fb5deaea6436f8d033d1618353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cffd9cb4da8ae191200d09eeeacd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960e50f4e8703acacdfb0eaa9a8e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd0a920a6ba7952d49738bd986c3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6a72998e5cdc3a10d4f6ad177537357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb1d20354417159c1b20d8cf46af1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1dbe851bcb58f7e55113bc173922359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd0ef20bdf89c9ab8501402023a1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef974c3a0716069a1fac6b86f27a573b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87186f075ea82ac57c7399cb14d0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d853c250a125bed6a891921c6cd6e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89658c47920bbb06f297f0f4942331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd52b29f0fb20b772fff568ee8bba0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc6e6b36cb9a852d4b71dc90afb27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0bee79b4364d1e01afa4251cb711367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22cb6d67aaa36e1ebce638c135af90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c368277aac4b5c05abb91b96c7185a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19bf81cb1d8b12bfa999622cecf03f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185de3aadb7b1b08d6fac89f3fbadf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b7a55bf655fd19bdb59a6aebe7b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f96ec98a37c579463cf9e260fe848373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c9c8083841a4633e50e310e5cf41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539407a9d653fb20c22a0ec191687f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d3fb72576fa606a7132099e9c15a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643f2dbeb85d6ab364447771f7e076377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654b13c0d5f88f4fd600158e9958ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c1c98d46d2aefa04f62e9aef7c26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9ae8b5dfee94118f2e78311006e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd629b338cbb950f7fe66f812a878d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08e8bd7a7e74c6012ea525ec256fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711154aebc10a6f6f39ec31bde19fec0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55aeba1ec0e2a3144b075462d42929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db579ed46d254c880ffa8f857a5f3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa2ebb4e6115bbc5a836a85765338386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4646fa0b378a6ce1eeb23544ca25d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0e0e58f19f5c085bb0adb71c2d8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d394f157c62abdb5f4a5591b074ca6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b55b045848027930aa71598ccb042390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a3806c7c983034b0b96abe418acf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc61ce08940a7680956aa760e8ff1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02d104b5da490107e453f2395ef58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd903da862f8dc61f2d521bd7e00689e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2099092685f42e5611b1ca4eae08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411297913b720c63e6c7ea5e511353396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567225c3ce1eb763ffd113684ee0d83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308861a5360e1077e64ae9d652e77f9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37793088114ee2e94edcbf9d23f9ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62941ced75527ced0d1d57bc0e918f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2b94707982ee3b6525267143b8db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67864ce02ef17a749c5e150fdfe00e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9531d1c15041e63ff7a4b97e6ab25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1bfe041c3761545738b016bf39dae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651324a61362cc092cc5e0e3b56903f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1a4bd551dde3282cca06b4fecc43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee5f199a1606db9f159695e7787c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64ac1de63aba18b3a423808283794408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65621691cf992ae84a2118537b35371409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b468500a128d4695f248a95213f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b036eb7b7c7b1e97a6524b3f8135411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1758a8e74abe4bb5e879b036e1723b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887cdf70cafb362377b7d23d5a18cc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ee0039d1257fbef07facd0f0fa3fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65da472e449e2f259073b8b9d5a317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49feec3117ff3bd04b4da45e84e8ca4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa393730dcefe55025175a27f4d245417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901112d7e9fac930e1b09a5936b3a274418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fea55a61ad5bd2e137f8bed49b86a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96d6ec49279386a50c3a6eb61ef188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9912805cca87596c811666b065162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69046f412880a1ba3287b109b92b0571422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f50c71b778fde1dda154ef4f8b06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c703204cede7e3636dbe1b5fff5491c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80daee7e20ecf2ceb14e6be0aba8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c98e54e1a0d6eab86e8401c96da01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e926015360d039a8dc4780d36eaed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929173427072d378d89ef55c5375bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e9ad5cc35b17298912a13d0b03a08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bbb89b61b81257bca976db5da4197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bcba3b20c992a918def083cbb580b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc2bf451c03326b1ab57c657f46b76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569bbd5add0b940c1e7dc4830a290b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c684bd395dfb9286969c16b31141a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d306da71aadcd0cbe6d8a35c1a67e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe557e511d4d7fae2cd845a009a0710436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9be7d74ee0c89e98ef3b27651b9f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fb7f14dfe6f5f62ad87b06bfccc59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941b6ffb1dddc63b528ce1a47ad2c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431c77f9ae6a25ecf0daf490baca4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189f517603c7e6f35c53d849098557441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612dfab9312063e0d4eef706e6948e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade498d66bdfe28e2413e27d934cebb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc2991d4ff6a82624cab12481e5de4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8de2322a492beca3fbfb3fc60089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c731d0b8f8935b8a1fbbd3911b20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f1394b8386fbf01689540d2678146447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a049dfdf1b70b1dcb5c8782c2a93c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada602d77929a17ba50f0fccf6b764449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c548183de780a6e2718fdb8a20a1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea24234394d8137ad720ee30022a07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5275b76280a38ce90e5ff976bf9f62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e832c8b2ec1e895a444d4f646022bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4dbae25da8d86f7cd7f6eed2be39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad2637955c9bc3f1f165b22552680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d257aaa74ab6b28dff50a4599d7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd3d0222caf1209a9dc4a39cf8469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5021e697f2935674d0bd7330fafe44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5dddbd30ed6b5b5b4992eae0b84de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0fe4b32ca3d0e39ed5dc60dd7791a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f5b95670f4da031d546c34d37f19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cb46d64da70d9f64f56cd7b753cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76b9cb730a4da5f2c1f954c9f7064463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba014715e4c28f74f88007feedffe31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3062ea678c179b6b112a2322efb1ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2d2a32cd759c4ba517327e4306b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f251654e9bbe44ff245aaa9cb1c8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6177054d88fc3d68bea6c28f298af16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0326778ff95c84f424c5cf19488d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8c7b04addd8ab5e13cee1e28d553470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0398dc4a5bab799ea6fdbbe03e09fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a676eec1ded0259fa0f6ff35264ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a01e50a76efadaf4d7d2e900b1abe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660bcfbf3e9e04da851cd913f208e0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab0407e2eac2ad585eec9c1fa7fb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266d538f5192412c657e5b649f11c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9600126dc4065f8ff80f93b758323f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93558222a59ca1cd40e2f0133b262d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e89757e92f7ab2709f2d1c0945f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b93d09afd49a11f4ec98f405cabb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181da0c002c92cbd8a723a2173685dd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc95141648f84eccccb8fc78b06963482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25ead8f4fc32c216e35087f90b4dad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0ed704ed93ef010ad75bcbde6a6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024af7d95ec8a08225417d09f2b5c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a32073df95c97fc68f913400c471486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0818b9fbf0bff2f36389c9f17eee543487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182eeeabe87a1e1e2d7e11a9df05e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fee09ab25891527b92193b9b2e84c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a08ff93196a6a39c3b4f46901892a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5888d1679d1b52b2a21d2f5908649491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ff07cfeccb4059495e6295a7325e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4429acf6814e57706148eb4fbf794493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a948cf06f35f8d87db0c4a7efd26b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0eccb584e120e91555912d19e3ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ff205d4beaf412177bda2cca6c73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90518f4f11d27996d1675eaf94dc5524497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0bd1190948c64b9a00fe8ab0db509498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec8da8f0b2665a6155abfbcd220a62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f7fa9349ba229c3f2a42fc94588b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b833d8b09c954966e546ab046f63d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e115bdabfc2269ea4d4a18c02c2b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02029080e45943aa1287926f852ef52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb935936fe1f907a8988b6473c049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e65a409ee796f19eb95254ca8de0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e84664989ee7ea30bc0089edffeacf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eaeabfe3bf52ac508008fc1c3a245507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ebb9cfb56fb85b533da76604f9b74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b479d2cb7bfc0b21b7bd94f35b643509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0ec267c92b03be48af11eff94f13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3d77922d7c90334258e4978398b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ea1a9fd5ce96bdad6563b04b048db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e417aa8a95da6cbd73f65f6053be6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69c4112f7ad1fc29a4856ddd5c8b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece75ca8c73ef7447e3a664e081cbc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f257d52332c73e3b7087bff361743516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ce0d179fab5f6c46470675526dd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f1e78c4dc697818e074699f147b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31147e82f606a36729a0023d36e9fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018dd08a08c08ef637b25475cc76c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049401c556a277c8b1f98918e56360ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b01baec1c270ef315a8ba2a84d40b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74666bead1e901b55efdb70b350bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9109dfb89a85acb7b80ddb7434199524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522cae3258fcb855006fe5a2826c8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcae652607fbed1b8e8993fd93bd2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689280bb866145b5eef96ea9a2494ef7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50c6681ee2608d780d691c3125990528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f49d5e96c4c2f4b78007a319fbeed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9903dc307f85fd2e8786978216bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a45e6417ce5c89e05db2dcb6541f11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a9e2874b7430b50213bad7ca687f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d4e87de6df3f72d6a9b40be0f3b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce6de24231564621d77da142d25e4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369fa2e8a2c0336f6d59c2640df1b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc295a6d0fc3d8ffdbc9ce250f078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d27d0141539ec3a754e25a619804537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494f1e8cd0fed3d8fbd1618f710945538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f7f06ef106100eb33a97b5b789ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799b3de8e72dd8ab41bfd1121a5fcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992736cf4c14338549496ecb000c3799541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d516bdc55a34ef3cd40554228c50f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402c5ca8c8b125d739353d9328d36a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f25c881df5b4578532d2cf13d4c46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b37ed3dd5ff2efa67d5d28dd922d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd136bfcb0e51b2976c5b7494ced3ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68e71062df6309f4196f9a6a70d6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c5ea3d052c9b7657b148ecf612e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601f1deca9d056af3b7df85ced2173549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aded2fa0b5672d7fd141151e0eb099550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9561f8c0a36d239826abab217132551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519662fb8cd26874433339d1b7531997552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd407ce55db5f7a9ff80749e8160124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0b4c503e76cc4d3eb955e223feb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9709b351ea52b1baf2826bc7bf76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ea4108c809459ef64026b08b9b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bc8b61b9bebc7df08096a92c7af8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0077cc41432b3b49cb251eba01222558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d67f6dbae20e61f9901962133b37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ae27fac41eba8ae7665cb6fbe67a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88303ea0e81c968636988aabac386561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d83ce9f081ef72f6b1bc9c4ee101e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214a271e71bb25c7d5abed7bb5412a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9f8d1656b7483713b776c042aa4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864be67271aac868c983bbb91997eab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e49f26701e396d0970d14bb54b6f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907262378a3d999aab9450050f1fcd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8199019c36bd5647d91627638a7f04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf670dace196719605b92de07d087b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807abed0ce5c69a0e8d603f8e99770a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d4f7a58e51423ff40ee054d21287571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492673650548f48b612c8e573d34ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9b0427f59c7bde6711aa13466e07d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15622ddc51a4a44615aa5b139560fba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0c5c1802dfd5371b126381e77340575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294dfb88c1a123cc2cad0d2cddb4a9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3ad098a9ac4dc38a65f7be8ecdd58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b1d8806e3ef72c361f783098bfd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87333a3d589c7392177b44939f81b89d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b2111c5b70e0faf156a8199c7caa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7fb6920b4044ed880c62207afc1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3597a93f782176041e9bfe4a5762f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa05732950f91a1d08b87ff35f4bdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9513b525465b89568dea6f9a5095584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1322a46d5ad8755cfb6e7d97f86d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087cf6c1e521bc01535f892251a0f7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50bd343b85f6b3e8f0e8af6cfb0220587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb553c7795ef077d3b4803af8630f00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95b9b30705b42571724f178b515600589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c5358ff08a7b0b42525bcc5c2ccd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cf5676cb5d43a08316862f2c54130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031817c444ff7c8658d190e9d0155c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e94b6a904af7838c2a6bf88665590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61bab0639c4abb06a6a2453ced0dce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9065e6e067a45a082d0f649fa34b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ac5be5965d4e571062d2575dcf9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ced2f1f761c62094b4cf7b14798a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf65703a410db6781619c0ca36d7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9c7bac5d76b2e890d12fdf4ea5b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0f23da1058dabce2f8a5fcc3ce46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa891e2f1789dd73137216a6975569601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e874185c8d041de6011ed0e2f91a03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db42c2459af4a08dc46fd921370f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d0b9a75fb7299791742df5338167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194eaac57a06f7fd585ef3adde1e20f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71baa424af1696202d07a966509e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900c4cdaefec273f07f41263693fd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdd6b3deba97e15d5a1b3842f598f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63d0564fa32dcabe797fe7abc825c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19beeb557d9275df1e589876573be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d8ba3fb6252b633ad18277de723f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd4ed3c2621c6234dc32839cfdc73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e458587f0ec4334d4fa2a22f331b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276a587c88bac1459a1c2ad7a70002614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85540ee0b8f1a7df79f59f27e68f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa567cc026cb79ba5076c2b5763081616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ad7c0d0eed93fe1729d70e619e5f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c7985ece31a52b3b5b5d27558be4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d50038a2a0537656939cd154f6808619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef873f54e34def4c0b80859d46b70ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8b62ec9df34dbdfe7175081f1f7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d0074cca8a5306257060a9fa780f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a4a3ea9cd36c6eec99140786ae1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46957025ca1c7886e1848042c5c45335624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64cc209f6d57507326568d34a7fa9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3784a6c15381e443414a6cee3d95b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51084663a0d62976886533ffe92e9ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7dd7b60856696314014e43857632628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc47890e03ce462d58f8acd9547acd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afee6f1f63aa1aba23ddca87b1f6f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c0adfe3be12175cbb5f6e7dd3618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5efd7ca1ea4cc4863c9bf208d98eb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882726178b4af79bb3b3146580e269d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e48bde9e5dd49623e73d4a773417e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb6c27c253149dccd8bde2e6630cee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d4f0ed1c5a3ce3f96ca61543c723636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b2b43b6f20498092acc7d5f445a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23ae16b41644b9b0719f5df7a01ae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27990e4b68cf617477b4138c3de20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3af27b7c5e5dd85ecabc4e4bf574640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200896de3137bb72a67c3a757ef0ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f948fec0df605590ed1150aab40a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f06029a7288ffa3cd8adb66136c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d21f9d7eda7923eaa9b28a35cd165f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a785ffd87168ec93c3ba1c42b0a98ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fbb79e3b599ed2e19b598c1d92033646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf90a9f7402fa203ce8a18826702e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32937c23e248177659043e8596ee7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8c026ee714622d2cb6dcdf96b704649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c6284de563528d922c557cb96c362650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db7fac14abfdf674325b4204a14ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8717767260356c43ad7f378e93fd2e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a500d640c8b33dc63e8cfe5528784653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d215ddd6a098d8f846cbe62efe2f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf7dd0ee1405229975a630d8f0866655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63146bc36e67b893b47fc0d84c63d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77e20fd4958c147ee6520f0bd9e6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bbe91e86c28f7c7b54436f2c68255658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f888e46d96e9179339cba26a7e1839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178485f70b18977743de9527f42c19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae311ca086f1f73e2cd143fe978e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d2121a839081c3a9b1918c9c67d88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa94c8b27eca8e79ae2a1c25c0f2dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906466cb182c8b75f8b2ab6e37cc82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6208bee8950fd1100afc2f2a60305a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba2ecc56f0c18e21e66faf28fb094666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed660ac5aa541fc9ab931ec423bc23e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faafbfd540f5f682e2cbeb7fc2d11f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6e513ca040f55334be3a0bdff64bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408082788931228d4638daa81dbf71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e05dde5e173695f889b74a06f8299a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef53b1f89162b4149cef4e306ae06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb7e8987471acac1a4f12afb1beb59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea834e51892d5a8339a51ec0beda60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8495ebef0751638a7812f22667e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9e4de3856abd0c9492baffd863f85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031b8fac57b5fd6353ad333a187212677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c462c0ca448838c897f68bb2c094678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d058db135722d1b5b79992ec1c28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb89e6d6969c4e491a8e5e27170a788680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8294012ab10f6bf3451cb40907057681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e69a2ebcf0d898756c1c5d769c8186682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653b59997af9a22a11a92746fff88cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544de228f2e109db4729b3ded81c66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be3fcaebf19a0163a510518c8b1ef7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d364018c1c13eb73c2f516109395c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920a54016235d660c3604168b01d4d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b875c897ac6fc4f71f3684287f60e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b8df587eeab1fd370e79c33f56f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa003651694046c4291c5f7e0fef97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3562d833bd836a43aa83fbb80985e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18772d82136e6626ed6b56639455bf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912501e7ae6239874d0764b668d2d7db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7607f3742377f0b13f8a0e3d67dd2e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c0c431e34b71be7f230ae52b92874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0280563dd6ce7892fc7b545000d79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd5e48d682bad36642e233332f7b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f2386e5345ac62c4e5ed5d31b782698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acff29813f33a65a205e7a37fd8772e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd000237093162707e8a5bcae818b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b495c8cdee04e4f93efff77e2078a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5fec231f7b36464654bdb138b719702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8a620ba3ec1ff48991233372e468a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe5d04da4932a6a96b3865ca6f439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e2783ac99ce1823fe73468955ca2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a443e9496bacfd635dd8795a81a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae4068a86d4cb2b358b8e59ab3367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813554cb9db5ea8ecc8ba1a816a0c91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7742977437c81158e3b080c6ddb84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe49029d9c6f1920a91b4d85adc54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0792bb4db06f59f0df59c1060355341711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea230d4a552ae444929388fce4a5f81d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d810d46307d379645f445e65be25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d17624cf1732f89a2250420e4d4d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367304f3077dba973d22c7644273507715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ed5ea7f63088020a23318cb9929e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44074cae3f6485ff3181ec82143d4f24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9531e0bc443e2ae811ef41fd86fef0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c55ec60919609b8bd0a0003cae8d47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc74ea2e66cf9e0f02973ff6abb256720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783134748a47b416d10d9f7aa787378721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd990a3d0d2bcb76509c299fd6c4386722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb134a3ad14b4b6fc796d4087f0ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33ef8ad69291fb04d12120f23b32e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d06b107dc0c1994a684b9c8b0e4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9e266df253fc72e19a473340b958726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95968540059c67857cce8c64ede935e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072486628e7f1a1310c24365d29f916a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaabef79f6d33f2ce068afbeeab065729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d0e0dbd69876f6316b03f54b8e618730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ce493c9ae1f22f66e76ba453b5a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2b43125fe11454d195f13249f218732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc115ffab5a96f445ea5dbaf176fc0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131a90f5eb9b67cb693cf307fb1c27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b272a9ab7726239609cef8e37e4f6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898688f046068ced98da80bc942d33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed69444cf95539ee3e7a9cc1fc57e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83892c0d6fa21071d00a26090679964738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b5586c799f7aee114d595929fab5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f888adb6da0995fdf81ca2cdf41e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a709c511a25e12d949bf9a6c69618741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99e761af26f88f745d9583af8c255742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e8f53876542e17e7999c28e842f8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a061edafa66dd3994228abfe9c4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9311080ff1b604915aa93010cf397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd60d21ed0076cba8167ad274c187bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d996c97db42f021f19cd36a239822e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb104687adfe1f5d707960ffffd00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0edb2b239a8c695a6b94b939298ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e19c21ec3d6f28e92ab37b657e6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362547a22144a52faffa8146815dfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b86ff7c07fbff0ca5acdadf7cb26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3891b06b01e2019dd48ede9a836e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225470d1008784291f105ed159a7f5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f554eefb268162690f04c74356c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f975715b05dcb1ecee719a36e5d400756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd313dbeed22f63b47755b9cdbe1bc4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228fc4d6c619451f9e84e5b0ef4ec52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7fb7917304a64a7a57b563092c3b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bda738ae431cad21926c3484021c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d196acddd594ab0b72188099871be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a6ca0198191d706b3d7c12006d9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01854c69870d641ff6b2253e3c24524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f87719e436853b2c3850619d519ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc132ab3cfecfec05377ee6e89817236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d8c4ed90ca0888ed128ed1d70d4cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7044d2700780fd4c368437377392f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139657c232301505fc1f0d3c59960adc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae813ec69b4fef9d669a2a4806f1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a22391201bb15550340d6e00627011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa0b295f06cbb04e400fbfcaeb28c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961257a2f5fda4d4a21378257a18bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6774e5fb71f55e17bc4a9f9419c12f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1daf8af917c7585cce45a034b45eff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e67a3aab6ddbb4f5a8ffe02ddbe7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761e5a41e5d2e6ed409763381bef1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52ed5fac68dec4c03347ecb93faa9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dadd5e3012afb8b875767a9c3143319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b932d1ba6e4f7cd84417310fb7e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79fd0efa932186dc49e79370eebda921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b93c6b818db497e108c4c444220d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b0b67c4b3db480b3fa2af703be0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b22069d433d5b71224eff5061bafe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf14050bbba94973d4884a4cd9826a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab00cb64a7832b843c11b50e1cef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833497203ab1fb3889eea93d4acc2fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0070c9314bef16d0c653e46eb6bcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f99738219b3d3822907a59c432202d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe0bfa84bc7e5e1d9da6e354e242f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73b8adaa14b4af6b85746133d4a3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4ed5152635b96f140de27f16856f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996b94e2b61c4f6b52e3513fac57b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476fc94dff5e8cc877206cc736508534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf22193e3aced20c9fed5a6590f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10271832b171d8becacec29ae70fc1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc5f39eb37b6a5f1a4cd1eba75753237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b0b15794c911836547b945a5dd6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486ff6436f4059fdae3910d574acb9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6485dfb3407c3a11eaf81c14b5ccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2db428977e8ef81c73478139f9dcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350dbe4f820d7866bd3213378c25b2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953f95f1701620599a7c07c370864b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986ee2c5c2b7592a26f7fb3a06ff93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbc2b6bf2465104a32f6fc8129eb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd11fbcab4ab00da6d111aa50b9ede46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3eeee0dc3e3980cffd36d25a1f75347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4b6bb8b05cd960ae1da5de26778248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1528d3f3842c1f439254a8fd0a1b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fdec0319a8778d0cfc4ae2652c07550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909428d65b2e654064d7c3e7bcd63f7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219c663b590a07e082765618202c9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964346654f9bff06ec46d8a470c2cf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80eb379adcfe2a4f1f91856889c3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873c175b19cedb9bd03d8641c3f68155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f987bb53b9657a62cee8fc074eb1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600646800a8f651f96755d90b9895a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5a20ed757c2243c4c5a107717b1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039bdb8833c017bf0b03859daeffbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fbca5ba8068050c57be2b4895c6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0b06be128da29b210ec72afda1f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a114411473ba3a313e4d3507a1c6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6370013cd5ec2892cf25e860a25ce263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d4824657d1deb3b3e844d58ed1a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a19b8a71f699f6112b71c285bc7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188f7ece907cc45e0a59d140c092ee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabcc46f117f0ddbe8406fcfbf9cd8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5852e797c1d4762217dc0ddbe144468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a3c95f0f838d639475168af3960e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89470235f7e79d967ae87225018a25a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd9a428751253ffc168d856bcfbe771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dcbae25d0083eb474575cb4ff4c3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3c4a5dbaf2e8fd8d30522b9180df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bad60f9dd63da72b71b341d437a0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64d7d3ced688119ba060007ed974c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43e80a49bf4d4cf16d348cc0c0a4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006a703c4d1441c6a08d456557379d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3082fdc3662909b00804e7a4843e9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2bc2604fe63c2a820df9ccf27ee2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd446341e71307ecf808f5d0c72bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b6f3e2fe60002c26313745c0a98481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0143e0d46757634318353b8ed8eec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87a77d1bab2f874c5f610d7dcdaf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c0c5ca5fe8bb4981beda0892f9bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8eac042cc74f70ed8d84f22ab46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c953fb53dbf6a91112f0bd8628303e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25c3a3c68ca6aecdb593cb9efde8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5bd3896e466fedbc21959f9c6e82488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd4ff5d822b2b9d8fed1e64d6dc9a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdddd49466bbda1cb16f1cd59ad89bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158d380c10e52c128f914d2ea4f5e3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d145e5aa1c8dc06998d43e366a72b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052074e43051b52883984e5dab6bbe6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0ceeb3a82bfdb5f9aef5cebd793894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae485d65e27423b1f58624f33c00595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6191d63a19aad2d7fb39cf7ef69ce1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d41706df1d154e0b8870b5c6db9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad68ea59ec2663b199d98c6dde05b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5310219559e4b01ad28f33657adc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b96306153a6b27ba77b088a1eef90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250a4f3fcaa1c8db831446df53e6ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84106df3146763d41bc721f8f8f65280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff60243cc035dfb4e1cb2f4e7dd548103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b756c0e718b8e4d7c210b11dc940e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7b56a9e06cfa7f211b4a3f79e4fc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66fa7d71c1c4ea5eac1f40067df70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e60084c09d0f3acb0f0a114cafa5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08cb7878996613b9f453489050f1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32293204c73a4dc61acad80d107374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c9af31151d23577f8faf810c90c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eeb26412b71abdc9f0114b3a22390111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe594d8fcbe37401ed983c96afbfe6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd36916dbe31a46780e660fa9ac634113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89b998cb90a53a2d1a924a7063c97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c641a10d6f64c2e45d4372acd13f18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816edc956d1039bd5b11cb16977ec9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63887945a541fba3a0d54ac33f4ea6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe899a338b407d9006955afa091951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3312804388f7acdeaa87f0c93b810d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2813c0066df41f7472d3614a36c80f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4583ba8cef9f09c6cf92e5f0033846121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb01ec89c79e19226ac24e5e875afbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38dd81f5e1d5536b32278b5544e23f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902adac9da31cc5f448b31308f06039124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e18edd17e269eb44bb4192371772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c204ca1135da04557c469b5bf809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6c43909ed553f77d6d9ed696c175a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b3c60e3a2da3e459670a64455c52e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cede6bfd7f5c9f5d1456a0bf6c8279d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da90f9931925ecc85fef3e7dee75c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb19dbf2c3d1cfd4782002d1d1cc6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724e5a6d24e90b92630336055890aaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4ce913a875d3aa44b83d765358c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a214d1627eb4692987a05d88bb4874134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360334dc46d9d6af0a213324013fa41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade98a697d0cb3f58af50aef6d6c5410136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3757630e4cd26c85699abca3d0fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4b85766a0417f3590a26003abef1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86e37f9c200fef4e8048fd98e3fb60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59787b746ef0e1bedc030084a94eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef3aada407622d34f87bd10cf83e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68acea7408cffb04f9c27d0aff0f24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521174a088e0173cf6d4a4b8dc00fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d7cf91005d9270cb86f06fb00e4e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a2f986f08fd05cac1b46a46bdac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db077ed2b6b34b8a18a22432a2189f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6b6a25cb623ea2b970343286301e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d618d9d72923c9898c02d723d81f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c888d9ea371eac66861148f40bc2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50430c43943af7e4df481e0a740d8c11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5a6f9a160af23ad5a92086df7fda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0dbf45068aa8578b3e7f0c3ed3e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc855e4901d7fde48b1fc799bb5d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72a4a5aadb370dd3ccf227dc8b520154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022d5e110110d19b728d32dc66ce31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766566dd74a8f250689bfec6927b3209156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a875d7cf2396ec3afe5e6597937d1dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30644d33c72636267a7babd9a6076b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b56604d644514c61d032c65fd8293a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4ea0d724f34c1486f6f01e6dce38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407615d46a1dbe0bf7a2c7102a3c0b82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b5972f70ec91c99d4b99b959da67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6c686d4ee1da382ef36f10740788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29189522d940bd0585494247c6021e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af143e19ed9700a3b59882f24977eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516000a66690d5620dbdffd1d82a74b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c5505620672d61ffc41f0acddf55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75701c21dfe799c7ec2fbd1d65b6935d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed5802379e193cd629c1d8ef2b3fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f38dd79d54d3d41b0a7dd61116fc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4128e38549f1453d6adadf4d5b75dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78550365a39cd417243bb0515db47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f16d4dba8596d36ab233dbfb0ea4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329cd47eb746b408bfb13e48a88754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b006c61647151cad52beb889fa4a83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336727370e8e5b488b94a6894f99462176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff31a8847bcb9b1419cdbb06a405a47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339cb1ff7f96f4861fe85af789d2ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72372565c7dababf5517beedd69c41e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04915379d3c1f259d4960f6a27735970180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367fbe64dfa862dc447ac718d4fd8a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c50216b2bf840281bfe203345730182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc447776b7416142448e9c6aec7f2484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd021d4522f5053da83136dd99da76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672b5612e761c527ddc5ab895280a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a522443ea96fc4a0d8f08b5f559d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9327d7ae1087a3b2838a8c91ebde5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7f72a4e280d9724389b89c22d5f84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb936d49db417a92a4f2fed4c13b89c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd245c787cad24b49424b922298e6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5871383001c80bb9a075a3e0b9798191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f060c281e066df3c5ded91f2848407192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07dd5b37e3be31da573a43920934f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4844351076431c0610f1b6d74a4719194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7dc3428001669c0e420b2fa428f47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd4feb195a7c5aa7e3b871d4998ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38fb71ca382ab1d62525595eef9218197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d266c04ab99e38680ac97fede2e7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4eabb14222d024690fc2457ed2572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905cc8900967367199dadd395ed3bd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6204f35fed423bffef6ccf24c878e45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824bfe34f8fd8b61bfa3f58d5a7ff9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637548d48d7bcf7ffd4750171f6d6a9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533fd720bdc7a3d6b9113f1624de748204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804933f98119edec7907de464f8e8fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c96fa8da27a063cf9ddbcc36fee87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b5d4c20fdc4b016b009ca4044032207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bb1369e248643927f9adb618b1056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5306aa300993b3e910884764961f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40371b582c30e20754fe7a5513efe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0873bbc7d109764d5f272ca57cd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7290f2a3d8efa770cec52e315ec50e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5419f1967b87b3080adc2bd30d2d4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d637b16f491033d6671722b989b5cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5c780d37cb9cf5321c26369c9a2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157e4137a6979671c29a87630a8b01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff4e1947f627a592449c81664dde1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354b3fa46741fd5540424a6c16b928218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea5c0daf637b08436592d392d21f42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3fd547f789a77cf1c86544a5a17c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e8b9d0d022bff413ce3b348eacf51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40f1eaaf43cba73bc46f705229414222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5479173accbb7ffa4b719146e2c334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6bb9e9ee30d741ab651b2606158f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b6c8c64599912d941627be8db570225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baca5768228c75dea2d96eaf7c2037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c4f67437cb8a8386d1aa3cbea0f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77fcd6ad8c329587adb86b6f0a007228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa9891d990e7a1a4b0afc2b8a4509229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d03eff4859d043a3e19fc689d19c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677283c736f589c02675f8ec0be36f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ccac57679218ce856a8fb7e181d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437e062388b766b79f4334826136be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9378aa99d4bdcb6cbe7a956faf3742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc46ea78beb3c5113d6e36c4f0540c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72a70fa1365a5e0868f48cb30c58eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c485f28ff1e451a6c456175651f59a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379055a84d27249ed828faa62792c5e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4850898140c2c274aaa93ec3fd84fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d59c7ff097873323c180be38f16b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268481403af3d7f0eee8f2f36ab878241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf146945e0e4d3f14ff013a7dfc2ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561a29eb2fe33d99c57cf72c6739df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977397b2ada866331c87799c57476a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5710631435cfb900a2b4dd9126923245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3797e9f629e2d8484d7b6a0c4d60a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e89325a35bdbdddba547fa9c0532f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd111afd4abd2b6e4dcb55935a203d15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ffef88288fa485efb4edcce63cf04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ebff035ff8d39fa32cd0b06d4314250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed73bb2f7ce29908e257e24122b43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39359f086fef37992de16031fa441252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c58888ae6ff6a7a3842866b5daa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60ecd6a5c608e217b16a44d06241a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463634d168b8af61a6a7ef3b8c471fa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb7eabea5dca58940993df55888a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676cb624949d8375ceeae425ab06be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675e466572ac0006c4be96db42d36c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a91d5b8651b4d2bf02ba3da6a92e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31005c02953d65080136f10433c1e299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1fc1a0076318b7955ecee8493b99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8b3d352954e5863935cb4860404a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ad91f2eb66931f83f878c52faea1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca71240d222729d72eda1938918d55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d097ae187b488ec8c94c2b6ffa035265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb928d7a7f6df05604f2d3b2ae316bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bbee434f74d947df5df24c208e120267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf6bf661ebbffaeaa69def7f367a64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805967d668c46e21a6fb87c410e56a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db5263c9af110983030590368d830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d503c9b33f129cffd87e1ea57ea94cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98593f63316505be62f7bde65dd91ea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a199018e024f14a8fb471c9cd94540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba96f661c04b30df4d92e47240cc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc21eb97c97d1073357196dd04a47f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccac4fa3073ae447091fb3f464fe6d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293ae20e9d448a41cc8d8e54edfb2b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6455f70ebc0dda48da5ab7b472d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd43135f22b24b68249fb95b588e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc8a2311380b19d54c615e8d5bf52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f9a96b9bfadca3f469d4122c9b27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ac51a2c0f38c7b574f5bfd35720e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891d5009db4c9d32ca9e4c5fe4680c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1655c11ce644e6a20b19285b6188284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e08c17c3b7fe6e3639cf9fc7c4ea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87fb72c132151b70c6ac273dde6c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820497026657197e87d3fb53094bbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d139459fa59ace9f200fcffaebdeb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157707e4a3566021eb7bef9d13cb073d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf792dedc1f1a6b8a2ad3df6e3284290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a9b758d5b266cf2e53aeab438506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f091c391bc3c281f9519ffcf26fdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ae3a30b52ab7f5dee993652bf686293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6a2a437517038f0adbbba3981843294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0668b39eec90ab732490784a4e70e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0232293f9de98ea5ec37c3679c908b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc311805cdcd36fc86971903ec4784297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1849fc4f12c24f2c020f1a6f8ef5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2d42ec4a7985cb70212c48b6f5728299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9aa1034d455561f10034ee302e6c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726808e68f3fad0a0fe898ea089337d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e72119a6831412820c061ba581489302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5b6feddeb307efbbab8fdf7c12d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646df59591da8f7598a283fd7bf622a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb770f4c41f6eec2ed93b4cc04f99bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6469456bc849acd36f17ea7e170643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1a2f090bfe9ea94fe1a5e40f5192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a695f458b781d121aadcaeb3ee7cff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b9ccae3bf15847d1064abc9e651d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e7279a9276a1434e883e71fb1bbd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9a802fba7c8c75e93ef29f8885fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213b652ba2dec95489e1e5542a3e37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c174f227898ef9989cfa4bb6b619313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e314e7e52e158f1139cdf74a11b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a586ddeb99e3d73d2fa98cb43c88d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602a039dde78c0f4e59db65521c6a9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddcada2e229158a64383f78267836317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88becc89e0ce1634ea75877231ca1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0e6f425814c07b98038ab979003db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16470d66c9319332d03e47333b72071320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc963c392e690deac017d291153aae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df58fa123dedc6b8d789db6bdbb9938322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80a9e2ad395e100860fb6b6020dca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e68500b0ccb06a3c6d41edfdc0a6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60537f3283d95b5351f075b65cf964ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f3be43b7d27493c6b3f01a2da0cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4920a79241ae750f468fe782d12289327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede6df44c5b550b23c62fa183edc3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b687376498e041b294898270b84b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0bcc89499d31e863a960d140df2c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836570f6c6b534b019499321a3b193a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b707cc37b62bd293d7b61a670379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f1a0e31bd8cf3c173c155c8a0693b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d8ad65fd4d2280c0be3c5b6198aa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad4fe4cfe5e6142387bd95ccd57df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e29ea7a5c7b01824d88bfa95bea07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56037aac4a7944475c941d591b6c63f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d5b36cf57744951d583fbf3c464d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f6b3816494d8e1330b95fddb5ad3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f17315de033d5ad0436f7d67b3346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e68d99ee47e624851936b4508170341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172ba68a800d018348f2bcf027adbe3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60a36c4bd758c49461685dfb855a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819927164f42f6f3ab6c288edac05ad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5b4f439ab3d6ef142c091a9ebf13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eceebc039ddbbdf0d2bef8bf120d5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ef92f0a23a766de88932688e75619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5ef8a1c3998cc2f5728a77b0ac4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543db806f252b9995ea902288cdea8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45871379e3a0c1fb673a8aca59b0f369350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d505638543e17db59ae619de842a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e0953cc8c4b4e05463a7f9ef33d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a729a05ad56b750cf2ea3fbbf0e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c3959e27216de6f3884ced5b9dd91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a153f0785139be58b89e07d01bb27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdfe15fe5640359c663b11c5a2837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f95432d7a9ff0002e72448cbaea3ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7c8c22853b64319ac65a95059820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff3b91f8745083c9773dbfe677a50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c15b64740c97c1574fe55bd61611f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34524ed952f987882b3ab7c77f12ed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41686ec3412b6c1381d251cf27023b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83afc90ba1696dcb908df10601e340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3c22ad5d49211909df70bdb875e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767840926f6f00cbac4bbf262807db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38413c97dfc35f41ee86902960810e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d68f7bd43f2b489f22500c4923d4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7445d0a761d89389bf64e133e89c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3d0806c84f71290c093e2c4c76c80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04e0a441944ae8e62c71cf916d69a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1fb89a528b90fe708d0d18915d32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c0ae23cb8d7fec05c9b38406a63f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff80f7bb9e358d72b354f49c36fce8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2685f5e740f689619537a4aefdc5d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4324bc5c5d99b1effb5e79db8dec8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68708cc51edba0fd9394ea76d4117b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056af5e78d529b7f02985c0dd3a280c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de49f17a95b9c91ec763e51579854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300d674dd9cabf04cd69bb201dedae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a5af0b0434f570ee0627c29d40505380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8260b627ecd110f6fe54d556aeac2f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77864c7a170ee5691b820a3ec3452f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5959337b01a191652bc66db697e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0517a824322ee76a21afe173b314384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571f79c5ae8b6594adec5fcfee76ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef9f4a1b3fb185d88fa44deaa54f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ed4fdd0ef5f6a538f7c25401841e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d014b9c1167d95b32bccb8cab1d9832388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5834b6395c0b39def8baafef947704389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d71a3f48b08820c77512192cb5c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f372adda18c1264e88449ed1db70fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e441a5b5c4587dafbc675515dbd108392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae24c465611d282caf0e35a370f644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e60652285baee1634df0591a2883394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7202b11a0e52513156789b8e39d8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee960205ad61e3339a4d359de2e92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4756f28644b412840b5ee23e44d87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb4f0253011999c0fbb6e8a7027e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf8c0c5659723ce146532a698ad51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dec93543f90d83397d927bc1e7137400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4476248d34aec186836a3b8774d92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d4c83752a5d543e485a5f52b7b75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343dce84e9b884d73c6e399efd2d860403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68040c09e448cdcb8fcb5f9ed6432327404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cbf52b417595788be61eb8ef8cbf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696c00390f73875644cea98f9cb3ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e00285b3ff4661eb2c703d98df8e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe151e90b58194cb4d0b884b0ca8a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6f0ac2d353b1c8c3c309fde3991b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb48c152c0aa99c01ffb11694bc8f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a487e4e353ebfeb020ac5e52cb195d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc37896d351a5a4bab7de09f9a081412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1538a343ec1718b7d4ebb728d8a7cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3be9edcee465f12d919a432c8fb75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7fe9ba9dddf6b249475b1ecedfbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722eb76386cb163481cc24aa6b9efea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93452af56559dfe94ecce6f82b62fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ab24d3710a9b1897cf60b7f1f007418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff04bf56aafa7fb19f27d33d0bbfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6e560fc0a34c22ea2a9b88ad2fe1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f8513ae3cb8983f060d31f913ea3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289cf04ca931bc16303553149e9ebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7022cc31815c4391911b63b20b8655423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9888d84b55ff12a756ad06356c717f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1706c9e9c92bc756635a93cadfe751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbf33e829818f27e56a0a27518d13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e3c6457ff8825107a72bcd2f7077f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1ba784637cd059e9021b46865bb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f047997e70524bcd50ec2d1c957f8b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0fb4b461773ddb5d9ef99313604af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabbce6edfa4e0b42e63c0957c96576431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b18b78823f65af3e4025be64ecb03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc07c167e8e69f2adb621a207f7351433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8400ac89f7d9598077d066481ad7de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff77796fec0f2a77f9359b5ee7c31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33e0cf871194b491c746b6d11668fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394815cef4fc0ef29d65b375567dc0fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94137f123c133c4a1a777b93fd4707438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad4480901c81f4f80cfa9f370bb76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0a470145e94f55af0afd16133117440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676942c2751812da91af4731cdae7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bbc051cfc3aa33b7fb25fcfec01ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f7f622a13e5f1abec71b1f62aaf9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2dd5d9b27726bb789d8fb9caf8e33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65c6de7238a818e74c09f08357eebe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd59a70c0fab350a6cb903e4fd49a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d1cbfd5eecfd4c5a4303b51993787447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec2f4966d97ae1c026b0d2df11720d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc6aa2181f1fb94de6ddef70b3d7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e4e6eed88fc8e683a0d97dc4920e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a820817ff6e1fc16978a0388df247451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45bcd572def61cb14955a8b04393cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac12d80fff843725dd5e63b1ab5ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432513425cf71662ffce1d8d161627f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a4588a5fc530ea380e4fd6a3061e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30358648ba1c56e887a9f9609616792456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7593f95a31207eaa0de58f6f9cea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5897f04c65b67c497cf02b3e48cac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78469eb8def71434e813fb965de25b8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e4076d2f3073465a2c032aa4945fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347c19985fb8d292a209a7ff78dcbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e52a3ebd28ced4141318d33f0425b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdda28cde68d90697cce5ec0118d14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724466e55aa6246d59feedc2f8e6cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40e9467ed7d4e58d1763240a0bc33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62e06f4c04c73bc88e0a571b0362a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b066b05a755325c62ca39d02d598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ab790f04052f7c5ef0f5302ca62e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca72195e94698703b8faec6270413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be493c70f5a8ce22d5c27d045d894b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2beb19e5cad075db95e3cb649036c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4262c9dcd83e6a9509e80531a4c037472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8787953238f7aade963b35685995b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2df1ffbf117bd8a41c5a03b4f23b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3918ed038e44f197e69245c1d775b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d78e63d34f6268f117bfed58785c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc547455784088f12f8a1e189f296aca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d096eea63a35baed0a749ef091b884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba490651065d1ca3ffe5c9685ea42b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81a45490b262b0e5d5715a457a4df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d673e9f796a0e5eebee9310a89534b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab97fcec088bd56398ff8a3ab13d05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6cc8970ebabc30d70e0516d882321483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b17acc15ea71d24a40675b0e6b6c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8c57f3cd746deaa42eefe655474f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff820e3064eb9c9451b13caab08949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ac31fda0cf134a4c7331579661f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47f8ced8114b7793099990f7b9ab4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ff2baa58f7ee55480b9bcf5df3a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f22e5ee4c04fea2a31e5a7895757490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b3255d5214473cefdd569a3643d60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd222d298e09d8133ac6b8c8c70109c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b6b169c5da2d2e483739971db419493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cb5eb732e9f0730a4372331b343f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b37f63493ce7110a6bb51fdd5ad798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799878c236a8c9b058f784458a038144496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b089bcc70d98f1a2650e302c6297bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681839fa6dd9dd3bf893b4e4fb106c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873d8c1274739b59353c05a17982b49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660a5fe5cc882df78deb730e7eea96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3068569c6efc880bfdb7a37155653501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33811c00d7d90f93bdd37c45a2c51f1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b21cd498a95babddba025caa28221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c2b2c65231242f419b4ca0c1bd01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9abcc533954818fa926dcb18c1ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cdbafd7690b92ba5e61d6ac48b358506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256f5dfe9b6ae70bdea9a58ed962541507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c7bcc8a09f5a40c917acdb74e8a0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654fd5ce830f567f6cd0c96393f318f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e9a6329d2079a7dd6c16868fc0fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b429d44daad37e51be945c2a3eec6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b050f8d15e38aa89d644a3a00b920512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed4967b3d071ba92931a39d89442c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce13846c21e2e0b72010c8be608ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024954482c44cb1a85f63d29a195afd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123dd9819ba7ea66f4b337e00ae6ce3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769dcfa9d8b79107ab3527199114261517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cec1f194526b6d855ae79cd575e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b226338dd4a34d2251fe957e0e3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae49fdfeb97998a468786821315bd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965573e26cd02dfe2cbbd0311db024d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c9b4da34db36ff97bc65255919ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318ebc8d2dfcb196c3741cfdf038dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0355efab537e1b1e59f65bea4a013524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c265879dbee690c44d082e19aba9ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629670e26473cf30e49973c87e4f55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a842017cbb393668621a62b35c06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192383f6519f8a8ab8f5c9a5d3118a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d417560eba301cbabee656a02af6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc26ba5699e561addbfdae72213b06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30207a8f627e4ba8fbf9d34e6ba48176531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8640fbcdb6a54f6468026cc95c4d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484bb9eb400ffe7250e1a3526db6401533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926f2c47670225814f3b48e634ec97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9a6df1eac08ba27f9f056599ecc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a014a6d2527cacf04df40da7e5c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd1887926f3e833309f2db82b9955537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6ae3fe09d76e55b837c909d32a47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ea27edeca01df80e54493483daee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e44d6b2c7b239b824bd3b0cd927c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be383a666cdefca6c84b7b6674060d26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f7c114cba5c65cc6cc8e106696f6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c275fc0ba2dcba2effd0bc6b7506543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4393673b818c686c050722f18dc42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b4a102d89b7ef1685adff219cbe2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5739fdd2842d859503d9cd2314861546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b0290edf813927fd6cfc2c5a971a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671bc9c29f647ee3c1cec8658998df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad41d61078b8e99e96c8c55ce60bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd839838d4eacd3b349643322a7ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5330e4277c2183f45bc414fd5127f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c531c50254df8d7498cac92ca4b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386ec7d4d82893673c9fe0b8cd379b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda58f55ea839a5d8282c76b5848d4e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e00e97246794df2ca2b842019cd83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4b50ae0fa6618be2043ed01bbed3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efee8568fc68b05fa37b230111d5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad61b69e131c4c82ce243ffea6d3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa79247c27943f3cc1d3bfb9f0bd29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bcfa5b17c035ec95933ec979fe6e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333434577777e60e9f776269ddb9c52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14653a9c047a846924b00ddbd254a46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e968f01ff5fe976933867095d2a09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa37e69ddccbcfdb592ddab318eb974564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1474bb8fa534b224772e49b80cebb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a421eeb359afa69a292f951f320a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b8b82a76535732696a2afd83e03d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebadb452c426b40670fb51caa580ca8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef578c44ca58d69d5a3896761a40031569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e4e2d2ab29ca444adf6e2c60ce36a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141833e3e53d6c5d3a69cccceb7c211571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988bba799614466e9d0e61e317bceb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321e30d279b75eeea5b5e0c307641c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94411ab3693c291e79199f3221f64e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8657a48d8b3e7fb8b3399fe258803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd1887033efb74f06c7888667db37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5a839f0a001c425ebc2e4c0ffaa5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609e31dc1921cb053560c383ace87c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce37193cacdeb4f7d5f349beeb761e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b764c76baad41a5283ccce4e30bca1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f7fade92ae9d7af1011f296896fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e182a6385e6fb6398d1a71da9c0e30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd8983515ed853f8290d76d809105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a72ae735e613ac8272907fdb97c813584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d48bbca7af053a80fd080dc332aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f979e9ac291d4cecd5ac1c3d7fcc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924451c228bf1eb557359749374a733587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510c156ee15643a91355c4b6f381ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018a476639dcd137d265ce70836046589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf196f64cf1b9970650cd2c5bbeb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b587ca48a1369026da7bebfa2e3a7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21ca3bf644c10fa8438d5f6e4997cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd1ab72e6b100dbc20526ae9104a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d74c562f49e4b74536f6d0860556a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ada8f341fd545c83a5125f752296a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e772202c10722b42416c236dd7bcc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab40d5bcbcdbe2d7b83d95e3dfce5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c14c64dc77554d473c6fd03c1294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb186b0f006ba2136f9932e7cf43bb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ec3f4b63d7ee8911b4524ee3c2b3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85503aca230c601cefcb71a8650bf59f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da3eddc4cad41916db176904c903f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c598fe74b402cc9a7961d1470f5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a5f12dd6c3256696fcd753d4e218604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d167052c5a564a76024075f3288300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536e93497e8350eebde96ced369f847606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc0fe151c25436b6bd49e9926dd74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1009771c8ef6d4e1a9a4c8e25d27a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe4a3125a1ca32971f712ea7f0a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e0099ee692eaa3a71645fbd2240ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ffbb9d2bfe6bb03003508dc37e12a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d29cd6f1a3cb4d018e8fb7e41979612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b5f9c2fb63ff0597809ddc37bbc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231dd11b67d4c89c2519cc7c4142d93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c7b84e00f27568bb57bf28d6f1ac6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3e219f4a2af8f25d713f2bdef339616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec98d4329832e495d3ad13ea226b6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce8dee88b1fdf99bcb465a4162bfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54cc803e484a7ec7c77b121d7d312619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed6a2242390627a1b20009d903e09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea21bbecfcf8837941d6276d1dbcd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70039d97dc3ca2f6fd4d7fbace9212622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b9eb16b1623b572b890a719b40f75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3aaa14ab290f057a79a9efee87f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a70005761658e15480de5ba9fcd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891496215f214171f29f1dce0ba1d08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31fda9228e8b3d00cba28e1adaa7a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680878a825ff4f66532e5e39ee404b2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635904effe41d5dbb8850afa9caec157629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95dc51f7d725bf00503fb953082078630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a63479c1e9dc9bda4720363f99c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5034d4ef273b5c13578a1a8891a96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc08a8bb28aabd48c9f5885334f6f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a07b00a8b4140132e45144c62aec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382247895646bf85e7739704eefc2ef3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83da88916d233cecff1a38ce75c6665636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787604bdbf4cc7ffdb0469f35c31d14d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c66bfe091e74056a10b05b51696b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ad45215d5bccbc7910627b144f35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a13a1c92b3b09f5f24ea800734a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399f8b45d58cdf08d79bc1c712cb61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac704fcd697b7beda81682dbf7490642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2936734f9357e4a22c27e16201d71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f51aa5511e3059ba6eb023a857b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80be5c566aec1a51d1deee4cd66b8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc54d3f0f76b83b09c0c0bf953b15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efca62a1cf1660387b17918928a988647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee66e5f767137b0e90dd24926202bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a47a2e18441de028f0c75b1a209bab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91410f5a459894a99f4907047c95f17b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbff03bdd2266cf81fd38beb0a65ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960343fac75f653e2ecd5234d2fe5ad5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7029b3b95dd88af08df6c26361257653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898284ca2a854c504cabd0c8d4cf867654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfed6968fe5acc196e1ff3315c3bdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749ddd81a7b941ee1cac8353a3354a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c352895ee69ebe131ac1679987ddc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755391ba2919b143edf7560a94341e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf12c8e6f3207493c802610fa91a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d02cf0c7adec1699928028d84b1874660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35318d11c48d7b57b695cf5b569779661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0469c9e6a71e83c7ea5ba5cfa9fef6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ef6889f54f459277fd96beaecaf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec291b4cd2e29aa98d16bdf4866d89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e974066a2eb1259e4089cea7510885665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4959b69afb39bb9a983d79fc4083ed5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d65a41f374588f95f9af08ad00ec5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71d9b69b6ef7890033377e6db9bf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a27be610bc031e62b2b0a5ec040c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731af39d66fdb42cc1b22e1c650be92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc547f360b713d0c891a440ca5f0e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b1040b1e3ac5b27a15f19cc39483672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458e2005f417a3416ce0f333df7ded673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a48d7761dd27e78724ae9ee09d7e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfdec22595d3d93945f1e4af3761c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746ccac6a704df4adcefd25452b9f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf083fb267741a74c9265358c50ddd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28269dd6a2c637b0b78efedf0e43d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66171c08b14d35d3f9398f23dcc8b6a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280408d555b3e0039e541904c3a506680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876a281188006703bf79b29ff37ed9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0026d10f61453d2dc9bfb243d84a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562241e494084376282c45b6e3699341683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2bb0bdd2dd9b9527551942024000e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71ab0f1943023b36011ffe21e57d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3fc44f85856fb54d20c0698bb113686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40dd1d5f65edb96021c095189cf44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a0d95e56103121fbcc4514fc37701688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da6c433877931e7ac23e337c92d71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef88745067c9b01b3d0071b767d923690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d182eb742ad78c9fedf75bf6a8417691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e92a02221a969b06969faec7ae95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4abd9b7a5fcc51760196814cdd1ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8d2e22487cbfcacd83eb796488ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eea4000de9978f13d4220c83d543e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0913ae45b43871c4f16d58106bb370696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805962b346b4f2b160904e7812cbf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a582586bc434a0133ede4b1b3087d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d9a1d6061de4f3616fb0c342b487699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e2bae1c96e71a02400b706bd61e38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04abdcba526b59893b2711e475b5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095a7eac7ed7de62009d098b846ab1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704d8278d3674c57a38b688796d6e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e202c5e93120d2f30b3cb2d72c391ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e6f361e93bac27da8bfa20fed979705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a00a36e5d0a0b408c7ddf42ddaa82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0932da5206be373b01903e34cce1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d753631cc0d0b99c1e01e431792560708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b111e7be124abd1358cfa443bbdab4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90f44c947fa85d483d80710e326b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab5564771a8228ba44a6b5c3111ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0198c2aa8adc4a1b350168873490712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4df9c4b055415497612474dceef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70169dc8c9133614770ca90d96c119714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9e420b101a92829426adc7a307f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca5e7ce054fd36ebc59745c35fc8c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8d1e57a5c4d64b617ab173679789717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df7a8d69fbe0f2bd7d158a6559a80d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a4aadd890cebd884af4b444bdb6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18725be3992861b518feb2b3c3a68a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a4efb740d679b97951ff221e497f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e74e5ed628ffd6b19c59799d37e28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b7e30e884bd2df6c2ff76354176d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822e3a20c9b5a3521a71489f7df400e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f627bfd9f1aa509f05a9fb8feba45b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c701ecf35d0045417024a57d662e79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f28d5855e6914ebcbca226e97e38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8ddc93c350cbd2e3634a084c55e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe5a2b091eaff5e66f33c5f74e142729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa240bb380da5e545b76e5f41e5dec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8b48e77bfc69f8f6fd945c680fdaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a88c85e7a49aeacf19fbe04f23fb1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5d805eebc2124051d159b3bd86dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c550dc5c9d95bda5e19aa3d0a7468734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752681467a7c899ff96d89b190f02839735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522f1668311ecda25d37bce7baee67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069cc3de84ae3d5ee0c8e72080d029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a60be9e4b8c77a83ed9aab15ea96f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f02f53347b238c148dac89817dfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b7ae3f19a0744cdc23cd09dcf323740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150df112bc4d0daf19660452335a10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018d287d155e2a7f9ea0d14ddda88a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6756f104240b49a572c92394ef23c94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c65613953cd3c11732b5ea57aeb7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166c62684ddb970a80f1a74c6c6eef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656943928b037939b0590978b85bd49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc43acfb6c0204592f7c287e34996d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c70f64b6e38e509f683c0140a6b7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617bbe9792a024c8839cf27db0a5898749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e380bff61f1ee529801ab59c90112f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2044f15a85bc9423c523a9b3fd9d19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ab5d6f700ccf66e5c26373ba9665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719af74e6adcc8ccef397d782b6fc11753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>