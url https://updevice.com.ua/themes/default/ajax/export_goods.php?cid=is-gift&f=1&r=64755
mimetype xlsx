--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613eba47bd06d92137e06e8f3ac482d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9784c8b57af6e963488a2da421f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a559e520f90c6589bd46421108153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f93fad3985f9a6936e9593ce00c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cba16a561419d0a7c27dd57d6502f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c4029872e46e9ef514c6846610a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26938d0324f4b4885605f31ed5b07a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ca3b7b64ab0fffe86d85fc135e368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b4cfc368226d9c87bf29d55b644629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfb1da892faf3990201c2e840f26210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f97b9faf225df9261d7f383fc5a4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654fab25aad233d762f3c04b1ceccea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7442cfcfe8ca654d97d340b75a508c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada8582b036d2d9d6e6bd23b8598b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eef3c909368d965a5b408e7572b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347d1884b490fc2f22f57458e7441116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd3be67cdf61afa271aef4f4eab1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7c55b690696d4c04ccde6d40509618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4956274f0e2e0065566ae9f86dd035419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdb08b42a0353f2a3ce0aabe4d12d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ae834c322855f7b75e85f0078e5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a85920231768c76c596c4ab7a861d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6bca1a078b46b99577fab056b9d4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bdc0385a2bb671ca6b6dc2f4514e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc09cbc98b46b5035e102b250cae42325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ecf422495a8444717c398606a39cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c16dbde6f3d1e3f347b4c5db9f469327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c7a27d35a4fd8dde0846be94126b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e7bee339dd994a84cbd95611b67329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811c9d8b37878d0ac649f909ebd2fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d3b2f3bcc39e1682523cd69fe31031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b031d0ac9a2634ec1f9133b9d0b7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260f1cdf6f3e9a8770cfbc5dd1851d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333efcdb2ca2f4792244d55c7c6801234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cde5ea46776022abf92a5c4ca39435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55da7b30a7af2f6d70f96106d6acd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927abc78540c412cd6e1e249ad0c1ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff685b1be1e7444a78e68eb5dab7b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c15461c245b55c8c6741268ce7b7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb7dab6af99cb11cba0e1d44edd25040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68273ec8143352210ffaf0652be36f1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78711ab855f9828e4c5051aff2efd2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb770943bb5a986919496658aa508b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7604e4323c41b423f009b6a633e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b74ab78cd78dba50a825cb5cc609745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d6eb95934e41187f38a8772585e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa5dc8d67eb6c099a621158cde94047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c149d303c747cf46b1132ec3e5249e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008cebcb02bf9c51d881e0b501f1cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b478140911a1895087ae57dfb76e0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dedc2dd5cb721fb34b1f5bea92a2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b08deb6a8480dac12e2dce7ce32552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a393b6dfcfee0927e68d80fab0d6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9760db17d567ce755eb844162707f6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864da6f9ea7c250d22b1f8d0e8f18e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3e7c5c4a320a41fb09433404a43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9a7502ee77be6d87b5708460b230657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b33576e1306c6abf90a9c3dce3fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031598c39ef52e45961d689f93c11c5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600608f86b6f41e1570bcbb663dfe3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec6a2ca6750215d1930a416011ba2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf5c9a329687992e96b6a02fa9a9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383042fa56797df8edd8024a75b7d3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6409dc9f200b62379d786ea089a8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bf7f77ef90fbd92bbd9b20cddc9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceee23d6ef3e0e6f1ff68f3020f2ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad5a1e80145bd408681f2b2ea1d2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6025ca08c16d77766ffc8b9136547968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933706ca4d96ac20b66911654e431269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90625648bd1754f2b9bbf62accd07770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864b805b807f3c04c922bc6d43820571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d388a2bd974bcb0cc725c0ba792c4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553e5b9572937708f3ea7809d1df7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a640e5882468b93d2283108757c1ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568711a30b087689b8c2ed2e01d0a8b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f7ecac1c4e8656d462c51638206076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd865bb25718eb1820f1f96f5020cc4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51761ea3f4d02d71089fac07145a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c101b3c70bf4d5ee90194247e1b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f44ff7be91e03e7e99436f8163de780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33186e13a4f692642c65ac8670bff28281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b363d424f64edeba78c8acea8f42a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305e8bcf715b259970d8623041369b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcaf00c87c14b3562281a7076875ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb40f805646fb7765151e7e52b75e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7243e441806631c8160f75cd4aa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5285bd9aee263d28ba5c40be8ef51387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187257327d361cd2339b36ff610fa22a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb7735213abf9e005e151bb24050c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b953a5a37e8454ade7ae7ef4461990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b547e862c5e141490d65a79d8fa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae907c2f2665e709414993b1adca0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c04528a05fefb4fe1995a05c41b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaaff05b6bb5a35ad18b6e93d7dac694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0da3d9170ba5451bda8376b3e644f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0da6b5702c084e1ab4e5db5f296aad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af2e0e1eca04e10f20503e5692e7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69122a6074039bca412b99490006d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf79cb282f230af29271e342897af299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8495b6a3d6e442256bb7a588cac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a396f04c725e711496647cfbd76b6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359417bb813e8f7c4f6e040f5e00412a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ce14acf10c0b87811a132d7abb89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0e6d6c9393bf0a4ea5dea164b472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee67178c4e6e9b5832dc3c6ed63fdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5d4a97eec3e7dfd6bc203298761b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0b882ea15fc92e63e1bf5632542d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba175d51189da2ac2f1d82c62825362108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715754baacd3d77a8eee8b92dd5bfa67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350923cfc4f7a51fa5e6a1f0bbde3c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7649c9826692ce4f1155f649ab0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85dcc2ec74e20a277b7d5350953e90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988408fee25d101ab3eb0f278dfa1f72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf6f528d9bc0828cf7e353afa6c71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bd8d5d1fc0eaed83be21db83b27fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d251dfb784d92dac4039ab7ab836116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6fb0a504e79515995b1b64f28e340117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a44837c0902b42d6637a4bee507a6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a855d7791692a6f89325dd5d849040119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba97bad4f4a4581f9c1fc36d3935e3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892d94584ff6c06f2fcf4fcd21d1105121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec3e6f2e32922c52b38a6140231564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f78a27a4673187405dfa36c4b6ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a7f88cb6af28aa1aca62428dee67e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a76e01f3787ff0de7715bf78441fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a69676c8a4ca323dffefdc44cf02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b219078d3b6c3ae53511c0e4b4d07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e88f3c63422e059efa73e7e5ee2c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b93f88fc8076a599db0dc651a1fdd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135cf4a65afca646dced3dac1c994a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66fd9f1105f84fc053fb0eb843d2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6f84257959dd2e775df7e2562f7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220a02b4debcffe8c6806968582739133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537dd559ade3b28e535873d0cb8056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661cd1636591dc33aea899710e73e07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ba83e9efe2b72ab7adbbd81b99ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded30597bf6691632f7e24705d91d04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca936d303e7dc452a5a9c35d8efa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11858984a15285a0a797f84c9172279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5ae28ebf162a954c5f3d93d4f1de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c815bc70cfa6fbbd4723df0c45775141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f512e760400d3e77094687955d94292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85647a994705ad8b0f08543f92c2324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc009975d0523a91850f38e828ab4c4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d99c1bf08424f0aa9c0160e4e6f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cca18f22d59f97636b87e434b1894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6e7055a60862c2a99d42a8ccbc73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6bac7af74cfc82be7e38849fb8aa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086afea2365addb728caffb7b97969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370709de6ffcfcd82c3a90f2b65a27f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97160d7e2078b31af527f5d384a55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e985bff04f6f88cd42fdf40ea72c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d096ca53db43b70cf29ecf308bc5c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda213bdd695981cf671412ffa0220154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c67945f2d3063bb3c7e15cd3642db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608ae9ebf74e7315c1a12220709d04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173e46d7c040785039bb21afd4301c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4054becaef643c949933060fb460d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f528c60e7c840ce5422d1c6d61ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d13e7d5b939a02a1a89eb00c3aa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad506dcba5c41e179d19029f17f227161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa567927a3609c2785590b86b31ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865653b7ab65d71e193660e04c3e08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568ebb6a233d58c2282443f0b934244164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f27129dc5d8effd5926e89c6f3243c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360f57de1ad8b2214272aec95dda9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c338644bd97bc9974fec125ce70cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed5fbfebe00bdce32df6dcfec31ca0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e06cab2f5e0353c4d0ba043c4769a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd6123b446005da0a6f723819036dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87b819ecced41acf0c9864966cf0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fad7ea0c31c4a7fff5f7f76dbf6a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591c16ea2d0caa7855b5eb95805067d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99ab18f6d199c4c092d4f7a7cd155a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424753d75dacd88eff4f520be587de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f1e8bb5fb41d9606aff74029c24d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a084008039a85b9eea7b44791dee8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218cb8409f6cd62ef1a001ed914664f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f983771b012daaa98ad8ce273d3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2be00dd941876e884faab4b7b0435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2fb5c74874eb85ed972ebf3f0800181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ef31c1931bdcef94ff487f1bf692182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc79a2e9766332ec87d4ec5ac6b4dd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a6552068e536fe9919276af731fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa27d0572a718a43fc2dbfb3f6b536185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3f0aac70a8f48fd91080a6a2dec1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d65340377975d593ed25741154474187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20035f3642f6a300d9d9a93b813a70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2419f090ea6ee2a468f76605554a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5184a2e4415880cbc5f7bbfb69dcb6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd6d2044b44f71faf559aea11b9d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcd4fc6b6bad9cee7822ce49212c2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c3ba24156ef1926f7ea0ef8f8dc53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beb43c4ca78a7273cb7e3ef208aca9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29cc926b158ac5b257d622eea835bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0f6e3014ac0f50fc8c2e89d6c76f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e54f3d7ee191c5101852067e7128197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d2977693f4c648a7a8577d6cd273198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016933ab91d062b37d25b0bb252fad23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23227198a352a2a915870ea0cc9dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e57f5b6d91f75fdc4d65bd4e865666201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65448f5c9884a1f3599e38e0a45fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f163e3c3df60a5a2748543caafdb93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235f9a6c255094fbbe3ef977e7f659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6deb95c3aaf433e870b8226aa73b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc53f124b5ce7c33d24128fb727ae9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5324824caad95fcdac5b254cab813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efadd09a4b8e66c119ef5dc7f9a36a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a6518bf64ed4607ec134b2cef21f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a69600827d6639d393923f043c7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249d0f4ef4415e3b4fcff97ca117b8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26915a14a46e60dbfbe465cda5d51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce1be8d8ed22c983f33fa3e76312c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce1736b52aec603c5564417b22db48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bf131e8bcb3b71d995597679c02b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e20f0289e0292790f55927f0d608216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a581f1570898bb12fb61352517016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a3cff362b13cc10a08cf795c32ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6be5d92da2056b8409cc65e1ce4ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e35fc0884e827b66ee5938067f239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe92d5517daa5752588ec9077da38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3518a06fa543f25703e3265ebc5aa48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d244c15cee6708b0181a29f21131d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e70005499ae9201e9c4dd776592f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb83594f81112b3cac34cef449a5cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e4353cc8f32af3935933595e06ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489877c3308110927255c291338aa5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c332cd03a0579cee4e3511589eaefd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e813df5e0545d7b879cf3bd5112b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841f1209bfedeca5b5e0dd31c6c051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7efc731539c76b78471fa39e94bae0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02249855ee40d2fc2f5124ff4bb9a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed92d66ee00bca44d41ac093f765be5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328220eb283627f29fdb3e1f6c37a26d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cefc0cad0238b5f312ec599638412235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c8fb9b442d24b19a28818050d5f1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca31109bab7aa3b53d06dd9acfaa06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683932d54602368d1bff6ec3c4441a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bce4e437432ecea2ff0ea9eacd873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a23283e869c9835b29d466531a17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059daee0d093e83c0070c6247ce3c29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074768039160fbb090b257182282b54e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea679f3f31daa6110a86cc1245ddc9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033268f1da81d7358519cb52273f06d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b45b6f3a1ab241a642cf37a901d7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ebc128385b185b0376da4a7062a0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d15f3a283885abec586d5381f4f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1793ff24b954c2c9d5080fee12ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bc014252e95610615a2e1af98ecbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651967e4bd2ff1e02752346982aed50a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd773a99af2e28290503edb6bfdf56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085057c56e2b40443a181abe0b2447252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab93b6749829d18afff688b91237ce2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678733f62c69c6d828b5ddc79b481ac7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd030b0fe3284983aded08f49603c0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c97553cbb2d0751ca561f3458d02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7397123591695c4af45810ad41fa61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42fa09957224c989750a4268f457c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411893f71beb04c89c1b54605e56a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2387b5b41fbace3472e65200018c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db98850ba405a54d421e779d21fda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8e38759d7b95fd1afbee2af534d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111e589189806bd41d21ff8b86a26eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d1b5c4b52ff0c3d279ef31b4000ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c47d390f1f5b01a72b51b7d913372265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0146f48eaf09ece47a801159bd12f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1d2eacc7cb7d31938f70bf411896267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924914f3b032ba5698d7899e482818a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863d59ec23accd0867dd4b71c00ead269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce06f6b002c3d37913f0e57de5bcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795668668ef7304ec7a505f2243ba3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece73391124a570a1c53b3500db92c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31649f11bf3ce1d317aee29f9f72647c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5f7f4da068259d9a973989fd10f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7329278a8d34c70e2d65d977810e95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc78c2b5d126d3b8a5bd7ca477520276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ad40bfc37a8a57447b527d756189277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8427a56b71aad483988caff03d42a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0c7bd4e087ed85bdb8eee8841c1cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d90612a69d6e022307771401c5ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef8743556bd5db6677309fe29b668e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea77574b293e5bc861894509c2ed09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282149a7c9c4513bb5c862a6b3ac47e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fba4fc089b657bf9ce7d80a83957a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b82df75f050f042917a2be71ed198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363e573227814affbf2dc8cff0151cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f26b06566161a6d98ae3d477e46b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099179738b037f9bd6e532f3eb32c89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ebc02b55243227ef9ffd6fe251bf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f66bbfaa9f8ce7618dfbab5d0c005e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77abad1ce67fe5691edfe06f23fbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e7725454e9006af9cc693ac0569e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04083b971a40d48775b6b165aad00df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2954da68b2d3376274b46782d9b3b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440afc98965cfd4cfbce693cd23d428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94fcea883ccdc32fa5926f91273331296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accecde07965e4b44c689ee1f59b7fa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dc6102b9f44dd616a4c4226ffe75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e68d64372483c5f92cccb4c0f643a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1520d7bc11d6ea96c70b2687ccb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c11a2bef02548425045fc1795a32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1028d4f7aad20cb14fb27f3c97d5d56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15c9992d9c874ff53c57dba9d4e5a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3239660fb11454c591ad2cc38fb7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904db5a9f8075e31f2111d25cc9422f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3cfaf691478d5aa970fc55cfe024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c8163a69109fce7e005196262825307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774335ac1e53433de8edfef6d7f9b78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c27aeaf757fa0a1c4c65714db1fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b4cde3aebc079d6351b9173b20db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bc07f3327265ab60d165df388aab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1f87cf4430f2721b462c8bf4b0669312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086762f561a0347f66ab89b0659e69a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733b9a8d32c7d9cf0150c8e83d90c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91cae108055a4df2e64273f8b59368315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade85a1fba2b97e30b93931a49b863ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e3bdb575a93020604efdd8d4389af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254b60d06f7c2ae1b73712e1630032318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf260bf519879e304753764037595db6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250fea94e3d7ea27e374df7a7496427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfd03122994421cf4206afdff9c33b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df93b223c7663dbdb2224366f49858322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd60a7b89806ea40ec0cd7ef49e64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e91f5e2226a68753cf16d19a8af7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a48f03d3a4b4c60c0e4d3436d1094325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288cd06661a10197bc77ca25d1d89a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198585ad36bb1fdbc41c8071832c4cac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705237ccb47e56c7967f6469aaf8e895328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e46b8e28beb925914b37693be8de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576286beb6b793a38e27de911183ad9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483617e22bad4cdf154667f21403d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea937f6596184c8dc5e81cfa8374b72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ddda438b73b8ba1c6b00fe736b94a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463b204f35898a4604dc31dc0f24b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d42cfab6530102b6407b56b51ad4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d9adb47cd7c61e1b82d3809bd5d4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b124d38bc1d5f2c0ab3e0f2581de7eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c2eadfb4ace70a832424cd029fba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d133113a074d36f713f1b0dbbf9c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0491b363f8756ec23c37b0f2dad5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909b3dee4a143949c6b8590caa54de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb881de2ae9617f74b5b09175969a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30798e3bb73e786c45f84534106cfbd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722c391b5b030da39cdda840d3cc8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55add38a93e6c466cb986568c84f091345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9808e5284589d5cf2bf3e2014d9ac9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acad71c440c4568ddde374db2843a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f9e50dd3185aefef3119e61ebca7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5796227b22ab226548f6d8740ce60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc36db67f75058f69f821a9af08ab1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d68235ca287924e913e2c726e6786351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6fdcd855f7d8df74539eecb3cb880352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b906f9d07e608702c0c2147336eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b09fe1ca616dc3df2140f397693ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a3329a6d0ddc8baad604c55f9889355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb98b487b7419c9c551b51a7eab3a4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456d9cbca52ea1fff4735eb6576878357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d1ee8551cb3d7dd432b2682e8873358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054086a281bfe0e8866060df9c40a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6468931bc23902afef70253a18d9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a563df5701003905afdf49d71899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8fd58067069f57eb9bf16f977489d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374022a39842f9b7399285ac479f34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0dd936900196d4ee47a9364d30cda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982863d9be0e894aecfc8ccbec92ca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c0a05c4d438cdd5e7d31ec77d0e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f002e526f97d69ccb49dc612db631b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa323d7fad6437d2b72fb889f9de9853368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598f7c2894f8745128bced8f83f215369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a44242e8a50e5772ffa6978cfa683370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc15670364b77be6ea43d5a27efaa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3160c7ab0696e7f5418beffaf5c246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908a184c6256f5afbf889f0b9c0d13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757f1aae8117dcfa5a7737363505ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3a199c6e73ce059c9a95af8e8cd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ffc3de995f06442352370f85eac81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84c2a6a939be7b0480bb2dc33c0620377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30114659e217a91187e36ea017be6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72ecae083ebf09d9ea0751796513c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078328b3819248729857ee6c342b25c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57a4bbe0c95f8b7d28a20b9cb8d5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82491f391468f8b59c48db01d125bf13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ed8c7d47b83fcb453eda971dc7083383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ed7f37b6414658b37b59828c2407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde2755061522c629c1078c8912e36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1c4102240c7995f460ac785b9b01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e506c7e59dbcd1100d5355cb39ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85032ca87cea9c508e4b528471f5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ae2afde503b5d56b07cf40a781ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3829857b4b666c02f77905e2195704390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dc5c24420af648944acd3504b5d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ae897f7e1fa245e380e1bbca0cc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09edf012a372461ec0ba6a20153a562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a509101ac7d61709ca058df46c1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6ecc8ebc99764c40e17d341466ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3819e577f0d6c37b03ddb46bb11f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f07a50f7b657100eb0b2a68ea65cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ec3b8a86fbc7e24b5974e876d00b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d95fab1a19c210d4a83060fe25b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33af109d1158729de3b638100039f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f72539bd52e0a7db91c5ac358434f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de4f31b43c5944336028980ec5d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d858a4d8ed0bd422118333e101e74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa770d6b776fa9081a7206fba82404404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73b6f34282e77c6b5b66dd97f8347405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19790fb1fa48b90e149e7aedc684a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabab18bd2c401b15fe769864feaff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db6c1081bd4a03ae41440b9f4cdf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31424f8cedeec8fe8668a0bb40deaed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7d1cde0032fc61d8890123a82353e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a077c7d44d7f71463bf6acb4300ab6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204ea5edae9fd6dc175993079207c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16f6d10546badcce1cb65fee04e95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821ccaacb858bf460ca0cee819ec09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0bf6260dd35ed0eb8ad601b110c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eba31b6972230051b4421def77989416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d57d02e1f33f860749a98541cf3c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b517729db78d7be6001129d48b199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96dda8248bc90fed9c3ab6926827e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de052421b7174b1aa46d391229e6e465420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f4fa2ec3b1ccaa41dbbf2e50e359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fb439cd59567f1370cffa31d2070422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4987ade24a9f8efa2a260a25b589f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61903c49ac1e45a477ec085b3f8d5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b899759e5165bbd86d047da98cb0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3707b59675cd36e953904a2d4b8e19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f483572a884bb6a347e96c37afb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456cc599548986c8e17ad2c567c1c5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9241fc31f9200ff5430788111762429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88beade3f4a47372905496757083f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63022413ac6c1fa0262ba7e70e6868431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59494408e684907d6f121e2d97c531432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae03e8b3a6c42a8f3f0b57e2dd57a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b348f3f94ee5caccca7060083f50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b77d8d0c8df4329ee26de61c03e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c4f6013d7d4b579037c07c1c051f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a960f412be03c901deadcb907879a18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae35f5e2aa1c3b3320008cce783e6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f59f55a1c20ace0500b5de5d6444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd781241ad397dca25acf532a89718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eb44a61ea52fb9bd09fed4fa04036441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44ffa54f038560f70a7ebc758428d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005be2509d35ca803e02d448f56d7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2b19cff9ba67df036fc9c4d78cf5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace2522e0fa155ff697e82a6c10dbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655626a97717357d2ce4c5ad92f96f40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb401f614e8b464b01869add1df1f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d53ce06c06a5bee04341d633d77d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172f2808aad9cc42fef37fc95bf993449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37e259affef8310a5eb2c62e19aec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355fd9e6832650332cf0682e5b7b5e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd78f708a6c1ab0c3c92551b1d45bb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a892ff266e1d7496700ec45bb8a2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd04c70812e052706c5ae63fdff6ebe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424992712d6ef61edaf044c8217d5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ecf0b994cf79d532ec0c7a70b3b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8db8d7c77142dc06c8ba0435a357a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8530b2454254077db114e1ffbbfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701aefe1635b8bc7ef9d114a2752f0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e764800530a6ac48e480e63a1e8c97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d99af6e909e9eec5f8214b04cd51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c33602302841647c5c9007f2419ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc8679d1c02349f7aa93d4affcdeef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed469f34462002f1ba6af04c2bb3a572464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455bd39d4d4cdd7b8688e13fd92099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37920012c6debe7e307ae3915e610466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3629845735a37ba3781e729f014e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f3a1890ddd05b07d4f6a8e7be845468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d25c2a7357533d88687b80736175469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161106bb39d07334081ec12248c5bd08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912fb71d5e018f95e3b855619c56850471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8346c0a0fdb29754b6cdd0dea586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad03399830afa6477d4e10863d5837473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164bc44037874d4ac0f4c6077d0e0c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a4edc07f803b0cf3bb305930602a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621915a6eccbb9607a2a95593a79b681476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5edec267de792c9ce9c2de5aff6eba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d1fb53a9365cd71f408fd41d5fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bee64308be1c538b787380384ad50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec46e2dc5881f7d46e7f746f51547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81126ab25a42fce3712614c562f3df1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7473bb5ed8dbea1e7c4236355d2e344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c0d6fe03f054b0da006b75a7a817a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5de4f761b28dd2e556a8b92c7e82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e82f68b901def9f258dd2bbacd5dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7039f363ebb7bed5afc90f0896561f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d04d2e2906b52d34c25e966074b30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f258384dc05760408bef4391f1cdcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da0b0dcfdc481a48d11d3756643225489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2afba8f52c1696aaf50f8ee801610490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ca44ca1d08e666d2bd58e12c2d70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92994e2f47d331322932232698cbfb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1728d010cf65643f182180960a1fd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b071ab9f730e960d381ba488614617494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e50305124c38eecb1f12a548d01a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccfe19b0d01f4d9735c659deb02328496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de5325aed0bcd73e47a8be715e847497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9fd59b1d8655bb291fb52b75a5c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84df62e1d934f9141a675e73ab1a9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97592061e51e3f8e47cf76a3edd2fc9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f53656ba019c8dd20de99a6333ed9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd23a68cb240cc2ad9157fde055f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e832dda5a7c42b56514286ab3cff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae0200c5035a52e34dbbca95bd979504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ba5856ff31bb7493e909038c6cf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af7cd49d94358b32e3ac665e976ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138a6897b0ab1cba0d0c2a9b2cd0a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a17d84f73be11cf278f016220bc3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261fb01f3391ccd908334d6c77088d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7192dfeac6dba688f70565eea7729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e7833a5b7c9e3c54d963feacc0430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c250f6079027c0ddffefc9d9ccc57b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a357c10369227becf3635ac672fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff01ad59d96f92a8397fbf3ebaeb6dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512db4ac8d8921640611580bf56917f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51525eb79773bdd2636fb1108096c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781713350cc48df333ab785ab76f783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a3bdf762084dc1efb0ee57031d47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eb73ebe27c6aa3a279ac007dea57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b452184897ebc0f4a53529c6ed03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23937c0abd60f8a98d5758113b2ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a885167d734aeb65f7d8771cabb585522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8eb7db90072fa62edb4c85d97c8c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83af3d211170ba7e1ce77c8438c665524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362f394fbc860f7915f41be4c0f1836525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897307fb84220d0afe3f4efbaa746ea0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c78e35d041c4f787ced18f91b723a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7eadec2da91c09ada2d2a7cbbdc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83330bb7b90d3112585e47c7c03da30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032698aec66f172ee079eadeda254be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307e8f4dcb9d7dfd3832d1bb1960a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b12a5b6afd735dfe94eefc69385b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955031e4aa8766579e47322707569c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ca81c7402931232ea68e89bbe67e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd500b3ccab4d6eebd98a3fbc514a54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520740be9fd1fd556ac062685a211f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb9cf3720ae9fd0ce6b8b2527e9d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df69623c6895db1d8d2bd2180e7003538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf056fc719b30da3b4a1e3b90393ea5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b231edfc3a9ec03a1cca7284c8c427540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb062ed0eec45a65ced859bbf02f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266fa5be84435452ef3d41671ac972e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b449a1b9fd9cd59f463e1d904046543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0dbc2ed2679c29ea2a47a26cd2211544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e2984c6f36c85f54948231f452c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd38da3d4ba3cb8f91982ade5a675f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad731ff2db6b9b88242ef303a335b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71f53e986eae643848f3ed88167879548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c2f45543dd666cad7a544c497f167549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e26fba7a9b51a26f9ff3031fbca56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa87e37b63c8c5da4d6726bea9291551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4efe02f1c9a6c147b285cd9c270e75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b89c1ea13935d195b90977a727466553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cadb10734ad16fe7cc949b5eff5a87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d89283c23474c8ca4c52957204058555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a30c15adc07d734f8ceaed7d6496b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef10a5df9a1aff3a12e6dc3af4c4e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0141327088f957920d9adfd86ce7b39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982c5c3d92a4a8224e459a5f619f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfcc3adaf69e3e652d99b9ad4e0a47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc004b750d53383bd502a65b8c417c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a0124d15c71b7b4ba0f44a888a52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6e57a6cd490c0e1363ac0d186d4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664004ce8e1c95716353bdc795be8293564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e694fbea7273b1306f3488496f6aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83bf35c7fe39fffd8c8e8655ea6d7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b507c21ed7f2ef3c7a43f7e0e1ba82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d141060d5e67e768cb32fd638fd6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9e0a9ea639047921b85c7e7d7852569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebb5be64009433771f5497542557a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efccdd439612b0b8962a2ec8791ad8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf316265a6ce1cdc81703220e6df0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea30f2327bd3f02b939f9e42ddf99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a53b275888d8540f08cabfe40b8d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac377634dfe315203807d6c68baf933575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebebe1e19e9ca8b451d6f75e861b2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0861a041f3a529b7fd0086c1a04dee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c17d0155ee3bb13ec2a826ae91f95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f80d12a0727037408fb2b7a02463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2acfd72eec8b94906ecf25fd803d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd52df808afdeb4be3b36bf69515512581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f62e24b3e646aa52fb9df5b0dceee3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696781a32e7ac3e37acd31a31740ddce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a60688e1a968f592f500bc18a161584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3176e04b299d34f789c8ce409af27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b29709f198186ac40f7877f0bfc8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd64b69595e73fb3f02e0a71913db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726ece05ba84acf193ebe1ce1029b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315553cd1dd635bc59637cd6e02ca4d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722db981cbf2f75d4785e43900d78e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a707769810c7648ec0f9abebc914591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae068b75543fc6e7320aaf3a843a02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0330af7698ad14ab7e72d0c1b526c5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f66cbb453e40ea1453cfabd27fde5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efadc13c90ed491932e1bce23397e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf76c9de82711135e4ab174cabb675596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac71144e923ecaca62f5c3639b255c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6a021b6bbeecb33c7be6b3220278598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77d7536ffefaebbe5b658b7f046db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe4ab159b825bf36af1704c47b9c44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465cd3e2b7adf0e709b0c63e462a8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51b558725c5c63c439d3fcd20256c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541e4e7a03ed728e7f9380cc7f3452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2a4d6edea9410a58d0c4bfa45719604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e685818f7e94f2450354cf02ad00ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8533c57805abc67c6e70b6dff8fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdab6644c8ea77c33fd20dd14c0acc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbda43a49056a3bb5024d3ff1e8b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507d4a2a14adc64b3191409d44f0db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f58f543094e1bc8ed528fdfb3981e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a58ca398f6f8aa5a30b08e810764d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed4f03654c20774d0cfa634c57324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1211e8db9b649f390efa9a6ebcb474b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa87644ea09d22121a10d3a1901b97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17227d0068cbe36f798517038e6739615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46676a90cc668a8c6ba04b344630e72e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d86773097c32abfa9a76c089bae4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec7e382168fe9e2941b3313cd1234a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296205288df95f2208191728d34ddf55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317716834f376480dbb57604bf346c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025df15d1e95f38edbab4abceb56e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c323000ad628b4dddc6c2eaae7c87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eea0ecda5d7a3b6d2f2f88864cdd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cca9b0b47001a58c0be07bd38b161624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92d80582350e0dddd9085ad875d78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe196da8af9108e8d1ff5088aa3ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0090109facd3c65c59161c003aabb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fecc1757184fff2c4f5b1130c26da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda2ca0f7515a7989f984f012b104a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9a08911c822f041b5ee1654be398630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3718fb05d800b4cb4affb82f7ddee16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaa1fe6d70c2303c938784bff651b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b42dc721d90a226f5d4bd36905452633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39cd94621ab82b870899b4216e535b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b74dd1647adc80e9f7b67b6054a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35e7fabe5631306ea7d2f084fe671636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107bfe7e67c7d223c5f366fc9e6fd13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d02cb845eb8f4aa5e72ccd6a02a1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6e99c597f0fd358345573731b2cbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86d33e628ea0bc0176e50e53292836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bcebae426181de60778df7ca5b00c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc09b1fe27b6ce77b6abce6c0807c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1280257f2cdb7080c386656dbb5718643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb84c3693c50a6a2f78b9ba8596ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b5ae8c133ca9c9ca1b89a208d45e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d252500cc2c109064abdfda65141646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347950902dc8142281c33c4f565a2bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57fcae7ef0ea08c75f7a0d994d7a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b011eef2916310e6e28b1e4ddd17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78542548fa88defbf179e8079e49a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeff22f1b3a8d49e778d52be25bb6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960506fa5a48477657c6b1afed9ca04e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865b71e9d19fb7d8438beed0200cd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0eae03809c8ec78b9df61fdcb8c5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1415048d64401c57b80f4b7b3debc68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456f86618bcc2b5c01fdf272c6c7863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f28cdcdb543a2e7c489a53e3d31645657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd2017550f5548dd8ccaa1f96051a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f123a7a8962324a81b5b2143d27ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33868c70fdfccc40f5bbe93cad6f35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12a537aae39d23228ca5086b9af7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177dbcc7d29f836d75ef6db66c5a2fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca39b3364398c332f137cece76c5a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1d32d8ad9db5614e8076847dac5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a35f43b256038267635f068bc5bed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a596b05e57093ae225b31b2cb8ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319fd7679c36aee8c9612259e96909667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94572c58a91a195f2486d6e20aa101668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f59122862a15a3aaf4bcbdd90ac88e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838d3ece343feb631f08d4d85c1a23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b33decce9e2217bd46a535444f5403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab2e778d00654eb905e48a57e0b57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163fe89c8e958811baa7efb4ba4cddd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46a6fd1045231a8e5827f81ba7376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9a4e39dee178039f69f435708f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb134ff7019a26330100e829394f5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa32e4435dfe31ed49c25032f4a665677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641a5e4b5d74536b233fc7b0109c0d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a06957f263198d107f79deb774ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740139b4d2efd97167f4c54f5423c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac785bc0fd9cb669b9b089250d0ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de0436a6b7de0f52bc940341b158cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcee67f9f832b70ad65646fed9bb9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a777fba8ce649d81b12f0e23bb75447684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35237e271395bce5babcce8c99e9a857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c61ab3feaf40f440e3e10049467e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5444bdca183da9e3b156f41d85c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039b7b8616b78548e6fa2fe7185416f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc073dc77a1e5edb1285e60b7434c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaadbfcf7fea22d2f62798275493f12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6024eff80f14a057acba49c8c803e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f521325e5462df9440c7245e1e40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b685b6e7831b152b82c80c887140e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60459b8ec8e7e133080514fb9c2ed7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f9dec92046d984acc8f40fab917e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da7c35ce75174b1b3d032627cbd341696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb79ceef85d79b6c2f77a3a9bc806697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a4ab5bb9d1630da1b9e506dc1f8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7397169e08440ae0ce5705e6e021b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb884da502c368de786100c319ced3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c81a2002a6c740545013e4115aee7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b66d44b18b914d78de017d8a647e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a31c23d8302f207c3ef71a5601b8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bed1267cd2bac7fcb57faada76b169704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d4ac4e5239878d87550d537066b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ff102dda47ab94f155cb4d86c11e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e533a7ac0b58bb0d08781430489306707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a1b930a52394459ea030658d0c98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9dccabe13a20eff415384183a220f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67583edbc98de0a8488eb01ce82b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd430a79d851d0d36312883c2049ff3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2849cc83eb87fc13d521cb804dc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce009b453917f40d77201c1d0438391713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326324792b2ecf5bf0e164d857e26415714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897d0610dd1d26cd8f7088d62de487715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf324c65ae76859e4dee4898d40010716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb372122c5286525793f333a42f49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442045687907b38f4a392e52b9e8f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4e44ebff4ec60684df7053644101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a6076c799bb7cf5b8534c5833627a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36143e4014255f76f7a7c3ee3288f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50b053ea76610ba33a958bca24ff3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b79c3113e19940dbd0509ee0464f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1fc05eb517b4223e0332235c6f10c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ebbbaa22ace666a9353e36d6b57f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc979c78a6de3c78b1ca3b1be9010e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17aaa6df3092a1776ccd4e1911973c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8786fff863f628e8ffb272ad59ae42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d15a27df7756704a61e058be88c07b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b18ff47b248fa89a85fc068bf55971730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37caf703c29339b9a42b9ffebdb68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab24740a35f4e47e5612c7b6273a0d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dfaec0bb30466550fcc7816b966d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2fe5a135a60605f8a2ba57d01696e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ac748b86784773f141134e2a37eb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454095a25da30a81a1827828596011dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074b5e6b5d229e45f4a8e5c89bf725737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca91e0d3c33f04b04b0bd2b2b406ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae6299686860b6e30f64ec912e605739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eae83de711bddaafbaec76ac81b99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609c0f297956ba369939d7bcfa923e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d487b20d5352976d015ff6262551742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e9f4ad8617d55616773b23f8e7808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049e84c9541d66799acfd007a11143744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef2e932f790986628de4e205e7970745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441e9cfdec78812f3e07f5245770f42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea4bfb3bed04df42577f2a834be8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dad402778c2df0758774faddce4b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c81f05b55c451c0135dd8e6211d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646a514ac7d05f85641d5bd78935e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778e1a6e6299b8dfd9a8f795f8724f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91e443245e2ece3ba1356372f2f19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b25f05721421035ca9963712a5fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c286634439f3830b77c3b496b0ccf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e1ec6d9b1d8718d8a8734c901f2e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a24a91e96e903df89ed1dc9f3979756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127fd61b2faefbc0e590dbc76ae754757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a69dd642b0c09622420e78e4ab35c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb05dc8ead51140625b899944fa73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d26f22153eaa6e1d61eed66957f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1687106171d0df56eb219795af16352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbcabe2e5caac285d9ead9354208f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a282e8e9de66078517ab2191e1b8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb10fa06dd4ad9915d24f8cb8f323f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ea82769002c6677a0380bb3e3dbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6517ad7584b8d7acdeb7df651244e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b502217b04e7ccfd3f991690725cb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b761013d6bf7b9cb14662f7ac2739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6928d816090b698a33728324929bc0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e265db0768194ffda735ffaaea70c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a12edf45dd7fbb0d49a12ef55c90f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b720fa1dc73717a4b479d4cb2ae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77193484c9c507156bc473099e2a8ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc5a28960d87fde2cc52c12544b1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307384186d918218d4247fd6b33fc6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade51fd33232a2653d98e9d1cfcbca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8489ffcb9ddc093f8e7ec2ee478918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093840a8a0999324e5c3e19bbf1f6e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a22d692c6c0afb139b7a37e3a08e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15225e1027c07c4eec236030c499154921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69360a58fc2336abad9d050e87138022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603ef424975d3f1082926fb845679b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6844f67039f9634b6d47c22f69046924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c4eef9cd3b2e814d5c46b0219a6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442425386360f41c67e106a13b66e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2a43bcf80c4c997f0fd5f3ebebd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579915f997982fd8922bf3de9e1fe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e756513ac47312be9fe8a7414237f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0930bb64f3d14ff25779ca15e7a12c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a595321ffadcda2eb5bc6d683a4fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c18700022b850e01f0654842965c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd8744b84ee5e5e89048aca210ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781247f0f6d7ff867dfc4497b0740b9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a577eebe9501ce0995410c6c6869e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979860fcd83cc540e2e14eab4ffeb5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa896f731fc7a21c93a8459a815ff437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7398ed47060b78710da22f23d081338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755ba5b74da37648d46baa1d4f08e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e813781cdc87bb70d5c5ad9d881d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90f670a08fe1ef0b8fe262a8baba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c13e961f62917221cc0e62a33b7ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce5eb6fb7430bb926a1046923236c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0efc0d5b1feddf5d220f53edb9d8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352672954e5c02d0f1c02d15de9064245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6239fbcdec11157a1fd244a2ad2ff546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a7021f5eb77443e753afef8a0f3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951763e9f3c955a16357aab95ed52ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab703028de01c04a349ec7e5005cbce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e560b1f8e42def077affc4b72316a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7152994004e8913788ba7cee34feac651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c6b721f207048617fe740f46897e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534748196f57febd1192f7e71f0c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401788f3364dd3023ee7fa0011a6f1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a740987a69679839b21ec0c530995555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71019ffef7251c101038390daa82d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087c1f14b2255afb7cba936fa9e5f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae2c806fda2169fd6931d7b6dc8c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9258a0dfefc2a2d1daf0e285f2a6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b4e7b9998164f47fc61e3e3a817d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0bb33bbc8423fca98b6439b2871c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72646a83cff1cd22729def80e33e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761abc5f70f3b6941e56427ea00064963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f2a19c316df06709a3919314374964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469105092be893e4de18356f751474e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f2f0542d1aab77b0eb5e0c04958366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7334be5e0ccb9b0e546b7b00ae4dc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c11627c7a830029e744b4b7cf5e4dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5608f7f85d4d197ba0e3c984f57423169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a56b690504a560bdc84316d1a622870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4444cdd475fe554354e58d0e95a16a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3748fd30d39b64b3baf3776da36b7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c85a419a456c21fccde2fb0e21fc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ebf8d1dbbebcba126f9dcea88708b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616086c489635d33c80c7adc79b3d03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d7c65e2015ab0dfdfbed0e658a1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7db0a356810c0e4f676008162e5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816c3bc3e328de708465df11f7cfd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1c2e03160547a88a938361ec2cbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf92d22f4c7f3861b0a0648b4478480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2be19f7a64ba4f792bb520b3231481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b603eaa9441fa23f796542581e2dd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271bd32ad6937553cb406a126994da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8905b41cce84018329556acc2e5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde0b54f16ad18158bcb713fcd0c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb3bcf3a12d08cabd120b61a851e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7110a7128b308c476d611d095d8b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622562b4c1d36dba2b4d7a9b36ecf71d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251548744f473aec96c2789ed4dfdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728fee2a550d607fe56740cefb62d8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7369b9b9d58eceebe1c0443a062efc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4080fbd7a317d867d393a0403882792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c8c8004f421d913a861814848e29493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd3584137a56dc9eb49a26b9cd06b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562461225461ecb9b2cd00393189a3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747981626d7b47cbeaafe588f4a699d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163cdb27aaf03ac2835b6a9e2d9cea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f869999591c2cc70eb4926fc684a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e3cf2aa8d43862a3b85f7acc6bd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc47fbfcd689fd928542ba1aed8815100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38bd906a51d54df0976b4069120348101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5b451bb93a58433e8a9e9cdc569ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31874111c9e04a7815a404e44c4ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d56bae582fa04d67b4fc9060ecafc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae69ea4f6c4fad119e112493b14b5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78738267ccd06de5b08382078c556050106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04461166999d837566da1b95d95271da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7effb9a2401beb17a07451e41f4e2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a525d13edc369efc8bcec6dc4b328109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a3501b6d0f1e755da11650c22d36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83791b39f5f6edbbbe6ace30bca08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55cde65ee10a188237ccf15ddcf1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ba98e7e22881b0aed28cba591e48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4c38136b3edff2bdda39a3e9d396114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64c6acfeb582519daaae4efa0b83c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a816e7c59ec414d94b6e13a0ab4fad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc001cef7778d1ca81ea411d7c308eca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49063711a30ce90635c23e3aea6e72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb465f18ed0ab0aa796a6eae628bb7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184d4b427caad81cc3da71db58da19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556487c5509314ca0be71a7f4dcc09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e0ee759dd4c7a0deb8483cb0d345122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceecd1d789a20a6ebe290c42800a0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06db04448533bac06d8851e0681d5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41931a09a077862a180c32de623da092125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24775bf8870a304344df207cd4b1e2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb97e5bc98918b58dc2da039331afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd197854d15e423a8f4d6cf75be2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909ee6b18716a4f9127e11efa604ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef43eaf3b0d1c1f1310bb22be6aca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e4e23079cc6221f3b4198472a23f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746f932540dff4f2ce37c05e68a139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a47fcdf02931b516b6933bf6dc50f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba730397b5763de779cd4d0126d3ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6daf51a5ae0b8efa1be97c3bde62a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc9ece863993f968e4fa8a25656ae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657bb082ed9d779d501292cae73d08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b6a8f6c52e8488111b6df11c9aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ad8150fa9fb27328d528dd855882139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca360deb859d4dc4e5996b87e84204e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308346956728f1195721288fdd46b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6ea0c3c4485c6c0a8baa1e50369c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42499214327cefd4b4d3265316fe292143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8302774312c33995c6a1d4e8c1d63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40dd4e00bd9f0fb20172b5fe71b056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36b38fd32b379cec4c3554d2f020e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a29ddce265fe60ea0cbafcd8e9ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c039c7b53d5c3e312e66767aeac5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605517f8cf38a7ab30241e522fd1b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9258af989ad6cf73e5bae9d6338385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869693fb45da06caf208557874cf499151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc180a0d67bcb4821774d6f1e90845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0ea0d390a27ef0633224de4a09a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbad7268992e82d4112a325bd50c2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cfa562d4ae662d912e37ef0b3be3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c4b117fe1b269df9a314d508926c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf11b04f730805651a0b2f6a210646e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4070f50cf59c9138e376a913a206e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c900874b44c8fb03ddb049610c50c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe3a772335ae3e3faf30eff12022ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a77f6c8a703eb5244a653155724de1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e4990403b2f5c4101f7a63635704162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131351c620954940273ae1b54be39b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155a1f45fc358adcd0b98c59976d87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc0d72177dff635ba69d505d3eb88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593005660277e62a9aa726eb2949a6bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d8c1d5035ea7ecc5c4d8829dfaaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7371f25e29564d2d88d43ef957796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274530be786aab29f1a1c129a1595f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46954b6b2ce83cebe86a372857c976e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518190556f2b68fcdac618c08c8c1e47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f178e5c4bddcc6659f3e662774c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6378c9925e63f199f293ae3bdf1c539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dcd0ecdffde41d06614ee173f9089174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249de3a68d63e35a3925442826fe53b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08391bb8d7b201ee8e48972129a6c88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a781820d55795436d600d20a43751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4575ab3ad73c3e761559b312c540f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4759973dc49958b9a0d1e9468200179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de72a6295b3c3911d3f055e951f025180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f57a74269a4ed822e520ad43dd4fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58115a1b6d9f5b50d041202a50b44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70cdbb9bda149ea12f48f128d38412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccd00c5973dc7d8c98391723022c56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8515e4fd888c1ce81bc49652a896e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ffa7e845405976da481b909ca99ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054605d7536b08d791c805d677b6fce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319cd35e9eb62a3844ea6187ff002f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd53859e435bda6acb9990b61ed17e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6ce0b2e13376ca476e7d76299f78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6ca06b828eca90b45408923be7c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a00e1d226a967ca82bac2029c7f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0614e3180fd6c186426478dfaf97db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ede0061ad0e923c47c945f465d70ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b752df0b05daca1f812b77d674aa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294713c43fb4a09269719b4874d9c5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ea8bece50e87daa5df86b5b48b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd3306bb978830853ab3d5ebf0053198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475e06f99e8d0f18181d331cfcf689199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca00261d729f782cd05788a7b1e30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07783ebb004568f9817bc36307343e68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a27c6d0e02e0c6132f9a49b34b02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34b8f20246d2d7fe95e05bb3e4c45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da9679e39e2c9bdc7a3f7c267a016204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6910e5cc45b601bf5a87448420163205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fc5032f27e261d6cc318aa715869206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7551e3a9cd4552f06127da3cee9ba4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651bfabddea8e3e7968885f0d5bd3b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e48bfcf28ab4fe792c85507c9c536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f932a3eda629df3ff8fc004e7bf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f0ce02f74a390d2a2ad14d36bf7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66968fd6a8361f000f8386545929d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f17897dd89af80e5179f68c07e58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca802f1d702de0cb5819bb918ea79bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f0fe49f4d42445696a850427782d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1bad6625528a55f72cd433defac88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c5ce64a421dcf564f7fb546c4c24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5fab50d58b8573768457c8c92a66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22f32688c42e0e121e1e3a07f60e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe2a2b0919630689efca86144e4804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7fe69476a61d84063a0d76b5ff68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f08bb0f830afc5e2bbf88d46c3dfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42df9a667d743d5aac83a65ca6189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a363a32b223c07fe6cfa5aa882d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c0df2be883320ae60bedcd921833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd591679b37a83377588b1d810882e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b015bc5515f714606447ea750e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43dbf530c6650ac4dda68fafe2ada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84233056c8e207cdaea0b6fd844b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c46ed2174d4137f676fca5094de90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f58bbf741640e189bfab58ca42a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6717732dcd2d08208e847a0a52bffce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73006cca9baae1a583309d201960063233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bea214c3fbfaab515cb5493f0d5b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083770c6b1533a5419caecc7298d89a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41a5eee7558bbb43ff1b2ed259f9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84841670042da0974a530ca2c9662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740be0e69c9ad14856f9b60873b11e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb92c54150bbd6b6a3854db89814751239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e4f26182c561b5e8414409516438240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fea45557a7d9236b9887e44191bb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a420677927fb3e8a939af5e9b69a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b7170a2b022706f83946703a77ec3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b005e208d2d355d5e550a602dc4af7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d165a7329b86d7d5d2bbb5785b2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d32453ce3b452595f2af626efc7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f46cf4ce1c886391cc4331fc1b730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b95ea3fadec180b001e00efa204b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef826440a714e981468d14c0285d76e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c1ba9446791ee50ce48097874555e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b13017c3dc6e9d1638c3e67c8263c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b1c7ca5e3ff51de39104aa423899252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed269717e7616ee9d98face60d92fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7357148544268789daedda016a96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2cc7e49b8f21a011f5cf75cdaeed7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382e7777013308b78a6bce33768583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a3993e3fd1dba12717d2a2a22c5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b21bfcfae0aee66975a00dd4a00c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204a1e109450e8788771b2f2d63140c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e886811c08e942076d59f61763545da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb13b910be917be099790d5e5e3e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80352a57d1340a155177ef16698ff0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b3b02bf5f9107a22ececfe86a407263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c61cc6a39da6b8052131e39026ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d89ab1aa2d3483224f1fca9be28024265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53548e1689e68a10cdc6393f21be4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f3b632f5fda493de4fe2b11a6e0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa69c82c9e6c332ea9e9a0b7b6a588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac62241fa9aaa8420d75d42ad12abc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964968e98343e2f1b318cc36cf5c670270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37113319917c1eed309857c3f75d164a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d765c36906c74778d8788c18ba74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc796d7a26b22b34c3a9120731fc5f9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dbb7dd5f041db4ccdc87babbcccc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca75d6582a976887e34e6c5575b59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcb61200153467ee2ff27f6833cb5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c9dfcff35a395177c391215c9660f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e587ad618af2030622f091bd509b9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555e580138585bf04f58d16f6a77dcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1952dad10b79e9a6d8834a079e5f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c9a8f37fb7e841e8d6b4c4cb6e4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a2525b771a515e0009a68df96e99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db934cdcc7b62f9c2f4c1757b0ae76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660a9a474fd5b85d0a2ef6c2ba588b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4df44a6bca8f2d2cc63345ab7c349285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3af6c55dbf9c8fa1b294fa64b93a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c3a6a1507f56077bc9e591d1bfe6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f001838ff49f0c70a046e514d044288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc025097cca3a6cf15cc0f8001d5938289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f86779c1e3b4fc5dc60e5de6862bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b16d1d59ca55d8c8c5a9b17bd9853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938ba7c6d890a05edad5ab95d4b96c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c000104b9559f63921302175f16d74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831b5fa002716943b0fbdcf04fd799294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49f3dd6091bb211c1ce636fe597b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6865d8f9a045fef07b4a76ce75f1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf76272f90c88ce80c6c150491d61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6bf5332602fb0277e89caf9427619298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0c8437bf43d9ce3943cfb7c17cdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af2cfca615fc84c8dfe077987c069300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8d3259c2765381dc8f38bbf6a3b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28adac8c150678f42f31d6950f1f3cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78929afda9c0b50050e0c51e5aba1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98057694f87d5478656961e7d90cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1e077e470adad6347d0eba605ea73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947e8120b13e10e45847703a02bf0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ab0566631740f8adf07e0da27ee87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0702548854c038f7cc97518ddeeaec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6bd48ba1ae8575c7a304caf6fe71d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820850748d8741f199c2f0c9d64c35d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ef36cff1104be0e9d63133284622c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d786f2ed58b72349e2fe65552c74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c546bdb81fe51ca197ef39915f2563313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5a6363c868ec7f1ee6991b823a290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072538e5981d239ba5086b983dd60b34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f7473219a3c495129287837f0190316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e421448bc55f1ddc6c7ba99a37447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248273c83962666813f76559f53dd2bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a0f4fb5151a8f95eb836f003ce00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec73924822811e51cbecd46f5af00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228d9d7c3bad00ed029384a2975e70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371910a2ed6d910163608c3e06aa4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccedd86a522b23beefdf6c2fa32901323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ad1d232b7c6af2b2e44a3d557607324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cfb6d43e107243f9a3f355d7f1c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a3851fad61bee39f30847d985a54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4cd6934e8e5e609cf855a6788026327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc13747da44906fd37f8b7057183f17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093e35eb5664f8dfc3356852ff6a28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0d624c66b8af117edf0a59d4b3ec4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d18fcadc512ca7197d95f2618d5bfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1d40d8be78135181996b549546b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10bcaa4742a94cddc0b8d067cf705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30527b38de1bc4717ec1a9cdb0f99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae3af245b08b6a1ae87c66eb39aba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b85e2ffe4f5e52f2a80613cdfa48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d190f8ae0017e272fdeadb96ba09152337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273843ec46109f750abd48bd2ad7a03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff46bd42e07334bd9ae1ed8bba50a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b1e3e572886b92936c8eb65161d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7156f1624d024e4f13426eb107e48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e625828a2dac980cb45f133253a19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec210a729c459f6420841365cacdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9700265ccff6e0fd70a99416970d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f006a0fbdb9b46528bb707175d24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0372b41085a3c0f9f2e4672c9c6c1ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a61f23b2e1733aca8ec52b97b9162c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62c30c7f78caed5eb92d07d717618348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a1b2a68cc0bc662d5beb5a85c887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8cbaf45e0aeecea03ac8515001cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177c591a79e1e95a25675432a06a6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0bf9844d3b101ad679ae606dbdd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cf27d58b2b7d63fb94a1b1b4cc9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761408353758f594bfc7a9be709a94cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b505a5e96228377c1f0aa53d70e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674e1be42ae9e553e3b0c3ef8c84a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e2623b6dd58a44ab0e6668137ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0796bc0a5806f2199beee683bdc042358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0245a454ba6cc9c28a631e69eaa50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6e1c9806fa952710f16af09ee3af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d5e7961ea267c08aa5e28aa066139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828db3aa01f22bdc124cfbf75449ba2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346117f8fbf126e14cd97d33457d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47312c64fb9907893dcaedf306d9aba1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac479e3a7f9f3622bb4fa648f6ff65a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29459f7fdd60463300dee3246ca1fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5371292f9b8ee472a8c910769b29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87939cbf6c8366d051fc3b9d8ae2b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587140b9e720ec883ec7f9b63d7c31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b965ce6ea71feea7491b8799bf7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c429d0502259c53e55b7d6b783d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f51e2cd31d8a37a5635129df041d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68974b8514c3a2930b670f22d402d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79608849c8381a26d0af9bd8cba6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f42388c027aba4b7cdd60ba090c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992227b25de9a9c9c82dba82aa4d0ef6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dd2e72418e38632b55e4259ed40d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea86b4e00c0323437a928ba872bee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ba371e6a3dd24348a1971405541d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4478a61545868f0963d636c0d995380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6313abcf2f37365f13e155e22fed7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbff39d86dd6cb98caa028c313fdd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283569df2a5f4fdbc40c9753555bfe1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b538a643b2ae3083aa38a5b29d6b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119555d4d43cbd30550c5dd40174fa4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78df6c254c827c88f731cd2362d180386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952225e065f149c92f50553647bef1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e1ef7c0bb5587f7b31de913df9da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745615a0852a61da474cb4f2abc70ca3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed934246f74ade4f75c25bb4519e3718390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce6cd7715b8bf53577269c4ffb7730391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164e6457f641d330ff50070cc347ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f18f3f5210c40af40cacb00ab6f078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf08b87cfb07a438866a7ce5cf30fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c26ceb5c8cdfe7937073aff8b4400d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c01fca7a070798df34e291d6f319d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea36b16a6feee8a256c490b1e8e00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ea0526a239cff338a7f626a0ce0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79a3f97884f2535fcff35b8c72a86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4af333140c7c6e7da854c3050a4a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c4f8c215f7bd1a827ec30ede107a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9e0ba5f7cd1223ad4e5fe6aeeeb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260b7b9c3cdd6a1618852ae3cb6f29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37385f7704a2ee3f31b93435948b9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129636e62c32e0724521a6024f7a9c37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3163f3f8e60a32a2d7de6099a47669406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0ff6980c76f3e49febf6d0c5fbb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97940d770df4aad67f8f97a344cc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338cdd8d82c899ecfa3c08cd75901d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f79ac081e4eef44a9d5cea11fe3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a806653fb02367898ae5621ec1341411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36cf2e57baea63ca54a631b4a7ecf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe00ac0e8c821010851bb39289d33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cbc1f055ef337b9b68e36858c7a1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69b0ddbf3a4dea9e0df5c0fb79730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe79e4e0c68de5f430bc305818fb9e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f17bff00882d8c6d9f8cefbf432ded417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e91977800822af8215f5d50121dde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282035d595cf512e29f6a092c77cb849419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5993f0be5eed0ff4c8c3d331b83ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f5a6f781baf8f38ae6957500efea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48c7aa5cb203f0b3d969a8c9cfdad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca977f8ff4ca140fbe780d62ef68fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe967b6e1f6e7e0c62aa70c09a33ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3214008b1f7bbc8aacb2eb11f247f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3030ec4103791a8cee35ff58e11a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86f0619296707c2c0845e4af4c15d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178f541bfd3beedae3ea077f4f3125428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8aa94aba8d978d6f6b5dd31ecb280429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77f6744356ad024d857bc0a0b1552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb6ef142b4fec1a18d64214efea08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0f6c4045aeeb42be0b4b44e49e08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea8f51632cb59315297f39af59f96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487bdc19510b4285f56d73fa3cd787f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa181eee54c844067105d0e297b50d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa5c30eb3cc24692de4828144654b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcfffc4596f2edf3c1bf422079c219437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378261e9727ab87f262ab081d1849d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac9183d5db14223bc8381956c8234439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b82b8c979ec960c2d433fdfeabf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32698acc335b3aeb426dc7612ff1d91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e23f597dd36b5c4305255ff24033b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283e2c75d1da50ac0ea6c5eebce37b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d2a286bd9461aa78c11c1f61b023444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b983dea652be098edc061f18bd03ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dae40fead28ed14e72550df0b2d50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc03be07241520fd8098278dbfc9c2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30de3edec86974c33a19b2dc65c330448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710a20a0325d6eefcd7b9d6861b10ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e59fab3954b3c0dccaeab3d9a9a256450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e44e20b2a59480ff4fef482fed963451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683bf50d2b3004eaeea37b9f624b0dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548562b8cdc533f8ab696f8e0c52f33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823005f418aebc4fed8498f87939db52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523cca3e421c5322d8de330d8933277455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17242df7d16e319f5619f639b17fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39d15ef6d2a2d25488827063c325f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f3f4d73ed16565bce09d3283233d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92627310aa4a4d7640a9550ccc1aa7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4740bd21c75baa4a0ebe312afd2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8f9d707c8d1b510fcf3bcadc0723461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5dea540ba62372311a4959306fc40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a9d8c3c0668c6be6ed2d1da3b87ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a51d605c46b201f87d0e3c663d3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedadfd0ac1f80407df0580a17c95bc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1ed32a0ba18a7edbf4a6bf271ca8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33563cb12f8a4f4174180220c3217467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550a3b64cfd4de60d78aa583d0c062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c34ae56923783db9ab2475a9fc97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4954e91d231da5539e8b1fed07c2cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c268853dd44f04ab5394e1a2c5620471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d88d410561453360a851cf0716119472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e20fc22cb6013aba9140c6a42df23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf653e20e370b5d1ced4008525573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235b02d9711ab106d7050fd6d62769475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58c21243fbe75fea1ad19748fffb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e85d00e9737ac3a3a597fb6e0224477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be55d85b78e653b3fde9467e4623c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8be3fdf4670e0c447cfd51c8ca93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef18279b1543491f3a7d68acb9a5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5888a9b2744a39935feedd60233cb3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ab0b4e4d84e875283fd792c97bfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76e1e8db828707ae6a2e340610873483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8e28f36b4256d280e2c6e2f70f63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ab9efd2396de039d1c1fbb533b1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b20440954a79a2d27fbc30a2868d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61515062c1115a6657a6d4f18059b39d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978f75a17bb8ba93bf8c55ef2cdd30a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074791f32e7abfdcbbf8e27efbc90d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6405144895f2080fe64622c0eafb80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6e93e52a7ab9a041fb9a0ccd5989b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567f466fd2b3028fa12e77d52d74ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935a93f1e7f278aee2f1a335225009493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1708514ccc189cc32e3717c4a51f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b147b86a6ed3882c806be7d8c82ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de86c5aef57683572fac17e3a78d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d94fe3848688ad07b3a6023cba91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb9b6cee004d8034d55ed00efa14d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f7ecdd8d12f04bc1eb2012bd58ba0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b07ca854098b61f6aa8fd62b5dc2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b34442ecff2947e0c88baca09f38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ea5bd1870d25588c4b5809cbec396502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc451a81d9a65d34914bb90bbc7ea9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d909859e9642944655922cbf16f8d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaedcfb87599e617329eed3cf248b4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd12e2b434ff46bc4f8780817981dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240ace4da40f7144d05a17520fd964507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc7ba55961594bc95a18a79cc8d26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88aaea861957c62e9b7b5175d0d1cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0eb62dfca3245e30312f2bad9a86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d346fdf43e9b19b21c9ad3b768f0ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530fd722caca064a366d52d9261494512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c0180acec4d94917198eb54cba95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3f1a5b4204c48b97cec5ff27ab88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b5cfdd2d10505ee3241aefe6f99d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05994e4887e41115fe3c349907b021516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4708af7826d892d67dba2a2e61e19d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9609edd820d4b124120653d1f794a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b9f4bcf9314bd36e28a6e7109a9e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744b3adb13d2ff7819739749bdd892d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761811a366790d4b378397d5f0de6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944732bc5584aeda9d6f1be766f3702522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a49222f44103a38f78ba933ef1db8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bea4ab61b6f9d195a18b36fac2671524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0f004370d4765c89e4df0cd8ea4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7cbe3c8b1a61f30211e74b9abd75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415651cd10987ad6716780b78462f8dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cddab2d74de05dcc4d21db2c6cf364528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239995135af7a55cbcc9eb9cf55fef1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207af216c0038277bc31364b52e88fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bd30d0404a308c3abb1c2969ac59d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3b2cccc9669630d7f89b8af1b4137532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff3cbc1e2bee84d26473028ddb935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d7dbe5ccf6242855e206c8e5afb1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b24b1f561e003b75937048b15b508535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82ed7614fbd7bbaa8ccd99662e438d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f04ff72f2bb77383cebe6d457a7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a18ec58a0fd9ea40e9b82dfcdff619538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ebde9853bcf9324885f5bee299f00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1335aaa1a0fd12e21ab53992c835540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30afb602fb6a9cf0a2cdc624da28293541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2657516ff1590b6338e440de7b94f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f68bd3c01eeacbc881d1dff06000543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eac14085a3ebb8f919f1e16492fb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74a5a422e7253ed0b2173c0a66760e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e79030eb8bdabaa0d3427311f5a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f8e944626d96b2486ff6e055a4b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff7bbd612716223f67ce3672b9f862548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53007b810ed4407c5b0a4ef6d40999a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068fbfc64907387f18389b50874414550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b3586d5ce645390e0b3b904c92c5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2ffbf485880f105914c505fe4df7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd5c05fe9ff392d1c1861671b60165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08254dc72a84ef7dfe3754a894f2b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa744741a02e9e6e5aa7444c17e35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e096bb7fd4939bf13cc1f12afb542556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450fad04cb840a0586938b46117fe9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20a0fda8eddd46da6a0b8f46aebf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79882b6844c6271b8d714e1e7bc221e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195203f4335a48bf6b6880163f45a19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b9908f0a28434a3cd73066e1c85e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745632a79bd933cdbb71605c270d3860562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b43a9844132f02bf3ebe44a8e61c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023a3d9f19425f56198fc71bb39f53a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae73ae8524af8f76a69ef9f8927162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f70aec93d9326f0593a0bdd5213c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2f708126dbc62e1af53a4c7d9358a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f8c5cac46be3e32b3fb3ffd9865b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbda8af94c286cb18dc666f7f0c9a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c75fb68441735e0a435956a31c649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a55e7d6e036d1bb4871023315da49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b7cf32aa149c97b321d6d088f0c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54d80c04b065332f9d7d488a9f82f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b15c90ce4012de41c4bd9a95f502574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072afe2482b0d8983ee62a3ad0179d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5097fd7740a7a2856cb30877c169b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d84daf67a55552b27c2140a64fda4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb72cf1a9ecae2537228eb9a9e38d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2112fa032c316cb3f64e121357cbe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245f3d5dac710a017dced3e4e18ae40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3c28836b83ca1f102346af3ee43d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d351f3481feae6a22c8422166c55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32eea9f43e2479d090bc2944b6db3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122edc7232a82c09ab24f94c6728bbbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ec3372e252d0511a6e4b995a4cb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645c03675ecec2d03999646e2ed3b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7843ea837857c896e6c886e7cfd2af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e7722cfd301feed94b685d874b6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06d3ff058490211504a9574159507589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f39799f9740dfa5973c3750bca04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754df041adc3cd42dfb1deddaf40e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eef78938464981036242cfee63319592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c8cf735ce4f69fbde440a146d9fa2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd2f256969aad3d7852b769e8a942d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84b171723e193e0b5745bae43417c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad528ab2ecbf4f03da3b987ba9f8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c8db44b9872d1a63b1470177be4ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02261b3f58020573f5d284b5a78a61aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bd2b6fc11758b4ab0a1a3481355b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7700b240c2815d3b8b40a693296cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465baab47c3a7edf1c50ce577e63d67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a88317de0c2ae3e1c6de213552250602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513eae0cc9079124d20fe0c7ed877d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac071eebb238d4e0b4e3c4c0377a79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea87fb9a6cb43895ef76878c99f77d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16469137561bbd6b4a6834cccd4c777606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500728564e628475dff79deb97f80cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732317a3b5b49a032d390d6c3f1b34e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158c9e13a8b70401a3dd99b03e95da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46126e1e65a5a0809a429c9d1345b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f58d3e61f411c1f7275664b3f6a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc48f07f2702d793631162ad43131f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4744c15e62fdc65339d187f733e838613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b459fe4ec33c7a04097790b1ef122614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d814a483ac4580c31399ea6e2856615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e299473e177544c21d80932a3f91d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d926e453ca5d383efde47470ae515617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc23be59a4f8617787b68e03c7e1109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfa72fc72a914597131e5f8dab334619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903c847bc92af3daa58705d7f6edd3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e75a059daef75cd7488ca191c630621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd071a62f8568fe0a7b8f3449642017f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee52f21ffb2cf0be426260150321c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117e6be3f7d9ce1f6f46be173b56ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755113f539bf446516ea14835e7a3627625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b66ad22516d26dcfece6b059eb09a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6c400498d1b79aa6fb028590126e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd071a2a32710c7d2b53ba6b35eb930a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efcdd83c1170344ccf4abb794b3c4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a5c548e510b79f35cbbdf6ee7c24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456caedc5fce81449aba6e874181e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a34fafa39e7391cbe346b3dff6a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bae239ae34824d4e19da49706e2c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b502c95a7ae7fd3c83e77291233c6fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7f4b24c8c7754b6a96ef9dd08df4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2aaae66d1086449930bcc48158c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95600077723c183b90ff3c3c321a26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812dbd1d5c6fb6ba1bad97d5b90b96c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f960d63fc1df68623cce5d2b44aafb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb722ab08a7e8baf8de07ebd3c494e13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431c8c3210851113e31e468b852856641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf6630c276eee24b737db9b8700467642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfdf43d49bd969f9e259b2e74e05a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885c81ac45810413d0c5f8ad3a8c3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410971bb93a473adc5e4783b3e976a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c2aa0274ac336b59802f863b4455646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e619e3a58b45720fbe43e6c7f1e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a714cd8c2bda369906e95b63333e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40587957585ba51ad7650194c3501649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7ba606893c445ce89f1634ca4ee4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ec9ae0fd815b468a6671062c0286651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c72da7ba1015fa70134a06408f03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427fcdb1069d62fe135fd859b14a65f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4ef93b6e491be243a5c4e8a70c3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e029b31d08bcbb3e2bee81491a51a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48aaad75733f050b3677a0aaa54f6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64a3b1aad1dd211d52f7771247aea7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29518cd10ebae130dae9a0ce92577e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f797b0d3fae8637f576bf1eee2882659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce02bc071a4ce0187250060d14fdfe5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6e4988cf9bd7e635c3d6b2514b1b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741b1cfc058b46666a45a2c2b6424dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240864b9bd90533ee33d79e17921c8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c0965c6b6f433c49d57285bcd8f36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b202fb8cd2488eb109682edee153df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84180fd88fcc7256c5aebfeaf137140666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d902c8e1d6a6561f488d5d4024b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb647b9aab7f7d447a71de394281c868668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821e370ebdc220d22a5dac5ab606e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf0a89babf6b50ae620780e7b5aa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c7383ca71855daca8ffa7249bf58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ae92b0c285b25f6025ec9e2e1bdc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a826fc99d2c29e4d6e3ed28a5d002673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f41d72b3ac03ab0649c9a4da06268c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5dfb94a1ac146b17f6b4c37b5b1fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e88ccd151560d02b2d4740719b6f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937f7c7915920b6758ea4e3975e583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003011f94e6bc95228ac88d45eb2a08f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfef1c1dd7307c5f5a74dc1ab5ede15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394ada8fc38ac84c986a380a5fcaf0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5cc80c51bbafc0a7c73ad6ed734a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b3d7b3b9806113dda4ad19f45f5b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c86a998f1bf5d8957b047f09f307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d87b5bd65a9f3a23a01930f7ad4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265369c2e1c8a3a7011d7f4a57981b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f68cad3db1ffef85a32f8d2e2ad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb88cc45223fc8438b06043d6791e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580c0590e04470d3dda237bb2a69d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fab189ce12c3192b57a2b6189cfd57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca27996aa453663288ab6286c9dbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0e940125cb6f1932cebbb2b8f923691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b191a46bc87dd2819360523a4606dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff25447431903267321fd7ced3a704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8bf2a6d594d79ebb7844a8573ef9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a143bbcd1f15a28f63d4041ccd1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c64ba8fa70286b9aa9a5cfa3bb809696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff6a3602cb6c78833d65f45698e43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44cc35330fe808d6f55931f9b87125698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9cf79b0d0219470251d2369e815f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a99e101804ba1d736b3008772070a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db828e042b7015482f78549712adb9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388abeb155575c4207abe93ba9ec092702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66569cda85085ba7d17a62e70b51b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb0f6c27bdd1740565e111e9e0303a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5da2eb83e38e3584d730269485afd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809686f8881ee650a0f92b19428dfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0ca08f33a141b960cabfbcadfeb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701dc7d23a47b95396994441e1c0577708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337cbfa69b41aa7a4bb586d5298f4fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db0c6dfdd7ba32d9e647957198372710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d397cf96c9c2fd45324942ed70aea1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78510f8dca3d0313c5fb402e224456712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bfb1bdf488788392e580fd103b5ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f139c1668f3d19e0a03131a316998714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a11b252d0dcf49acf03e28569377b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a3f89d06d2ac75c4eb2ea729a08f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0d7f97dcab0c51ead50b3293fae7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a977817771bebe8347ca103a7dbd5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03c103817ef50289ce2d37a58b6f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f2c03b418c33ce61ab96d126bf9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc93ee181ef283bea171aae56f2024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d1635f5b415d8897afe53046fe6a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb54721905342de5dcde3f51222ed9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051be51b3f19d872ee45d73098ea6b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661ede453c92e00d29e127ba29e306725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa3016a4ba68c816f93decbcae8fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132dc37eb87aaff6bba1a47f548980727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351505e2dbddc69821bddc7a0281b316728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25476ce40ba894746482b7e2ec256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a556dd64b70bd2bf5d1d4dce396f2d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa95c1554bb34f584e9ec67ea5200a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4443a514a6870d89ef230c727cdcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b2ea547c60c02f444d4ea5bb2676733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7434f0c4b3bf0f2d6a77629822db9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0507e8a08a4c46ce8deadcc9a42f60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1d44aea86c7117a56a75b22188b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016752f9f75d61a01dceb9a1c5b68e93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206261f562f7bb9a0c458f21209af2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba9cd4b6a1b158c5bbd81425320b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49432327416ce0c192a5245e0e66f62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848923eb98ffed068871d3fc44d73c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2aab832562e08ef4faa7571a137c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0dac255f0530ce5bb664dad462b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342296c42a43fd7f64a82e479deb7bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183485a90b611a45aa5aab98c2bc1950745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3324c7871626fbf4206736301c16f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4ded44ff0f3efa52444a89f7828b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418addebf17b9b02f5397e789cb83f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec6c625d39172d7769aca3c01e58f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca199b16f09c642bf41b112e9d01f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef21e723d2c988462ee96e340285df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef361abb2c1fe70e1ff0568ea13a0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba02642f3b9a28d934c993075dd07b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04461a71358b0715751e71d0c8d29dd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ab4930b663f3f5af3a0b48f28655755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade5f0aede000294043bf2512e11e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800955845da6c1b3bc164d4407a313c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d04bf2e0181ea2690a5159df50c1b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd57d4ecebeead7226600f7da2bab2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>