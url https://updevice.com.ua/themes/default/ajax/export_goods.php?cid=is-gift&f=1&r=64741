--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ed88ad87d27a3606952931f72b3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c317786b9547e0585188426e2d452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0b433f09c05cbcd183186ceb4718d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967a0f82a31ba6a5caca03e80ae8504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c159eb27faf2769ca00bfbba36a905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f432efc18e0ecc95d719e6cee7b656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57773bcfdbb0f7604338b5cac2e913337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403db0b76b44b78154e00a5b22e93c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ae3a56c46bc9eb9793c95502fc069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4084d7bafb9851bb5c2972f5d6576610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f3ae88c976fc8de3c8cc8b0924e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197e524991632818d07db4478a0730112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c086ed485a8963a69256437b43ece713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4ce13b165da702e90a564c06101614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e154b271476351c667c0e3bf8e13a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ec2df356c24d83bbde0722039d35a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678ff26d82afbc52622cdd999e5e91517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61582a61f14dd52665b1994b96e0d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3988cfe57f05f8f6952a274c9281119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177704b713a0e410e62f144120034c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e5ee629746dc530d99ab01a577921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e09e33eeb796789fc3175ce5195222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e328d089c284f98f94882f799ad0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b14fbd56c863ccb627ff761987261b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0910599d95eb3b7a86540f071fb7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2c6f88b890b99573f59bc66c030426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff1eed373634acbb6f148355ac54fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149173386083e36af040e9034ae4464c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624563f58ce05e9e762f9b3113351b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18593e6617bd3723cd5efb8c27ab7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c300c168f475036fe7b261fbc02c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238357181225d73e3b81166126c47e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090476a2d17fa4c8423db22e14aae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e432ec3b2acab3c23cea2bf2ec359234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6ff433f8fd71d1a78e865b31148235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953198ce2da3afb26cfd8d02bd51d2b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719baa70fd161e784e91c0c2203e43dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a3fe132335e09ec85648134b7d3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7404740cfaa85e4204d40cbc1161139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e6ebdbec270a6d14c7ee582e3d6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae01df9b49343129f0fbc74fa18ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c15dd0e3d09e2bab1902c59eef755942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c264890ab09c5433243e6997c3239143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d170bfeee86b07a61987dec17dadc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68210a41b07b35afab4bd1b66dc8f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f154525dfea2a8b00a483a20be3f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1666a210b71aa6894d0189864d7f3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1535316994bb403491db03d7f655448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848ca6ca43126c307753a78679ab2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b31b5954ae6c723093a4e8afb033e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931473416e42bcae60cb1ba5282a6f0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ba2e332343c77f8a7e3032ffc3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c5ddb71ddc14273ccec157a89cbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf918868a3be0cb9bc66e57225bc14754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aea5ccbb2ef7eaaa7009773e639c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828778be83305e238141c840cc803d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7965825f9e27c605a6f87b92d2af7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a24c8b3eff1808d8c19b1835658ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e74f186c9bac94521b5dd5da682459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dcf544ad213f6ab835139f47290c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97199dda5eec9d5dfd76783dd7d87a6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1183ac216b5ec842e735879355f8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda56e8a82f5ce826b9fc9cb274665b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ce5f6f091fe64edd9851903ada5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821871aeb292de2dccf86b4816c7d6f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eff391db4ec9d42d803e6f96c18f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c7bac7f533cf3c8eb457b10790e1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94da850d352efae58155e22511c6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80febfda93c7cce7786adb1ab1b502b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211645f8216f4beaa687bcd56012bfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13ba7f2a5867fa3f65cd7dad14f6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f14b133bc14d1a277e8d66780fc6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf670314b48d121ecb3c9cf90b28add873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7380e67b03bad63b2f67d88ad2b92274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53f9063af9ec8e68fc4e1ed96c4cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce21e08cb5475e21acfca0a5c2865e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c859008fd856848f62fa641837d3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a66feaa9d3a331cc37b8089e7c38c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2712d5431ae416eef846e7c83d9eea379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce439c9b246d98484e237b366e8151780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da697d75fc8c683e42159de92350281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c89a725662f8b89a01b9ae3f7dd9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776bbab24cbd473fd96a2e0fac3602883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473afa84050d7b914a74a628544dea084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d4b1a542aacb9d2b6d535451c6fa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ed5859cdcb1f44702527d734394486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320697ed06c6cb2c715608564f6ac687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd591d767eef227622493488dda5c8c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055a23f200122a24580bb9ab59728089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ccab9be56ac8de8236778ce6160b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83daf37deed8a19c9f1314c4600d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085719de2fbe13bb53b38816dd85de6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43143afa33c340fa293e609266eec7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc63cb81665ea70c0d67695e8cfc17e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a0e16550664c2de869cd767e471195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4542903a3f3c06907e05ebeebaeed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f815fac6121a38d805ab66168a0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1304a0553416d973a88350daec42398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05789c80191f67ce1538464096b1ea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f9fd8cb3b0c6166485d224ef7298100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919627c4a627832364c592dc4c65a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b1bc3d21942098cfae0a2b51158e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a974f84034609eaf0005364140f7c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99488130494ca99c8fcf98e5fda8df4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438772e848ecb63084ecc27860f88678105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca30d35ba4a245fe23af0f4f504f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908a148e3db86cf592347ac6a535cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811a97177ee7328269e9fc05df1a4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2a67fcd3df97328cdd15d3adc026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773602151feebdfd992e6ad1a6dcf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a14cf4b40c37c475dc5bbfcb2ef8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae958d03cd75ffe9d4dfb91cdae429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de32dbebb5de61fa5beb6e92d96ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a27f6c5b330ea9f9968d837f564a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7747cb932c9eba4eb32fd4ca7d9d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f217993322ac7513d57c25b5b5151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ffcf8a9221c503bbdd840f706b3b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb1ff8e62bfe9e239adf1faaf7f72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8bba4b307f770310c67a53e349083119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69392ca9cb10abc653a998ef8de9fd08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e5445e76a681a1508f0fe61e0da4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ccc78e1333113df97159dd0a24e8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125c0a242674366738aa3d668c9e63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103b0d9222d85c62b55520a0d68ba0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222e378977711119a21e33c848ff6cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432800a24a61fa6dcd13b328dddce17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121f49eb0f180b5f018b2309261a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f90f363c69e1ba1ac02e3ac17b152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02ab735138331b87aae2651c5bad09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be59c634d06a9817420d62677b0f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8111fcac3a2f0aa9c0f8056454434c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73fdf12fe7110a6acb235710e34f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5fb045273123dddcdda29fbf9ec3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29fb194b7bb8cae9cd92ac92abeccb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2687c1a2bafbe00cefb63dd1192f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d975150b7a7e1bea5ef16c48a19949136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a0203e6d545731e4cfb2b60f457e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb45aa91fdeb15c3c6b194369bd3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9a8747f4ff43ae1f051021648e66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ad0e053fe9aedb627a3405e1a2d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2aaed0d94c41b833396a603078b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f32091ec94318424a9ca226ce80a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63a834f4f3553b868025c7d9c53ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8cec8db9ec6110f92b51154d29c2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e558cf8fc73074044e8ba1fabb5dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854b104fcb33b3c81b8ec73036856c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0c268bfe207916348cc3dc50198e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256fb56af30ff8f754ce006f0057e0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a2c0b87a8fd45ad26baeb9b33d1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab894a97d6a5148f41458c379f69d82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96b228e5b0c6314243fdf99540a9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9eab8255552893d4aacb78b182468152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd211c8e95197809a77ee906df01183153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf000540ad6620d928b09183e75d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef892d6a97c36126c7111a42a84d589155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c4de7eaec468229a40de5bd55906156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d69f0f6aeeda612188aef45abf14e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e80be60caa586d6fef58bf730c15f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a789937bc9a2515eb251f2bd6b082a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422334d3533dc54cc73ca3821ba44fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f208c7872c69423d7b9414010ca43e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989a4805a6c86fb4734a945fe0dc87a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f10bfe22509489901ba0cb5b9ad5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f979d98df3d90d0d1bdb8475e8010bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba4b869b9fa40901110e529cf0784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f6629282fa23f710032efd5fb6099166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e43223a89be74530ebcf83476baf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72777ac14436207034b5c19d28a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435642ecac0dfcfe5c0d307d623acc08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd163a2c98961823efe433886444d7f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5861ae3d0b0c42fb619cc3a8f56e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93f51a0fce4aa6ecfb460d33d938a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ecf6ad798a716467c29f4c27d5e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab27ecabf469aa7da61319b941ac329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7fbedc211d4d1645201284a86e18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229023b3a905011ae5b6517d42455155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b90bb0e16597e39f3118933a24ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4f80263325a76e7dfe40fc1ee5f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3f8e3c0c2cc9073d3cdd586928bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d3d60a19d1fd327d160a150b7154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051f9d708835c6a40c9111e816642f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68988d08ed88a88fee16ce87a43ed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ca9a6c34710e6ee5cf114bd7a262183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe07870843f98c539541ea6fcad7d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c28d1a5d628e503d350715b768cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e5a707d9c3ffea601d39bcb59e941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0309759e5f548cefa221e2d1db91ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35eadce76df0efe2dadb7438d5276188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb490b54aeff5e057af0fd601516e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237c3663940fe927389b65748842ea2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7034eb7fb6ef500d2513246795fe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8ef6a314cae44528d4e52e62d87c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9afd9aa55c53fc1f80907523b33dd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19e125441fc13ed8bb6be40484adf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afd3c3db3fc576b460c13b4de972d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f56ce09274c7a535be09f117a260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da30bbb07505a66d1432bf53a0952197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c59c440d9c0a6350b1f19b57dd86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92db63eb4e0e629fe3a49a53fa7fbd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c210e607ff9a3b39f60b92d071317c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36cabaed5b688fd4baf2e5eeb4944d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb463222e172d2b455e581697b7aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe86cdfea661a382a55933076ef11b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76924e9bbd23ee1bf0ce2c0348961cbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa7220ac53ef2b675f50d55340ebf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa9da6dbadbc39659985fc3cbef89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82909756081a6b812123cac02b6efca1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24ae77c8a4a72db01f0787c7cd276208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5bdc0dfceff2c5259f6185ec5ff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a3cffe0c6f3fbdb24a9f28c5baa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815faa37d668186c8cf96a83dc9f2982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9a4ebca70fe3c1444a6ce27ea506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5b41ec672d97749bf04fc008975c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363548c00d3b17fc518a5a026724561214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5161187429d7e322e00fab23c80426215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e01fb0950b64cba2f727d15598940c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741db89c469b3cfd8f58a6602f5e390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cb4785e721ef25bc5e068749c7be3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c048b74bd1756227cdd3b02d39f5dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7a69fcd6722eb4a2efe33ea8c9980220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421cb01500de410a4cd198dc06ac3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cf40226acc8dc16f67b5a72c9f433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734bddd6aa381022034ced0b0f31ca9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6487d59884c428466078257dbf4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2b8a676f8dd5e4d89182d38272607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429157c9e19f11205dca485e88fa443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e587ee1a8c3cb7b03fbe8194b71e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205f6dbd716279436f0774527f5c8ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098597b938394fd8b4af72e797d81684229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1615e38227499bb30f62f589c651b80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084df7cf3b84f582d26189bbf46e2db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560254d56b99057d52205ab451557f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f8314e2bb06a4a716cfa4651d557b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608eb526c2bc8544be33621c6c094ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca269b262961875b2e950e4425a34da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72931137a238898e1b427a0d21c45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7951064b27dd4857913d5a66c3dbf57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83977b317b8406f1b78df5e67bfbfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e52c5b32090e6b702e390b5c5ee2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762fd5eeadbc197f12e14d8d0730dc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1a17ca67745de7d128609c3f30ccc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1eff32c79863ad708d998c7ae3c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a6942eccffd4996e91fc65713f17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c84f00bddeedf91e063d9f6d82777244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055513359dcc1081722dde5297a56e4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95259d3b1951ba3fe0486a78bcdb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0876ad231bb75614ab3ccd6e112c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ff880903c8549e960eb56b75a650f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a40e77066f6e67bceadb150ea335249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677b54a709ba2ff74edd6d5578282b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab902157b71c6b559c636f63c14d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fb9d2bb89d9bdfbb10690dbf2d3ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb256fee41894d95a86df184738c7d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4ea8367f16d661a6e798b3e47a22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6376df5a11cb48d6e4102d32f8c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9b3049aeb137594c9c0d054a8ae6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5041da3397adacde77a352daff28ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a68f3ef1e593563a3c2d8b6c5a0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dca8cfd9b0914a8005f128a82a378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a9a5d4612663c33fdfe04418b4c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092aca61f49ae7511f2ee1d59baf0d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db840afeb9d3564aa96f73bd018d27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62de27006b1bc407ba577e5597fcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fededb0c8fc9e4a5ad2696de2fc75e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b386c7653858a5c8523504941f41b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f720cbd1f4d43b61fb2c64de5c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f51002dc49ed6d8ab368229d0276f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427dd50d852140a2e78cafb605395c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470adce1a108ba1a818a7be6161b198269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e5227f96f275716fbaaaa2794181270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192bd030530a6e623aa3f84064d1ff2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa43e85aa07b1070d60480ad40fdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a73c2588f0a5f8c1ccdcb1a82a0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e061fb01f74a09a270a164bdc969c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec9849bbed90d6a58aef4d0e927ea3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d2c57a133f460db1c7a32cc1a9d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc097bcc0b3c972e26233659f58abf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267c2509f03d6befcf79090b67ed31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858e7f5cb8556e216d22b5e7bf2346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b819ec3a801de323a345ac74947a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c96e78384f04644d0052a39a7bdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34573988c699cc322384b277da4a0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7367b9fc6b54415b730a4a4a1624a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1bf8842ddd1a2797839fc6eb1a4d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38b40c8bb4b4d06b91aa35307c160285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50ef1d227d6f553fe0c44a1c363ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ee679381a5baf828ad11a6201c6f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0bd786c1e53b571be9832351e1b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783a84c52c03e620951829a18a2386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9a014f5ae78ba3e6a847ea50a420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235e47f214d26bb06d3cffe2207dcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7e4d0d2aca0463c665db93d6dc75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be43b4beb8ca7737778c5bbb196a8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd78a60d46269a4fe4624a3928d71e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00431d9ec00826628993c37ad90ac50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dac377bbb056bbe37db54c5c13118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0941c543825243db5b3cce20ea025f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2baba861688f6bf8b526e36183a8eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181800f2385df57c56741e48f96142299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01c1d239d04e99ee7f451259ce11e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633abe989eb119383aa8517f3a97841301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8785d67a7074d2e97a8d744de5988302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614a2efb739d29091480067d3d8be72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda23a950cd6c1ac86013b0bc374d62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a495312eebc0dc4c4c286fdba2cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853eb9cb3e9471ce2caef7cb134ba78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc421942256c3dd4d2ebc39c13b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad40fcf7f35b9f7cf97b4ec653675308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d6ce8fb78cf74a4b60c2e7844a63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a07e4273aecfb26b983d23a3c75f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fae983f5768d7f88663ace7b22c9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0921651dbd7c2cfe0eb6ab4f33ac28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777274b365004805bc405ab430e3c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b6ed3d59cd4a5928520d59c59c4fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd94db192c731d02be6a16f604de3b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5af75aadb0d522868050da8b92e68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aee89de1969add28cc01505df47f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd84522f4796a79196430eb86bf741318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab57215743326afce6a27d1b290201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357acf78d6ecc435174997ad9008bff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda627b6d4d3423f7c07a15df5bc24a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ac41e712f24d28a24f1ad7a15bfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f9b0fdc344dd185c7acb5fcf4376323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed71405fa43cc52364acda466a07a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f9944cbc03a9daa090f00a6d2c80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d2a555d1ab3631e765f7ce8a19a5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e58c878049a3ced3b0120faa2f8dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87e46b4d858c5cc0add4180747a50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865550d87c18455ffb5836b570bf77a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574640033cc56788d0ef765cfd7c5bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103502204cbac933ae06839b01e9867f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561607e5cb129c22d2cdc1a377f9da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8fce14ddb33b33db2f6f6a76fba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b923808a186878e9a4b8787bec807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a3fddabf331f2971208cf5c5b782335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac592272f639ff695068a61a608595336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf017a151d2267d0aa16d21174d5b43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa344be2f964f01b6a8bf537e79882e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a82af99145a9b0a0cafb9aeee1a04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3e88bfc9a9498e91bb6d98392370340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee904944834ab08fe295f8caeecf70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa7616b5149fba5a398024a39df55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e6722e303666050ae0e6510a65bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5b3b7a73775303a26eb0f58497da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e956ec676389fa2c491c6214f0ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289ffb2819c6dc8ad3fb0256d14221f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baaf46ad62265375ccea2b77c50f67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad59dc71d5207853df1d96f4194b2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfaf74d61f0dbdf9ad7fcb9260ccd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438836ef933d732a1e7c8ea2b0028a5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06c5dc0f1b5353351cd0e841c13962351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f8270a21b54dccb4f263cec439a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042914c01a8a60c79b55d16168ee52fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b65f0ef42babaf4fb3f9343c53f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e56428aa1a231b8275ddcf13b79e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8a508db8a03b2512143d34fccdbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527539d731449e9fc55a0c7b1b6d6d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6b04a963ea1c88757b45e220cff9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff9bef316917931c67c21e1ba7550b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0c66ee0acd4c7a82c93ebef3eb719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bab371a26e18ed63616754dc7eee2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89583846c015e72213c6b51b26cb0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9d868af1a91c6e1d82adb920f41f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8acc7cddbfa10d208c30cc309537ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13176f38dd632f731c74a9f3990e897365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe1e2b45b0e5dbc4af319feb6d5f11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d533391f6bbbd191fa2c57d421448367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c8d7654e7a8a33a316b3be518261368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58224243e785e40f7cdd346a2d21f3e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cc877c6ab422951e82263e4d1b6bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ea3e23a00b5f1fd7d1a03459755e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ddfed5cd94effe3529cf1fa2926b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c81e24394a806870ed3c27ea04aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73c80ab468bba702f9d5b2b5317f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82254fc1e76eea4e67a0e8a6506e073375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a962446565c4f9ed8e8d9d2ec65c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902e9401a3302b6bc93eb9dc30c29e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee4f9cd38f3ad1ef3442385010d35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5d3ed9ff5873f820fe2e597ec52b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cee848d96f9a7dd5bd5f2bc9d5a84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf42ce5520857e588fd6de5277951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64842febb144766cd7d61462dde9702c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa91244ad38af7d9c10217387338d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044347f310b0b2f9624edd95e4d8d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d45844ec96a002c3bfccb08e1b71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a76bb48fa631bbc6f70e61012e068386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daefe530a0389c41069d7ea354d85f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2a6037952f2f33d9afdf6d241714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d8f7679592663cdba26ebf3e5637389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b0dc1aae7c7c73929394d94b08ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5b436a3dd14158387657276b2fdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62e4d1b6224208c3c73d813001b95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5109bc3c61cbf515cb7f157bfa6aead393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440243c0b97c69065cecee94fff6714394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296cd48a33bf54f491e1366b5c43918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b596a66a7f6a298031023335382f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa624b0d197e9e5bfe6a3da7939bdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71089bd6ec942bcbad212755177626d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf95d13278ab22af63fc547cac82a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff4fa4fcac167bfaa8a54baa74fda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcf0af32d07784a9538ddab51ec00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973221e7d9aaa46f4d6201fbc3a976402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf369a478d3f2cac2d3fee794f578e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce71d3968193e0bd9e8f1fcbb39f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361996443e72df550a7c6367a798f81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77891b2a5b3e9800e1ff230edd4997d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a282e21c5d04a690c794f821d60e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffe0ad9cd851c0627da472e1149f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bfa107f0051ef862bd2a2d5e1c33c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47b173b687c9eaa69cae47390a411e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758312f5c9bd9cdd2fd78c24145b9a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef110d062d01dfc1019116b04c66f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c963ff538b9a27821960ae0aa483b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473ac9f9151a220032242676f775c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277eade584ba3a29e0f6db670baf544415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7906ff64d5796d84560a8e19d2df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c407126f4f118028d28f7fc248e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f2788efe71d25ea82daf06ecfe83b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0efeacb3a2594a05a7bc1bdcf78859419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b15e5dba68559e3134c6750cf546420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b15fc1ee70acdd95474817480dc60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df4645cf97655f6a01f4426d97834422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68aec83d35432a2a451d0aff9d7fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d3a09b3865f220b1c9946096f23c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e75c40b3e6a9343f4ccab40a0bfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793099d339e154fc9b5800930453a02c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0beb943e8a75bef888e23b9bfa24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816290f34e3c6e53fea386ed0aae72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00d0bd7d08140d73924b0001395e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c89d565a3acdc6f9caf099500b5f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3b74c5f72d8f2def96552dc2b75c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7e260375f074e2516db350fc4cd5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f2b0811dab22d7889aea800ce28f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc8d94d92d07ed00f119ddcad73dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778cf43dbdc534668664c6dfe64892a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b592a2566542d6be07e3948a2f27d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3323d4d249aa375dfb2d8890e4ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6233dcca7764be3128b18bdd358d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe9985227385703af981e2262fd98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da443236ffb4aaf156b6020730ab058440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc1c2ce9dc1c295f67f52358b8ba0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88519eec0ba4516e0af6798faa128a4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4fbe77882e664f6729df83eb46a4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643bb9d4ea24f2172a029f8a3dc7c1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dfc0bdeb854aaf4d8a8ca2695afc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c71db64138a0262eda0a0d1d605d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24342ecec33f4e823b51b40938558447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c667139fd9c81205f11c9f07084790448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f848acd9c6fc4be6defd0c4c8367eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef601bdc2afa4671bfbbdf51a4fab5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c8a847f0c1738ba2cbf5365421b33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad459515453af622613ed9180dcf1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b96bbce2e3cd59455a48e6abc5751453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13271804f314ee1ba89f3e913d494a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa72b34fd358af47e464afa0142049455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642ce2e1a7b5ef3677fccfdcdfabc9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5e033ac732897ac0e8f3997b0e82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b20e16c45af473690eb5941ceb094458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e06b847d01def669d2d07cf6db626459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bca951948c4bcf7789d6d8f4148cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072466816a40c99f61061a14c517706a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2fc5efec4831037b522b5d1e29302462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348348f9a9f6c040adbf635abaa2ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459b7e9bd5ef6199c1d21f8a5823d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee9204e53155e119028351eff06f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee4468a03f945e505e1aefa0a948d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369093fe72ed200757d292d06aae37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0564bcc73210cb97142ec56807b8ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c134d8a9c24ac143880b6723f124f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd84c56e04914ec77b125a14774a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213bc2ff9d254008d08c4bf39929b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f0ef4bcb8151719643f62cf4196d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b9a9782cc0493db8cbe2d84322cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513f5d1456667f334e3e57a81986d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c02a7ad99ddb3a159d025369658a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde79b45ae25b7654d73c3e5020ccf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e569dbd9a9fd27a8d08818efc060bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42202ab63cffd92efe23df0f91d04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b852830f1c2c36f9533bd3f1e356479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372f1a3a15fa664f98076c79b1cf53c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe8218608ebda74af35118cd5de44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68e985e5c6962e6b7f014b24ae19c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03d7048df3011e766b3896746f02e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d8c4224146e08f53cdb9a090e3f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d49281beee2ccdd18c67e31a67e39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939361b5aac509f1ebc659891728c0e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff3c12a6f2bd719549f7f6be829d59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852668d234208032842f3ee2b7ff38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044345caac7a69ee59a43e400ebebb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385ac901b87162285714b9bed27b8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5445144889512e569364102c27a0b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a236255e5c1ad6c5e294b101a9bd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef83eb3a7b4591f1209ef8f11e70d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09b11d87618b4d5a4d067469a3022494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746a92ff2231d75cc40cb47e0dfc1f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61062536b849b7bb38b04197832a424c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d23cc062db26e1d3b834091b615c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700775521d52acb8f1d879d3c0203e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411768ba4c0aacc5b11b108dd374e5a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261cd50dc5d080c8239f2bd4c039306500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e64df11b7988041100288a250357e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbe8e93b11617f85dc6abba2a23c7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6019a3e72725d91fdc53842ea0f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039959a38b80b3b07a33df0973d11df6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace31ae66646bd4a34e51e02fbceee3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a92bcbff79bb576a19ebb95ef95d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df63679e76dd1b23694d7597b3425d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192ab6fdf2c011a1c5625cf145c744508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a2201db0ad827d0be69a722757e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9394f56defca948e4e7344876201a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44492bff0abf9289d24548801ddf14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83f8f5f939c2fb501b3b973de920b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9b8ca6b65edffcc7f7ae79f8eaca4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10931a0edf078181f4dd7a0a282dff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3ef75ff94703fa269cf964332a635515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d639065c51b25aebd6d5d430b0768516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bfa6c26d65287253109359517c809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d461f7be564a27c877a56f4b019b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1028713143c1497cdc962c20bdca8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adda9316a617f5259604b3410b772ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a262e12e90b1895d0dd12c13bac6fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8bc8cd49bbd7d1474b65284bedfc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf4dd7eaec4773a4a8ab67f0659dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26a26ea5a835ceabd7abe8a195763a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ae2c5249226e6241266d3c6290cb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930fb0b49f243111a280d15c3e0eddf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7be8fd820bd3610389de224a31b7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce5f4e0db654c3e96f0a6ffafc89f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb1a08ce7424b0428c9956e33a506a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5a585fa757dc795cbf205ac4ef41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fde17e40bb7106da0ee1048b13512531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4cbfbe25dcbcd4067b84de8c3d5d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db58e64d54146a82601c370b57a5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707768faf6c611f9faeb24faa19e0365534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a6fa306ccc35be8892d955383875535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3969d6aa295300934f05224761121536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1bfb09d00472468357b35b00d20e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932fa56f66eccf5bb26f2417b4376b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65579329676ca9c20e554b1f35a080d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7ec94244d9add48d73ce10b18c61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e272618f6c3d4ac31bb84544a408ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723169eb78d9341fc3e87fdbbaf804c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbde2129b79c9d4824298fc93d64e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582006eea0d83a181aea15dacf2205e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2da801f8153e378bf21be284e3e00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda701cdfb5e97e5f39200ced9d1339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e20fbf4515a8bca0041682129e10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f16cea04c96d09e5e9faa556113c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0269bc750a939d3f77f1374ca949eed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e4769af100ac042e0a6336728252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cacec908b8a5ae25c91270a36de298551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa46f95a7fc5eb0e27eb80da27fd54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f22a2f1cec33394c22203f02e7b011553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45775a375f3f24a449d3f251ca029cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580a76967dfd8351fbb7e3bfcffcf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879dc4ab081fc61bd11366d2c61830a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5cc2e90cc8e084a272b2a9b18a232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dbad77c7750535cd1f15e7f495be6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba7595eeaa9dc1675c28ff3c1b2669559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446822f4827a935fb157e8c4ceec8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778b07147ff296e1f88d9c2dd0cb8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749389c982b1b2aa324b17012b42acb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf02caf45945138e933abb40292619563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3dc408bd9e1d727b3cd4e72e085bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f3d87a3a62c8cec73da109254856565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3d2890df81377d4c26c8f10221359566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f0f67b1ae9b91dae39972040a93c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b31d84c388ae6dc5a93f9a9a6431b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba5aa85a52e5d853edef9c3e83d77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b3fb9c0171ce1f6707cad4e4e1f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb35a14ae04251507921df7fd9bc30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d4d2cc3da8f2e558a32652bbf7e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4fbc341e4770bb8320161c38471d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb282801a4bd2d1109da116408ad916574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264bd4dfaa6ad5fd437a0f5fd4504d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619fa90b4c558456b7cddaab86f458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1859d47eb28d39c7f3ce3889f1d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc6829ed4f96eb1978707907ce1fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981252562cf3faf904559baa805d539579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e6473c7dca29cb05674b52c153822580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba816e4e25ca3bf2f633807c194f23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e719838a61a39656642e362e18b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd4b893fa67749c1328e90ef3d1727583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df3bfe023b26a30982db74ce5bb88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f65da6762c0a1a0ad77c99ec866a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d254985a4e103ded444fd4810f67b0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8fb9b014fe39ddf8d6e1bd806cc28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee212f7471e6740915799312d1247a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42390a5c369374e48818a599d194d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26c47de83f6d24a5b8d566ec0f3eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f64cbedb3c4ad27d38437102d3a70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7492ee03a88b11e84f147222114a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac682988d0bcbc1f58cb66e1f3084a8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712d279e04c894a0a96ad8206b5f9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4179aff730f983d007b9fbe8e1130a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358383841df96e3840720d1e6be6d9c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6c0b2a3227134df26817989d6bb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92023efb0c73542eebc1ea6579926837598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958bce3dd0f34d9b0d4bb210323a1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b30e9eb1844304b5d677a8b134d9e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2e483749ff59dfa8bd59f276e554601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff687a58c48acf563006a54b90cc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19662cffa77f756ff515f97977af5e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1274c33d57e858083bca64fcc3358604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5b41fb20e0c196ba75b4963fa2eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a6e1fdee247553e0366de690ee740606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d2ff8d6d8f24b59189b6e852af6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ea834b0627ef1ad9cf2fdea469a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73583aa8c8c7ea923d56c843296ae8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6d3d553aa33ce4840d7c0245f7ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd287fa2865f635a5c48c72da8ed6e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f584ecadb653ca1c505e2a220c8fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6193b2ce2ae53d009e7335c801735613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a476f696b1013c6e7cc6444f27db2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36eba6136ad72a2f00deef9b4b6a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4225be700b36a795123473bddf95c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aabcb93907f50eab1455f3caa37b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937846e78f0522ab793322dad762fda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af20896fe64e05845d751db9aa45a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94decf81f2fd02ac14d2d3813c42af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a416b0c6824ddcdd77814e339d621621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6cb0279b1b6e51ebbba8da22e45b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e1aaca8c726b39fcc3f72fc254728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b90a1ba7f9ecf63db52b464dfd9bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51cfc6b87a1c896cc161e9f7eb39c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae9d690b1d1b867f92e45db8fec5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fbc3e36b573460fccdf91bea59c60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05bb994b6848f026d29431c8b73ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31fe192033479074a54cf9bfc4e93d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e80f96cb7b3245a1913707bd05d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d20bd95ebd15de21e72f6a9d1eb5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db063c8f410c85dd2bb963be449c7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83868821df408349b4bfe803bad3b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f10c30a1f7d641ec33da9a0308889634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80fbe936159445914f05475088096635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355da003a5c9874283a79fbb16c1e8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d784244b35cea551c71243cd3e6736637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c992a2cd0f6d7b09709427f35771638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029bb40cfc7539f315ec09711fe39b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ecafd14bdc39bf3d296b68eb3852640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2203c37e0eaa4c96711222a890889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0f18492827640b42bc8e7e59fb39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d3922ecee29d1b8019f16637f218643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea201ddcc1513f46488a91eed47512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71e7b10b3341c81444af498202be2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9633e5ac9af2825c0698878a7e308d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541c351462e0d3c318ea7d994db57c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feed18c5b35bb72aac64b7ee7d5f53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe83e707e933c4704f49feecccb1c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92405ef8c239082d8f6b6eee246988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a368c3535d3007567e170993c8f045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b75650935950d475553cc6c66ad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af9cf4b20f4066c8873e846d7eb0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04fbbd8706aab245ca8208eb838cdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b69f1029510da680ca0f8e0f2f1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e565b26da10f09eff52f447347f7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7cddebdfa47401d65c5156b20fcaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21739d4aa62ef36b5c25e9ec7973519f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb8e1051b6cd269182a33de12f69e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d67c02a6965546009ae5bdff6301e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d352317a8c448e1973d3b57d3897d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b95bcbe5fbb60416c053919ab29ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda3264a28fe3e7d7692f06bf226bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7f1d8dd277c90c71b339c9f432e1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc99437dcf2b052f756e3804b872c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f206899e8bf75adfe9ff7577c0f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae0d4134b40576b2741a14e5c119a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17a7d8a8680fef49c5853b7832fde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382d7df1536927b5ab7313527c6da5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2768af46601843df8619211d2b49f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2aef02743a163cf8f56fc29df67ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b87bb22460deea1b2068c917af796672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c0c70ff144e2ca54b75fd77e514f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63d3146750093f3d3eb61ff28ccc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aadec33529ea47b03d69e9a7bcbfb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c819ce71ed7e75260761187adc10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a19ff2b35a220c96ed8e1a78ab39f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4bfe1031c3422fbe0f2c69ba52ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad58eb8ec1bcd6b325c5e4a5550b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e8cda6c90248d0b6dce402f71a2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdf99074f1eaa81db5daa0f42ae26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d50456d28471e067b4af953d2cafa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7331a2a23ffa37f453b4e67f5b3c65f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5228973f177c9f6a62c1349d188f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08556622999fefb5d3d9b1ca05ff9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe885c32f1fe385a392ff833230a2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18efad03573345be91ea2fcaf89db8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b0af7f74c73c4a47c180486dc3861688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf24b92c7c53292fa0169de8fd8626689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc7014eb89e0bb93188d8eb4bfab8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7fa26e0c590eef2c6cf6e7f60d55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01993cdcb8935a9d8ec2ba8835c5c06b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff836bec5ecd86ed8b97445f2465f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc428b0235784df8ab8ddc2c1a2aaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb745a525b1d308e4142b77c161e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb948b592f368d84308cd6998e45d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc4d0eda8d487bbfed1e99fc30a16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc53d88a727a15e04ee03560a753a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50744a4597d27e33400717f5f01698699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af65cb2be673785c48d19b37ef6194700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c7e9163be6a12f6f1134598073e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889755154612cd88d596ce564467626702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7978854f6e13cf57a8d948efea7c9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cabaebc8878ea25f6659bcccccbde6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eae0cce22b03e1fc597e8cc8023b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e18d2ce8e61b5618096ba06b50d1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1577d81a22d3da73b78add3c2ddca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304c5dfba7389f47940835333e8143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605df6bc37ebc44bb0fa5f91fed974e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ac2aa33bd6357f0a2283a653f484710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92c868ecfe84c333efe75a8815584711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daa8843fdd296f4196f66e64cece59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111163dd1a54b14c28dedcc352fe90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b65f48e3e5a7789e34740fb46a4160714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f1140d2b60f48f78529de15841ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1105da991b5b9b0372b33f131d28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408917f0d5f318c13bdb6950dbb8e14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c0887567fda673a3eeec336b3708718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a37e2aac3bd185384f748ef79e41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c8bb5c2338294f636fcc6bd11a422720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ff7a792e794f1d048bbc138d33300721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54a0842ef5056a09ccda3faffb7f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d952009f795265154d350cff89a64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f897d7c29bc343c2513d98a3895a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74081ee3f3aa25fe04677da1e0e2eaf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c8940e20cc73b911e5f29e406c4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e09fbb01c8f3faea8b8d33012c7e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50d43f028366d496f41575e1812b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0621563dd621e01578c70a82a738d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f274e8224927075b5eb51cab227086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990594c0dba15ffb4251492578d15e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d66ab60c1c8c98a9203726b24a893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe83a72c94821287f89e3b78cb2b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe8bceb5974343e46f632aecbad13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1662cee36ac5475fb3d4febd2c5e328735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f42e161fff58b77eb19b338bb344736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd71427839f1cc59d5f3d41fa7199737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b75da36e73ef7d3f19efcc1f5e80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925fe0e2ae023882fbf38a6e9ff44fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cf3eb5ddc9cc04fa6327d9fc20ecd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf980db335f110ee836a4c4e9d436c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cf0d204a15638cf961604b50a84d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d9136c24b6469cfaee207f64e8aeb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d6f09c98de879c9221dcb4603376744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c89cd9ed7d92ee040741cd4ca5b33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0bc72397bc54d4537d4412d286a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fd498f8bd2c9e39e339aa8daf549747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6595bf3473ca56b0a18cd7fad528d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ecb7ffc56194bd12c977225344ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e6e6de48bb42655b15cecd879aeb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f2f4b70820478d7520a579a247ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685621dfa941cf1eb4376bd6ddea8689752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f64b4693cb9ec11592350b9a81b0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488465987b86b2dc48ac86ba3b45a154754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83330f6d99fb34c5b5b37ea202fe0b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f847bfd89ab7291491ba00243f128e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e531a4d36a5092040a2d0ff3541aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6025884b14a2515bcd00450d066a96c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f0b3b88aabfae3d0f73e521191ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adecc2ada2d414b4632f7672434c0f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bf24fc86415de43e3d02ac7fc4612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f03de69c847ac64ac00aecb283873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c54fadcfd61ddce970a04999ea1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c321a90a2a24326d28aa76a3cc35445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b86e04451075ec0a4dc0a63a8bcdc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528833dc3c1293569b5282a65a30cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e74af5549530f2b149efa978d2718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6771e07b8cca1971e056fe2e84bde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a7e71b8f037a7aaeede291b9898910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5190178341de439f7563816a19081311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d5f5b42f520d269f7d0f1102503d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585c715d9ebdb8a2db77e61d64abeeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2011d4fd34b5b187b518a03b604067f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138b7af0d1c7a9c0606cf740806c8e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae11b56b32a2b81fbefba711c0e70416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa0d39c9e73c0add05e0ae93ae46017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1e54e3c54af9f9684c223e16578d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56e1e4496eba8664dad87d9940f89b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217175a5fa84af7a70c688beb6f5e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759453b68a2025e1dd3318363e8fc14921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e502ff1dfcb7e689b58dd7515e2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7fa83d27fb89fbe4261dfacb9ae2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8c5b8d58d180c28a9b28e5b28d8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c761bfc641b3371f7a3f490f14bb6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8bf9e334ee04757e7d37e26e181cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1fb9bf9e6c538850bf615499c5fa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b068835b3ad8ca3b0bb5a7ff9a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b01c8a5fc50886f88a91c668fc4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7278927e15ecf2791e7bf6b1bce0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73eedd16e0cb4f9fd1d6826bfeae1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372fe7f587987ef54e9b3a14ac13b2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046335bbbc731a67a6f85b36af0d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205d7c5ff362ef376cdc173d2c0acb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaf17ae269c714695656331c5de6ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af993c106ac6fce9c12dd88cb7d0bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d3590686b99e550ec50c275582f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0abf0e531d20baa86f0efdbb5244b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1c88a8719be88656ef44090eb8a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d9c09eb8499ae462278189157e1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514cf6e6b2651a8415545a1ee9a3e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed9c4313c845e0fca20d5f8771b5ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8258d73a8d7929ff6cdb18e07ff15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e16d29d9e2670a3edb23eec82b97f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413683d6eb1de6b8b19c06c901879eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb942efae468fc4921d6ebf20617fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5339baaf7ec4bbc4586a941ce99247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0122fc35a5e8f6dacd4b504755e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442594f246a0ac2fe9d59e7f7de9b7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7c6dafb0dd881d3a8131aa1cdc9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5b29ad8c7d3f91164cd53fd1d01f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb47d2964f788b532764df3341df952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ebc94523ef0fe6fcf0a57370896a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c76fc3c7c78c5354ab219021cd75554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282b752f20327f0a2d64dbb025ebe2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3a566dfa0863e62f77292f9dda2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097bd45ea8b9f7a7aef77f4f8a248a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fdea5aa3aa19ab7ce4e9797a16b6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26c135f4cd43f89af8a27841536f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3351f9a4fae711e2eba53310147f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a147445ac69347c90c55a536e310bc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211795dbe9ab726b61fa64e188cfae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717df5d6a074bcf6f3029821affd6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e077c8e1fd48fd937726a1f68905bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173269e0b6f6d186af4c8873fcab221e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4670368c96432df559434603bd97db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606eb025cc8c2e2977a85b29a4fd7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2869216579f9e3d4c074b2bfa5894668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187552030fcbd3cd6158779b6b555d1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da0b383f0c4ba5a6a70ffa1ed69f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510417b7d3e36bb8b3e267251a0760671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a05d6bacb570257234c88853b0edd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ceb55cf96b4a2c55eba138cc313273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53bb62d0c238f1219bacbe82ca653574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed353be05072cd1994252273fb9b2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8efc286b2f7ccaca7ee67fc8cc61e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937282f2f31461525d030982ed844477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b268e15bc7e7008ee77d6faace96478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3435d4c5bc763a0629baf0e2d038e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b26253d90c2202a0b050ff382254e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9b432743fdf76ac15311f30c4092381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66124bbe5bacd669f2fbe28d5c4a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa292f1600b0d8efcf6b1dbc54d3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d3f6b549c1af3fa183b7521bd16b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade88c5d29e14b93752e99a28f066df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407472420b63a41e789e309c0b58cdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d1eaf6b47f0c3d9c59a40854ad11f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d80b793b9e742204ca0dc034eccaa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60fde2b0534deb21a53148e865a03489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cf3ff2b9d19bbb3bc92ec298a89090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261748e24bd6c35a662a4ea2c532f7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f792695ec813d83a4f96dc239a1b7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82dfe35c6852f9b458771afe8b4d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a600e9308b15e917959e2003e79c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0077c57b73f41610f1736e99471dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cc5990867bd7acdd133146a22fc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173d0642dc71462f71538be28f45a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37ab2b281d0916190658b3523bc1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce016cd7655cef28d78e80d6c4239c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101e307a20ad98b2c2c8a8d49e65ab8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99490a8e9c5ed1dbf3338c1dc234c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a413b27b42e8d558184ec5671db8c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f579b1fced8220f029ed7f01fd64dde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39be59343f070a6e965949d2a9b2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d52a694aedab1ab29fc21bf1f2b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d92e4caec0bfa31a869948cef2323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a6fe42ebd95c0387a3f3a38745127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6302b6cf002627cbd193de1b3db01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2392b4efdc4826a9ac1bc5bb0be01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41f81dbc45d6962f6930eb2dd799f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b0bb1d8630384c16f82bd8e8f133111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff382c9017be3c906e9ba21988c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d11c3b87b0fe887fcbff763e8a0b76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc7a54e402818f729d8d772ac9f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47043ceed26ea24e02979e902dc39a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402456d8bab4686bbe5bf6871c190f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2fb5ddbbd17bce3ad7da47f685194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270b36752e831ac9594031f5b3b20a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9cf0e517e639803f3da2755b16ec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670d95bb468696877a15c3fec79cfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbac9f967ba326c51ae2b9c1925de8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e0d24670af4ec8c2f1ceebb2f7e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db46d8b221630f6b36a3d4ede08d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c73386fd9452b895439dab134b6dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d1aaed5ac34281574ee3c6d09fcbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f56f8543a9ca11dbe14093414af7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f867fd0dcf414e45833fa4d514a7a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bb98df08131994ca976e47a30b35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313709716b956771a7b0216fa0eb022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774e10ad2a56ed832a04f4babd7b12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a19813346ba0c567352a55c0b61f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9207cd362275e4020331ef679a8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a9cfdca7bc4b8b99b27d981e630d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2af43022cad49b90d1c3eaf68f41f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f857cd30071a693332d069d87a2ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee367a18cb6cd37137f226940c026ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ccf4642218a357f60cbbdca4c252d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e601d873442f3acc6c53ef29fbbe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce344942555287dde4a45b6bf455be8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5ac062c0e4ea7e5a2b0613e160351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbaf381f9153ce80deabe78598f2f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3229db3a8f7ce5b6fe994711e361088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e7d956d0fd3f57bdbd652276a0356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be981f5e3c6067645dada50276d7ae68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ecb8d4ad0b734070646a79e303a8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918c8aa719e18fba23cd3f3181bbbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ff1ae638f650955b0740437601e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c6e0159c9f7156a96b0fb0b808b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f418b1bebb29d6bfb933adece220149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e910a6ac3426d9050bfc0abc14b0cd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8301c820299bf0b45c5940c938e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0816b079031c722aa03e62ed49c0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d206e06054971e8b7d1127e5327e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e987bd717163d7d6215b5a78a07e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2706637fb21b532488afff78daaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a70aabb58f96b1d4a8b917aaa51a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d319fce20656f107c55df1be8e15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001763ed8572a46e7be302799af218158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ed327aef7e098e9426379368ebaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1cb329e780b4ad9868accfbc99ad4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db78500816508aca65b859b142720161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9cb7a3973837bbee2d242f61be37a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3b9d9c4518718eb7522b2f8339e8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569698fa429afb9d825d3537d1ddd07c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec572d58aca9dd9330f0fb213b153165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ccd7d4230dfdeeadb60e5f386e409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec25b8b2f2a3311c239d06239f8c18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb89b87ae76524e58ea278da91f03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9723d3f9ecacb7c212588b1f1b5bda1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb04d628683000767a1aefb963c3e9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc74efe633bec5b54c57348e5e676171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ae895983214e9729ff34fc491934f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd63568add18b4aed88e0d302da5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5338ef4b0a6061daffa5ddc6d265ff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeecfec30d44d4984711c6e7d950f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e6bce6b89985834b753bf6a18f15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9b17364c401cc67cca0645fade1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1fbdf66a67383e811c6c7d79fb05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50236e6caffbf158ef9f3da5cc24240179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663947740673eac1af6bf5d43e1044180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d4eb92e0b1d1a3a409053a2828253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484bd767dca68197ad2fc719f63b696182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c497bd9ca3436c32f3b16c03ae0acba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357963ebf03fb58dbb7fd715e748a604184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4993f725d7f5941600145587f27ce80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2f0ebf7991c73229bf8dc39dbeb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12798d6078e15f7c0fc1530e9b5cc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649f550bb28cf04bf31215ac8ee58a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a262dd16999d4e8a6513be6276d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f5a7eb9b1c197c0275d2fb015cb6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccf1e68fe10035f2ca255341e199e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca60969e7f478aa9f543d8df17b099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a346071a8b5cdc5f3e4cf4ee67b8f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fe6eb2a37190661b709149990d9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935ee73182172dcaaec3bcf4dd2436195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09891d0c453c337fb6340d4a4140a3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d464e4d9333946a1c3470171cea25d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67cda34ae609f9930d3c23a802e9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f27844f7eb6d2eea7f8cd993b553199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44305802fb69986bc6834f8f04291f5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40098cc669992a2922bfc4ffa66ca7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4922434e5e535ac5ae33b94e31cbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce724c6ea117bfae8f0e9401bbf0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5324f4c3b200e3d5e1dae31fbe753204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132c378e9b1bf48ca375ac4831fc9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc92f341b63ad8b0f0a43c6431c66d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b947f8801c73d6b88aa6f864199bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009842dd206682222bdbdfadc2259fac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769279dcea5531842cb0faa98e3c74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ec7eb14bac82d3251fd76262f3de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120f9f725c652aa9cda10d1e3b9d8de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492ab6a5ca5e20ad3dbb5729d52345212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20d58416834d7d0c7b7a151790afa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35239e54838cc43f0f650f25bd5a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613956be03c55a421af4084e65e053215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51113e1f8fbab27b39bf389f3bcbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7c402e7387941d2daa1b784c222a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a3b2b091b124de890f8829ab253e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f1e0f09316fbfed30daa4b98037b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8c05605eb9ba9c891b17ce9a6f2be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388b048f79f5089c00b2ca3820afee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfbbc773a282e448c831cd5f8dd01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2458ecd27bf862fcf7aaef773df17e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c9bc369713a8aa398c0cd974752e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4462814eb7ecbc98101a134acf13dea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65ecc69935e2152328bbab5298b1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f73512db8e5a8293079510b6240d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62cb4e0a0118ccbebb37ee5f2372e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd18b335390989eb7d688e654555a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61913cb7273d47d762fa38fdea553230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2e5149e371893a04e377f475b5f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26fdc5a0fbd7a0d644d33de16cebe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884fbf60c73020bd2240a5f2c79e0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf0ee65d393d9414a8684945d3bfa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3e0d9cf67cb0de190f026975028e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cbb2856c586209c09df22d2cadcfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb1eb49ff96deb9b4aee781eebd20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2706480d010878ebf0389d4909f51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d8bc8238150a9b8fdd39dda3d361239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b88922002498423a82b4ac2100205240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3aecccab34f9de365cada00071bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c0754759e2566981420564e1467c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82363caa312f41eee30aed5351a4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436abf3fbf9158d2e29d136ff16de8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d675ace9f734f5b668b60311b68e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a39c4e2ff2ecba9b363fabe961c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e370e57e59184e0df787ceffd956c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c80e6194d41bc1a3ade6c713186ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c41749e11e37b592c5f033293045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2676a1e8de326058459270a4ec423c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cca546b8327ad581d63d1b7d91634251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127bf71bf196cfe596cf15e58ea2476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22332d90bf15b29b17a933128a6cd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8188c17ea0c10550820c48c10e4b95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676a69247adfdcef68627886e8c467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db49b58c72f73015396b57191c679e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51eeae14bafd18f55d61680193cbc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1330d212153b09244a3cae776be3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc85ecbcf8147012f5e983e88167c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f316e9b49b36b7b2e75510ec1e7d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d327336c0b9604346c53ff84abd90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3443f9e5515d71272fd7fcd19278247262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cd266c324333e530d77466c31641263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0cbe79a996ccc118105e86b46286b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7946fec2a32628cdf9f4d20297aa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2c2ec1327c5b9b49ca183badbfbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e991747e21bb4571d76a62a7308a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59492bfde94848d7c21a8f81b02834268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6972de1bb0defcb0064450fb8421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ee76d0cfb165b624eed89c07f814270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb69007077691936af4eeaa938a3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b991f42397a145be89d91edda5c60e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b67a68b603d213028bf28ce40925e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db89b16fbc2c0468a0385c8e6f3a2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae36255f6315c2bcf6d2b6680495f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f883e84a8bc7a4539b3020e6de7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa461af19a4dd6ae008e4e6a79cbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2002b0f12fbc90b1c55b8da5dc67d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15038fe653970968192829d0ed0f83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a41b61286cb638c535d97a22e66f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e933d77d5579c383476494537c4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de153053d42c4821df99d2f1e0bb80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb9b9feb98adfb0c5644dcaec40020283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777e437393ba40d9b683e2867b5090284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70cbf9edb21f607052107537381c35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b5688194ce13dd82a303b489ed2ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477aca5fa0c2d05a861cc3ba661f36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2dae04ad70ef5f5554d7e0d356e17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd31ec4d84523e59b935b83c1a0056a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44498250bd5ed30292847891e04515f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511b244e6238554c9432b8cff8d70a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11800a094f672c04229df34dcb4622292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd117ddb9d51616a354519f70eb3ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066750056e438f30a3ba15528e3f801294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90003e48af8561ab74e7f527d3eee22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10df590729c77ae90081233c7787eff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ccaea1a027791799c417d9abe5ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae8b28d75b1dd66f653275b08bdc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c99b8a45f45eb148bdd2a3089502b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400711f3e3e2cbc295c07fcb93f9bdc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9979c74326b8283cd8ceb8a5de1eed4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b602501f20802124026bd6fc978067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1401dbf40e3f65f16b14558980b060303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea34ad4d595aff39c34e3a8a04ee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd674925c8ddf067310158df2ded51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef1c012254cc774d5f7beecd78303306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43860e57ae19150844a00ac6470c232a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b114af3310e1dae75c31fbf5821da4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd56eb2174a8f33af738d57cbb23d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbb60694b7ef7b14db3094fc83c9fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc65108140419078e86e414d145ee24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f1543f4f8f4df79f73308847e7670312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567184a55f4c12e584a27e44ab4beab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d2b2b3a7476949c93ef1e1399b42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318128bffd826a7299af59eab0029c44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a94ea8f5fbcafcc55d287b9dbd9c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb33c5efc1ec1f00c8f8594c3092e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be27c1986f5784626427136a472820318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab67d88eef5ddf05fbf0cbcdf23b20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b16a1c76cfbdbe833d51b40eca462320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70e59e706a91119fb4183137e805d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba732fed4e9a4506c6c851c85797565a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bf51b88a1c1af3f81ba501b0b1208323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0c58cc72503506db4826c99fc11f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81f070d0b3cc7e749d4516af08b6e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c7be0bdcdc1d42fad90f2eb64e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67d4a758572a1a34fb76952926d690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1acfaa9a467474e42ccacc9c9ccc55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc634384c960f7e2a747c940a894c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7db080fbb3044e0a254e11c14eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04de3ea8bbbe47b5f3b0746ab5163331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729ab89bb6a887f8f816ce24606c565332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891756b1c73a971def1c62d6e74253333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b83ae30eae646359208d66165f6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf02cb4cc4582b485807627ed2a4c69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83111d18276e49f970ec371b64c8be15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499fc4965022d510a98516f254d36c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c932db77eefec02e864468de89995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd466feb21adde8c1e4217cfee69efa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed449640ef28c2dee7b9071f76afd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e8c1ef37127e3e4497cf76846257341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8bbca32cc740703a45278d74e3ecf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044bc1b5325829ef29e2c6a9523d69d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311d69c8dd80672f942d71b1e1cea9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cfa84d224bcfcc943f7b7d329d2b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45cc1256e5cbb7b8522228137b181e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54acde12df1fe4d761ce21c4fa285d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e5f31f168f151eaf3407871d7f170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45df4bfbced0ec8963e02ce429f7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f89ff1c5548e798600695330d162350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe53aa75cff509cddfa0a15503585351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562d904738db8453c837398c20a863352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698689bd00f12234bd76eb42bdfd709353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1e624b3064e0b338c96b9926f23a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f88d70f12534c2b19532d402a746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61af001c05cea41c6d6980ddee1a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd0f86951d23b0e18e9d55eaccc35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460906cc735a8dc8b806554dbc364cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f9fdd1a7d7b7a390b387bb9e9b724359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb02007c89278d2b7f366b29e0b971360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6fc051b0abba448b7c76a066fa23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf362faf420144fe81f2e58c57357b97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5cd8211bc3aaf68f6510d708fc36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61b3b7a7579aa277f6bc78f31d98e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab32c3d3aa6f361701f5d46ea695488365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b77cabf5b7bceb61205669f118dcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eeb469bb502f88731a447bc95e099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebab7a4639ea7f38582651be3bd3ced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b165bff2583305cfdd3a2f239009445369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115532ede838181264db9f15548ab6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc297bc000580f5e640fdbf9071fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0323a3c49dee2df3c403d0a402fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938f4e49aa06bb167e3a80a366d6f18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0287b31114dd4352ebaadcd07eaf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3718aadf2f510ef7ac62f8caca8228375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf8b9f2901b418c081aee447cade6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f5d2e8aa33c6dbd57a88942a61e8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48b13841a1f242c2993a16eb5cf65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c01dad1206d4337a89ab7ef3c3e65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abefee947caabdf2ac8720945783a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14915a29607a11ef08f0cb928702b2fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15652f9093e946b5633348c661a2be00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a7c1d8f92e5319f1058803a96a33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e07701a3fd9bc1b5da2bbbe523531384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93133746c5795f76d71f8937f7d70d07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ec1551f3209d38727f7067615642386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f5f47b2c10b0837348e546ad032a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941e202975ab5008fbaefc247822cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587030ee522872280d84c5db8adbe3e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02840c9429a5334a9061c877dd9756390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f39cb74f9f9a6c7c1444b278a832391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1cab6c9d06d770b42f919f6070daa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c4c9ea4e3d04f0d2d14f4964bf20b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22cdfcc5ddd8a531e5d14377a59e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf9969c2df3ad70235966d8552e907395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd165a509d5ba5468020bd176824e318396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30c0a7fc1e2097e8e0cc66e54f8423397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb52fe4a98e0bbf61ff180716e576398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35d74df25c11877caf606fd6c9cea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2e750d6591c30bf72a348bbf1b9ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c77b02fba879b3bf6ed406db9d3e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b317cf0ad32dd0189c8d7549db8d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74dbb18b84408780052d0a7a4b8769403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32edc99fd6ca38e4a43ddc1bf5d34c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e30d351ac259419a18e6da9c37af2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b53ff28bcbe4714b36df1695bd9dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbed05e3cdd6089fe7da27982fdf52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18193dfd6d7d0aaa425ddb8bea24ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb806c58e56a57489fd36deb4e072fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ea84bd48a50ae9ba8027aa7891de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed119fda79b6c1312731bc0c33c2d06a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4bd5c5b11eb984657984518b0b948412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17be1f0bf1d6133097ff3f3d34e5e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219095e16bdad2857c5d95cc223522d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9f3fcea5a8a815068683914e2e756415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbe4f25a63e3730edbb49c36581e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d4f7c7cf5b595ca8614639846a401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292a9a3b5b58910d9d96f9b76a8c87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe2a2e4617c7971ed7786939c995f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efbb13304fedec12d3a2344e5df2cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad20c71829d42e93fc5974d0c38e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4ee23447991a893e88ce2df081ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8d309324c4c2b53661204ec51198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de55ece005d5cf65d58124a15ff24f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375900b1b835340c04f930a329d71f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd60f25bbce03d0abc41859106fd8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb812dec5649f882f207efa7fa4464c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00694860ea694f7acd91b92ab60627428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00516661f30a7411da74e84222de28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a785a67303ec47f9398db02fe5eda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096d1d06cc6541d0bd4f1347c45f72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0e14b1324c5310c44bc8bf035572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c97ecb16018f14d9ade70f4cfcbc5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26a7cd44299d8876e9ceb6617c1653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70c5a00e4438cf0fc854f7cfc36c5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f823fede3f89da5f0efee92a041e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951a6b8a09dcfa56e49f58c28f2c2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c371f63867c9840621e65f017c93d89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b5a76b4bcdc1550795c2596a4080439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa305c7a74b853fa2e8c5739118bad8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250d094bd0e64bfa3aa2b1cddf5dfc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a80ec7d3c719a6d0055abbd4e2e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff3664d0f1d36ca9cb2048a2c544f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc63ca88a1d5b1314470ad2ca70f47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fddd2f42971ad58b3cb4bdcb672678445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a3ee30590783a2cd0afec9a20c0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f343b94cf3084a338b7d36204a784c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe2a15310dfa0a34f52c0f8d41da3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f75c7b578847e8de9515082bc54b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8a667a90b96b06af5d1312b6ab570450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da57b172058d5d4ae53bb6874f5c41f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ae26d323115a81afa187d637a842452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281827aaf83534c3b888bb6b8bd9bdd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee267133f3d68510bbab999138e63ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b5bb5c0e849632c42ebf39ebef8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a8647211ead69ee7e3ec142bc579456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866a284683d66051c03f17fc3617f39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385d2c13dbb921b268fef6eac7fc76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad0008c77ed9561fdcb271bb37a93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c948ed73f64a952314060d6774ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac7569556d4d118a04d851a6c10c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b79963942da22b8d7ececcedb760462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bcc6712e82b44ada729e10610f394463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ddbc5bbde25ac3c6b35d43235d7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936373030aab3c396fbefffcb9c5f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb6b8f0aeb5c8d5e47c28ee86ef0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b0bce712aa6e1a4e478e5552657c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5108f3bac668110689ff8e3996511e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7256f69a29778de5f42cace362d620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82620274317b59ac638444b55d8c9710470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0462060e6f0389bd2f883c3c1c367d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376c8a7464f228fc345a63d6d18514472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf769550fe13a44435beed3d3bdd40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdace87b29d8bc6b08de2f7a2be79de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43e9ca105b6c23ded9773c96d9556475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f252a201855a883f7e7993001d424476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cfbae40af23f0ddeb911b00d3fe72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8861d5d3b0b77f98a35df14256f91c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f7ee25d3bd80aadd991619a03ce3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b44c5a91b61ad13e6f10d4b5fef71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4133b5a86aeea2bcf9bdb1c8d257172481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566900f669affa6c440a2f8beaef57c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32ae6d13101a1189ac418f0156b60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb346df27685241eb68cf0d8c8440a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5456a39a1ab69e71008ae81e8e1cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b309788962aca4638f6d95afea82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e2c18f432e9fafe6b1d7e7a49279487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ec3bd0e2aa9a45d7378849da4b34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad1f5da749d90141e166b0fe758ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f55ac7811cf024bfd91c56807004490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be941d5ec8748a86e06b7031692709df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c865b6a810f5c112804439e632de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb683b3adf15f63bf054bdb14d0291493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945271d93191ee28d3869856930ec263494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d401c095d8b3b413fe4b2648deb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfd1b3a899fe186c5b27714be61bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdb7cf23345ef75c891f68dcda63b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be189fc14db60fe8ffdb51d76e12a712498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed7a1bb9e33107b9d6aa9e13d17366499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6805a9cd54c76c4ab38804c3414ac46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0c7d2c51abacd1f2a692ad77a670501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9780b6da20bb187229653f6a5d6e09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4758573ad46944c61bf0160621605a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692898c42a34c062f60bcad58ec7da3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3d108c8d1d285339d53a5d2823d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5d116560a5bf395a1c02fcef4a4cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e57f958938c90a7b8ffbfa30702c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b69cc6a8711309d33994e4b33f958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e90c63e24e169128f91cbe6310b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b487a8168da0bbb00ef08bfcb54e5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12158161f442ad6ead3d652e21db955511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9da0420ba224d566ddc6fd4d88e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020fb9bac1df637e49c783056d21d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8eeae3cf6ae9d5c074c035e72bea1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1c2eb345647122c165d4bcb87493515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f8989be5f2815f23dc15d1571971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76800a95476b605e2a2285fa13df362517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefd42e1d35b5225637a365242279c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3054f4261d39d308239b68624aa2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491ffa3f55ab191d0f0d7a06b3c619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef8c97db7a8fc38b562d33d1f4ba1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d34801911981f3b359a62c5a42e25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c69b669294791594f5c452c3e07b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ede72a2267938375d0096cfc9ed9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1284c48542740589b70e0ba9ec995c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd6cb9ac8bb69d381b9d199496040526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ccc3e7c02ae955e87bba6dcd793aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7943b32001e3dd646d48742a88eb7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aecc630c8064d1dad16b4c6a477241529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d95988248d9cabd6976b947d3d843530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a0a586b3e86e397322cb0a3fb83e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a72835db0ba79931e7b0e49f6bfe30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a984f2bf929bdafa9c27bdce7bf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5995fdba6e7c81026f5dced6f619c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9914a464b64a5f52b46d02cee2c368535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186b5b7be97204aa6327a14315f1c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b58352420c9a51b59346d2cc3619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255fd6e424c731e805152876cad5e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08a19232639ed0035b2e2dff654bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c14e5a35522e8c6a624e8c227b5dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa1d795b5ce1347a3022d622ad04d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39835657289f040296dc952f44baa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301cbcad1b36856492e06dbd3b30b0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ab1a7185fa58fa133d7ab1b60049544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed96f8502f61a317702234f0ac86f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2f32b0a41086ee97e955d23abaa73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757cacf6dd64bce0d87c7402fae459547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900011f6ab211a91d19fdb925a09f8e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aab43d110e5640bdfc89a766cf1d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f096c671cc817590749d5154059c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a6343ec75546ba3edf6b665810b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5138b268320810d1e69968b618af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbcc7773cecbec79b284dc77ed3e59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40064cf0af9891581e9c3fb30111d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3a486158b4badbef04ea3de468a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b283db1c107017f3b2f9bf13f062fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1f6cb6899a0fe60029451e7c43f43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03635acfa6599109cb9492c22fb210558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c163f5a8b8b2e304893eaebf68ea92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e77d320c4624712561c82987f19e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24757649811f10e7889ee25e8e1ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79022b6f829751ae778f3c77a3945562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec1711eaa4e987bb764637cfedfa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e755412483a0720723637db27a86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04633825803fa1407d9d704f7d4cc91e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6775c9e36e9168f8107f77975125d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee1be6d90569c5f563db46c96e0ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54466343c8b0d65dc4db974499300568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0bd5cc8bebc8b7ef3b95fe2d6050a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b644df41afab16ee48c453d763bd44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114f5b164e9e1ba848b5d714b07b9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f042c4150856f3c039fe7d81e476c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b863eb9a49c8140713dc939cf51c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998309c4e61236c6b4cd7ef5775bd177574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd4ea354257876b409b945db45eb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762287ca077337d252a7ebfd9dcd820576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efa90cf91b404bb61a9035982b09e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4441875897f3c5b2454482dfbf992c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca9cfd94367652c79ef3a78cf799e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c96b155153a23169b4c0f262fcda46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2029668e3b32f23f3667c822bc8577581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10f71c4844f63c4b8c81a4989d2afe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9c8c6039cd78036ff367b1e5f021583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b248ae80f6ae5c36c4b8b16a0e717e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70e75765fb5511566529cc45bc02b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e4330e9d2a2f073514c7d44a36e96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1080f0d08e9bf9f5f15a9ac0922490587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058866108dda974c16452d32cd51058588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38054618e16757141a66982daaf15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bedeac2bc816b358d83818ddcbf4ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642dc1a9c36a6f990d3be3d991fa8cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba116b5d94901d3271ce22fe7d31a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff680fecedfa728c3dc80801ea76133593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1a4260e900580dd666465406be000594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c189b17dc314099dec49545dbb7bb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbca989077e25a9e393231ae493e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7afd6e0483b82e247539ffb9ebdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689aeaacfbf805a73489cfe8ef43d05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972477bb733c06064b483376106ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9708d9c45e2b4413bc0ea2bedc7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a0338c0d95adbc7a8215729a8807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f4f63e25872378ba73e40b76b9d69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2883fdf9ea657f7cbcc07c2d3026fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef43eeb2ed8f1d63c9a8e41bb2177604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370002dce056cb496a1a2544b3845939605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81ef8ebd6e9708376c96e99b7df3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b813742e9065245a00be00ea94ae1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55a6e61d2f4dc6e700a6ae051337a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa3b35ee7a8073fe0eca56c805f978609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40050eda2bf7e68f6f0c107fe1c19079610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9adfd7a06cb71d9f92b6bc3f064776611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01df9937957e1ce15d7c67de4975ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdebc2ee441126e29cfdbd33b539dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b70d8a10cea2a119c20c0a407f90f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6bc2fa55d6c696f0170c6128cd618615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc85294bb30fdec33895c0092c404c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f17546b23f6ce7c8be2efcb5d0fb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542b31e2a58c8d3f6d7312e45e070cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b24ba1646da07cb5753137aaf017b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0372bdb14711a0267b6d13dafcf0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff09019c5bc6e5e09e654b8653ec695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c493052151071d9cb7fadb07de0f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cdba09c695b70cee4aa3b4042ccd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00439e333376d715c6149df7799e58de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314934ce686ecb35bbce9a504338af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b05717f1e4153530ee472c097b8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121b6a57a992b02b251372aff67783627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a764075a6a2325e6783cf2a85a9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570a3aa6c37c708134a5893427a21d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952ca7de2861374953114e98112896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb45393c27f2ae25e6a8a916f1307631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231467083b3f9aa1d45404ee3c06f7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d69394396c161a9eb149d3aab5d10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78756cf1d69e10a4d0508fc69971642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa42a847fcf2da8cc6070e1778ede33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d62db43ed72329252d0da072bfe8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83ce314d3c99fe0acbc79a1255230637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330000804a89a5c3995c8db707bc7ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57942d4a5547c389ccc1d7705088055639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4be507ffcacc6f506bb6b128a29db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501096078558ef44e048ad3b78afbab1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fcb062a131a474494299d9f2338ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef45715ba6e35c8a40089e34318977643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb79d8b85e08be848c76fbc437ddf4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506db81793b4e5f5307f4df534fc61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108419ad327c56eb4b573e7f3ce8f4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f2bc19375694920517107ea408e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01550965f398e329b071742fc8525648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed36ba45832c80348ee41c6ac7194f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32be4bf1a094e7229e707e37579435650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa9ed290485a844d4316edf1c767a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f25cea8d59a0e5f87c1705195eea5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c34f37bf40640aab5cff0d5b6e48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e37ebde84940f6e204d1cdf17928f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaa3b3d8a8df6878dec337782a09c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61f00f281d02507db1e1bf71ab8e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eb63fc4c78875d8bb9188d40df677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572abdfb06415e4fa4858be4b808c08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892dbb0e4668c3993fbf804d9ab909e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c39cb001e29b4f866e809c8eff80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b75fc26e13ddbaf9532b31ed3e04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41937dbe303331d428025e43581d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ebf1999fc93b99ec5d38162649588663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7e491748bfff0f9254c977a1153d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b62f6770215a293ba82fcb2c07a273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad480e7c80540f6c12318694b29443666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce435e98691925afedb1c73a54b5231667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28005ada0072900aad211814f3742668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba85477005b0146ce41a0a6974419b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6059eebcd3f7fe95851844891fb56f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ac5e2769839b51f369b8b8105d2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5042855ebb7a345ffba86c39764f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10f599e2ee119d75a58a7da690510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e981a40571a78f8090b2b6cf11f9a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f8c2468d6d9cab5db2961618c34e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa044bed80d9e0fab520da3de6269c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e873377f8e97f71df8a1cbb5676a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c818dbe502f4b65f5661853089b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679f568e0fe710b6ca7df030f69901679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a5427057ce81c52c592f12d6b030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186435718cb05e1c0f012a84ff314df3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77346c7a100f13158ad832986cd2a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f33baa9f023a5f9393ef5712fca2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a72f5085a160b65fc5f7f89e12664684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ea8370d387c59befd0738a95e62a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946bda2a4af49466392fe909b74191686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c324c9c9ed501adb5fcc1301ad4526687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90bd7a6d3c1ba128ed82a62d393b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6024b1d3c63dfee126a7834d6a7bd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226a76bad1390d6946d3b09bca6da95690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875fb97a26f5cfce368d059e5478774691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0bdb8ea45667798646229b32c17e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c097223d57bbb3c234f9c0d3d1e5a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce6f3b46ff1313d5762e91df9d4de7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723f726fca6a8d60d187aa29e49130c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626ed0ca77f1766513756cb6cb8fc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa41673f6b82903af55352b0235788697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a7f5625abf0213b455a81fc3a270698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e28b08b1351a5ff5f28c1c6b40714699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b45c6e4804370d19d48c52fe32ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed5a1caf135a61313b99f0dff729d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a264ae82bc1c5fa88f3053936825c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8122d5991ff16134447abb4087295703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08e23b74f6d0b1a01aaf2075f59ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02d1fc4813f6e82e876de1bcc0cdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac173aaeeec318932972a3ffff4a4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613cc93fc3b728e1e5ebacbbfe20b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fd08b38def267773c9f32fd84282708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d836767901f5e3294729a590e29084709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220b753aa6b2697633f602deeca2fc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5467e1c9071acd3061026d25abf548711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e285073effc0314796625328ee4543712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a5aa73087a02ee2e28e5a88e9eab2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4e3be499d64910e5c895cd9e267bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb567d4408023f4e196fcff98c0ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d482922c1a7c00db0cf4ee82534875716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a27809ef914da2d844bf68160ba0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fdae4374830e14b550edab9c74383718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adf2aa4bcb117173b876eb34e24b12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0df9f1e5b41099e696229551ec13e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797da08a90f1b2b7176464cae48a6a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3523eb562664d7ad88b533a22da12a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad96683f92067c2513f348f17cfe4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d7b6eaefec64493f82f90ea22d7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89a41de4a5fdeb7713826a4391ac2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce7d9f3523eb58c1c6efd466fe6e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87f2d5340b214f82595d15f635580727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f38144c9854a608bda3398d7f7e21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b227c89e1567e7fca504153f8a43ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b051a4062573cccb4f327050a25437730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec8078d59e1faa55e3c68e63f3b13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f235fccd05f4c14bda4e625952e5c77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd08fe559a3a17d51b35602eff9c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c715d8aa1d6e780f78524c187c0e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29eb925d235373730eb13ce21620c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de07005e18aa4c503c7b4afec9d468736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39585627f1cd435232880bce184a6ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f990b91248a2b1b97879e103d879d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e815977c7e73e62a760a1f7485f102739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476b11a46af18695810fea2fb24ba9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913747dee25441c350666bd5d536849741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40815ad2fac12b78a6af7456e4b3591742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c69004b029f9ff5d47d41afc8d97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26adbf0eb787f66884ec9227bef72e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a04d69d777f585993bde049c8731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e0e0ea144ee2e5a0be3bf5878ceb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8601f7fe083493ff8b389c3451ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f722f3d03201958b89494207e4a97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e697fbad7921b4f4536064e2336caf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449cfc41e6be32da94073fffd86570750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd292fe097e74ec5a902ccef0ae029751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d9aec4654af3e6c9c10114093430752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3d365f1ce4ce691e96a4259ceb47753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>