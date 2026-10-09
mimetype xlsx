--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765bd67945dfdb6647c7053c922ad681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875549508ba6d272588481fec7373a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48533e0f11eeb0d606619a55b597c873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e9d373cc473e6eb9d100a2c0f21d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31f563e509d8751ef94f83cf940505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81325059ff01ba2e4de62a1bab5116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae161ff4cace33262ad8311f2d68507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7989f19873fac189df3c60041cb97088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b2608b3fc71a782eae1e30a20e3f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88807c14e4dfc7e2f83c0fd20613310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bea14bf6c0ff2b9dbfbeb828e8ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20bce9600db322aa8c809203b3831912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dae5c7136d716603f095cfaf4a26313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d995135a73413d7b34cc38b5e7d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee55dcb8dd48d0e04111d01314239b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad4009a2cf24267703020cad8642716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3808afe084ef01eb1f2ab5afcbbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d1a2eefd8b430a501004b41d3a2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897771cc55d9ff937b6cf214fa6105a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ffb67e88a9c5e5baedab296481b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd94fa5c590d2aea7b904609b69ef521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eac10418ecdd4388991087e4b175a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f424b36dc2264a6ed29d599830a4d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e492b22abd647f5d858f9f3cd0dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2014524d2795e41d95b17817866a0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db887a2f42e0335548e93a75e39710226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f368053c64617a42c3e8efd89246f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d13ccbcc8d36a98768b75d475fad5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e506cf3ed4792d88f10cf25040ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf90055dc441c010d794f9c70c435830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbdd231d0b7f48cf76540f18b0166c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605656f7db230cb9dcd0343ec6adaa7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471433e1d33a5a578ad4e5cf0fde5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5659743b99a2d64a536bf7573c0f6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f347fc00c38c94d37f4fca73e22d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533862b60ecc655925cade97396d16a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eed4d3be0f2c8d8de0ebdf08ea85237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c45796c12d2e74148bf6f9e4d34938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2c3f4d1ab5f4ca93b347499ac49f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ab5a16125119eb66c83ea61139ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e10c473966d08ebdcbe5a973e99d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7183309db9d04850cc38a806acf2e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2801d4e67e27bb7517eb7ebe978e24543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1277687a5cc2b9e891ed77428ba544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f0189caad3274c055b83aac6d4ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de8b555fbb97a10b30a929fc1bcca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7907b58892639e0b0c0205ed2eed0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1172fd499aeeebec4018b4f399297a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60240d614f92b3c18265617807fd9e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30de844589bd28bccfa0fc62c1ab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cbb3ce257236947c1a3ea4575fe1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f3f16d640cd38300fd57968a9e0fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254bdae9b967a842002d23730a978c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07dfa6b9ff47955abcf4a1d7490a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddc750155a431d0bb6ce02e00b975c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea22158739e418f0f301300166bfc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230a40f1d2e7126951f3c2d958c1b4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c16560f80139336389a6db68a9fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554074af746ef3d0ab6d00daa6ffe8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c35545eef2296a34275b7b1d5828a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2f8ba8c93bfc570bdc1bbbef94e1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed04e8a1c869fb58b8497aed05d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b125dc546ee6e6812c265b48ff36663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755b3f41b1959b402ff95c9f40cdc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65410fc61d768f44329461e76d6de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fff07a1b368c3352a4568b8f9525566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae148b5084a66899484c1ec05934067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a222a7903cb4837db42b1c23efb23c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee13508e68266586649cf9c211f037869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdfc28b05a6e55f00c9613cb886a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c522644110315d6905b40563682af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55ad03afe8a69f21c939bffa3a75172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f78a756719052f9c0110ef12fc7aa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03b9b63f805d9d5fc08b106cdd75774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0e744e7e5d4b33cf26c45d7e36fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1404dbc805d51d3ce721a5a7b75fb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a714add6503fbf01f9ac7f3d4fda777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213d65c91ea84ee86de7d517ab6ec978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6071028aced357a3de459054b1e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea251327f079df7d1326c1bfd0caa0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd93884dab448e3f5b9d05ffc62c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dffc4ba92c6c6c3df6788b3f9300982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa4346034046a728ec095bfaf982383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792511d2d9c686232b8b43ec2dc4f2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e0bb9c9d60dc1f8aac99ca899528885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd1da95bd414c28d43a95a80e3d6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c393b6a5f4bb2aaab5a866919ab687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a136448c1bcea91bf5fcde24fabc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abdfb9ee60bf8cdf037afa26c7fce389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269c62f247d7d12cb94b2d90b1531190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d49030c1d44ee882b6e8490fda2f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7892d642424193a646b781f919e4ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a73eaf1398fb6c043297ef9e1922f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d925219f875a7b26453dcf9db41994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3690f15fcdf259389344c9f13a0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45302555893ed8e4ce4cc4ace20d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38390911a89751b5c16cce6917e8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956114b1b722e068a9456471943db6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b40fa3e03365fe517bb6ae0d0a282699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b2791607bcbf4661ab744f5f20cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b896fb92cfc8aa256ff29d6b765670c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a482247ae7b0bd872581725a2fd69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59523cf1320075a91f8f2591e43d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4784fa43716743530f01df0baa511e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75912c0bfbebb035a66cb57a5c787105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bd1c9df9d48ebd0aff5e181b1aad5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7bc5ef8bdf0cc650b376912ef86b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c69037da7e639ee7ba41d65288a06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ebe07b4c380225f59b4390ec127b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d908d64136ef2af1f431404e62a89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4848c19707c24df22a39e48563ea1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8cc17371549372354f9e33ca53051112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54261771f7a254d7b5e87ee0d6592e1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b625340627837a76e9dcafe5d9507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d929e52cfe5653da1cecd9cef804115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f98f645cd4051ae1245ad84b63b065116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511666e037b648e04b766eebff4ee37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc4a4433d528c4c2f281867a67805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891adb0788f9d5de9f15e966c417368b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a3b1fc4ccab9f0d8fce347f38f88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df60f59ebd2099c23ed683ee1db44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca30503a8f12ef1ae9dd03380451c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17673a5f7734bbfe32f4ef19796c5f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca8597272e8dd0b4e5d5151f71a09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fedd1775de2f1ae7a7576ca29e6214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b7be7ad48aba87ee3e9837951ca40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9991d6f4f73bb82bd8bfc8482d1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210d84141254d02ac63d4cdb785e2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cac9b679497fbebd1f782f24166b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f0edf50c175f3a32dacad70a5af6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898fa8e8b344cfda314b84eebf7330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da39a139c20d36f90ed53f7431c59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feddb9ed47b6fb637f80b5766de3438133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98368078a5fc2385b5a7d1608bb278f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905e7250923bbd1656a37c24da81fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba3de59c5ab4abc8f3f1972648084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81923647b457e537ef6fb54930dd883c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87001f0cacdf62ed0b1019298831b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bded1d430a7c79823761b564d264d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be025405c0438b88c17436522c1992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb223d7e059faf0726ace504c47c118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd9b0f364ec3c0b4c307926f53f0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974511c107688534c145e6e7735209bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3471a8c408d16eddc26a8ac97fe45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99dc1e76e0ab0b16f881ccb67a0d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e27a5abfe5add4137b3823e1da902146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63672d28c4640fbc2de5fed258b8c109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f4ca83d23ef2e4e8311cdd64cb98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644dd359fed034eda171f4199fd6bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967272fa32fcaa17b482a689dcad7ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676faf67be5cfdbf10448727581694d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2f73019304390b328fb4c3d694dc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e9891eec6187718db6014a597f9d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0beba394a9e8679c175f6eb987f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ca4903a98f9680cc7d903a1769cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f4bdae9aaa287aa698b85d0f42b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219693578191eda89bfc062692730aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150966c698c177655f698cad36058d7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3133a8e0cdfdac0539a95e75577c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952c9c5a05da205bf19203786a9dde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24c72c6bdfa279dc43d8232416a9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7ef21e36c89a1a6a24d3327e0518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7b9452f39cdf323f257d1476678b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f65d7440849ac8fa06ab6a9856a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ed22bdc1f284a1bd8e38594e56ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3113cd79eceef7a113641cd087ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3913835e366304d8472c90b446e8fcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c71e4769790df02f8e02fc9230bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ff28ca04f15c328f43ed4ae519e1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583b653aad78cff82106c2c35b59bcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9447f48d27e12ca8078cc63f29d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b41e0a435a12cc8659f766bb8525d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde258b53f96a066aae25187f4dae4cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631db9a4a32d4a565b12bffb0b95c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e53b41f1f70e5d5f73336fe838f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff6e5409dd2536d2a0820aabe72f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d119b3eabdeaaea1b0176b16f22f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6d98b56e84bde667a5e20469f634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c892cab660cf354e5fa0ac98d6477179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c2e02ce50cddbb52c7a57ba9d709180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89073b846c091500ed6534ab450b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffccd4901249af47d107eaed19e452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7a10760f3f004c2dcb2f6090fabdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b84f6beb50c9530b67cea9a11e2ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed591afc6717373d7b0d0870cd2e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622309b20bbc33f95602476bffa99514186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e865524d182428d95a271ad866132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340102b846189d61e621e9e2626ec98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607fdfc97333b5f2157768fbd69803a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095509349c4c45ad4e60112db7df626190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383cc39b14665bc53186a40c7537205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c884c85aa42430086033b7ab8691e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e060b9ab2a6783df3b6d4e1bfca0db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ca3be666d4fcc1a6e190727537844194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af162ca67fb3d5d37abb584177763f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f7c147be31a8e35abe842966a1ba0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed312bba9094fe38f1d30b5c11334fb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da75e5138e6a86c9cb48bd73c419a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29d4e98246bc03083ef67f921421c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f8a38c65b75a154978ff61209f79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437f02455bb26f058265c5d2ba531e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd30480b694ff67ca713a5efb2a27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ccf9c7a779b64aca5ab89309ed5a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4ef68e50e1afc9bca57e4af175c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1819a51fdd9480473e0134bfea266205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f6b3641b73218bab76cd570d4a9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0db0c9061fc357d7f464c1da904e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832493735e7485515047b6ed64c2006208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f2c24ae0be4216ceb351ef681130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551fecc6c5b9aa524640d57a10c4cac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7d131f18d078d5d2f66119a2cd97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11a1060c52b2beaf3fc3df0e5712b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e748619433136b4edeb4d8bb285053213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef7870fd64225db5b168ba5d929b71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def466667132961f0f1fb0253ff5b062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2623a732fe11b365622ce4120c01e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95d09a7d3bbb534652d0cda2e8417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d5046cc949954fb59691c7f94806218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1897fe9e64f6ffcd439ca7e75cfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea4ed0f129fafeafd25ba9af14ef8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f548138e099814e65d28b547fa7ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2689f51a1df9cfbb2f9c4ef60e936f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66da1d30e045e15620e4042d66aa02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa819a43a819b4d5f9d69a23d007b7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2bbc81bc7009b3da79119ee102b4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33161117043f0278d154375eb3a7210d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6ce60aa29fe1b118eb07102e46b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2e5f44f60124f801c901c0b3db1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd1e35aba3a51d535c5f7dc14f446229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305782486fdff3300ae3d1a7a83434230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d91811d08b528e6344af71606ce6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f2cfca8e12775655045a923afde1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b14bbaab30557ff2bcd1ada47c3c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11006e1d5e8f939ce35670c5cb15791234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f835e2cbc0c3720609a85fc37e79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f27166cc41ce4d2f10b5b91c60746d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e014e14e8ef35f0774261b677248237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df154199761d76e572c6d3cbc2a51a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6347579ff1180323ce69784e4ada7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c123fed727bc3d531a5ac0f34b2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642645ef5ccccbc5ddb8be917fba058241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb65b3778f43d1ce207db5d91b1cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33382700555b8b165c0a27357ec6feb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8accc0ed4d8cdf1082a3ffbb89139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501070a5980da12840238f3ec562993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea73c8d8e5ea86867320a8a74ff004246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e2ab031afc71117c6d139ec9d5c03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269cb03cccee593f43cd4bc8459db8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b317a18590b829333eee86d5e97cf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe35465b96574721c07cd4ee6c6f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ef272b093c75d1387bc95668863c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dda0731a6de58b4db3c892001d17d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481602c4b511276829fad42f112a759253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3bcdaf2d77aa38b46debdfcee5ac3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885065e691c6b615f5d94fc5b7a96a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae38134728ecbffc7490646c2aff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aea462bebb67fbc72f60d2838c298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a31b3b85b4d413d41590f4eebc5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43661c0f7d777e79e0fe44340d1acc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49f14e916f36ca463a5988f8f42051260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629bcd6fc12398b3e2137e3db6faa59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c2bfc37547d535f79356bec17ead262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561aace5ec51095f8081339827d95c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d069d745d98d99280751a1ad790a67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497074056206d555050b21c963b44c69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f75d6ac00cb31e206120dd70549ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f5bb213a1b521b754924a25cd9c49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e5635ad113088bb56fa28e3f1ea5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff8d01fdaf29d1c256245f34f25f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479515d27bbccd5da77b92d302c789b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960163302b43c09c10240e5fbe2116b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd25dcc2f6b18681990af1cb7364a84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f588eb160b6060d4f5e12c290b63a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c5b7222f6e05fc301fa37d376465274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07576d84b8aad5fddc47cba4b37b50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599e959397eeed729bc2892855b9dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05732de56734b0c1248894573f6c2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e63ff28dfc9b24551960a05cf7f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2670f70ef7b00e7dc092dd556c82db7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b60b47c39bdf0c4a4fc5d782eafd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a06cb6904e1e5e89a1a51f69ccc62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa438c1cbde99e16a9c8fb8804e2884282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245cc7c4bba96f0d830741a929d918b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9762b07d72be9ff0ac7e8027404fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77e0ad9a865ae75c6feaf13227c14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998899d1049129f432841409baed12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa64d0d41ee7f7ff55f1027196eeb52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd08a557d62b14d8611b3ad0a32945288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26395d158686b8dce6f536f457bc90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea110d24c4b5f6f236361c317d37d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467668fe0f2febb841dde81d850c511a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363711237f9c34720b16808a5381b72c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef56af177d3db61d392987cbb2531c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900061442804e56c55ec2af8f3a008d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c9e3df29ddaa3eb0f02b3f84ae968295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e37aa2cf251cd9ff03ffd3e76355296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2956a934fa0130461f68dd5454a71a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fba22c8e19072b7af13c37a2ddc03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee3ff076c3f8963bb08481e276dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f0b5ce19ffc7a58c670166ffd4e1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cef555e2908b948e4138a6732518d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ba90daaaccd652bdd9e1e8ba14e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06061415448c39e4a6b7b5aab9f160303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365dc587590d562beed4786dd256ea4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80113a956e0dda689f3a90c82dbe8ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465b78673d61190914594db3302fb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f122cafbaf7062f5b5b5ad0ab9ecd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff87667537c49998249dec5efc027fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e22d1cbb1e08d8bce8909d9d8da86f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205109f66374cc9f81b463fc8763299b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f8dc5a5bd35916de63f060e6b88e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53f9e7387544f6fedf437dabeb921b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6336b20301a892633d45ece6da946a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ec3a9d6c48e87ddd7ec93b9d69ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176315ea8724dd81a6ddfce6555c5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242413db87e5fa4c1ec0018bbbeba79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210905250033eb1691dc81e7ee7c4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381e02757a0b0b6fdf54342ec2f706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d854d5a48d35044c587a0aeb364f53f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce6b6d62b07538fdd8a6f87cc8ced5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494e57515c81de603f92f9412a76e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b9f65ddfb08a9f581e61a8cd2667322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048f496634b15afcd037859f543448323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdac1531790373aeceea7ddb95d54d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e614e560e997acb55f9d6ba4e8aa03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a5bce685d1f911c55b7bc39a66b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36ab959c776b53825842bb29a77ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ad2cd3311bb1ba3ae42b7b030977328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809849a7991417dac4926c1f0e1b413329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fcd71516052e7d79ef42c09346560330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5349d941c9bc5ad88032a574d24cbc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f682b57817a4a2505e9e8ca6005e4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214990f1a2d854c6b5ea4dca22b820333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daff0ad8815ea9063f653b01a2f8bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d432efc6122c859bc7138ce55496335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712790117bd4d11448218ff424cf3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf6d29c27d7a8c96948fdfe65455c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064268266583856b5beda4f5adfdb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99edb7e3ab8776e6a795649c72bff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c189a3cea6b60014e1d92963a8478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491811f1f76f3cc3928e779046c2ef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d4190c119193104fad846dcb3bb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4adfe754257bcce81e3d9882a0134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec0fdca11605a428b544a5c528075344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc18f26e0f7c01a4bc1c3c8bcd257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd1fad55031bc9f3c7ba62b5d40e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60578ac7f2fee518db02f4a10930d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea47a68a211786da239dc8a3940a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d6e969453d280bf70904b12b1a89c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b311ff194169620b0dc8acf4ddf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4cd44bbd6a59d445f71668d8da50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b5860f83b6c948953243b2a7b9ff1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc786de3a771f8dd09903c6e20f58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2e02e296433ac5c1497e83d1026e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94081ddc3c8cb0a73857538501875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00a14c49c0ebe4c22515471e74477356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b58fc762b0dc464900c794d48993357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e1af354ee366d0eb0511ed95e68e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672d766d746041c384ca08b3867053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225356d4805d7a627cbda40ad6797f60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed679101e10efbdc11ad839949214ea7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c234be2ab31b9f9d5e7166d5538de4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5365e8337df8e05936ff6f24093e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7677ff506d18e6c7e5a93b98d9bc69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ea169c774d6d7eb64fcdb241a616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42697b27471381f1e99c1ec9eeedf91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da221775dd656d7cb6b7bcef46b6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ddf5df554b0aafc0039acfaaa322c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7386beabfdb93879c8b7de0a51a792369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b779229ac47f705aa6adaae61670370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772bdbd50039ce48bcc7c5f99b0080a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d90a37dc0853ca83fb8b7c880063a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635794755180e9443cefad426bf8a56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079abdce2bde281723151bdecb5dab3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde6adeeb7fa993801ef62f89dabac8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f6bfd935c2ee1c6087a4f0b8a90f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b2790c4ffdc04d4aa14d6a671791377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c4f2446a2cd30b16294cb10ce0fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0169fc1dbc04746567469441f4bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987eedbad3923301fa98359a999dcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e5b5ad2716bd9219c7e073da1a64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8754593a05124d886d6691b19e1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a1c24db797954a2fe2a420fc17ab3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bd70ad9b08ddbf4a95ee9265b10c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0574c2eb5e5e563ad6870206d56a31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89511dbc3505f7640fef198efb23a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cab95c27e2f8210bfbcd12c689ec95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8229018451c3003d12eb61eebf881388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c00d82bd02e54bf47bd1292431c6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eadf5857cbdfdb515df7b790852a44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae7d6987bd2e9b5b3fd1d49446ac60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaaf9ca8cee6aa7f9277201afb0bb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9250c6d54dcedc0fe7db4c0fbd2d41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7eb6e959f6a586aeafc399542c0e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fecf9269a850e36fe837926765d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52397cb0b083c2e70945548a863b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1f40e87b61be22335571fd93433f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee1395b86c6b3d094febba9890dace398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fcda44bdcf2a8aff84686d5513a3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43cf6e0440bd6a8a3b54a997e10bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a26195686e15fbfd1d6d229bb6e43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78555e9ab97ccc26cea5a0065e7d41db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b3203b766f13a6b078c27d100ee4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508bfe21f963021cc909497f56ba2aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f105850c3f4e38b7b55e81fbe88ca94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928028f4c4a52b166a008edfb2504eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc023477c35bc69b99fc998a9c39c83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c437a1d0183bff3ee182ec0cec70e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f0d15317681d578b6686fd136112409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e1ace7977816cf45d20324ca0281d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f1e3293f386e724b199b3ea4a2b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b2edf9066e85d7dc9680d337cb75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5546ad841cc577985f7225d4c74e54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e35c43ecfbf9f1f9c01e72e3e8689d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d084121f6e5134b8df0d75cc1e03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35966390d6de35d224ce4143c651a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef80eef13628f6fea277b06a9c37cbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62865a6c2792c317a3df1532c6a4ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c244dea47181908eebde8beca119b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573ebdd21bb6a3b6f4e409973f33666420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45299cd8367501d7f98fbefeb28ae65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7202801d677e763c3d07b0c8a2cfc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3fa76ca86932c59c90fb00de9100423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b099b33f66cf1e03213b1a41623a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400fba2d98e7a5a7b6e7d24174d8a24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c906fd99483814c6614c3feec435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3843de335495046137c4541665bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303c447316cc5cd12fb1a29a525406428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3806de29a73facfc070aae07f55a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d312a9346e9f6a0a5fa08e7a61da5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74b5729746a250c03aebce410b04f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc769eeca82a197f81895bb025020d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b810d014a75f2f1dd97bba4060eb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900d24ff0f7b600aac385a5b0a9530434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cfec7b4ec6aa0851231fd18689e2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a37976e0de8670e11ba673c1e279e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1789c037b056591bdfb747065582437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b12f592534ae9f18917077480f90b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527401c933d3a369d2b90c735cf2335439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31fc6807b149005f7ca2acb62c3e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7651f080757e3364e19180b9211bc9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393b2f51d70a8619a37da00df0fca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eaf6c31d8f4bae52e2e1f8b9a3f3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ec0059870984d21144846efe09569444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad2b1e21610b88f49937f49599904445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159a98cece5a7220c17a4fc595d339446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecd75e17c4eb959a0e9990fa7e32d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb146e95c1a4a8296f3a1638532e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc21fd6e34f2a2e0097e26fa52fc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4787cd1b355e62e35405eba8f0d85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4d19171ea83b09c0951e3d0b378d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f8610ee20547c64e8b67b8003933452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f6e5357db9a7d309b809283838c36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea054d29eb29f47eddeeee7d2e027f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b76045c7c829d6b24c7f1c98dc63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646f57ddcc95abd23c432bec05be7b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a43e6096c1b1eca7182df25e631d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd5b5b17bc0cecfeab0ff825af7436458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7955a03e26c51ddaafca93bcf791a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cbb05227fcfcb12e581f85398b356460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca467f17d6327c0af4131e7bc229939f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a59d61a6389e0d42dff18bd77f4e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26cb1a93e420a40b5a4715cf65d1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758d569f8baf5715c317597edbca3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee76af0b8d97bc7689c0a49c92841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbd030a9dd8b5262962e72a3c01af7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c28dee9faccf73bbd097677e4cf7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a573efb9eb19edf06e0ebf14ae551468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18589662807ed122aa3dac1a5585ecc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a582a8dc87815e3da42c2d54803a4c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce03b77d6e8432ab35c0640366637b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f069007f9b2a536cd0c73ab99e66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b48bdcb009ed7b5a771ec62a744f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4946d0f88d0a71b799f92cb1efc305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f9b5e91e6f15b3550d0af0dbdcf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87605ea5eeb317efd17ca0601df617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c49c7d114f9572618b653eb7a29c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24da4f94eafe845ca34f5b1cc396f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d25b47967ae6d830519578bd1f0cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c32dd155d900586ba834e739f05bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f394781a6d94278f3fcdf71d6baa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4aaee5bcd5118911bc9bb14f608f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720d032637c96741e68bb6865f7cf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59fa693ee486eb3b9a23aa699dbc55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf0418167ff6e9baa78e399b1f764485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9705b1f5813d8755b0ace094e38f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b623f95d3ef00ca188a2c597526d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18d7d922328d6deb2806a44899a07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e74ed412823b31b48993352d0cca2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078b908fb9962cbeaa5b7049619157490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834aebbf34cc2f91b9ec34a9d36ff03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ca7cb98ebb088ecac11b482325f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22488cb41010ce8849e5fc2da3961e10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3882d45d899e185c4ee60c53829a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c13d2b33162a97d11ab5a4d12e6edb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f925fe4424c86d6b4bf76d5e752877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a769da7f045f70a838592216ebccf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef467c96d64922b5da8bc2a2a63620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7387148ca6dac5747d43b5b513489499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c095ffb1285ff29811b4f2c589a6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566fbfc06a971974d81442796e6e20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff48dcf9dcbe5abf4fe6a541d558fda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b874336846d668571c718701233b0e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf067b4f56128284d322d47a3549bf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5df4bc47331fe68c04f09935fe2f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a4126aef058eacb1454c5d5912e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387311e9dbb43fcd5094130f44e774507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60565f3a55805f03aaad5c0d3a3812508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb0d1e8c66cd2606c8770ff68202b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ce539c97e7f774543da833223c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3341134b811903e7a62b0c8e74bbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44d05d35f3f3a93ed7a135a331e85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0e80898f75c38b8ab8253ba10a6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc82f19af01058be36b0bc4adbfd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcaea20bf4eeb18038bfe91f9cab9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14d071e8349872534ef3d045e8090516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db25724b342bf614a4b851b8dcfefd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67069c46331b9a7df0682c5a3eca1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5ebbcd481ddcf46da3c6f123b8a20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcf27108bda1b5146be4d749aecf9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddcb000e0b7f64ba841c081286a657521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad61379b8d027b741ba3f9044a5571522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038334af642fc331e238e724bf309fe8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e82060099876d0c9e7e35c2bc3892524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3d1ebd02d83a760f7910173f2f25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1d541371f68ad24bc1dc087490b5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bcc94d622fa22a6ca957e8ba7efbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a149666cb2584fdeaa6e9063df8df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a48fb9d658df4c80e4fb6073a4961e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd8ea77caac0f26d82cb4e975e88a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2361ec4b57245edbbfa2e703e9db46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec768fdc25f7a66e2671a6c31224d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda85fb0152bfa25f4bcb13cb115cce3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079e00c68d2bf118ff823a00b82abb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89044fe7e4de963e7e715f0668ca5d41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e1e3cd4f0469d44d550354ab82aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13509f3906d7ac6205b989f3ab343720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05440ac9d1dbae2c898eeb3f6d0239538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9bad925c69b9d9ebb88a4e7e84f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72cead67e364069f411e2fbd9764a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af18aff853a7a72265bd1c9d03a382541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b01f7ae506e9d114b0db2c58dd5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871302ec16168b4f850ee71d637d31a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46012f00203e911be6f1ef1fb50a24d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4999d9613c0e08ff24867fe170d5147545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f0075a79707abbd7e02b2dd00909546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2670f285028a5492a1a1ec900d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11610329bd0b66964fc02096c7954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378675d773712fed3965c4fd1df26423549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0b318f8a2aeedd093f15eb43b1a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd745765408f7bc6a93bc708e66e30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0efa136de34051edb5de84b39d245552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ee650403e5c63fb72617eb0abcca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193a01fc80895480b7754ec51a05d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a227a76dacbad881d54490b196d11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd0362ba2fbe6d09b2db2e6402ac3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8169b117808ebc9aa2f1c3e762c0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea841de39c52423783e994973980a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9e71ef52b3bf6558622cb27b8ee0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e2248b2edadce94031c13c223709560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4214bb84789644371c53c9225a14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1392bc1be9f2ccbb6070d95c58b60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69296ebb3c12dc6c42003a70feab39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323fa5d74ba0cc4858273628becbe53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1c5134bb3d4a784b2d5b6815dc952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114c63b6de2a681f1522a124666dec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2195526b96423b952a8474b5d69ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153484ee77f8877ec019589a8e054a86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac2fad64a1cb2ff855ad086eac0d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667e125dd608cb7cbbffd628654144570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15547d5754e2828a5c3a3fce3a791b80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc20e892329ef30302ba6af03ce82b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f72a7ace1d32f201822b51768309b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5acee7eca21a58f8d6561b49a73f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0b867207bc7b07949cd4353fab78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267408c26a6a556bc10b1e9bb91ee4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8a464e99719ca794b87366b55e93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912525bdcc38589179e508943282f1e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983b519cd68d95651ee7de8658777f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9f1baa9e32f0a3b2ea164815ccea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf9fa8ff7321dbe86d67594868ac82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8211c4b5b5268c896b5c332de18d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318e391ebffc3bbed5b605c8ba3e60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a7fbba77a3b3740c852ea6c7e14be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ffd3a292c966ada68e489b5ddb8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384eeea7457cf18f7b1212b1d15d22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ef224fcbc86f60025c4d087a3bc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e003c1270240bebf05e04318f4ddb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370c7f57c3893c2db9dc648805f445589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a6358ad0ba5715bab83f9d981b4ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc8ab9e61d9a7d2c37a40c17ebdacc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf264c1e7015b1c3b67f62eabd769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3e00bfbf04458bc64e814498b141593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206c871d56382b63c7ab94438315e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafbbca0de9de28039909ecb7c7119595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b4e405c6c08f94e23ecf63553485596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3b7fae35bf0c534f357396831bcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb14647eaab7e5ab4acdd0f234e65e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a9b80fb0877ab881fee058c4453d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0424a67af788a38b3c68bdb595bf0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008d93a9f2d9020871dec15542b438601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113909ab87d632e975626cfa7bbaa990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac58670665ff96f1ded21b46215433603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c882328ce84b8bde4cabedc41d9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3f576cd42124c52d5a4be39e76ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac9ca838618a59bca1469a1f4735e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fea3550b07dfe457e6924fdd751df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda552ad4c3b46d60789cffc2f1cbe39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff27b3e1d2f4c29221cdd13976d8d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5152c8f2a824b8698fef38cc01f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864251f597310948f6d05b6d1d90983e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab88de00dbaee1fa023a5859bcab0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e66a891a9555d8c8bd91a75ce3f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb83613ecae14af9abfae33df35b24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb837e0132f10bfab0de05e0976b2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76030d9d62f650f22748c8814e2f3e85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fe0883c9110b69dc34e2132c63a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b8843b4e4cfc85b9692a0eb7ed8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b111a0dfea655e90034f3c39c1cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49ce30305aba7a5a626086e5bff0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85356146d81c86e9f6bd4b2ba2a5d925621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce155d5f39211b04a4cfcefd4830fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0c01f657ac11b3642265daad3227623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9d1de3dd9c6fa6b29ed035d7b8a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56817031e50c467d96606ee0e3e7c9e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7839c95d3bc37380894a8d9f240afc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3321ea1934d333f91cc6bddef11d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f11ea0b499ee7296dfc1391b7a59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b48ddb3b6da6b19eef12c6a927e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64beb03bd634e9160f829117244d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e6feb9d30adcd08978cefbea8c2d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4350a99172731f50b3762158d0485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb6bec7ccca65c78d4e14e8854171d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d4d37545b79cda68874823990e1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9886d2fa812ccf16f728df9e7c04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ac951c9ca5033c70618c49d75f1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d76f7a8bbf4c2e12a2c0d43ac875d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35c61f75c36670f8654a4037774817638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6ebe918ee31896e6113df0e4543f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132676b5a3f411ab93b12a8a70f2157640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3bb4251151267a1679b591bec3ab8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544edf730d6b72af26c1062ba333dcf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f5d90869691cd58390e36f687083643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc0fd3ce1a1a3bcdfedb5d0acb857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6173326be19c21ebf34bcd53acd8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568e006c3b94978ff951684d991fdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8028c62307e76903913df1d7192d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287bf8f861610ecb763ee04ec792c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33c5b7c98f2ec0d99a182737cd1b30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816468f10c6e57351ce834750880233c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71fd3830569d1d64981ed01b05d529651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119a37424e33fba79220883a636e1f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947437d60dc9cdbf805d8beea04972a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e965645fec6482d5f46e7c9a0d4ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da0f896cb89fa8023e7c2d0bd9b659655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f264a62e4ea18d0453721326e40e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746579b4fd1906fceb765ab99440702657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf41d9f9a9220ceaa0ffa13d63c8ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73b0a1b9cba221ea6008e7c7ae901659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb6957f9dab957fd81b83c7ab27a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ba1c45b389b110a9f186754142ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed5ec6aad704f55e52741ac639c57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47665bef0c44a08ae123e4e302d46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04cfc9c1eadbee41e2c87d1b39fa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822376e88c30ef0d34a21012231c02e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197bfd9a9e56b273600d913eb69dc35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8662ad6b4de7338aced73ad12fae6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da79f5aefeca86ef9eac91d2b6b67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef3fed073090175151c684d53aa06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcdbd313c28b021bc4432896f913b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595134a7c162a511e71f64755badff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441552bce1bc404e526f07bd5a63c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd5c09040c4b21bc602dbe29f44ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4bab4f8fbc893a4e9760ebb580ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694cb4b2b6e6336bc9bf18f8d66038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74743b9ffe818a69b6311d9a276944676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d56dc9ebeb7bea8398291d2c1aca08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348204fae281d9039b1ea40ad9c7077678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f7501c4f9bc9c4a2ce1214600a6c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8dde11e81c9c5bdf0ac6584057090680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6a4f6f9d4b9a45c1badcb433fc48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e152064a1741aabd65109262e4faf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a63c55c2fc1ea8e07138bf3a8c3df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d95395a232b0133a4409c9edd4aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca70daad6b439c23e06f249864e10d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081275b3ab43b763c07e232bed985d41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dded03aa29085308ebf8c2c31fc53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389fce4c381d831a73a8288ca830772688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e313f3e53fe3bf444bc7553d19dd10a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de917b9867e20f43610f88651a609a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e739c8928e0627e58803f1f4cf14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5f3e5ecd2fa6f340faedb37347f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386548af60627e9ac5a6a16877b3c39f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f05615b2b70e096ea70e55c87236d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76582b97cb84df6a99fc36bf3c80044a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b59b5617594fe6a02ebca4496fb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f9e6dad2721d0725fdb8f294b462697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652350fb3be55258eb1fa934ae7916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb33f22cbabce450c12af86e91d75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985615ea8be442b23320e5c59c5ce39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40598e5100708ad71c0bb9f1ee6ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46fb8b3af47868165bf5c327ac83d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f089a8954cc0a8573823e49fc7afb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610b5d98e2c28bd50b88a9fd4e46c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2ca6884eeeb81330841cc883d5d31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af754b73eb1422656f38f1031c12e7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e579103f5ba43969e89348b3f5b2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606101abe2fc2f8b9f0757d32432eb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de8f1c484cb243998b24724596cd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe03de990088b45dcd9f7eaf639dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c0c101b381fd55e919762a51212c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cd7c295b62993012a48a56e1d58ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c38aa43811635718d3a4e8eb1643713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ffe444eb766ff1af1ad4997129cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2120064a4a18ea28b759314ea587b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466867c97c6831ba9dc1328b48613ff2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69478ac26996aed01ca6a17f01577717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ff67f443d2bf4031c85418590c4f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c43d60c8dc7c01e95c746f5cb7774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce36c991bd95fe88a31bb0b625719720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58085e390d17ec172e12ce20ee459db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d24bee9725dc366be844ca9739f916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f5ebcc15380477b4954a8f1ba1ee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ef15d990e3b51a1a8d7eabec70cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688f7f93f12a26a83fc7d6bd2ba7a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adb16fbbd92d2f664af1364e08c953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e0ba5101c4b4ec18c2ffa5d45059727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077049b1fbad1c99043cdbfd9c47ad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb519035b5e7154e867fa74af4af256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4cb2c2bef462348ca3065670cd19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee85a8abf11929630945e22fb3e79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41fe15fd3bea9fea000473e460869732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c64f5008e39b2d5c82597aa017566733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693526a3591e42dd2aac44e418d5cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ebb1bc2c4a0e93299668b57ff30dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228d78495987a877214a2bab842bc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263ab261eb8edd4ff08517e7bed39b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db867da41618c3fa7a485643188c41fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb4d9ca977274c3ddaa5a0b34b11a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7dc83bc409e50f00287cab527b82a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bf30625dbd37bd04c0bd9f8c41169741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ba7ff1e54948da65e46e51decfe1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24fac921df3466b8e42674ae3a57bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bdc879d6c9de15f4ed79c06e7a175744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041f5295c2c305c1e7e167448915b14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a3615c99fe2d9385c0692a71ad1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e60530db2c9871d8d967df7e317d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb15fa113ae726ef513c93c841371b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2a90fa2825f67144cac8c9fbddbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e6abd35be0d8d08d1cb7129a08d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d5e20750577a6c0fce4894729fe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750de9b8c9198b4a9e6307a52f32727752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f429032601fdc687036b154edd300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6f46777c285b14b8559bbce0ccb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3e91f66b46be8833ce9efbe4afca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33890b513a1bb4800cf3821136692f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118dd0e52e5d5f8c750f5123504ff8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6fd833157d0ac31657914e8205250758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d132ee5360187d474f7a72abc4f7676759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c095c1872b664c88987ee568d310b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36458107d4014aafd5e03113de6f73182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70c3a8e5265a7d351111bd0b362a983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5319e705360da6e66f37ac4982ae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b32838582d51cf1b94e9a338ed795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90c9dbbed082804dbd4edb87181426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091367dcc39d4a13a30228bb9d3b10ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110eca0e7225fb752032b19d1d00d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec5844f5c7e584883132712abafff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56f5dc074c760a62359bf1e8449b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab57c2beb245a558ee25516b3466b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c6615a80aa21cb7bed078ed4553112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e58c38821ef600b1b8c159d2e56e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f846d84a76f49704df01699bfb1195b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531753bd3c27465b88666978a7d27715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0178fc9db0dbf5c230aeeeb05d59116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cf7d27707e697a4484f4ea471c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdd1d7257d3e9c0d502958af7f2d2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a117cf4761ddfb31fa9b1cb104893b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915aa9761846159af05737ac1b3850d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ccdb0ad71b68ab8652a280c7baf7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a850d4438af295ad0898f19b89781b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763084e9516411dbdf0e3d45c2a60423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa7723955a9225cdf6388ccd41a8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010356e3f7d1b5d1329e87f5a99f175825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53897a8f2d72a6c5cf3545b88397541a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c301c35bc4666128ac60087df8167c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c3ceecb79e5af7f9bcced0280c8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce9d2db829b705b5bba4202b1ce8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ed75e049d0f53c986661c8b3cf8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583af8cb2d7da3c3891095522aeff3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb652e452449cef31f2bc5d78f74532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c454a45c8a21d7f8bca6fa8d01bbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157093deb129366b2bbb692c9633d22534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c63a63b75db04a6d09e09834306235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2dc100d30a7df33097909dec2d46d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e261ae22d46b48dc05873a5f41d8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb645c1670b985cef5011013616dda238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b279cc9ecf1779d59c42b50ac720fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37e5516bb74a34be755504cf57f8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2a0f121a58a01ff8750c3d4af9b2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc2fab299d7f389dc3c1dfca5fd47042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1af1da70f2a28e45cafee003023543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f485d69879008e13fbec2e285b9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d989d3c3ede340153f5f3d095d440d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f51b3f22ca26198df9411e899eeef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f378dcf11c2427c9fcabc6babe4d3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870240955254eb3f0f0ee8d044b72d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdca3960c7d877b7394fd7ae09d03b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc27036bf0af490389c6c39a66298b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e94ab8cd04b5acac8dcf9e4f9d4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab3fd9a4ab633301cc9f6b783c16852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8d5760a86089eddc4fe846cf5c20153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac389714b4c55fbc888bcff9bb274d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f07acab3e563760e9e0dffd90fe9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43293b6d87eca8660a0a552ee2d7ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f88b4e2a4be98261114688eafee42957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceaaf2474c53c64fcaf3b32d4c660e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0fbcca09fb77db17d48627d7e40759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aeca818ca43f572df22a717080dee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed552c74c4dcdc18c5b62f79c2c6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14888a5de732e96e51c057a6becbf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ba608983b73be9920b45b123d0a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef6f01b8f64731aa581e61d9b8a5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aee89045d8ec6eb652f141476cd0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596e2f5ad91437ffcae75fbd9f9d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9e68298a7687892875fb21898fad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4150a178bb4da7e972d6313df6680b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aeaf380199e3ef900d46b758a6c6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669c2022c2aae2f9f3386455df1fde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64c81f12bf091c3a8c8bdecd2aff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b4146fb7506672ce8f93ffed933a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9c8a3605024f3e9657f3c1527672b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd5b720556b0ecfbd5adcbbf12d33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb55748604a5f9eec2061e9c8ef76575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81e46a2ea8e53c6bd13225511f51a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5ac123e9429710747ba4ca6e51c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5817074028c5de9992758c06973d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c83e696036d2420718c208cf4aa0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd41136fd1533632094fc4311250d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab09d16e95493a7a60b4887314cce481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95c5410165313ff80b12fd9a06918482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bd9c8cb9e760b9cd54e75a8ac7f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45df7bee51e6b734dc4a16073eea9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21308d6214cfdfd19df86766af2bab0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdd6c07c308c5d85e9694ec547d7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9417c954aa2ffef26e5d538c7e1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7079253b07cd234bc805e8297b9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9560dd1fd16ee1726d09718527a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388f187ee6c7a20ab9c3483bd329e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c013ef8f989700cac5ecc4d962ccba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d63d2728535adc3021b24786e7fd0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071dba2e42ef115d13277b4858b482a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246303767b979c9b08c1362ef7384d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cfae67cbc9c60e225df8cff73652095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ce372eccf4200315baf464e482abf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026187073ab182d9bc48f905a80d388797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c99316df6d97723e74adb1cd3d7f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39caeb60c13a5072151867fa1428e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddbd4bc4bcd87c2ea358490864cc34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90439863118d4fe078ee4ac5a2cf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5d0158c81870d74a22060bcb8eaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3fbb05b21cd3649cd697fbbf3e9e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5f22f0e25509e14db64032715b9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a532e7ba07798b90e25bfa85a61ea7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4253d04f2a658fdafe44fb2612ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d5b23e227358deae5e07c8745c6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e549248642ade5358d22512653bcc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dbe12c053c35cc81b4d87b49595f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453e08b7bde05cda912ca47b8f9c072110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bccd532d12438c47fd4596d6410512111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e7990a29fd9c603ba113cb7107c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d8140104d25beb157faadaf2ff569113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f61a8c5c73b37e445934fccaf57a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed2df53ced79be3e5f3765fb4c00a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bdf7405f80c67f8ba602c3f6285b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf434ce40aee7a7a1db1c10a053bf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d090408f7ec513669531e9c2bd4bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a6127620fdfd83f375d10c66394d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355fd7a051d49302a7f99008b628c48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4da72d8411a790cb6581f88bbe25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3a51e1e2fa3c9144b7ca8b965b98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caad47dfc1ff75ec01b43c00e0ab86e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e9f4c16790c8e86e24055343e01da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba632a82272adc9dcbe17ebf9d7c51ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ea7bcb31b66e3629b7f52731a3ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2a414f6f6825a2b376930e4578cc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bd4518ab3b52f6dfaecd195e74a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42db547cff7810600b206aa24fcfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d1d9d4af2ebcd10f9125cd806e31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99e52f43a2960a73298b03149b4461131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56a496df26a9bf5b17791e7e8d32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bd110e900871e28e46ca9bc44137133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af506d900ceb7ab30959a35e027b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b357450731364cd00dc0e4196f843f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c202d2f9c0865ca2baf6332710985136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abaa9789c9a9182dee116799db6b32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4a6b719f50740906fb3e40967648c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad4a0b2c805d46b2557f06b10d5b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb6d38c5a3a22907f70e7615c7eb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1792084bcad3ce9a0aa62f6d2a3a35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37fbc202efa4ef5c7f1532c0b1fbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110e38d5fa5d1156f61e1c4fe4043d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b86c971605b3243bd5f04ac55ebdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b70c809f4e03df2b8417b5b471017a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6106e0e927bd1d29163346a6d04ca5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5676275930e1ac82d47b1349f4cfb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da687c7dda7191d4829daf268bb2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b95d673d6600f6f1850e255d2b2e36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf40822b26b16bf79c153175553eb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c00b1a5945d41508e4e0720270ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1ced8d243351c967a5748211b979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414e52058ff8fb4ad1d7914ef7502e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1655da59c477ff9b4940c023d66f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273fc5219d49a7c9b06ab45eaa65f01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d219a8fe4ec7a100457f46d6548039156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c80bdb13f9195bb6854d479fb43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d6341120bd00483cba0d92554654158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baeb8f55dbc9928268d161e6627d67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50512483aa7dfbf54ddd8ae436e261e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9756dcebbb33e99fb3caee63002e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b03f07613884b623239fc81a2590162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f716ab53a5318d435f9caf4191439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39aecd8743c6381569c3f7db7bab7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209225d6cdc87a57e588b832e7be157b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d7ce0b898e6a0aa6784dbcb69c70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ce09e950dc64f767c2dfabe91cfcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75b369a0e207393ff2817dfb29ea2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6dc95f9bc453b0deb2fae0347adf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb91f44a80b060038c8b4aa2df9e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a612d263eaee325be6198e062fb804171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d67b5e4f51c3e6c914d166518062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe853f2950f1a045a38d82e08df882f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f9dc9bbf697d367a957d11a09277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804745cb67480b0d6627e958ffadfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a178a0feec74fcdd9a1659922f562a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adec12c0caff8c60c109ebf8396600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc2322379f500b71674d9c1f0043d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c262871cfcd26b54bdf0ff9c7a747179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990d718f05a40cbbfb50b5bc869560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1eebc41465fd92f096f974e612c1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b869627c8eec70996523b9ccc60c1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6872230f561336f3609e38d393451bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2f008024269771ee1fb0adab82e7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0dac40c4dd2fb6a254b534f08510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da3344cbec6c22943e441c80067147186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3658fe0cca8bbb0e4b41feb88a043f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55814a6a42c80b8e01fe135b92c72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627158c851ab19e843dffa69c6c48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bccf4ad30e670aeea68ac27bf93ca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5020743d63da758332b656a6930f40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84930ef08dccd58ac62e87f97503e220192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebbb24f72fc77fd3e6e3f36543d90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b5f613064d8fd8ab71b5dc882d6cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4d75e349139104ee875735b10665195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a9a7efb4920401f533185f195bdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407a7a7711953d7d5806d714696a6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55e1dd70aaacf0b53b3ccc1177bc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73610f4340c83705b0317fbab44e26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687052f94abb9e5c7d0d752e9d4f5c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8766004fee2fcf7864cf5db9b928968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cfadc70e85e728322e534ed080ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d80402bc7f5b14c771336535e47a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc2fa5377110621bf92600e07a2e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e864f1a319196601b14fa5cdf1ca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf0af08ad030a76d59d5bc12d015a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd713cc0f1859fec01a669e6a68fb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab38cadd389eeb5638357379abdf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef289f0a3413e1b1a0d0ae03956330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e747a9220e7a681ad256ee6d14bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc90391f36407a280f745bdfa3f633211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6a364f42dd57f93321b8c00d5b51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78605f04a9e0f2e4c31851fc9bd7a3ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d11ce7214003c28dd5ffaf6cef096214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a211c884fa3206e7f066373aac47bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7fbc3cb19ca79f9dd32208d8907b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9311cf2b740f7d1a452f19e2a381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bac9a5424f89aaa4682f0adbcfc42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44085bb35b5f4e3bd7bfff3ec9471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aff8e64519fc028871b0f9c7a92f4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574ca24e1937d009b14bc5f9084c03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347e255ff4a1bf7a3af08754f5a473222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0c06a403b2b89523612501fb8671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1ee73f23401d0477aae9c16641bd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf4b746699bb9dc8a0d2931e4a96d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746da4681cdcbcc3b6f202dbcc7cd46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9432758106d8b150bb5363614d93aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5adf9edbd3e7e295d6d3ff32049b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2666cea91e2aee9bbe346a8046c657229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eef445838fe0715f5c045de337ef01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c12d2ec88f155ace94aa22b7b8ac0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9688ea4f6ddc6ee8130ecde058d70a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a00615ed57aaed188a41645eec339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019efde61ed3fe6062dabef03de1192234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d737d593292a9642b3c64427c543a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ae74eb18c35643be1c85d6239b08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451e7e66a8c877ed2bbd6d76de1226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504fbe99a9eed1109bd760126eaca9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652a01029acee7a2964b95bfb7ac913239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd75d6fc8bf0a6d5b9b926c29951ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6467dc8b4a51979840f0e0fd7f6ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e192eb9615fb7b319265928ed8f3d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa997f68dd93550bd116e0782f5633243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544fdd83b8f9d0e45c874ae4ec6b5e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0814f84525a7bc1d1e2b73007dd1a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a58223c7b0daf60cc101af85c634246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3db227daa085a8f7d5c72ef485b12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8504d9b75e61605fa6cb2861147cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644d0092c549ef1e38ef94b799fc57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe77c8d45a1f605cb06803c6899168250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcc5fa62a6c22b76988e2dd6fb148251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea7e989d27fe974f7574195b7dd65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c66d5452db695375480f17bcc17b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df3bf3c4b0109eb3dacd3f031175a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86638ca565fef3fb38a2c106a0b805255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcfb60a3aa8bbfbd74cc9370d80a4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2980d40741bc7c7df1c15141105c42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b173e8967f38b07d3e01bd8ef988525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d47f375cf2b3f81706fc194730cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb5fc5c394d03e8ea5d7027ef7850260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404c78415d88285e025ca198c3f263261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64938d66a488ffc688ebccd6c84d0eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9333e7ef6a567ccef0e1336c58ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66675310a04c37e0e1a49ac43e56745264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7179c035d3326f1dbb40ed29cb85dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b291fe68e2abfe4b079f07e6b338c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0adecd478baca45f91860d3066a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765335d9467f41cbb8830aeab17d50e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26800b675f145d354a4b11a52e448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b2b7ece1a46c31cddda26a2fddc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1d8b4d6670ad0e72be5bea6a3d67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf8a4b7ef1f827691febe5b5626ecc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ba0d5710ac6fc8280691c8cbdfe7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666dcf3a787d40fa8f6715de3560ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801bea1052d97f37139cae9bf4f2e00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c659ed92eff320d0aae96cc258e34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038238f8af6188e345936bdd48a447a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e933497ca215269366d9254908ed27c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e41e812c6b7c34f0faa00fd3696b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b873b566691a19710c006c471d715280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82892aa013b0bbb4264cec0c93d9d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c8304bba35969a6115919251ae90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2b6c94e5b8a68b1e91d367f20c85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976315b6f0954d00cdf1f8dfc49b65d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba84d0a779ed5ba21da093a1cfc00f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362242597591ebb584cfa55039c008b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36f362fba7b4381c0d68b471ca123287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cee4c21a1956d466375e06fed0803288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d1ce82ee3074426b62f0281430ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5bc90f10bff2c3bdf07d2b8d0536290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca768cf61f498125f053a6be7630c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa20016f823a9ac4e7f53a71cba8044292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52b32682cdd83484ab64ad2a11896293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa9c9e06b23e5542cfa7174f14a02d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695ce518dfad0e9044d05800c1192a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d193d30e19a1fb58ce2aa3bc9be5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92724352016035e112acddb3bc5bcf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3066b6843b2239d59885c70663b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd66f9ad8bec729db38ddc8820c839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b22a865a6a05444d0a1ac461456d81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9cf34e13ccd1fa4631d789f0c27a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91a220171225365e22094f054a053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe918c8251178c1f7a2129f978291f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885de12e90741612d91f2bfe4b720a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8174fb2148315f74609c85e7407ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c70a9bfb8dfa2e5453ba137c65f92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e148bdc16c2f8139bdbac0fc72d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854d45e6898eca9fd7e17800bbe62bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff48901fb2f113c8bb26113fa5c410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbdc5aa5fe24d95345aa9cb125808f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388669ddc640cccce0d61c47a3b9ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aebc247490924ef3a89d2242645f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80beb233e1d25b8dc8aa439bd8faa43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56cb6b8314e37ba2f84c7024a168f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4eb4ad7c76a05667c87963fe07cae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945ab7687a349e33f76f9650b89d84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4000f778d71893472bb1fca33f6f25b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a47eab6bfece7446c0725d357733da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c329d7498e58713bd277bc8354f85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564a655b4d975e0931d01285012301e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a50dfad5a925d3ae51ae6cfcbda6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417145244d5d9dcffb57c4c7c4a2f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb452f8492e8488029853563ec07dbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98672bcaf52a1110b88de4d82052ead324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab02a7ce9508f79fb328720dc3072325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8171cf4cf20859d253ebf0bd225c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd68b4ed025999eb6f6f51f1c2e411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee146e9a68f903e4cc6c01cd10d1ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803eb940bd9216ddb4b55a503c3d22c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890e6e21dde59d12eba288cfc370c0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded89e10e4c93d4ee1cf09738ed44f01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ceb7356729128acafb31843dca032332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74405e48badc0165c9cdc46031c8f69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7f12b78b5c4b3a6ed50c027f324d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc0dd3cea7c029e2676b550858412335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33bae8c695698d9d73a2a6ccb707b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d8b82da78c764a925e89ec74d9221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6928f2f871eccfb7c4089dcf94ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e6d87a60c7f1768b7156658fe9e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eadd2de5906e72e0ed4e579609ca94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef4ccdf9349771644a1d2653b82ea3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085959a2302059e8bafaea95bc28d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a212576146171f48f571ded979a8a8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def35dbfbf969c871c0c4ee10f55ec3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5163db01a0a7464d1212118600f5d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05c990d014518c681642970556eaf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30ec29faf2562053b128da90a1394f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d69bf2e5c3fe0c151285bbbbf052a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55253e9a6f20b5365f8be605b9eb2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f0a082c246d9ffa5678ca794a387350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e51c4895b67165876be4925e63d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0de369564c2e33f8de332a17f2ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ca1d5bd7ca3d9156ada21c4b85b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b41615e9c3ef9d3857a7b209e9afc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519fe12decfb265bc9f539a331b1a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d484a3733d08a4683dca54c48ba7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d2aed88247ee3845ba7f45cd3bb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213425937225ace8aadc00f985d006358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e8d5d57c0b0ccf5c2abf0e141f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514786328e80205065f2d2b47fe519d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caca34c956a507a1a71c521201140b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b88750130a3621ab8ff10968403a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740773ef34675e25d2e252ca1021d97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d455d87eff35eebb7b46985ad6a75f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9edc58c0bfe89d0341ff45ef7cffc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48573b7ea878dde8e37ea1485b5ff1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788313d948e279de85f45d674c723b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480242b7c06c0fc40ed7854dabdda7eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555ba15786bc57d0bc2e5e9293b3a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532265eb5c99d8f40d850604866fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325e3aded8a4c0d03e36cd1d2a1561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0784dbb0e56ab4dd6eb1df987dabbb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4658bac117fd01e2f2dca09caaa8df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a122d4abf7293d83331f88ae60cfe3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650991fdb339ddbd498dbda6494d912375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47cb793370a04987d1d90290ee0fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148be7eaa2af1a063de1674b6a70a72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235c9d544c693dd6e214c6974a09c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449976d0f31f46169bbc44c07e2ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5dc4886936088e548a83fc1961b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406954e5cf383152320e19f64875c73a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a6900961fc680108e5cd81e2164f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c9a2fc27d15613a28eb312c6d5e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c85f2d2e45d8a3bc520a6d232a7b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcee93b8db6090114202ed7bf500ac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d68a42c5cc8a3dac93fbb483d175386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438be0055b51ece8a0c8cd4d2fb535387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e69e33727b11a8f52cd85497e214d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706007a311033b755356dd0ee2adf4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabd69994bfa388ce0c4c7231043ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949b7da91a51fe68dc031ed9c1a227391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc627761a4f28009a70358d53589c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd381f5a184588216b78032047128c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca968a39b1d9d2126b6e29c0478147394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa7604214139f7284cb49a2e903de4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576aa266634d116995d45d8e687602396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe77b86a6042ba35e721ea9954ee9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbc05b9c4f90d54bf7ca22e6d5cfe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4c61a46362c0d9fecaa053536fcf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad22e778fbcb94cc754011c85c1afe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2387a88ad7b690cefffcfab5fb908401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81fffdcde451bf5de43fc08802173402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c8a6e92dd3eb51c89bbffb7ce9ffc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a082a1ac27977e97477335d6e303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cf803935426f6a35fecfce4796aa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2e74040fa79074897940f02133548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05babc710dcdd6bc42bb2a2b6b91a1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86cf3ede2d652835807344d93c588408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04411026c4ae2ee2120c3906794de6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6aaeb03f3d3be1cfe32e9143c8e1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bc0e916c4d6aa6915c6189089610411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5b8caea67c1db13bdc0eca8be90d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11884fe592473f584483eaf06762ea93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb1ec7dff0366ff45ebbd17ff586d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0a32735070c6f266062169b5ec1bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b584bbd24fb7a0621628aa9a0686c3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ba9630bcbbdbdc379344378f4335417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58578b4d27f2766c3316bdce75832418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaec1ec2c4b6870a14f9396f57a8b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8929871cf2aefd72d0fb297a8e630420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf849d3c0faf4f3251be627af6aaef5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49ee7012544a47f866dd9c9e57419422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72386c6f16ea8bf8c84d759dc01434b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c798b8d47267d32427470bcae59561424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c570732622a319683fbac6cec86c01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4db3c6564f2339c6c1119c9a5121426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ff21c741c490abdf0be7e54d54f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f33a28ec67e975e38ffb414d75c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89c02f6b2ca67664b67352d3fa2fe6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0f3f448919fada08e310e7ff6a0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec88bd42d10f6d798bc83ee58026c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c780d517ba7b230c0a76df2be1706d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d68dac8a0d3ac409c74153a1f93f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e82cab379fb3f1abf3c43ef4fe5ea0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68690b8c543a273ee41cf586f15ec69c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22042e64da30dd91fc3936e48d25f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52aa5b7e045048f334de0bd108fd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3ed59807469f62af33bb6e2b5719438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df1fb509e38873d250ec5ebf953ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b20cde0ac9c875a985fa7933338263440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df368ab31a438ce4459d9e0d7dfc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff40f5234a131e5881595c381b7c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41e282588ee42de66de26c0757b48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3675a906278d6da2c5ed26aa51eba2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b8a3103e3d5bfe5fb3311f01e4006445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b26e8280e1a8ec02c4e8fd792f0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0c4a9ad540c4c15e60b964ed04154447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6cd33fc335015500f8ac57a24d12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c75ed99956044adfe772db81dbc0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962b96f68a190589b3e1d6cbcafca3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9564c63198648407f65683dd7865d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac7dbfdf5f24d2344569d24e6098a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e65d6b0639c64efb9927ba136d312453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c31f169cd6487b3b0bbde97630afe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec08c0932a119795db8797ec62cbce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d779f4e25a1dea16c875415ddfae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9f62ec5ac423fd5f39cb0e152622457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680a6d0948a1443b0368d10b562be1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965beb5b59e13a3d3e14e5c82fb56a3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2222707216d7da4003c62afcbc63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cf0f46b632f61ef4d198c11481648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50a26ab7fbabc4fb6d52e902198461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1803a56b88d93ee8f5da0bd5c7506463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea052b30f2b978e55c8f0e408686c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420998fa617c52027568198c6a6bc07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d1f3fee0ab74b5830a61d931bc18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4876eedd5238a2ec0a175f6b7b68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60eff0a891d1fb25eca378d8d2e40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe27cdbe47b088affd92bd3c18feab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6628bb454f41672bebe6bef10fcd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512561a6687effbf01e418c7eb05d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f777b96b38dbfb932e66a4deb4a14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635b93e538cfdcfefcc24f459d654a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e3654a6dc1e7d2ad87684dabd2419474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ba5bc53f4e56090efafee7da2c06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f1f5c299768d75e500593cb548d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d594890f104422a1dc7e0983e042b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf93182d12f25859c39a6a198868b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2f813dc0fe086374c7668ab984b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b06a35dfb2d60a8e4d03ba629d213480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845fba1c2c77bd353624a51042915b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbffd2996c03961ddaa260699b1415c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b08c373a0f73985f14b6d7890d16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ca33989a75f0b68209b0710b48e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493377a358e93b3c0c22e15d913224485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f5f40da157ffc43516773d45126a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e011be9a1cc161279835c9a026ad0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714c60c4206d4036598cc0188384da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f82575b5e3c8318d4a01fb23efee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac1198b4709a4bdf37619cc3c078f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8be171624e37a8f5c04204e912246491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02289fc5c915a991d20b639762bd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726cf19404c69fd856feae63d963f5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c548bbc11cde37c12fd193a6bddf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af219dd5b6e011dc0b386f9b145277495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844611073c34ba7f220b2a557d3f3e0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee642b6177bb96ad045704421958a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3abcb5cc3001a1d102ab6fd8a4b6e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fda9e5a9bcbdead4a396c93c80a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded2d50e6dc8ecd9a995f7a698532c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb7e79882e1b5edc53f65c5b6e6aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ac658d4728228b20bb0fd4faa9a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064e4491ccee8595dd79c3abde3aa0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d70f806e9cff40df556ee6e4eeb19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920636be1582bf7eb343d39ac41ff8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85174d68a7e8e9509e85a704fb7d2440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dd0d5236880246f031b180a19dc18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7809b514afdb2e1bd4c01972709e56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18d10df2990960c67f4cbdfe799d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637ffe1fe0edbd65c4aacdf33418095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd741aea1c5ec618a7598cdb2a718b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381feceecf8aaa48ca259a80e4f101c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d979ecd1bb5774849db0030a1423e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb9da1bbf0e2be13bb1983a894d70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0afca1293142e9315b8c0774a1d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e479fbab77427ae1a23a5f042477dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ef51469cf2c7d51e562eeb291bf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2506477dbc992038e97fbf2651d4df1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fd4e0b3d4f57c8fd9c7ccf049fcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77066f658cc25c0cb761ba7be3509cdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c899f04f420f82173276f7e629c075521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e125afa01a39e598e138c9c1c94e86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8615d3ca1fc13504e8118497dcff5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b99cdc0eefb018d31c2dda10b34425524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93127da2a8619165ac1dddf838f89e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c8ff8829298de53147301e0e8637526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d80a6b754727a1bc16ca9897ada5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e0012ac1eab13bbb00e5ea914e56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654332870c9d252d5dcd78a48ba3bc64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccedba93843c486fee4ef49cd22de8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1b78a66b18a8aa95de328c6519db9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7252db8f4ed599830a7d81234dd895532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d3003f1911f7f1c4ef2a4c8ad52f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c8a8ae4369911f2422430733ae10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59abe5b7c911488c034f1fa4167463535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68cce77f1c747b1340551bd4984cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc17845fefbecd89e2706b7f1a4062537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc8513f6c69ca67c34c95394d9b8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef271a7bc8a9ab9a405d2be304623539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc5a016d741e088932b421f721bf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b34553933346d047b3dcbfe8830cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88272f73c6ae544c71d0b8003f0c20d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97245db896d934d5a7fafd5df0df9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54925574c7eada1f7ade4de12737c923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2b695009ee2220f0c27f2a7bf91b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9954efead26c61d11392dc47a6ca69a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754309f19e2694aa24c2bbcfbaf86499547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a9d3404d5d36b0be875690ad5ed2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb4d682144244a1d6445ad9116744549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acf2dca106e89d930909d686bb0b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3846182d51b2455acefb5b2b9dc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b599b221cef724fa952e4ab4f67b2e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed24dabc45ba90beaf70eeed553231553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371004de082a90d8b9cb243bfc79af5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7d5fcaae46863a9c8ba842762832555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208c3920eac9fb42e72e21ea70288b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388a17ee295cd4e769bab89fb96184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e7d588193a5f882c7ceec0bcaf2b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9767890fa35e904868744e84d4052a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7350522c5a5205303c32ac6c849fa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6485ceedfcd37828804b2483c175ecd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06bc81e0648ac51792d0476c26680562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b59ec5c3fe59046df12923c7c898c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7719f133a3faa820ca05260e79851d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b679dfc33fe504935cef1da83156565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896966b9810404332e4737d7580c58b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ba462027fa9f88d488a58d20cb7fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62f3886da0f7eaf616dff94ad2fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f75238a8827b046e37b2724dfec7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25daa362d15c16bb2adb0f16466a48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4fdf7040f67f8e1f385161b86db4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea03ec1d6a7e7e65df257eb82bae98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f7c65575df4408dfc6683e44d618573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bff957907a4b29803f09994156625574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e782b2770447e0ec9e36809d760bc95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46258feface35c8ee86ca5ba5aacd0f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408b11771a6f2c02fbe42da1b1dbdaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cabd98a35a09d2fe00c1f5328671cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f4d36b2aad329fb690784383d36b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5a67c594a7ec1574013b66ff80a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6effe499fa9089d7456101af4b844c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf81ad513d33d9d20af12e5389f8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305168e3adb782361443082416ea80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f66bb3c0515319b80147620eb197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ada6abbccd159d58bfdf1f892d10b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd8dc9e3bec0d3610406735cdde02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494daeb47a2f7baaaac2c5bce46d72f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0cd37637828681e9ad7fd092f72e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171fc102361782caf85502be8e0451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2cafd24c9e496a9b204a60b3d109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54167a8e13e0256ab2d869ba24dc8e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcedea54e0803f77913831262937ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa27d659405d806a24134d41dbdd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8968316720182b9831e6b00461e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6510e0834d6dac5f4ae70626356da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce871cfc851855f4b98ec7909d3381e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a050faf96ea94d5781ce6f74eb6e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4ed8a56d0d0a36baccf940eb918ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b176b57db15a3bbed90d0a4952f01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85829a70763f23861182050b71303c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eaa46fcb2d2ca54e71907fd67e4eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f539571b4de0ac1ad366621fd9522602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f6e8387df8f786d322cca6e4c403603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0168ec3f07011b4f5477f4efb9f2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd40cb733a8f802ccf2a87412385cde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95034c28392b9b14c8eae2db96df9d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc608843801c425f11070e49fd38045607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c32f1bf449858c719e1962ab4288b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392419074049f63ed27889fc1ae2adb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81810cdb8ed3fb37363051ab164ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366d9a524a55dd2de3ccce18a553b3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6091281cd238da68c76a79129a18d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cce9634fc01fbc536ca959d18ab1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c5a65c1a424f42b2d9c12d9915951614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ff67e185d0e70e6a1f60bbe38a50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0b9861c1507e51435ee2af6134f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25324c49c06b23e78874e3c550a32e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf92408a609b8ca92b920d24b0011618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd28fd4c899a9a5af282515e11b13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e70cd603489f5192b95b04f98753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25cc82252446a6c92839aaaaba532f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc3c194b5ad0e3e6cef642485e1878622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86998e55cf4cbc4092af7ba6ecf2ff2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825508d09df406de7d571f54b97de61a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214adac1623ee0ba641d1f8bfe877c33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3233ea6cf213cfeed3223e35710be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497b9f994b6d9c48359eca1a09de28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19310d15ed798525e379d8e335ff6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e162b8fbc6fb04f0681fd372ce8d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283021adcf07182970eec60d855e63ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bacfa29dcb3de175d40549e9b592631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060e7fe074763a62467f3ef101593c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d64ec81219cb4689930e639088f40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef321c27d6ec594bfb09df817f2f4b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde038865df4d9afff5cc574e52f773a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734ec9d24209a517c173677dead689636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ae60df325c3960a0b9250018abf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733386ecf6b1a0226a8c747e30f76e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a88fadab87f728602911d6a40bee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b13d504f4fb5244486af86d330052640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa24ee80f3dd5f3e23cd80f876e54d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a7c3da025f6a7568838bf15d8fd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18207d8bbb03fc2dbfc5d50c0869616643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a148e46e234aa62e8557a9ee7e19e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e834da792096aac2605fafafc51f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af7d70fd6b84eb0b7ef5e617da76db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6e7b34c3629992fe2d52a8bbe6e5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c843efdc64c4ed7bb98c838f210796648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4e2b381aca891a3537d0bba77fa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe368246b86f093ff5ab87687558bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2939b73f2fb22816b2e72a40ec7608651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060dcb7accb6e19f4984a1791f2c27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fb8df18bf5b35800930126fab146653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69016a80bce11b7e534d13f16bbf94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7593ba6a0676d3880216c02ec2b915655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58edc790d5466b2ce13a2017c86692656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28fded22f8cc13911f8e9fb7815cf4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e360926387ca491c75ecb04f60d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4fabbbeac8f0fdb314dbe9e7b79e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba3770c03fb07eda6d28019b1b22c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922504fab08a1f1b6125752bde747fb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f35c56be6ad8422e57a8c660f93b88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea861abafb0f88f11aba893634fb3e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cef32df388eed5c55c61a5a059b3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53327b4cce8827dea93880f63a5647665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf17dec61162bef7ef613701c1d8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a66393539b45485979b9cd167fa7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cfd7e1ddf8d7c5f739c17f0f7305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e67a0af237cf8a55187451856bb19b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ce3964f1bb167f310fd7b0433c18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ae644d78bc43541a479baec151b2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bb826dae7679a10a6b53e3600e53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78eb7b343da58074319bc6aa9da3ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042650304b6b84f0df9247c08ac2b8cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29126ad8bc35f1b6f044d98e278e529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b1a29492e2076b6e1eff087d2ece2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7cbe1e7f4ef1e325649c7fee4debd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07abf8c3ca4f43e812ace155001f86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a1563aced67bfc0a5150e1d60e67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad6d6010484aac1b693f2f22e1312680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e29351f27043215f4a3656ac5a16ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08045014f738ac261180b88068fe8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce223fb4c648c6aace7ec1abfee1b87e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fb228b2bbaaa435ae6b1051c1379684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5412675c75473b314f168f2e1468685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba092d520e50dd7867fabd2337bbdad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d3bd7f2fc7754dd73edbe0ca58303687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9ea7c9fb15dd64ad2e562da933ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54a422d72a8883460a407f3844487689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a15b615dac7e645ea00b8a6f5264690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5af0eb067d46950908824b8512506691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16b9499dd41ce2eaf653a669c18ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d908c51200adec818ec30a947587693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75892aabbfc5ed869d174b7dd14c9a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5d13af8557d0e7ec64b195d91c51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4d6404ae687c9a16161e361c20266696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a09278643753e88de00661473a29a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ae9b85245f317af861e49882a5582698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037c5baedd194880d305896e39d43e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d7f7226cca8ccb655622b6508ca9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa54e335646a2231330ad24797cb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f9ff81d8520b5d3d6e7731473916c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459f8fdb9b108dfdbc35d750cc97cf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278d7c4110a2718177996680c39b99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26561dec5bb6d5ff9ce704f9cb37837b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9cbd4a84fec220f0d30872206247706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37e3a3bc43693e18da375ec53ff9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ee7ed12a73846973e0f1f5e9026f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dfa3c791155deb4827f270eb33334709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7bb557bb45056cf7008c4b8ba41e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce77f32bd75ac2306cd9ad9ea8658711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b624aac666bfb73f17ccc4e0684d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab63b8da3df2e7c67dfb45741c6b3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a97d014fba2e18b9246837761ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b4beed4a7f368743ada9beee87156715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5973fd0097bd4c823a615f75a9545716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce91f1e7d6d600967e0ef73462055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d59f90867fb873f5741d4022ed3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f790cd10be43a208e58eb9024fdc290719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ccf855cd688a233dacd7c08fc812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf746267563e4fd2411f0d4860dea7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471242c218b5fd5f2162c8e21715e8bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e17d1bf1664be1c1127d2e74c32a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf22012e682863e9f100fce73d2cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a629853965f2581064a0f69ad4d977725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbc12bf37c49c8e8c844368afd8dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676c19e28e40b9862332a098afdfe4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56af78cd2b9603ee91ae180a1ad634728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce739dd85115bef39f93bcce7aa0001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e53ec78c312e5f753ec8eea084020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf468ffa6775528be997077e04484e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe33e13af3d96ac497ca3c278ca9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d6e52cf801615a43b1b100640c8f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b25020617600653d8d37c3b649cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd45bc173cb25335a1a6e635b1b16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dde399b95daaefff06f75509b4eca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c530bde308c237faa3a3f349c95fa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871665f941aeb6446057cdacd9059f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a41a0528409f8a4e687aec351ed4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1df3a795d9cb06f96af53438eaa3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c582f34f3e503522bbb54b7cf8a4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01688e2562f06667bc8e5bf9f32ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e09d853290893e166cc5847fac9dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e912b31738edac7cd514d72204c6dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e59c5dc132239e6191ea0560f2278745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5224e15b4c5f6a470cade000bfe2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7868744759148b455d51b4cc106e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001eaed41a2d294d6f3e4cc11b80d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6e0fdd9a01cfc8aa9e7e5c0141e6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33cd4d0c8052ca11ac30b50fb10aca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a2e67ec9a53b135ded4449e4d433751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67379758060c0e3e74a94c70630de6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afbfbf4fbae3e4cc6f6da3116a13f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7c3e21fd754d6c0f748036c789a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b2fd2d760a2f29cf5b353928cceb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f7204390382fb7313455eeaa728b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d3e0123654b167e5fde0faf9e759757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5149c6475b643cb9782913b2b8a057758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc07c7f4bfdc59ad7af8b4d19d9c24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>