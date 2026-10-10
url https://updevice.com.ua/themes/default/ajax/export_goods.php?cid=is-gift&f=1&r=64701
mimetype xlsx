--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb8a8fb456c38844506375d1cd37d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c2a02855879c3756aa20383b02ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2da19c572c0780e1354dfc9ae196b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd2ec252524683532e15ab93ef0054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbefc65d218a1b166561f8b59a47e325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ce17727fbae384b45ae2a38348376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e1ce31bb7f1f02d55bcd54ae21937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a141f5aa7b55a7a0fa040e896e2459c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab21337df552b7e87b73900a96b3989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410931af2a35b91ac6bf4bbcc9188310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938965869ba5382ad79504b5fa3e83bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044cb43d5a4948203b9f29fd2eae0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc81c1c2495a8d155fbdc66c836329d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5a12ada49c66c9f89911d6afd3b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc79f38d7207cf5918c0cea0fb621415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a3196a305d970df6181885b616a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58b09eafc8168857df272b4687db4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3967670a8132796d305e2349c8cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a83a6b56b3264285e1dce6eb0c1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e97f923f3502a2b03f62b6f1b6fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82729fc2ba422ae41a632cd0d095033021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f371cecd98a313a28da62b455038422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9013b3290de05790949caced327eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273545197000a5043027978f95db98b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c5ed3f39f9a37285c343ea197d7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824aae35537ab73f3e881a8e7a40af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1ee1e85602b7e49535c12f088e9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508733291794bef20a33a6a5536251328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12cd1babde8d0fc673136eaaf14aac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ab4abf57b3aa6a0ac6a37715b744230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a496fa96b7d1abf2115ebefe9a8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90684d06893d210556d8ea8736afdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe1a7595bc5447235cefbf5d52826033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2622a21c245b1ed8471929a6b3ef2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7f596ccb98a791c860a845bf556235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb44a0734fd8a1c1b75f4e27fc86a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c4a56bbe97a4fdc87bd3b711737f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125fac979769240e3492b3c2d04174f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0251141993fb661d9edfb1ba8b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecffdc1f6b03e0a3df53b9be49f9cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196a7a35fd324358d24363e1617ade41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588799cf2581756816e698c1f0fd34142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee30be6340400076d89d52832884f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d63687edc144f153d4e5890ef7c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aaaf70fa01cb4b786c20327abee4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60313fd9c965fa5d244f3652bbb10cbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11144ac6533474986d3f329574d8ee1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4bfd618bad7dcc5f2504667c6d2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3652411c85749a4c45322df89bde2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e43652a5441edfc0c8eadaab3309050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78d44b9bc536119c3067e956a5112751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6d6d8e9460fbcc07b11179f58407c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334e8cabf0638df36c92682257ab4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bf14760da72dc647853b0550e208b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edcbd3591fc9133b33ac32c32ee36655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b639f3e9cc3e6432f7cb855a634a77056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c7884b32441410fab1eba9e9498457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c50e937f3a3c209e30e5f079b848358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979b40df45adb956fc310e0ee7d42859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b996add68b66ba8ed8cebdae90933560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a782f78d05b8d9755437b4e6f52bc1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f073fbf811d2085e55d964e4efbb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f13294f5a083f4352ed4f0ba1f3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f909371c9db6f7927f9836f59e0b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dfe1dc102731e09d438285bfe477765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41519058726f6725344351d71e03bc3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249d1aa2084e3b18511175ba47940c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be921cbbacc6865afb89a5f5e70d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616cde665ee50a694d9557a0c2284469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1670acd1608b82a5f1586210f0711d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edb5111338ca9237d2d8b59ba3a58671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c5e43f54deb215525d11f6592b4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba345f7b13b8945973056f561cfbcc0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6084ef0126950ae2c67030d0e7a3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45800fe551126283035afbb39705775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b74378fc5ddcda88a6ff57b6abfdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d82b97f92209afdbc5029573b5077d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567003ae508238c0a866a62fd6a427278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2efcb2d6700f3410d7378cb7bd2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb1a60fb64ee400a38c88c3d5b76080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef5ba80b4c3ea9ecbf191f520e21181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca73d5de1e129200abf432105b819682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114050ed07bf6006975394cc0b09b3cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6de77d727c7e8bbf722f18b1117384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161d4ed8a03522652e2db0f39c13be185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23d58a5347f210fc56f57f397c36c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3313d56ad9d34069bc02ae0655b9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82cb1900d88f899445db631a8985bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619bc67a52445fd1abf45c391c18e1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba817acae4af6646fdc1752e21f1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313aac4e40bef7978898f1973aedb1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e133e6a8665f1abfaa8ed55086793692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d54026e7ae252707876f5a9bfc7b8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b30498901c53b6c4c932c7293acc7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87db0375b0e2c26bd946e0489a73995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c261edb3e053aa551329fe189c82496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e9f92364bc3980eb73355b4f2ca0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f63a260cd84a82752e975b78f08a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8848a9ea9cfe60f6b7d86e86306d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400d0fd1829a757411882be9e8b7995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c9f2308919b28ac11b1f537938ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5d261499707d5d48c93f698be188102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99cf201cc2712be91b886af8976564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466144de74beda061d85c9972d4c8f4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c8435f7b2274b01a7e8f5468cb62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97d34c53129ae42eb7a4bc7546613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c611a3992ffeb8ef09ec4ec06aca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878609ee51ccd2a43cd2f7729e0df050108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09a934b4f439f101188bf4ec7d922109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ff6770083569825a776a83baf2bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ffaf2189a09980cc64db9d3b38203111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a715f839c960cbef89978a3d8c92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be09a240cfb8fc2a34bf02024a8c36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033345930b0ba61d6f287f16a84b6cce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b0fee35efd362346f462e4f037e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28497d5864fca85a7ce453d91af16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac63339bba727faa60578e43aae4d0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb22e3dd49044cc4925b2d2b78fea6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f227684cbcad5da9bdd520446295d93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f3249b9a8543bb3c98c43aa21ee53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397c9aa0a00beb0739ae0f74f462c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf0c7753ef023531c78467fc0c773122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540a2f9303fec242af1f6c4a08f2bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939e4f51be1d2c728795f27877ae256124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8108feecb0827b6c6d733e53645f2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9df7bc2befb17945b32729435959b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28813ce5d036a881f2e7a1c37735360c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745fa7d76c07649ac383f94d81a1f4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a266c4401f954e2190eaaa5a3712b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1b060e09d98b3cbc6865b6052456130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd3192d024ea97e2edaa37c2625fc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec29e223af5f4f1a413772af1ef04e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db859b25434094400568580c9dbe82f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e973a97bba4e635450009ae44b17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe34e75d8be08f6f6044190828335135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55675e6e3c4646398bb4e61b7c9d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285f56ce64b19cb7ef328df37d8c48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e0bf1c4f7a6091e7ea80069cd103138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c64f8c1d86453d13cbe6831d9ee42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49482ade5eaaa9693c142a38f53ba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20b6ee5aa4d9375fb65d7f9fd346c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e8e8333aa68a1288e8a10e46e869142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5f87bb77a3fefecf3ba38a7e68b9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459676fb784b172a4a69a398e8a941144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e4b1dca9b078f1ce13295f1b206d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce60f0819723d8103892dfbe77e92d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7a14303ecb523bba31f22c269141147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da71213e6d4b99dfc7653e12558eca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a577c263211b3a6513f1af47d3570f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8934d75afb2a04c1750c9afb2b32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926856daa01f6c9ddd9d202d9a0c8a2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6587c407aec8d56bd5022759c1f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966b3c0f59e939d366d7a0a8c758ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f07839e8ea296ac9dc3a4f126f94bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e9f0a01da426c3fb093eeb82ec102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90fcead849f51a2e19a512ce4a614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b86d957a6232e7a1e73d662e16789157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b54b704630ec94c826c7ce256fd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c3e60509848d35a13b552c3389d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18376c4b05b880d7fc3555dd21b600e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca088a2de739813a2fdcc28aa2cd55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78fd37640254ec8f96fec3e773bb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9f0c4b74ee952597d99007a40524163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a75e9ee437435a0a8e57fcff00b93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540e90ac10e5701970a1522b75323b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e67a988067785518d7965acaaf0a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563ff9d90063ae39cebd59351892f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab74ab28ee04ec60e8618e87f6f86e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003aca0e69c1c0a7670bcd6f971bc51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc440e611df97aca3ab24c15f1a88e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8b384197d9688e7bee974a1524ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b1a9ef4f0de9b5e2a91079648ace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79163419aee71fc9874bb2cf0e1af73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0dbcb19d66fec3a417370ac5fa4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a81e938b690fa25724249b8191140175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011ff9fd6682f86b515acddfc334fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a218eb5239c0d0dbb93d653cbbf6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd8a414553f472ff8d981913ad096178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23140a2acb898a3a661a1d03a1540179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e53df6117543fcc9c8d8c0bce3afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3a27f8be532f80c25cd353b25624181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106633927372faed9e24c64b2a60dc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a6478d46484ac42314c97044b113183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe742159ed30c2ba47d96988c3c5872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b368e04f0418ba4bca2badd4f363e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fadec7eb513090293057d5b7413480186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31279386b81efbc1d79b466980905b32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a65738c8f76673d76513566a8c84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8a70b4287500780389747ef873d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa06cc530445464a9ab111fa200e49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecbfc6bd95deb99369f3c314f4b75c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e072636f7d2d5ee75e249856eceb6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02228cbbcc5fe7d62b5f98d4be26fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fb2bb4cdff833192268089d2b50f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc401bff72409b64de7544a3f2a551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4808d3d65929d0616c9f7cc0c23f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142ee48a6b0f8cc03ef78cabd27617197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104091ebb55ed01f97845aec006081ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756a2032b0bc648ca6b5d3156ff8a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d9ed8cd3f8d5cbb7b626019da4cfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cd1ae215787701555475008369dc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304323a3c452711ed8263541eb7c1696202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94a796c6a2633acda033ce6dd49f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab623b94ddbcee69392a83b10f18a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812134f740f626ae5d0cc021230b7be5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b487a810ce02bbdede844e5462403e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ac2b08b9fa1ca0ac1b0a2fc0a9f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ffac60a95575830223c74483d51cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456922f8794f497834269b76ca9de593209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30bbd710eb7c850df77a45f6d33fda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eb4f050a9f70c9a8ae472c0e37d1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2696723444dc8842c25cf06db5e42a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c627b70060395bb78ebbaba9aa2a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a20122732599008e78d8a74017b50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c16b27fbd7ea5da1d1f14bf110757c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156091014941a62776967132ea99f03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82480041cdd9583d3c23744b41d9f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4019be67eeee490396e006e6cdf4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f31defc6069179c795117b02bfadf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248338695d6e446eed153097f71a92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06a1ecef22fb880b09fdd0c797373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea52f29d459292764106214373551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c8652cfcc6bafac13da237bced5a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c380e1ba1e590868a4671f037b4859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a75547eb3e9684c829cc456fb588225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bdb005511f44e053c3c14ceee6b54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f7a7987d8b47d8f48951ef302f9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736916d11a961531af479a398aa33d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165b2aab18887564763ceb7025e87d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76be4f883698a1744196bd3f0fb155230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f26278abb31d0c1ee817be817417231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c26e8f00b9af324bb1ee6bbdc43a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78323cb64fd78f7a09311c710d35ec0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23dfb1b5966712a8298aec7bcb7901234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026c860b9c6699f0dd37afcb51ac7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8b12b904e0fd04669babdf595ed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792bb674a71522b06d1a3879b0b66d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21c800b5c4158575b5207495b8a3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ee69319705cdef6f078525d027ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d58f2ad40076df11f51ed3f94324240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4193875b562e0839db36fc9c808b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe463ffecdaac6b5c07f5eff1008a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58590cf4cf18e17dc42ceb3e9de3a839243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba754cb1dee11f40e709bd4f7d3e38d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d64c15ea65d696cfd745f63418323245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6333f34b8f7d7994bf3ffa6a82a99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac705ac9b85afdd66c0e87c3196f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c885fab777eb96e296936699dde2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c1c1fb3d11e7d61ec79cf31dafab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8669f252b58038d21611b3125bb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e3de96c5d1b773dc3d26c9f76a02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f06ebf0cbc70839368e1fff30966252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dedb7cf6a8c4d990b21b83c5be035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5281903f4a32486bfdd1848c73a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031c30d0049f1751d4b334216524db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e67945bece3fc39e868efea79387256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630440ecfb21f38935552aaffab99a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed75acb5899c835e7806818419f150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0486a794e6a3d1df16bedd14fda24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7111a11c9cebedd2d7bb6468a72e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf884552d9249abff4b9d59f6561dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf507c2dc5e978f8765de83e14e6ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad6a649f228c934011ce78b42744e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3747680ab3bac74b0754085b30b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06397e54dbefcb29dbb95dd1d9488ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da104e2da8cf99a2674ac48a932a1a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c7947e4118022432d6c751a9b1c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54eb52f82c276fc36a45ffe8279b2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af05c62c755a69391a9af545ada57e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1ef6af3be0bfac90cb95281becfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490b4fb8261f38957b698ce43f25fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409871507e9dd8298a96a64338171744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e9b6e52382768a2c3c69519792d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bc69110de4550f3092c021af11c1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb080c1bc6724145d29baa0c4f01721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ebaf330d445b4fcf2b943c92efe68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d49cd08d00cc0159c9ac228f47619277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e702ee96d6d4ab24cc997d8d76025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a24c0727c015301c726a61293e64a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5254f6c95c1a7a38e8bec4211640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd662a8ffef71380f15a79f1b2251f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449d7b6c10d1982d01ed07cea5d2d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6644313d16fc5119b9b2056f579014283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab5a29100240fd28488bbbb3e0005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469319e21627b4fd57620e3ad5b1af43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92d8d3aa2e04b8ae90f663bd1ce601286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1238219252ad308b94206c00fdb304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa86cf20daad87bf2c6f6b2c28ca6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6128992773dcf3193cd2628ffb9c0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda69e0c70e4771bcba28068862fe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3686a254b772dc7416bcb0c80fb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98d247ac176801eab57cfff44f5a4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d757300f56cf760c774f794eb342d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a96c02e33d55f2a15d84ea52b79ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5af15bbea97e02aefac1fb5713467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698f7e5b2a83fa9e849c08f57cd4bec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ce609a6db05f39667a33140d79f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adfb0c7dbab8eafb7ac5c460d0606d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb515bf16bded30aa8a60f6dcb42ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a6cb36fc9bcd0a74b0ad335e40c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8bab71d792409c2acc6b648d95820301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17846e97ae85d16e0a3f51bde1a797302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87282a4aa9dd865326a79ad6b4461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66eda9d10d5030bdd2bbd66722023304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88111e46728527f4b6606769288a506305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4987c4c8fa6465093ad82354c1eea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a70439d245dc137360edfd764383ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717effb290c7d61d479f3ee453eb95d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0291a350b8e89a9d83ba7875479ee2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5b1e73e538232e51ee77fcc3c808310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531569d685ffa1f7f6d073506240e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc8a4dc15534050ceaf118d3f794e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2b7bf99df0c45faa2740184a6dcc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bbbe17279e22917f4ef18088618c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e30364ade03f48b1804e1015b261a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb1884b6fa814bdfe0e0044367557316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f5d745a3efe64e68e9928a8fa2ae7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f668f75611f926401f5c708398f3fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a4185ab102724f8c2faa5505d561319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f52cdba38606ac00bf301bc0813603320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10751e9d21877c226bd390073d1f444321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe933e393fbc0b414d7a34583ee007e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490cdef98cc4b90d4c1b36f7889118c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e12c3d8bbfd281803a5489932399324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763115d56139c7f223ebebef5e25f22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17396faa216a1d513a9bca5238b7c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed363e379ba25ee5de6747d138fe1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da376fa16cf5252a5ba0b4f22bf0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bca7bda2f729fb8999b94527bc5be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ad5c682b5070003fae3a48673641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe818603ad1d91c688cd21419cb9ef0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26d1d095693418205bed0bc4d3f13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf616069b7fffabe61023162ac308333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421e7ca210e68adc37681e2700b5751334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac562c4ec612481e4d083a5be94b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8634e78741ac9c5d2b7ea7e225504336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6015923840b7a1a911dad1868a7187337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cad52f4b53b0c962eafb5a6522b39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fbc07971193fbc8eb30998504333b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1f7cc076e8ff234b94fd9be1767db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613ad943038377b6cd9ae6e369b6906341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5124f69e9121c2e8c531af5eedada2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aca83085e9460768feecbfcd9f654343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475af340220fa20903300e325c4065c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd217929e3f597e8068f5f6a84fe5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a32c4e14ef1184403efcd82d1d7e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41c8234189f3f428487dbb0edaee8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c6178e58fafdf3825c7de1b3d6525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddde6f798fe5752c312557d082aa6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5a8242ef705f58ec2f7483f3a858350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343876a32f9b1b5303183329e80d3d04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2d6fe3c8544c95eb77faaecd6438352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a046c132ed60b97c17a755cef722d43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a7e63cf23c44994d48a33f2f2dd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3a696b632e1a85770d3d43cc6efb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee87d071a99999c457e0a5a8be1041356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172a474916cde47750d53f61cd57f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaae10205553917815d778a933b03d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be705ca6bc3f1d2f021798afe738e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9a12150a6ad306d6233fc6664b4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457e169dd0096ef7ea10398b97b437361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290938b9a4b9ec28869fe462731ff47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e82383ddf4838453bb63580850144363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39f08094179705a6e5977a90c2ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f57510a50cc4c1e425f7283f6199e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a50e378b8e2f364007b36d6dd24fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c1fd8ba146619a03a4d0af54db62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519826a88120fe1a53a84bad98ac974a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95fdff1e7acb07a1f23bbbb4694c45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c94aafef78a1a35a64ba0a766eaa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb4262e5a7505e1772e544208c78e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6e31bb31bfde000be353910bb2fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9701d5c8c1aa5ea3b492e5d6440b93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f549bd10513c5631125bc1e629f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9d468dd040b75568dcc51d839f15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90437aed513db7664a7b874088078da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de406464bec5362017992bff2ef5cba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242df615d55ac3b09eb4894df28e243378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d5e1338203a0f77c6a3a75d678eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7c675baf8433808552d35140da73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943acdf397580dbe1dc5908a98dae0a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b4594105d926e5ac39d60f3723b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8205c575bd9634de8f188f6ffe5bb4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2110edea0740a6c54ae2898698b3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a120866c64cad3033695fdc046a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62a1da6acea69944327c1b3d62d87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5abe0c0edef8efbb5453d48249a5bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ddeaeb944689225962df3f0083bb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8744a836c3e3c83dc6967f67e87b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24d2b8e85a83e5309c4076352bd26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1240f8bacca3075223ed7ed6be8771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead804cefcaaa3c1038e5c2103e1137392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82de91a02f294d053ce3189df043879393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43a242c5561d8fccf7d3d9699c0f5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090caef841f01556ffdc6759b6774722395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacafb930edb11671eee71194309bc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e21c53d710635cc9fad4ceb890e0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc34979e4d1c308359a8a619ebd35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26370987fbba184f9fc6ceb389f9f836399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7fdfc223b84e7f4c51b3a698ffbec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c01b5d6e537b833251aa541458ef1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb9f0c6487bb72f7188f933a29027402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ebf1da5198049896b87223fab661403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18abbac6b770f6d153aab5c8ab6526404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e1a130b1aa055a74e3807c47caad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaeab8f8f9c03e78ac632746dacf53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac5e7a0330c95ec0d219964ffa42fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60240bf651ba1c3d067c6e4d71991a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb2788378e6ba60b0c2acc7f69b87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f051944cd36511bd96ae815f4817f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd90c52cd3750778ba95b8ed63e249411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc76b01be84932079fbc6ec1e3184412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a20961b77e9380cd4247ee49f43a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f743cf837f4a21d00871ff34a451414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111078bd820f6d75a3ef3c14c35b565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72c9adbe87560b1b85a5124d77ff6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8da1dc3edd91d0ce31fd17e9fe805417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240f19723e21186baf955ed414c97d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6f946880ce6636340d46dacde176419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772605f708a014dcfc9c049480b8093a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7425077f45b0b735dca41d5791f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e2c3ab86676fbc2341d7fb503dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858750796c27e9a6256e6631374494c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a7d2abc2b937d677e8a28cd1543f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb295fc92c8326af5c13468168bb37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b534237e8094d1dd385eba08ec072426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518a1c12c1ea81ef041add33ee8cbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179332fbfa7ed45f5ba0d46dae1884428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa4223c75e86c94fc324a39d6032d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f67afe5adfa9bea1aa3bd6f433259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c693bb348dab47862aa2a2cdde0e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1af66dfb96326879b62fec69a223f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a945fbec909c54da8bdc9f3f7dc6305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c723baf2cb2afddbb03dbf209e763b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9ffdc49745e34c508c9faa959af3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f18e52467543972a35cb189f633fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bd0c935a5524d32dd473dd45b7eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f080fbbe57503f47b7fb5c5a69a220438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014b792bd58215cbd2138bf3dbabe0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f27fff7f8a7c66dfb910073e886d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528ba46ec887ca66db096b601749ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5595f34d3cc4854e83f4d97972d021442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272aa982008e2627b3db653c28a49ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721df7e5c7c55a680d659c16607d9aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28a664ac7f327dfdff2631b5b49f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df8dc12bc98dd46567c2a650d9dc4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761f843a988a64b93dfe8a9616191c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad87f5b642eafe75d3d44c579fd28f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48808a141fed26d05eda6267124cea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcbb41129f112c517323d58cfd9227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297406a19c10e212233b089bb8db17f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6347b013c4d5d29ab4f6220542572452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b27f95fe87c394f8ece007b95c29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653e5912090a3dc6190d709f73fa9f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557dd8e49fac6c57796ec479949482b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b45b185d343392fa9450675018e25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba99fbebba7abfabb79478fc8a8e45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2eebdae0f74c0055d688274fda28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d08f7241dbba9122c65baffe31bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46774d85e2b29c23054786e4b4ecf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14ce075776c7902235df81dc79d84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064006c6530703910577d75d1b52fbff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa16413e1b34a0def56dc2d05ce7c95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d05de434a557a86bdfad7a3ee3377464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d8ce0a6ccd5f759685df338125274465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06d7128c199800adff8bf8a297dc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7310013f148f79860cb87b581f0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370c942ae0ecb9ba8e57f3d690aabd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b5c0db8a0086429bef53524430fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57540d9f979086fe1b70bba7cd1f0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad66207e349a398b8b6b0d0715e8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc7bab7edecb628b9f9b17fc91574472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8822bb83bfc747b0cdc4fe1144e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63480f3e256457909487243b3d1d135e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0589e1d796fa4a6b3e547ca2b04d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a72a68a033be513ecf5e05aba953476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50de2bc10bab225abeb5373060c98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1ae0a5b9e1061b635100039628ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00edf26b122a3f02145fec7a1dd973479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689831499a3b503f4210631c2e6f3061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b080fbb7a88bf296e1d0173a54c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745cb5836ca9aee665a19692df15239482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c7b33308a64268419ab0ad96ca353483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2174178a5c16c6c3fc929f7b12b07b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2ebdce8f4c072f63a8d58124a8fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384efe50c11ba638695ce9dea503f21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69218d0e4c11691c72c807dc66a7af65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41699799cbb0efd5b5e6bf364ea38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75cefc481ee1afbce9ad6da87d90e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02733f4ca34e3427bb9ac6447a87a30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ff6e5102d3e3bd58f310d899270a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de100fd7518f8ae827a70232902ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229dc010779548540e2bcc4fb5925c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08db4bf9f6d908dbc957696a8370b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590011a5284128295e7f4c2249d8e1f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd8ce08f0a77d6249dee79134616d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4448215ffa4761c72af19114ca1ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23337cddb225088e651a2344badd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e82146fd9ea45951e99483cb86a46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec94a27a1ac1e67139d50f3edda4edf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ee2c90fe6052a90ac4c08eacda40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44396659914990f2f5bfeaeff933d7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d790c690a0b87612035ae10dec2843503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637424cb40b9b246de2373dc74fbd4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9296580a395646e5c6e548d46cf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e0bd12f025035a7a83ee6f4a2426d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7239028b5385c3d57e23a6f645e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522df54ca216f0d063d8c4158d47480508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e769f6210699b451b8bcd6cd501e3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d1a1c5a24476b15d3137e4c162b28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ffbbc08b6e9e99783eb57f33bc3a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437324dfd423c51fc44ffbffcd7cbaf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c9f97a32ccc2673f545cc89dd8ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76b58d3d7cb3feb5167b36469312f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e01c3107824c8b9f27ab0218bf88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40434b63dee662fdc12d3aad48caa18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672470f286c210a6ba6c0a6495936f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7fd8b3891fd434b4abb9519467a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f82f64198e44f0f6ca34d122d4596519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b67b274db9b090ec04d924547c25cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ef4ff73332df339b16e4726e5cae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d182b3709f9682983308a7399b067522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0c324a6a71da36ddeb2cef48587b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d80ffb9d898b882a5eaecf08069ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb1daa3c704ad3598db8602bbe285525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28af41defa4a97927b50e6dd485992526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358359ab315c9f1148d60e0d5d5a653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a181382f987cf93a4c4dbc621e37ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114d51c689357695385fe461eb9f56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4f40e98d012d02a0f393834231c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565bf5f16a8cc624ad03cd12f87fb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca78bd51c5ed93f8f80f2a7bb8d990532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5295480dd621948550646da4c4c48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc50319e195b2439d799db9f9d5eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c55588f46c00ce7ea7e6302920c9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68941d97e059783b53718d171cb243fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28d89464cb3adcd7f1a29eb1ae772537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2791d709ad3e69c213f930eed6cb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956f0b3454905b597d1ff009408364539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fc72cf0fe24c0fa75e4f8c30b648f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f95f0f582d7667ea5a44ebfc81295e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d510c55e01f502f3bccf3db8910a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5e8cabd7d69f473a38f589cb3177543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d86abaa380571f6ca3d373fb1f7e10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6af5c01ef7f389c9b0e187594d50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ce4ff5b40520056aa712cc543fe28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177edcea0d467fa94b4eb0d5540a62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67e4a08f2c3923b49ed3ba1c1009f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf8d5867ace842782233daf5eada5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2733e515064e13bd654e3201ae40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4a787f370bfe61d89a8b14b0221f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2ee0f09ac3ccc360facc48cac7809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1f1c5ff0f676c01c532b3c67dc28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d81dbea00a6e7dc9975fe09e306311554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14730f8242f5ccf5d7e96380f1b63a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14cc80c959d3c2ec084087bf1f3256556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28722065152f581700aacf6ba3103e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d16b972e31d56b61e9612434cbaa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eedde444354a6302d34bf1a34ce10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff624b7f1c1e3151c6c0299c09974b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6536c6492d7e027f74df004ae18b21f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f9e19609fd2acd7c1f223a01065c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe88cdaeed030b774056e4bd7b8fa49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd2fc886bb2cd328477939601729a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13435b00f234ad124d1ff52f01efae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c788e8d3233c2322469a5e2f1a59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a960ff1d8821f1fa3528f23330c5b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d21808b3736bca94f9cffc1a1195568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97846e19b9ae40a07dde99d6bdff5861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7c97492efc64dca47e8c544a8b372570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbfa2263631cafb326b629b27b2624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8dee0d2ff3212395abea48633b45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a63a1a614a0c9814284f5627492d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd12092ae637410046c8b5be0499a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec7191bb264943d9c27a90b7d85bb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04d77d27fae8a4b09305946eff832576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f69b9db433a7af4c7a1478614887577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1766e87b2560662af33598c2170732578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc122418842d285eabd5c5abca0c5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c7a72ad0c6d3329715acd16656d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568773b596490cc5ff40a0ff08bbc29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f531b5da4589943416ed4c489145582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7eebb72ad6be23ace283956bcc9d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f0d7f8bf4290f7c6daeb2fdecece6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ef1816367dd5938ff696b91383fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293bdeb68a440d806428b56c19d45bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247c47808dab9801db3bd95a14b668587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe8f6fe3f0fcf2d75075e63db33fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5106ceca2a7b8c0d9665c23decac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e08537096661250bd044d01cc0734590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d4ce9aee0746ad076c697a357d5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46956cbe1925953a9bb81bf8a53a22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b70113bc10b07160c5c77153684c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7543504770160fd73bdfd9e0fe73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6b497cd0980b63765600ba453b03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762bdb12ecb0d79077af87a1183fc5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2134c965c31a8ed76ddf1f289700e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e10e32a4490892382d8411a212e80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689017294b85b235819ed2b9922fc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b959281930f1c5ca4079c1d0d242cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997835fd23997e3dadee1130f0b80c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffba3f97cc306c722eb34980baa22f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb6827accdc18187a283aeb456ffc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f31a282a39c23ca4d668465d56701c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31747157edca2b2c4836691f76b11973605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d1db1ea0b4f0999879b3e4e8ae33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b090ff42e259850de533b7a0f6463d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e240edfbfbae1322987f57c22754d89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42380592d2e992b32677835dd5742d85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12a2c33ffdeaa49169f2bd550f68b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff232af41746f2328684615eb1a825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec0f3ba629dbb9e88432f991f1735d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42968817310382d61f43a6d556cf886613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72707c4239f633b8e4101ea1dc8db5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab5fcb2acc095566f1be9bd68b904615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2cd4d07042a456efd099ff0bb9430616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db1b4d4bc0929a372edbc2efcd476617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811863bade1f670c43a7752315e4d16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10cc751059411adb65cd5a452b8f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cb69120778b9ac5fec3a944351643620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204939911a25555cbb95a7e46f3e8542621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46b6af90272436cc3aad0874de54a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dd734113cb34274b07b96a88962f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be763e441bcd295dceec315d20e3bd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5ee2ebd19cf61cd2c6efb5c96f6c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e2bba474b0afb7ab8e85ad09dabe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de21a87d41e734d4f378d33e20970c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f20147997e2d5349f686932963a8ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c7f4d887c8dd118f8cc0631a8638629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b309d1c045a691980f9184078c103b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae9475bf2285f7aa2d3ac90021232631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9746a9c75b39b0c3f78b9f4aa118a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a5c085b73da73a54ad4a91a4219e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f24c6cab6653092757fa7f28e2240634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262276282ff3b335523c7852eabf0f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d75b85b483c2b8399a756bfdabc7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062f8c3caf4ebc34611c1af777b881637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217f638dbdb3c634b5a0a9023c597e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e52555d6ed4a50bbbc033a0edb2a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5119b89a8dbc8b3226018f66cfd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8478fb65fb876d437e00489c535a9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c9ce7eff80ad1f065ab3100c1542642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c7a0dab4b26ef8e5bdb95cfc29a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230b014058a388d7f98fa3c6a7de92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1cc66efa1fb761abd72dffcb661d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a286687304ff28e183a253417eb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4f3e0ba95f712bb604fc35ca2306647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fb92878bde14a4511fa255a33759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572130364f56473edd2d17917dc429b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380d56ee751b12ae5da88e3914c50f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390490c30bd5756cfe6942ac1a7b6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49adcb0cd98cad19729ad1887dfe24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b146076ef4cb21b0839d2e8c978334653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4708120b30433aafbfd2533c904c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be05dd549f3dd8347deae18b4169e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed83b9ddb814f188678e2f9a02b6ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688fa427e7f95c7442f2a6903f7535e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451990f07b294b4e3938128056faeacd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea2d6785bcb871560cf4f14f1823f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723e3cc8030aa299add7038fb40e01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f09cab161580987559633e7cff97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257640b0be4cbe7f9eef191c5f189c6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747edfceaedc0c3e708bab3a0a79875663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd7345b2c233c1459638e0d6cae26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdaad02ce50e3c8a85142164115b0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a7a7cc5dee601fccf1312e491141666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a719d41493307bb122c5b7a21d2aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2414471e0826be00a4b8ffc707b0daf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cae7684153b9e85b5361eabda8393669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859faa122d3ae415140a030b54ba99e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645ecce58994833a4a5cd521e45a70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b94295a4106f5fa11f706ce15b221672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480106789a1a69aff480acad23fe10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc67434fd6ebcbdb2f0bb2689d98052674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc2490c132a4b512444e71a8f4000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fbb8f92ab91b6fee78e260950dd81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedacc92eadd86914fc0d6163104b03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f782a8015f73327405685dbb2876ebb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95314e066eb71cf26f5e1cf474f044a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658889487901cb47740c69181cc4be65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb64f70f55bb16d65adcd9cb20c810681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21281c44b108f148864a826921653682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930729d1895dd4c8551b311d8a5fcb00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eee3cc616645bf45b396aeed851e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c61c0f6b05ea06b517fe023ad5765f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beaa6a564a505192a01786b6d3f151686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd12a31577705ed32abb40428e4107687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c738f2cdcf7bcbb056dd8876f1686bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dacaf89dccc7d38415f0dc5fc5d14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f4d4747d20e0ee9260d10060b1d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2be2b506e74ebf12b048e9c8b4619691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d45678ae2b283becaa4ea246cd9931692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73066e941830557c82344457a93b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2150ce4548ff222c227f64b3f1dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039024f313761ea7654d7ce5bd6cf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2cd979e150a8ccc52e1f09a3ec54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea76e7fb6b1d2bc2fcde1d89b99d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b299fe0b11a36f06dec630388d4f644698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ecebdf5931da7f7989e450c6ce3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd815651017e0078e81770ca7fe72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8afc546953daa939e85c4b6a6bbd19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789b2376ca963f647e080723765fff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30aab7e4133631cb9f16cc4a30d108703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bb017160406f7c238241c448e9abe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd4cbdece1db09651a2cd69c9e278f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33b505416db0b3c163259610eae10b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe2262a1b9a549275e18b63953c83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1616a7afff6efd34b0cb75cf9a39c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940212c3f8d22cd2bad18ab8d396860709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f45a52041a175fab6c29a94f5715710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d19f3af593bc789a14344817192ce7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa576d534252990e25d00042ac3568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7071ca3436d6c643170d8625f31b3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b363ca0e82d86742e2c48ce3cebe1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3f843b5404faf1ad5b0104a22e1f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58918d1c850a1633617c0a7fbccfd72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbc9595e7a80dcee8c1cf5f39115b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cba699e96451f24bb3836070a76c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea98dc860456c7f87e1d09bd210f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573d834be50732041b2b3ad583f876720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c88ed2c9a0f20ee74aab5fe235c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1477c60ff586ef8238cde254d90cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e58a7e4642b621ac1c308a7ea2d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b11d01c5a5451032745ef156f073e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12459eb868f25c2270bc38ebc96270725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905eaf7f7b8468df40de4105ad30dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf99f43be1a583fe42e374a4d3419bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582bc4f1faa9f57cce771615c925e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82af8575017f0e1f9b6be1c10a30c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ee1b69427facadf0a31f3a77e5386730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e7fdba94c165976621ffeba1ab47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb849141d4fe305928fa6be1c0ecaec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865882cf675e5ced181693cbd0b6ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574417af69a7e5bb1736c0c0734641734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870c8c43a83aa4012acc8e2181893c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3f97be31ab70e99d92766c741a49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca1a8c375b185a45758cb2bb069dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb9e0c63b0e38aba6eaeb71dd4ba6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307983089c48e85b82e70413f73896f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833441354c64fcedb35d1ed66ec7844740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbbe9518882c50e7424c2a43d9e176741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a4badb3ef2810ba0c918bc8a79c32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89bc5c05bae2a3f14d1ffe354764b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485c45723dc9a1a1ac6cde68b59d4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0aaf86eaf29922261c7e42b6e92f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16e1c97d634320a60352c440ccdb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55167a2c804acf859622381e0e29c88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92866a5394a7feeec8296e895e9c0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f9a41402380e3aa485b3a421e86d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d293260be42533cb255b7f64e1fce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dc1d3aa9ddf3df302cd3989a29a7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4cca99173e8bf19c380c9b371df2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06cb6ed9ddd940c408bcf83226db45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a60cbbbe06fc130297771e076658c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603e6044a9bf5a5f0fa4fcb46a709f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1bf64151938588347dbc9a5e0833756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603fc90d7b81b72ec45a19a69434de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd5d3e49cd46979a5dd7b3c55abf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fadad71d082a2e6095cee77447d61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4141fa63e63d7d4003f91e7181299fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e02a5617cdf3588fdb30dd1acebca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040f73d8370e7e2e5a32c03f5f31973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da4d9245cbeda704e7d5b41986d164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c583e4a30aa6d47118454e7d23895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bdb6b48567d14c9f38b7f75d2b9db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b385c7ad176d1923ab53754b0aca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692c428b7273579896c5bc6c1759f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db19d2e5651c64ceb8420abfe4fc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b38b6d3be12dcd09b300684262b9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d837e60344d4ff914e222ef46c2eef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4d4e4fd02d5657271d3d3eb9772ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ab4652cb8d54249276db240811cc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d6023f7c38f5f094600cc799e49b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552cbfd2b7454371d4bb1f3e9570b1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9673c4190e03ef55af15225699577516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9db0f56bde46a544f8dc38c1f0d4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d02a1093e1e1fa7ed53af3309804e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318508ae82959c341f58be22fcf7c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371528b94c1686b027d6556aa145d9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cebf01d33f3df7417ffe452d13ca321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcea8da111d025896bd5d65c8fe3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9867ca770743de73538378508fc0f8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904063cbe91574001fdf271e91089ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb588f668b644a4fd901c598fad6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de700d215c1b321f066433a93fca026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9165cbe2a04f869d39c8ca85de8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ed64f40c2803c30963593b1752df328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c6afe30354bbb53a656b1535116e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3fa3ed1955499279dfdf9afb073330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5202ec85dc6a110d651a4fbbf12ee531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dc3fdbaa55a613e9062d4bf0911ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cffd9e86166cfd90db0fc4c75681ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576b88a9742c4ce46736aaeaff021334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c52709d5fa8bef59abe131a19205335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17558d3fd547bc328bcffc990b49d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26613db61c329ee1fd7ee0ba59448537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82060a18cda5d480723e1e62e19df038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a953d362e1f80ec15545aa7e2be939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb0f9768d9348af2ec466549647db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c182507faed0429ad57bc5301e5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815bd17a9ced9f57f48a980ea5b1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b7bd5ffdce5829fb5e1841568151d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e3a66cecd3b09300bb12526b2ead44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f144f72e450ee304b793f5aa3992945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c328fbbbf1db11a2801a7686101446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea70a8cc0c1f324b923f8e8eef09a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976492174301c85a01919085f1605a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59832a0681fe3000b045e6a2c154645e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c3ce07a4d746da0b6fbfc0fb43ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa73a038dc1ad9871797b5538ce82351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a14b0b260f02cd5855774b9db2e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bab4ce0403da9b38c1a816d2951eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c3547ab48a1ea99ddc26e1ea7575254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2daf3e68a83ff7e27a5ca94b8331e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a224443ecf92f238a91e60bf8201956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae40e79b92987f06ecb32e7dbd313657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b06db78fd45ce1ac84347f992b3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c236288ed6da7e55bf281edfd3ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a482e569433573fc5bf22b3b7170d3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7858a935c141fdd4aaa7964281acd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b1279cec33b65c3580154a884b33362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39c62394b6fec62c3c1d68641f1ee063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96bf94649efe30523411fe1579c85c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae52df0c34e5382baf4a1fe0a740565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4154f462700dc4d0fdaad672dceb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc7e384a1e431a349371975fb29dec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042dc05ea5f6c676c1610ac833fa7a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd24ea6b3ebff4a73b3eb13e2645869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec70bc12ea631f16e12ca47edfc73770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183539a4c7a1cb939f7b6c5d85b385fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357a1fb4154931b8ac90e6266d641b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8988ebfd7ab37dd7825e08eeccc1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479807cdc1155c2a1c9528a80edb8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ddb7cab8070fbd68e4450a83a42875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055ec70c656cc07423786ededf2d3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966b907e9b7187a0d11d4d5188d334377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4033ee3a16e90c1209dcca6896eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315bd742f5af36b75c6518c9a3a0c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7df5d15ba1d13863ec2ff969e7cba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33788c259e45bc7f3c0edf719d1ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10d3c218d5e1886d540604d41574b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba15153ee6708a89ad025f770ab8d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c6f806d6900e5d805a5f8b9554a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb6450a619752029f431cdf9bfd6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f31ed067698423311b5fcdd453828f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5388ba5156ad1b5603bc5b8c5dec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615d43ea52761a50934052da7c2c0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da55ad569226004f742d5c501dcba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525d32243ecfaac0c1cba4aa1650d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea36eb44f3e092461154d8d606edc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab634978016c5dfc849aadc57072792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8aa9458da1dd2f5bc52c270ffb3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ecf56919f59d2b3dc768e65bb8bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72c911c32619369c1a6955cc2a8e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141139e1eb5362ace7daa8b550cdab7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395257ba1c35f14f1a51c944db315a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7233b0bf987e3c333b8e2cfcc7bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1c10d182f018185a40d19669657e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad60e7d279f0ddf57bc3623f6b75f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cca1598e196a07f638b77b30877b7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ecd8ac8b56131ed5aca294941463e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c60f77d50ed4836f4e66d6f217fd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff42ddff29c1fe0f9e4273d5ccbed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141727c5027d69ee360cea1f8bf384c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2e93006f451405f4401e1fb3802d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab301e791ac4567db3a07f5d588c51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801def8d9d43fc408234fc76d92b492c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96e6a4970e4f41098e45a8a03ea6f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d7ba74aa011744c2ad7a87b70c3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905b77ee7c439639497e583760a5ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb333c99bd9eb55461087d8ca3e80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e1a272add7160f25f8cb2bea3cf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6b15714e7f797ae5adc13124bcdd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727ae3c8ffe6b9bb3090d66c776d3ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d12b18b85fa6556c96682debd13ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f468b6ca2f37004a64739446eb740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b95c6625ef2b565b0238d6dd2f6ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf694c9197b83d1fc435f415cd5920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f48b2739e536a7725362550482b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c77521f17ae96752172808f249fd3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12be17245845307823414f02e644ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b4eff03873deeca3e896fbc48f3e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12910414415216858821724eb886c7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996073e2cce682b8a6820535b6218f6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20876fd04279dc8fce65c4c67fd8016126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037516650017d700aca8f93d5e7444a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33067d7b027f7fa87981da590db532f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12666700c23dbf64fdfb57d953ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f288f1d63d09a5b4d053774df581130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0b71d551ead86be83accbd84eb948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d226a8e27bda5ce135b24b45b8fb09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9a3e0182683fcd4ff23e5c8936d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48f8da33cdd72971cc47274bb5485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849caf42d10b7504b705751cf6308c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd36bae7a439eaf052ce5aec59b51f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e020e5e835542f250f7d41d4c4bbd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad562e6a233fc25cc0df03520b2076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f934ec6d88748dce08da1461b9574da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34bf10d4a46210b62ee30240389e06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbfd2d4f01fab01bb3b84562c11700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbed8df7437d1353c3ee3a1f19afc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4782201ca3440cc58b8194bb23e254143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522924ab4126075494fe63b5b9588eae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f67da34152adf835718f158f3afa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8b8d2be5f8fea810228ce74ae9b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2ab88af690110e44b34b09906d77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9f916b437ef9f36c60d54adf284f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c1fbdb8ab18fff578785bfeb0eae0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d3b4060ac208b792ba731452ce448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6630d358fc51b8a91ac385478268bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896b800e406659316b9eb59615af8a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c197d172d513ee7e69fbebc17d5ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5adee0f2f7c86ac948feef9bfae9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce92e041c5e1e334e74337fc4a59e03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318754229ab958695d7f3149aa7611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ab93ab82886ade6b07669df0caa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5e448b6f0f172d30d7c89bdcde71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b16266a49f4fac7ecd1e4fff327d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b41435adc8bb641e6c8f4bf7f509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cd554a313deb800e1856fdff63bae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a366571c0b1a970056797ecce6e4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19fd7519109ffcad88dd155e439b5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35d766c8a6ae9b204729142ba43a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44d489a9dea21b2a8da6c212aa24a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5ed40b1a6a25921878c9b2d8b4ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f42ab88dbdd0358ed5fca5bbceb8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f6619eb52655a80da3a0a4baa492168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3515112849b340c9c0e72f753f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33209369f7eba6be6e3f04b03186a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47305e3f21f60739d4f4dac6ae61a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc15c425de1c7fad9e3fce05cc6f16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72818bd713f9d695a6481b654fa01c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e926825a6e5a6fcc4fac6dfd824fbd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61257116e87202e8fcd40cabc73ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03ed456e52b333fac96f0f4bf2c56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833f1dea50d0b0cb63625af4a0153b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5684bc8e0b4404b4835d24adb28e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697936360333f7bbaebab1c1fa4db879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538bb696492dc342df8e8df4f11975180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f2ec1c4de17571342d6a268cde88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960836076c1a2abb098408a60970b5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659eab5eabc1ef373e58d11b272d7c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474013dee5b554bcb7ff7f46fd39217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694121489870e3563d3ca3cf921ab78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50fdf0c02ac5bb503ffe243dc3ffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af9eeec94338ff9d6cf6357d6f5654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3230e8fcfe083fd649a3757a196f9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7603c717caafbf3eee670b3c31978f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b1be71e34aa2584895fedace2758190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618bdbc8b5ec415b45b6b09fbbe237191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1efb551cfb419c9b2153a3ff829603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384864a01213437cd11ac411bed316193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abd37986e155e87a69f83987386f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa63a243006ad4fb5c65f87af69f7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66e5b111a09231aebbc66996a82f09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450544d11615209d36974fe6622a8c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c89af0088e79cbe8f1181ac3d1225198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a3e3517354b03388a4b83652000b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80ebec3b88d53cfa3fa32ed1602df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0127ed5c2266fe062b430363a8e957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d5e27a633b8801de6a081cc01b4ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7d41927c9349197d290c3a63b4598203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044a130acc03fb3c130a1195f52119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab2e95ad790341015bece34d93ef95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae0ff05201ded6f397ce0e0dc76ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffce2b6b952d965fa7884bfff39f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a750d3ead297aa29164d35adc70e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10adabdcdaff7b605f1082b15dacfdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df1722b564004dda68b6d5642ef15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e93762176202d342deee0e36f1278e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0fffaf9ce6674d792c6df91e3b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d63810973afb64040ad61c20aba3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6275f8e8fef692204949881f94b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0afb7e7faa7a4422c3317b48b6cdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e55f65f0e6c1ff77b80525b66d643216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de857a6341bec710ce2f7c893e49091217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc09a3417b16a36491af4190872961218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec678277d1281a69b52f4366887c27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e12f1d485436f8ab45cb85b22cf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719511ef2e05bf50c18fbdd04edfb6a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c503a42ba00ef46e49685ed56e79e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a9c54e7989472a307f42db423bba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bacdc661267013dc1ecdacc7c3f590224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d472f7801aed50932deac7c8bc4b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43458d800a46c2410af56838b1a0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419d89746886354cee525496783751227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04552fa5dfebf3efb92ad776797189cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc71058983921b8e317b8fc097a6835229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0d04046181a1b0ebcdeb0148f1eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecff561c04d07836088f75c57883f1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf03590180f371a057ca12c7c2744232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620e6ba7a49f746282b781a5b821d3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c062c3572c81f024a945acc57bcd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6c707d2178a3200af8b0b7535ff8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c880f0e5834aaef45b74247113628236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f990b2f92303ae8a2b8d7e5c0c551ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacedfe7a2677d13bdf94fc90051410e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e4d733f1abc2ad8f64e36d6866dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a3fcf2b0da59ad1abbd3e5b832fa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68345ef7d5b88991d17a87a781f642241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b15a2c5e3b7728d66a52e5c8af2f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f8449739da89fa3f614ebec0a392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96562f08a06007b5f0ec633dbb277f7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605f9fbc8b529665885fc7b48f49e38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbb13b453e19879cfb8cef3e33274246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0a3d1f421888747a70743eb86675247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ccbccce4ef1e668e2f2d5222dc69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b470ba345d84ada9daca4f8640282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4501969edd91ca29329872f13db5e1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99e872883ffd063fa47f9eb396c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039118871d23c3d57f9dad54bb01a06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7aa85893be52d140fb93ba4983649253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee0e974335263f7bca27e257984bc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786284297c324466c15d572f9c5dcae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926a439ff0d379176d5601c2526859256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88d51585a85d2e7941ec0d939dfee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917879494c301eec4d2d819c2d4f5f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b7d6fae259cbb85567195f26200e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf9ef866bff7fa744ebde97499db23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b115ebacd297cdde3941a8863fc4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9bfaf96f805f0135a3fa29d4eb661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fd1bc02ae695859778b6be5dd11b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d4ab3f98d02fe0f3a82bd5558465b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793119e0e58713c662aac07541abba5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60451c222561d60fdb2a715dcef44e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae35b91649b08c7053f2d8a929d033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920488fecf850d89ba45b50b8a4401268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a4b60e0144044f179770eb375fd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a28c8614cf0996dd39ec4b6a67b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b77de9ad16b83de3d2434b7420a789271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1647cd7bd2a589bd4f92112ff4f96d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d00bfcfdb34f57d56769e5a4d22e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a111022487b338087158c351508f585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681e4e026974701585b713809667f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b11f96ad953516fe173e9d4d82658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8f33a856d0671900a1ce586fc3a94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1e076c9e6914ed634222551066c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22148db79cac748deb334f848aca86fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15f3e83e2b1ece13bd9fd81709841b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a1675bd24a35c215a0598769dcf76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da9685d1d9c0eb987789ecc5e499d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14e36ddeba08f013d3871d22769bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2225b6b719624d187ac6a0706d3f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56ec1247de1db77302fcec9fd2604285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b757fafc17df26bc9ae09dc9541ed69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e199d61632ba00b3ff3c53114925287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4d77dd51a76b4650dcd08deaff74c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaeb49419a3a6ec90bfa20e307757d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b15868913bffac314e08db6dcce47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9aefb3ee83d32c5cbe529106ccf12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51270f377b7448d4d67c83dfe4119eae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14579dcf677ca38e2ade4cf7ebcdc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53724d66dd997b630ab4cf482fed314294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c08882d91e62903ece69ab1fadd45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e5b4daef3a1ffa2e06f5e5596533296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e4497d41e81e815fd4636c24ace0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0f45c5577cddf1c363362c120e22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0931f50b65eb27a44d6631b81406f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4eda7bdc10b80e5d4f5eb8ed79bb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59895cd8bf0b273f40d287740abad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae53d99454652dbd5f4d10950913e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc1a70a334e4c1a48e8b01b2cc9087303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce28e645512960b612f7e659a03d8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97772315d14ec710025b009355611859305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2025d9d9c2c46015ae9381b9db059e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00cc0e1d983c751046557b9ddfea94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43a40338c325343c328eb8014feb71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ffab3cb36e608b07b68585566cd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe5c28c10fe46120a80e19c400a76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4ad6f09e8630322a242497916208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb1501a00f6c4d95bdc881ffa3e852312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20308f0f407fa8787f2fd258cea220ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94bd124c070d492d880c1b2dbbfb47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7ac24c4a3d5468f32ebc22f9a8805315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd16a844100c8d683e7681fa67ff39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857015201f833055098ecf20d67e9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1ca50b9d3c9bb6de84d9fb881662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649c5ff0d9f1312c62ce4a018a72060319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0ba33ea0c498468c2557b7f97ac25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03e669043a3704b335bde23f4b3cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf45b1400ef237fff07da0d97a0b8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b76b8e0b1f4866b34fc936cfb3eb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9d71e14edad5ccbc1b9e17ab3126324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4ee5471759a9f94c5844e271f75d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90def07af183d072793e641f856dc33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238acc95cf1c2b0f8b8cca92ed16ff4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108540f4b8407e44b17396fb2c6a02db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32dff328ceb2529c067a5026c170c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25b22b51cf26b7e4826a3182d12a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5c58b882d8bea052c12481f9981b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710b1e1639a9380a3a56082536ee9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b12471b5cfacdf20e26bb5c5fb2a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3282a228afb95c426438499f62f11c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686a05125010c4be0be2202d449f59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388207925e3523ffc502635e50fefa43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef9db8b5b3e10279c5dc4104f4e67f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d7100c70c1d7d6814ff15a51979fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f5843b971c6ac2e0905f4dca5d94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d21c6d539015ca0da8459de8ac367340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac4fc2006521f5663eba3777a3a2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7002981a0016c45e18fecc0f372a19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78407c4b30fad5d3c308cafbd7c1db5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6664c6358f4d1acf6fa9d0b62cd2e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d493114e48f108320ada9d640bbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093535217bb0add9f44bec62312dc5ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800313718f716cef2142d149d91dc78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f11de123864d00f8352e4e15c943af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed85807aeb065830ad37c11e36fbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817856f024c6e0716566c68ff4454a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a3d69a8ef9d7d6d75697c3ecd911351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c16ff6137c02c74e32d618643b89ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3253e83bb708e53658cfb153f4f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c2db785f66acde3fa662131c2f50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaaceb1aae423d4a541986496422e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e1476abbdc769da8db8c13025cb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb95c9685a3c5ec9d48f5e4187952357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56bb98af95dcb4482b698fbc007b79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ddc17f07be28e6535d756da40e16c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426a7bb74692e33658d7c872b4de11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca28f7097ef22cc23658017d620faa5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d29f6950397f7117493579a5f263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae6fb1f1f595f420dfa05e9a574cae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8eb31dcf50ec75490c5601119b69c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b230701465515145b344aea8f7ee5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195a4e8596e9bfd634158ab1fd9e87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b635bca0cea4877b0bf9d1e56dece6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc06079fcc8073da68951cfc6e433368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c46534a2e6a175a0c80e970611db55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044050b0357c2568dc9796def5c960e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e038ecd1505d55a03be2dabf1c1006371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b51d47cc0d051f0d8b0b95d39d781372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285524ab9dea16f869efe910669cc35c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78c8bfc38905596f0d4d670761fea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323712f08cb9f6e6774f7a06210a36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607e63c45a0886d0c291a69f590a0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cc51cc2a7f3c8db61f26e725a72e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dd895fdf1441f19e430f299c02d61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af163fd4d6807caa0b4d9ce5940aa04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2a597fae45dcbabad030d32bdf42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1111e1e8b5790413b1f427124b0179381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab429d0d407a911adb2e21cb9b34906382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443b97e5d5154ef5ddbad655b7e9d08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f616223be5844b09c995fd1bdb2b01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e244bb4494ac549c914b8769c0a39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b2b0a9b339ca99a59c159eadb3f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5d58052bb0575514e7c78b2b55ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c704967aed0cd900d392b6b9f26704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f117b5f455527f4a0958cfe3d9204389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64aedaf962834534dbfc2b2ce21837390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c196874556c0acdcb98ee38f1bdd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278562c9c26cefbdd8c991afa237616392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0c13d599b135d113da59a4ba00d23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70947d337dc24cc950493cf8ca5a52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e437a77975c9db87e9a9a6336f8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d47c7a7cb29d1d337b8282877e5de1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece78564a5ef254b9a9ad62da866ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c389cdac63993f4216799ff2ef3d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69533783e677534ffa78fff22353a05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f7fb93af92e78972519dd56313abe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ca7fb0b8cf8dd41d53699b8e201a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7f5c74f68fff12dbb88f29d781e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf56efc3013f2eeddead98e072da13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a63740b319c24e3f3124c8c95c32d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf3108966b0d09507f21445b6b5982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16db9fd6bbc2d25050d22acc64e52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a0d60e83fc7b5c85da8332b7118e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c28c1540e9a495ab030d805f7585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ee37140bc7c486a7d2bfeed257fe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889093552017e4b3eabf68e3e50b31a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a55d73f0e9f9d9b7ab7dec28a183aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e999657f03874acd97200901e4f0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de45f923875826fca8a9182f58108c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe17d6ff9d67f7be6b4bfc563d73d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672687cbc0b0821816b9b634d5386e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913d8f60d54a60000f13a6c363d3de8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af432f193d62a2af1f97393ebfed2d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c6841f078fdd59d1dc6a8d019e72d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cf279685d2d4bb60286c1b1cd6de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61899baf28083fba9ded61d616d31f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab3c9d038db751d0d743d9d87fb2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519911c754f22875eb74450997ea87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8dabb650e443fd94e89e5b92eb60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d7680f15005ea30b705abbd9db473424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319b8c01697f1ece9781daca92d548425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7a9f1907419fb14141d4799ab079426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd16952c2aa1b8171ece1ad8d45a50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a383c56272ea7cd5d7cb0f30f2ee77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a05895f89d7cd146c670271a047c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a10d434214e7ea9b78c02065cc66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798ff8ff4e71032be79c50a467064b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b43f45506e8cdfbd8c05ec0e86b02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f34ab013f5f294dbe3dc63475f26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd0164f3cb9cda96d1b220ff34f07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7d852129ac7de9944eedad571b02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02cce170ac3ff3f22b3b9e10b2e932436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e45fc9035398d04a89f34ba39546d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f5d880d72141cf68a61ca70790300438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e18d52f240d976e055f8a900a320439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb3b581346d1828166c8ea20ec995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3245ffa1e8675b5a012c73a387dbc3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d05345b359c1ee41b37bc7c650ddf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce15be874f71d0917617aab033e6b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238af2882c8e838a9ccd0e8e34a6af8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9727eff08df4fb47af949bd91284c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef505ccf4b55b48da84ff2894533699446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d157b8f788f8e74fbc187c0ef122bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5f6d111304c86bd1e52cff50689a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b81f3241b5c07503d2f2b2c03e86a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a692ca4f0cefbf381123f71e9b49a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b4d80a82c71c99096a2c495882df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da47011de930e5be3bc93e8565f78f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8fb35cf28f9488e102c0680ce37e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef415ef2fc454c07008eeb3d0d9aa07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9d4e151ab2f5f1c8c6bd7001e22f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e823129fd793819fd7d487888807b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980c3cf27175cadb6d0aac6946dac04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a3eaf699624391961474347ba113458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b5e694f554393bcc59a923f2cc8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb9d0a8fba76d25444c33bf93f5add460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35ab10952e3037e73db34c04ac5c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcea26117cf60d7d36d703b54d29dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950274b1ece952c5bbf5c0784a266aa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea43f5a3f3498b7df05ebe76e50969464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9cf2e570825907a590bf2b83221c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c759e21830f669ac08ff1004fec1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf7420674c347bd1213043e8c7a417467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6802bd6671557281b4d2ffeb1834468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dadca2e71fa00f3756dbe9c3181d49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f8f35852feef71c643ba27a756677470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d47a7a1a3252030027600217a3513c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2a83d3cd552c39bbe8d6c311cefe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848154a794e1000dd30041ab6cf68c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5be4b4193e0477f05bf160d7a5411474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845463495803c84a95c2f411ef0c0d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ac91433cdc3afbfbcf914e5edc0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d684217ea0557082618c4615c4c9dbf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0046c7599b4d966075579200958ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73014136cce29415e6d6cddd8842fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b229a6cdfc056d40f4c29f5f2c4764b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a216cd13dcc5371c96390c75df79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcde0b022f5a4ebed77424cd6b7509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca3eb7b116e91d12201d9693cea37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698780e0394fb1b7db1dee4c801d1ab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded200d225768e44dd528e59c60de927485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c3483f587afa1431faf235025d60e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6389b4861e82dbe896113e9814b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a9921a3aa715e144a7ced14c72fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2808c4f261b5f40cb7dde101840f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c18c2522c33bdd3fcc592199e761e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132d3dca4594ca123992f7ecff4d51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b49d21293dfc9c56ed93c9a261166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76fc5d4d2077a04a5f31adcfeebef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589c45fe337628a217a67f62f9cf99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20120a4d8280f952277f3938bb37ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ed587d7505071718888845cc196a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fdd4a1643552e572371369967f4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a6d6fcecd2b93da34851fa4dc9a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08f3926ad066b079f514407fe5070499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4c84262e534c433b2954f6ab15ed1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45133db17a58dad0db732953925627501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59374148b6b75a1d89f866c7d37e2cf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803cd3435aab4772af50bad1728dee9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a678356db368afa78b853b07079c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b3ba6557f3d93385b8b9e4a3ec01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f77cbfa5f6e4496445b528638982506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081848d9effc25d42216152215caac6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4a5ade3943d7cecb6f75062bfc89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e1e32f4109d316b3d6cf5076e667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a1b10fe0d6d3bb674b2bc77b357a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e25aa43594a5627464e586e6c465511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbbffa747a8f2cab7bee3b8add33cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d9f23f16d82dd5fe1307c234ccdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373b53b2715de037b5ca89464aa26c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e461807e203d313138de597f25f64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d7a6a009630c975fd7dccce87da9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ff61a8c1545c21dc0693734d69bc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8281056964248c96d5585bdb8829518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cc774a32ab8218fa3c52892396388519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e14141777ef405346e4a25a00396520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d42a4c076c2d6d33276f66dc26247521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed9ce07252167491b615f0edd99485522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d31e62cd8f6ea8009eef0bcaa149523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e7c9bf11e5e5cf1973cceb2340ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3125af4c998c5750b9f3caf2887f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354b21f7c46d85b99685992b412a63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ddf94ce61834f72dce4fcc72e2df0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f1de9135620812b709ef884dadcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b46b65a5d9ae9119ddf6c4d0bf56e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a2512c3da919c7f7ac97d6babe97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe92029ee1f7e7387d1aa3e6dc977531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e4e79d97e36de38bc4ed5114e3f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90462d9a1499103bf3a9d985af57d0cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d12a73d6fd9ebba8f76c3a8fa66be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fdd63a3ad343d2bd69bd1e3a9443f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0664dba536a3f67d6261fc18875f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0acba02ecca700c70fed2ac4fae075537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee08af0dd1a16d403f5fbc6be45fe9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa2500716d7d237356e9fdaa6a083539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c9cb68fd6b491ca70542c56dfd8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9782a4cd690650ffa9044fc94987541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e22eda0d53cfcb04ae2887853d262c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c47fb227174cfe71dc34092b2060d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce68f4117ee2ca6fc4d092ea9b9c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501e0b9261d4345b56cdc9708256d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7707a5b9f1bc556f397cd4e5ea0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa187f4d63acc6fc5f4d509bc8e9fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e943947a7557b7edf2ce8ceae476548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581e79fa4e592525be4d9aba0150d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e6e716897c63cad13ba187b9bfec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c11118bf2e704745887a004fa9ea8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679089b907ef58c93da94c50a477e4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ce531b1c137065b40cbfeecaf2a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46069d4da3c29efa76edb118f7c71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70338472330436690a1f68a14313ce8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7aecbbf79bfffb08b9985ec4fa87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894bfb9614199663da037b4c18770e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24c576962ae4d9c80103d5289d1df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a9eeed5ff58fda75be93d5a7739ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307f9c030bd846e5668e45da3431ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e0b405620561cce5e063282424cb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8d99e49bc0319956908ad906e9a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11f2965a9f3839964d30171546f70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee715e79aba81b57462852782d456564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf71edd35f6198eca3727d05bd38b0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c18bba0c39b9c76360139637e314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedd043b3e0bbc4feaeb08e4389e5ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c18b24629aa89cd60efdbe59efab1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea951e84d4a03d9600c37fcb631cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948515e3da4613c42a0858928006358f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8678e551b83b0926cc1ecd24582b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a208d29e0ccd6a3443f613e25568f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d911c0bd1811f5804b10bdfe7d99d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232a8ba28a5ab1a2c3d26865de4fa9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d736b28d4c02f433205df01aa4c2189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7717f0d770284f24e5af06db5dc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94471c23245d864b33f7237d7e0f22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b213bc2165b49a1de84c01f39ca2a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d718907d12ceb52f64ee97bb52fe9d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a64ae8c7dbc9fbe3d2fce8ce73d6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4cd693ae17957e01e71175cbd3828581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b84aaf442975d53ffb22c03befb5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27b2252be6aae25f93e5496a93c98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23faa6f24309f6c2badea289e1a8a7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9e33992bdfe409e11e0b69980908585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe412d9d705d8980be2f5fe2d448ff4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb957e2299e92cc6f51cf307b8e92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6e2a4350799a86bb40718a68ee7d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea593a687fe6a9f31abe4c34cedd8ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc5e1316cafe497bb31f0aff575ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b834766dd68d23cd882c997f23b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c5cf7f99918be9df28aa4e8d56eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc83f8b5e3bfe6c28058cce38c2747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7116e8a35c147aaf0e481f5a02e417594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be941392e54be34d944e5cf91aea4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a37d6ce64c99676ab4ac92ecec21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2ae25eaa3c6c20b9bdc7644f9e79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac81e4e52f4155b12baddad6accb773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380adb42d9335030afc2ced0bd6336f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ffbc8a786ceb6e9b8612c3d89e45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c9c87565cb970dd2d478eb8d0d595601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601555abdf753c553e87530726bccb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea491a64db8210752a7d03bd637723ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ac0e544f254060e1609c65e94f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca41b7e2c1a25f876e0d312f0653ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba2bc9e00ec9e3be19a393c2cb8e6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d62d5139a4f8de060ea18f8bfccb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7fe5f9ef6f252168b381805c1f567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145cb5892cdd855f1b276f5851bed2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4a4bdd0e7a7e099ea3fc87e1cfea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db20bf0749f251cf24dfe40ac6e367611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3a17eea5b8f1499617d97e0b8309612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8d3ba56426c08d623dd2b5a68d0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914650744873d2b2e4dc8ec881549d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401aaba970702ee53278083cb82b5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34a1ed0cb74451dd8499ab2de7613b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c04c98332af1c653c8c768d5fcdfdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c514fcb20cbb01122b3f9a17198432618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4672a06ccee42a1d61a6f81bed9ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec623e0bded04dcf6a2515891ae928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473714cc9558f35e6578d69356105fa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8aa005a9276a4fa13a5df7d38c934622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc50bed0560e0b0ffffbb1c5b14ff1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0ee1354fea0b8cfc160cee1a5694624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff384ca3a413b2b4cd17265b5ff04869625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de642c26718dfaacf3e745c69afcb46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208cb9f18a983c5a057b0780a786b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b440330887258f083ebb785ce694515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b13ac515f3ea26269bebf6a2bcc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb22e4ba4df08eabd2ad4fccfc2e4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67552167a6756442b90f0c5b81a8a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f15ac0f5dc78a24e4305aefc4889632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73357046f4c5559c0c2d3bccff121633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e74530b13582e359aefa5b503a2a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c14aa018fc92303f9ae0fd2797eb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7f1a8c9b93a33eae473399ee8180636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854bee53bea39e5b61fddd2180af83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a05f1d14604dbd5c269cdc5c87ce9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d0d2531ee142b2f7a2d9c053cf5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbefe5bd8b03c08b70f5f644a28dd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6afc3f2694e834ff0bf430d51bf99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206becffd5a3e677dc99aeb498ba45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d107578a8ecffc6398c23e60d1803643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52deba5d61d15ff6173db644e5800fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be29e76ceffdd8b7999c2c53d0349645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762d7a17efc992937059e2e22a705e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc30f4383ad60ba1ae5432ed105f5f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a41067f12ac231f02f56407533d55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79607852ba61a369fa086b12a0f0d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a10b3720510dad8a24a89bf5d104e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d10cc4d08c614f05b012f8f07b9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a575ae50a2e43b39b84357214380f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1428ba9184a6063a2347009a2b976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ee9826046f86d49569556259a92d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556586a0fc93468d20c0e5a7aa72dd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fc9648fe595ffa6d315eaa2087be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b177d305828b5a996016d5c6fd86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbfcc152a59aeb53dc0f909003958658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8512ca88babf0a6d3e1bba9d111f64a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4812f9877c90457a7e8d4c57ccbd3b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d88c1a649f33b14d5481ab8f4d8d23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9195146381396571b0fadff9d7fdf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c02b477f9456af9ffd1eb99115a12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e55738e8fda441d5c4431b2bf0a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d6120107fb65861818faefefff5f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1cebab1aeb138177edd5beb6d521d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf2a3e87d7eff66c35bdedbc490cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ac30f2b043f684e4125f0196e39e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566113e8daa0848eca41f314e10c90d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6157db2e29c334fdc6ae1ca387d3a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ca7738a6b2cddf949d8f08c9c307671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b316268524e48bef51d7f2cd0365368672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f3216a6011a06433af28983e3859673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29054c35e919c0aa73ca7b5edc2c85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c25350f3badfdf51ffe666d6257d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a505ac6b1ab2a7924bab1d78789a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381db44d986532f3781773fdb43ed54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a6168177158f85f9275ca2816a18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd2c97792c11ae5dde02e7952c0f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cccf16d837fcfe4f35f522e43c5ada680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db38ccbb2853edf667db54a13eb2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9863876118bc413a0b17b8006a059e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4df36e45df5fcc3b902ac45703ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc765a912f12f7c6677dbadcd1a7ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048d36e3f79f2c2ce5501ecc10385b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cbc1045ca50a26ec167d0be3075a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6cf84556c397ad02eb8233354a09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f074ba9cdb3f949a9dbdfa95db520688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c07b154fe37981fcd53a9ab9948f0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a5b041aa472a2fc6425c3ea7aff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b44d6413500838f8c9c305cd8a8fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d9e09d69f03de7f4e30684f5b414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07eff098b87549953915219fff49e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec116a49b3c0090abf0d077286252789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2175167a7a57dd690c038386f3226695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fceb03768d7d93370a0870a50777b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e48df0edb2535cccde73068b36a6c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb1e5a75ff4f8c9760690d93fcec7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431ff35ff50743d0d5f69b1ce76261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f856b15fd979d5d932d0302bbe2917700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234cc08e7477a1b7d024cc46d747edf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b09c0f39f7b2fb40c520366b3e71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c038ed2d0bd78562f1f55261aec17703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a79b21a74b3a9fce663f8da7e849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a36e5681f318a0c103a8dc8c3f2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce36ef688d0181e5cc8349948d75e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13c1bd51fe89b69a658de6dbb88e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed83a099895301dc88b54c1c08c3dc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47570932c349aa66b6063d2c42aa6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d33ca3ed854c89ec85b36d2154d13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729860dc8872bb7046d4ecbef26ce0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80de394a7da9534759672a34252cb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e28270e32c561d151430f2d83e47b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ef717ce4cc9779fc1f7d16a8807b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabafe8027f5e1207a044f185000247715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d6398efccd606b93065549fea2818716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ec8a1449243dcca6ea8a672c1e0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6259f0e7639aeefa86a804f147927718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722e9d014ddc6fe0abfd2dbdba0b33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071eb7dcd42946cd1fd64f25710f09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b659f45c937cc7a4184baac76675bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd832ff5debfc90929cb9584bc381f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4cde3d6c27f77cb2b7944c231bac6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bd090c085bd238b59dbf04212758724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9881584439aa1530fa300384dcec6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ccdfc3ad99574c044f089193dda8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45ca14fd506c12d3f215e441f9f06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed084a25d3d991ac6237bbfed37e095d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b841423069c4c4211c70f493642c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58431266486317e6d2cdd9767f191499730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30762f4fb4767116f7666212498ccff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c9090f8561e0e15c27dd1c46978d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650508b7af41fe3497e5c3974f9532f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361173d262812b1fd4d1157bdc51d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f7855084e97b4604478316fc8ea1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d6816cc503d3787c68d31b5ce768736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5061e20b8c3153a8e0bf208c0920f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f177b4d57b72909e6d892a93701f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b7fe73b63d0fc49aeaec26adfe39f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37036d6558d4b9bf0ad863211e9adfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc406faad928a54333ddfa77c617413741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101475e711db0408119860e901cd3936742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266f5555f922e97dfbfe3d0cf0194e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d518fa05d7914008f3404f34ff186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a0b5a5434e510dadaf60bd57e471745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfad63fb3fda702223a07c61ae50c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c459d8a277130ea9da64e771cbb367d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a55d269dcc1d77c10b6651c0a1d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c351efdf8c94a33fa5bf7941e51e6bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2bf95d1d650ae8208b0cc502d212750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a00b069d1908deec18957e7db0487751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8654a60977b86078a52aae3ecc2f99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35a683d7e311d4ece62559278a76e1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>