--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739bdb3f0bea965a2264b8aa8cda8ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e1486a50388b8a5b2bf4b9faeb702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4c6712d139de9de7b3826f44144833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b692baa1bb335795985425ce7c6c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07f484d973d88ce82fb16085dbea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2a1f5d1fbd2b3795d0a44799c7c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73aa4876b83595f45ae37f75a101307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a053a43b46b4b1b177b1cc56a9b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4875b31b2bdc63f23c4148de46a64e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73408670e345ce77a98956b4158ee3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267e1625e70b80845d319c62a60677611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137349e5f116c1e621f9771ebfdb092312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf8a9578bb9a438792400fb9abcde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a286858a13d5f286fa101e8f97e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f244891d165bf1ad9294b7e29969a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84974a82e03ca9d6eb7d98d210ab6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94960fa8487aad535cda35709294317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261621c511acb0c9acb5a409a182b36018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029b78dc772038e3e56ae36ef90974c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ea899a502a77c42d36ad4b398e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79b12e3865500679710cbbb2072a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61892563f31807edd730ce114ce3be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff25d5d47891d63854f60180ac89323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0bf78c65ec1ccaf9a9525ab37d42e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44945956cd7e1dfdb3a0919aa7da7c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a9dc95d31c758a5f7541a0c19f5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00f505c15f0dd3c3283f817b41c5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b50b6dc46bce3c5785f45e46d3584c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969fbcfd010ec87292faeaaf37822d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54e4df1ef83eb9b9aa8821f21630d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a68377323c3b626ea31eb4aaf974b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418bf74c3a41f6625d7dbb0ad4206b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac39748d00e9d4c466cdafa8a1b5b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b650b31888358e90bda5937720d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b4f2dcc0d47b21b75434342b4b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4c520dab6e1ed689cac9478f82a5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5a052ddeb5ac3e54de04ab055def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ecc193c1a22a052eec4a3c995844538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de9a6c463b0ca8daa65937a63fa3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b10f5e579e7bd521e1cbf64d0cd4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda9577cfa519a27067c0d1b3dace8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79205c8be284590230997adde11b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dcaa3c61e214cf48975dceffe370f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28567f12f77998cec44d0b43d1ef0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9acc84ca4ea35fb1701d084472ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffc0fc8d5c7bf9a9a2766364314d4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5fe4e7f97b920f77dfbb27f008d6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4249f1e6a5f53234164a1e6559b64848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f4d7c28ebcfb3c304f5e3a56eaf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00ba1fec53f97ff5327a67000ae3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6299930734ca21c320f17d7d7c7ca7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e90fd603ee3d4ac015e51a6b106152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3c0573cdf64c90bfe1b18b74a5bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded9371780b72ef97bd78f9967da6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbda69e2223d0e197390fd43e91f69955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430ee96aed11e2b55f27f5e91f38d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e83e572a1065f46ad58d35ca7a54457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf023d9d0b95e99021508066f8a55f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cc8c2bbd85b924b339897e187bae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef3d0c943df44d3ef02ce98c5ab4a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f426af6222879f392b73125f217774561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396ac4ec58ef6fa97fc00200aff40262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993143503b38573704f33bd5ebf7be363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1969ee2347dbf0f019591e1e689664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30e28b767daeb4289956edc74132c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134fc60e9f636b2a07df1e6431bc8ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633789e3745f4ea69999ca79b537f7b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fd4c1e6b7f71b56f334bc43f976868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb263a7f8592d779025da64ed76192969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b0593465e6a83dcf2ea9900e5dfd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4e70b55b489abd506cb2f4fbe8c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb68cc6a44257deff4a9709f61565072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7c9ae94a504e6059ad90fc6d993273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec56a35c81cba8dcd93ba753c448d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d37c76f95e70157c37671490ee3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b624b55180e752341d12ccf46513b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8ef22e6e14d878b4d3c7d0ed79fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf058cf6e7d45e93fc42d1facb9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800893183729ea1a740d66421ff39779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f07976548f11200fd736f40662e80880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6a4a4e1a7e89e447465e42b90eb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a671e241f94f33c78e57d47c9e63682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb55681e5690e5fc0a4d16be96c40a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b1066d386cecdefb19f1f667b64b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1ec7f039b344f1c5bf6870fd75b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e947284622d692149cbffe1a69ce086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd22d4b59358d5331e3495f667aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5edad6d16d38f9f193411a2df24f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb6259b5f4e92f0a852b2c9e71d2af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d232c477a867a049e03b383cdd414290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10740375bb5a3ac3b9550826d10e218d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f576d6c7521336b988dcf9f46a7e9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150f9f51b55b576664bbe9e4a073b7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273417405dd949e21234f973ae4e56f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c25e77cacd604d67be6eebab696bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec48f6c5ed4529a3be75e2f96740b6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a833a89e63377c4fca796466a16dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2060c4e0e2a5ae4f215f27467f46f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c840fcb3096e772df4d51eb418f782f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed87db7643c0acab872d39a3e67c86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd188c941c086343629ce4e485ec5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3645588e285abdbba9ba1c56d4791102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b018c6759b6d01c06b1be728474a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e8fbef13ea05ff9bd3a7feb8c358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be95c99a7d6f7898a3999ca58fc09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13b50751befe51580ee46344c9f1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a4e9427eb00c6d4909ed3759e62e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa329c8c9b72d543caaf96a29d0f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a79c65da046b85f79c42e5de6e57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b92c05ea20b537a08bb43f157852a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89ddf9a12481cf11b0a9a33a3055d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fbd1beec91c074ebac4af3f7e62e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23483d0c83b44b3adcf5afffe9becd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2aeceaaf4095d5f759cc47db923a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5304852ff73de1584ff956d76a4c94f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d224ac97ea7883d75e3584bc75d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22defebee84d8b1534080b22e3cbbcbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6457d519404a6eabf9ea8304cbff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d181f9bb97e8a152adc76734b490c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee272b3630993d745de25f6fb31cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c850b472782a8394be80a3eb8a290b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b2ab390863d7a738a9e8a1d726a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3a9cf683102d4882fe9fcee5d07a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bca74f3db127d2b060f4b34c7db88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647374288d12d3e9ddfb846429cc9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5c2524ca8d8602952e9b441822ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454a768b7b0e2434660153eacbb299e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988ab4b464464028691fe748831db65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb735b7b8e66b81a7a341c70ceab988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505449db986aab4270f603be6295fd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6114dd002218093d07e3e909a2c9f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701484d1ba5cacdc4e69f9e7d103447132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b0e9ed5be9992d0acc6972c7d2a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2273251129a01faa4abd5b31c489134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343201d70b615657b386d3fff025d99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0188a87a512a955e0a32f870e8708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee63ee9e7855d8b12191d97568762f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466339bcd24e683b15d001b7719293a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301b32594b1f5a6e865092f91c36fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdddca5c6b0c67936378dc99f259606140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da587f1cef41c6c1da9ca0cdb1729aa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75dc2d6e140edd5e62bc5b0ed3d9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636107a33af801260ba67535be4283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb8ea61e9cf94e4c19ccb9941d7e43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70d7e791469654c1d14e65b6cf3efd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d3431f90ee0cc009a1a79b392b88f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51aa9dff71747049e51a508534c126147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361729dace683fa5a4e0f5d36bdc96a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c200bd0b25b8993c81b155a649d5b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11dadcb0f64c49b0467943628c7ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dcb0a6a924c81045c357af1a838ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f44331a81a878cd0c1df185b8fda26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfdec9d1876c8e774a826c86d3ed8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4731c5c9ce15bde54d904cc0fd82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc3e4695f0e94359ac98f50eaae9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dba93195214427e7ba9aa0b34b662156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88e1a414ecbd4436c65e05dce0e2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76399a44659d35e3740e13e80712f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0085dd8fc76dab0bda308283a441159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106f3a1903c69bc474233c1cb36768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15535bea11d534d14dad31b6abe5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325498c5312c87293c37c012e6cb1bfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe80ac35ad08ce36a21c9ca55f6b676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af47d7967333cbee2c7d63be326b72c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6f23b8cc266491353434b572a4651165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb83f3b2efe5f9eb60d8e3f23b79f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591388f2bc348ac37687cf88b5d347167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4ffe644c5377b5fb89bf62d0416e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524808e8e51c57d8658be32ae5949ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6737c61e23b8e03cabbbe45f198f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e5127ad0e830aa63067eb87bd6fc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda7cdff6274f54f8c0b0088a73b362172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7b0905e6f4e50e6474e468f571ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb024edf745aaea5ed9802b707e9d3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935b7a388b7b24cf0c66bcf5ada2fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd2d0977ce2282b2e301c80f75ac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45dcf461d260752ef78beed172f1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5eb7f61850198754eed8becdab019178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46275a24c5506ab63347de1efe2d6fef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d54636256c144b13ea6005580a18d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9016b8f87bd2fa08bef6915dc56c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62840f3b8a4dbda8429966bbe3474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d267098c7766e76ca17a5f3c22877183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d0c2911386b14520712a94fc8921184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951b931eee8975c9473a55f7748645185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132233ac465d728290503c37c56cb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2ca05941b792f1f70b96c5f42e2f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147196351cbda478fd2d83c4a698cf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ced9bc386e0fa950ce08b1d716db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b54940bb3efa582c5268a6fb9780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005a0e1d4a4d7fa112962c4748315e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed6a0b7360ad8e8ae08ac5bf1178dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b626c6f6467eee338f4ccba2ddc152f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46a6aa283700c9b2d9519b5e22a1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9143e931262f925bd8580efb0b9780195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f62538366be8961384a7843a483c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d73cb33d2f8e5a0b07a6e08f3a746197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2bfaa1af9deb272a89fe90f58cc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf4322cc87606a0c51aeb6a6d400c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec092370e4f150af0870e6261062451200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734b9300cdb792cc22698072ac7b1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23681e19acd7fbfc08891e906fe759d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d268d6d584876aa9e4f5be0eb96a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448737d170d282c6fc97a1492f3952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399c5d85288fcd1b4187dacd866ba2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83877d105f7687314beba00d7bec16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc1600ea84734616caed08fb0c9fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177112a8bdbf26796128e43b58d6e454208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656ae0db4fe42727fa8b45cd7365b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b3055b4ff0e2cb0f8257e8758494210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c90f36205cc08fe6056447f6db45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea09471937201ff00829d54e1fe193212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430700bac0ee4a9a52a32adeef01607213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aba63258697752df61cc1639f0e64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae0350bd6d7014aee0327e633b500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e9e2afb1ec0486b510acabae4d4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd4b4d52ed4c7358f8ea03f9658ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca99e8b6e6044ae3f7a7fd250a23f16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd40e639df6291c74ee31c4850c395219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc3fc9a8651ac3ccc3a4c6b5f053ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e4fd505f6b5339c5cb08401287d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276bf953424e2e46646503cd88b3d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41148b9210114d26a49a81abbd55a557223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d9200a1a2bd67408161945549764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc8279ab1742b409f9abeffc7b7b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84015511cbbb856aa88b2251be9bc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b83c926b4831f590667ae1cbf4a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bba7a23ea35087df3ae32e60de438228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d555b5fbad39cefa8a2b353e98d53b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef39cfd417d68685522fe7229be0f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b876d5e420467a7cd5ec2ed86b88ab9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c06ce518092cae0a226ff48fb8ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566c9f097f36e91dd3722097ea7deb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27bb302289db425ca1a2f2c604f6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf8eb78bb3fbed12653a9df4901d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b14c69979c78e5da42313d0bc9185236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f72d189a6e0affc557773ebb4d2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c48948eb9f483b3bbd1689266548238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca808249133764cbb9c96254a750d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dd5738b0dd707da0acbe6ee5d55a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ce059c8e52e59bd2edbfbb7e1325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2709d5e837c9620c622291a7406c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2adbdc51b386c5a8cf3c1f63ea5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b187542788ce5fba962a00d0d33518244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0993da06c37edf05f8804d787045b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46757901ddbac95a651767e508838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e85615c074a2d3ee95b1c01161dd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3858bf1c03c47c55b632d9657d6aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c97fb5c26a922d57fe77fc550792249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276a8c855106f157bd5d3c9f343315250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e309b14bfa03bfaef0cedc3c682bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27805ec79b984450ed18109e82c90420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed995971c7552d614b8e6270d539b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8756cb031bd0a811c4d1152c805161254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe467c6900be33ce59d79f9c5253dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d06e42026dc6b9085f21afe1a5537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2234a94843e361d0ce371ee7bffdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7772fe069605a905bcc3bf5678c3acf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38175509dbac425d67182479f500a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cc3477e5086ec52c3d1466b4dc277260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953519cc2639693a88a7248f3e8d363261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8649639dd5e3f99f4145478c39d32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c77b89183dc74c1ba52d67c878519263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ea35be1c9fa2cd5947dd2412219a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03dbcf91c8d2687afd145f9c578858265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de4137848ee91e24b6ed046402173266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b736265a3a6fa70e70ae3188988b37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc0e4a712d58738d2801be4a023e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e504a24501b8ba855744b3b39d82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e484a77620e6a8046b78e480aa03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e1abb771470ba860856187bcb1d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db70ec10d15e9608e4513e86eccd20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ffb956decdeeec9fad145f941d04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebbe64ee5104da4077dd16f749db6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4b395353e2163abf33b3aaecfbe7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ab19c44a0e5bccc60d49a58f58a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee82d2409e3ec2d4a9e8b7c5616a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4eb1d61462719674ec74c9f19400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e992e3c203ff248466775da596e41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec3edf5d9d6e06807aec22f47cfdbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d256abb3fa10e44fc86f2b7011edc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53693fb9c779cf6812382a9d0344b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200acbb6168e32937f3ec7e3ec9f7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b1a919808645a71768aaefbb3d93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d984b13db4a65fb85038d27a789f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119160218c2984c59c60ccea65a5faf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8ea3f7b904c75c2f194f08ec8e74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318d239fc986e7ba7515bce4583e259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880581448171d8699588227c870ae611289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42359831c9a58ccb6a27c86e31fa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2b3c1d8dee98ad1c3efdd34b7d7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853bf523c4c8c2575d2c7743e4c0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52164316fcbf1b72068c4c0b753020293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aaeb604cbe65fce176f017c51958f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008a2be0fa3bc95557be57ba7169d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255143fc402535c991ac9d016023f65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05389a6db623808fc8bbfc3c10f3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb0e6ec6dd06f025d8b8ed544e0987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b031d3149477259de40bc45755d96bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c9206565129c276e936b6de474b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267271d7748d453bce14e4d16bbac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecb54e758f7ad55da0940057909478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927cb683ab9ae73c47b345d3501590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930fce370864ed5fb362a09466fc0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4348f223676119b97949d7536cfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015dcaafe2edba85228dbcafc4cc67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf393f9310c5b635f42aefb1fc4be1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f80ceb4ad7f0e19cc277291ae830b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fc9ca28b0d2c1b210e72334b01928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46323acb36598c20756ce629965f91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdeb272a0fb0cc01c32880c1009f74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad2ca5957badda1c83a33041cc53f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056b0d9250341cfd97487e6f507869313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8830193d1c548b1a7d513276046e5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1aedce63dee679b5d083acb05ea6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc383604f710fc4ed2bab2758984f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b013bf9f3293ed2ded9ce1cc5c46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e10fa04f7179c2cad7167b3db4db6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70e3ce3681b2d677c772a40969eba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ebc99969328825222b5228d51534320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd896495f04f42865739805ede257762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f004be5bb6fdb11e5bf7a4c8045c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e7bed9a3f9c1acc8941e4bc4d73a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e4282dbf0f4a94b45ffbdf0a4c14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c51f083925a00f29e5c6590e0f0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad28cd8244ce6731666b5f96fc921cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198974c908dbf05ec5dd55c3b51a576327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc44b54c18a22054fca339370af3dad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4d2c573f38147eedd4c8a3dc2c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc36f5687793164ce3427bde2e4a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d80b86103e9ba21954450c580250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa772b895482fe2d02fc5495ef49c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24303ea9bc9d9008182192e2c8a997333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda961f055304382965b0cf1628ab4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a07f237b0ffe22e934afe1198842335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4baac6f72cdc2c83244f2e01e171336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964fb143229daabf916075767ae117337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574961846bf1025fad214be236fed891338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277509b350b735970591f4fd2c1486339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4969551b4f14c7754d6d869985c255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f752c898417ad1b5fd95166626dc57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46ef02959deb5018223c98d12e542342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338557fd98d042082494437b62fde2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0769958a9118da12779d38e0e2d25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240033c41f2450b239fbd9418a091387345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4c9813625fe6a4865343d18a0608c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101990e6a339fa58c70e112612b39a95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e53976856042e9acf4fba51f0238e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f030c95ccc8309d507765f217a179349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e017aae7a89a2aee5c5bdb95edeed0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fbe4f1a6affa65632737a29152061351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3cbcafee3f36cfb669d060718e879352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926bdb7ca27ffd5cbcb8dac2384e9d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a94e32a53acc7ab4d85a493c6547a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0c70cd52620af0a6b45522ed23e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86404efb44feb8f2da4b8572009df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7ced1c0fd2a42dfb3e01535b587d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd41f8947c16c5b3a7475a8c06c577358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ecd6f8cfabb3a2471b5dd0d2b9f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d36ae603a3b5e2144e6eaabee7dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc29effd0922e9e74f927852fc56c37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50dfe43a521a502ca168c9da0e6a53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def304d7a00c9b156f82ae31394af2d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35c0979c7a2d227537631624f2d48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2665440b1a6aec7ea94969a78e5482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883fa1d9a28c640065e98b0b1fe7d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d5686f720bfab573a7559f9b6fb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebf1d7651e8cccf01eba12dc899f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621f854f3a81afd7184c56346d604f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba6db590c86801043c06cf72ea10b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb7b3b73706d947efa81289f918e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7df2b7833dac671302dd7b1f01c99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97340fbfc405663a84bc78490564f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e739968c3fcd1094ddb06066e1157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9fc61286b4441d16c3fd66942bbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cc506fc0f9a304b23653ac90d345376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14487ad482bd4d35a308a85411a8a14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f211faeb4215bf279b4dbceeb37240a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724a37cd992967b16274e952125c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e9286eaebcab4531a30d299f0634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d1229ccbabb0c526937ee2fe930d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c37651ad375ba559c0feb3da7df78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926165f56f985e277e7ca847a8f4d3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae88f06f9a043fb3dcd370d2af44e0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687105fdbb0843f2be8d1184f9aef961385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf2d088ebc52d9b584d9169d2a60d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986912d672cfa57aee857d614d6deb2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92eb0f4a6cd0b0089f3a808da2c23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130be60f18b60d631319108aefe662d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05805299ed7c6cfd78e8ff5f913065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f01a6437d7aeee71caf706e9bbfed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f7bcff8beedf6a2c3a9fea845ae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd776ba808073aed57630463afe2d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a2e5db16e61e021051c866d8b91dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1c7688973cc5515b646ebe55bc69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b91eaf9373d25bbbf58b6e8e11c24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e4084b68b4977a1d5cef150d22489397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa290b948db71d1ab0cedcf454af6d78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c066e13208480b1acef68420f54ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25a197b3838d1134d66dc1e6d0a3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c3da989d48a32a92e4e8f429b204401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363115bad4e2a6c35ac2ba41d95a8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676e7d0e592aa73abce7aa7e203210403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57946c4a4daae5844b1310974dfac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0396b0314dfd47d8a5f7724112efa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0669cbcb4e8ab217ca9b48acfb04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d22c7c2514171cfa76d40c3f6a0c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767facfeb0e7b581c18fd80af59fd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68eff9bf3b0f4e5e1b3c0c63da71bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04598311df69ab4b8c018637959052e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf379dba977eda6d66ff04cc82c58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90679bf96b8605f13594434430983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa921df6b934eee9b5a64a7be2441f84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc2a50ed0ee635f5a9157521e1468b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ceb5801371b58c3ff30504c4ce0fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d664444fa3ee32793a48b4b5a446d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d54b4508087885844fda03c25e06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725fcb5ea77f03996d89c32bf6e66bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7a3066a2b67da750a3e914cf25caf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc63c0d9ba5078d38e4fbc03cf061420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27457a6c8030da7f2d52abeb57fe859421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f112db286ea0c14973a7c2592bc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f84365bd27ac0778643f7e46857ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968912565f98768008eba5694f86a528424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4247da1a9872a950f1ea0dcd4fa443425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15efe34d9a2d6c53b73bd13b797c552426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13659f130bb825335bd133f4beb4fe8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898cabb25af30a2ebf829456f228f2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffabe6ea624d3029a110e2569aef83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1c697458d51148b9891da16f6ae8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca21011785044da21ffe95a06e12d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed77e6c2d7eda19148cb9cd26541b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafb76ff54c81db7d40309dc34982e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec69524df23f1f48ec6915dd42241434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0422ddc26a78fc6dcbc47856902f0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5610eb44e326a9c8b7da10442f38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff4c800a41cf330a4214060d2e319437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41ce561529ff81e4781b9f269f48d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa907ce9e0492821abdd2875fe725d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db1f6568a4867f981d9a2ae3dbd30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1913a9969b84c3b8cc4d411350a73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598707fd6e802106bb078ef752af3a59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0ea9a22bfc298abfa91b1a93c51e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a093dc650142dbe97817f461cd4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda084159bdefb5f15be19408f2052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c457b882db710fd0091571f88110446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c3660d25b3cabebe7f8817a523dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260cd54dbb484f309ae3e8d81f97acf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddba288caf0ac3ba18267ae86dd4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9789a40d38646bf8f20189452a2678450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e736f56569f4d6ec1ece9add032a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23aba4768e33024292b2dd7aa5bee2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2998fe6ff0bef40b8136a811cc49f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b04f42d7f140fa8a6198a1f0958d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30e83bc0a069c39c5ca8e5a0a021e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72ec2b6b62be36250ee04c1f353c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25be92518a3f33f6b6873e258ca0ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d41721e3f1e0d19cc082c2f523d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c005b8c5ad6e8f5690cd5a901df0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923e3bf3327d432d3fa9e2155f8473460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba03e4f3fd7049cef8a686944309a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581420dcfff175031c921c6f21012f9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dcb58b448e99c140aa533b31adb2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa7ed36c11cf485d063e656ee6bde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19415d10e1725a8954f29462208840465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713ce60ef5734d30c496f4fd582f32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274165e2c5ac5aa1eb5fdf2f0dc3d0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba6b7ab3477b836e39ac8edcd95c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898560da27f1d48624657418a0c3466469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf486908161ccff3a92ac1d45fb29d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187766dfc4c4b92140855b34fb12e7b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32c30c436eda7f678f0592cca408b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a403e2c16d72f9d45ae44a51e8e100473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f826a2177c4b14cf14c9f9b0f7237f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c827d851ffbcea1bcb103506e105475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7345ea74ab23e5d2bc0fd87fd3670e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0586e4a16fbebca3008fac878bdc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388006c467f150ef6311d176b9698db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea36dc79ae04fe327f89a4f21f72eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412171e6c90fb7beade7677c4e93f31e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c699c958372c81e1b334b22adcdc10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14dd4fc82615c3c405694f138b6a29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073022df8d82fcbe0da042080f0f574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b256cf27b81888df933e312b3f256484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6accad27e7f8c1b838cdd5ff45f1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf8d851708f10015b2f7b85f340f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbc04a4a73bd3958eecc7b3808275487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4284d2b4ac6853047cfba3d35d3da9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b950aca2ffb6394664db587f6c40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23ce3b854076affb33fdf74d7c498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a211faa5197df0d4ac7f4f6ecb5e11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3610abcfbe4efd37886afcd43d7ae0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78de4e1511337af5da375d30da97b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd956c9b220b102724ffa6bf77e00d6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c818d3fe962fb60d6d6a4b8854e5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba0a94038e1590c39b089a8f2ade0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dce0bb6e9e8b31537a410c1e5acfa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c936a3c8515cbbd221420bed6104f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a556d4f21d1a0af2d44544aeb844f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0515436051a2ce6b9471fdc26f71cf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5c34d9f0b270feba6fe4caea774e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d305735cf219ecc74d88feca8af710502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a206908e2eff082ce8ade956550a79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549346731327f408fbb0f25024a7628504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd13686af742c72838b9dab0552f97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02a0d1ab04cff7ce02f1327eec48a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee1c784b25a903841221c1e84c2847507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b6880fd938789705fe1026474ae8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26883639b299551e3c4de3f5deb09d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5dc870c37410a77f06dfcd65144b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724e8ae6540ec14ae2b3c716b6b9cb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6999bb2b835f924b2f8483f4d475512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7bd9da2ccb4bb45bd93a2b75a249f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82b982e67b0471b755a476ff65077514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcb094e4f982fb808a8da7af6915bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf28ba6b6effb3fa23c08e09c4d11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584ba38019930a2ad1fec2df27070b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92335018f0ceaf7e25b4a16cf96b6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd0704888e0867d27e71d7d16a837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ac463e5ea3470392b58875d75020520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0259a6082942e47a75e44eeb19fbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6dd422104712a5f950801d234a1d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6560af224aec75406f3d8e35909a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f26499a285821ad59456d3bf9354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb393c1de0e29029c2de48611e6f3db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f7ae883d83ebc83d95d3901dd084526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b998c6dfe03c6dd27206edb3f14beb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645f53d5be7ca2361f0f4b3392b867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169034ceda9b460b511cfa3ab34fe698529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0d31a002873ce86901dba44506937530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503078ba650491df87e89b7fb3fb2ccc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36afe851787bb931064c6cf65fd02b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59785cfa9eff715170e673f70bff864f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a3d3dd3cd340a2bb764a74ece352534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062c52fa2103537e61027fd0ea8bf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981218bbcdbcbab00b057e98b5fcfc57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb2f70e0544c716a969439af0e795537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e6676cb5bf4ccd83eee22cc953a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d9cb20a191676f2713e85e096d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509237fe2566903fac574157c295e103540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b4659016a008acae9c86834a6733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5905dec9f4bb6b26a3c4b69e94318542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c73f210ca3e475fc964773e4c2ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd0492090f901e9849c0d3a752454544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49844b3762d8d7be522e76508aafc8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d57ba621873c97b115b6fd6d85e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebde9cbddef8e3530d2ce94df1d36cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd03e9fc23174acc9455b24b5ff233548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dddb6c02b6efc0b9cf4da7c42ba33b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ae19049a56c2b33f79356c065520550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffa4aa59d9e9cb8b6f1cdcaf2f21b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d8b2d4bc0a0fb9b90cb825cd2130552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f92afdb47a9a14444edd8c5d5625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512331831cafe336c8af49a0048f4542554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057240d6f06511cd219e95dcb458420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272568b219be05faf2d8926178a26cbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e5328a514b1de91bcb60089945e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159bcc1fcc94acd1413620694343421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a584765f859646bba6228c0087022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e38ea2d3365b0044338045b8242b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6e54b6366c0792d6fd269393003e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7939c92c66cef5d1b098c20cea4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99effc6851c84ab5a37cc44e17806cc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e672897fad581de5e5609d8088bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e7b71bacfcbb4312eae23b6e5af6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ba4ca5e418d8b4021c522227da96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fef010ffb8510c577a975aac18270567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c908348d52baef9c199dd336efb98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfa391509e398b8df27a5cef89679569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63381d7d7ad73a39ff655eb0ec06a761570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479724582943cdea5ba2e4b5d41aae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc87a2a64885d31538eb05f1a19742572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dff446ef87306479aff7ddaeb6b712573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2976a855b1f8699370507a0551db10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459185c74fdd32446077ec24acda6f19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee3b4aa9d53b265015bfaf6efcc4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a38586b1b8a0b69c29031a5a56ec78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157615bc188fbdef2688e2dd2d3760d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041246c5f206c1511d99a4bc198398579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079db56c149e006567d79ccfadc70fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98015acf1fbf7cd6c87bace30c750e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689173b562a400b45c49f9b71e764c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c86bb365d7c1525140675eb286d5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743214b3be87d54f5b57aed7ac4c3e70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a14f335857347b186852abf15d75c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512076e025538b319096d841a86d36a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa2ba3405456ae796c51d6d7b78037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7aeffb05fde21b9b35401bcfba1be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5b49d9c5e34de22498c434b97475e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e153492ff1a13408a745b40f46f04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e161d3d0338392fb28d06f38c33234591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114d747c6a783e09b05b8a1c38fab5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594661ee9f2ec5b11325c6df6fb3fd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ab345ad3776f2f0ca41bdca3cc63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3967e8d83b83886b9634cbb3bc59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f21ba9b7fc26d3667f0e4531b119596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de424c6939b1822d0c0df33d2e4b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e06faa4d09692247f9c09b06f97cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ead2c5ee0e7306b2ebfe63d87fc18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16cc621be52f791f5b06da2b36dc1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338825c527c113208af6e3c10d68d43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51f8f124d68c49840ce8e3293edbc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6da1b4423dc6cdb199fda2ae6516b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f60a99982a5fceabbcd17c2d70d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a190d87cc18646b6bffd5ba9c8e816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9489efa699064642c4b4c58da52513606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201f32cbf9aa40ea24437e49b0a12d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f661a2ceb41a26d5a8ce8cfa92c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c52974694672b7697d67b8cd7bc2f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571ba21973f2ae865236928a503337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd684e78acb332c594af5dfc0795f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c1ba4536067a60ecac68d8bd0de75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8703283e0065fad63a8a86c0c754290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b8e0bc0d0d321c501f1a464139b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777a335cecad60da08cfd6415273627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de2fbcaed33de2b110410c62c6862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f5b7a1ed922df479b9b1146b77204617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892fe54b5357fa5395e5d4c9cbca910618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ec628cc7e4490896e7ead32b98be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec77e91030bf9310e80d4b0b6bae2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea57bd19935e79c5a2f331467d7c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a9ec9ed97a438eaada887225bcb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410764c3f6263719b52bb4cbcceecc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dced778769c214066506d972ce3b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed32b3b3575d32297c7155f562e6aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63d7ca71bb040ec31df7b2068a831626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b265972824fe43f2643fbe972983627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db840f5be7a229540bca22cac427ea95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c5d0fba316bc33f026a676aacbb00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece541855fed9ba812d8854c6095ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b46c138d0f437c895d0448e5845cfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb7969af17009966093f7a1026906632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f5bbde5bfc0d4fb4168fad76787fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369791f3d9bc65dcfb2ffd387684b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d13ca4ef1d145001868ac2f070ea2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4803bbca500c79621e82a61bceaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c5cbc7a4d6012395ca9fd553cdbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee087879c1153428d482650368e6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b994d143225f1385f94003d946c62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bee255d9a100736184be65f3d0b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d96416134558bc681e858831621b30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fe7daf25ac66a42579bf81e07e1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879e362e733e943ce6dc91a8062f9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07fe98253ef1b2d70ac6468580f04b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81197d785ac56de830ea770217c7829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8294a093adcea95faddcf29f6c4e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9a4d61b351a049ffd1d92ad1b733647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a1f4c8a133452c6d1654458a45b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73eaf7108565f2ad9270f9d7af9b9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b7addfbc46960473e683cdc80310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ec5dfa96a159376d4b38997d16952651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4508338832b3b1b720c8a39c9b884b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e57a25a91bb587b12e88f5457a12db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf5709b0589b38ed3d192e0672882f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e64b0a096c415982eb16bd5f31af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff456850ff9b156f71ed78b4432ebe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76acbe6995ba6deb1f435233f6767657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bed250255004a881ecfdfb758a770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaccac990269272aaa4e7f024652280659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d930738e0706ba781f7203df5a599660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eec91e43d2dd7792f1fccc6998810b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73e9928edcc11a4976397213c8afd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff8b570008275cb03b93ca93cd2ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed72e07fe0aaf982fa802978ab60e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fe4f9cb21b2c91cd61c34b45cf03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145797cae2e563d07fd4e2ee9e52f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e563a97da0663319cacd65a2ce8e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f2eac1fb6cdb3b99e598c11ed399668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa062026b37bceb409c659176b5a0ae9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bbf7a3beeca722fcddead84ec75e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc9af6f4f43b1038b7800c0286d2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ffc4a0034544af0178bf211a850b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd94de7b1b3fdc72b4fb7cf053d139673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae93967b7c3f7dc635bfdee67b7541674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5056dfee37a8ce8dbbee92accbcc79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef3725a302e328c6587a1c42ecba5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8cb0ba90b878b2eba37a564add71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951007db44206d2255c8802439e4c3c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2c1d11e1f6bc1824c656a96553a5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59e366500e89360852c6329e34742680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6363264370d3d4c8b1b56a82f1bb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02a219c18e0c91c770c2f6e31e34e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9e4dc9ec06c5466fd965cc2ba037683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad44894b14b42a3cd3984a891f527684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24681ad28ecc2304fec3b4a607fa2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cb50a191534230ef800ff7efe54ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ef44859c40c0de6e8c60b25b0f8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a387b2f64a3f64467f75976d7f891688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3374f1949020b0be7adc2820b8f446b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f530511c357d249a9f746a5fa6f5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535c3c3372e8370f3044ec9e5842d1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0304cc177501c9839b41bda7e167692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dff235db0a9999c0334b054b82086693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d07b2df3a4d1dcd42b19d50e05df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02695f7558613ca5cea07dea472335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ac75accfdcc32273913b166bdfd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b25b245c52d51c4c7d3c3395d0814697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d549470faa5cc59d0e6bfd9697789698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb612d26ee0d9bc67596614cada6ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36398becadf601278d73a78c35a150700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949e75bcde201a025f7aace390f578701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eef2425d7b44e5d8c3c3bdafda9fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634f6401f21f5e9914fd225f20d148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7a6581313543cd81c1329a0b69c63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d65b23914bcfcedc830b273f991f56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a248c45f20988cc14009e4827a31d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4969d91728eb7d229445a510838a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc09e09d94b6349585b9235a17bf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ce3fde58c8c4c586e14db7ade601709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aca5d7dc4149720522a49f94453485710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902eb7c1ae0e69aa29a01a54ba0c57d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc311fe2aa38b9c1497fd32457a9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29e77066f0a743f36de0b14688593713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09c0407e47292befb0702f9de2ee5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9909d5717873e1485a4f3785991b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9581bb07179e05d88268a447ee749f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2fa450e07e0cb804700f5d88043f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737f515c1bf64a0db4391425ee33708718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c0c8344ed8acc286da542ed3f5e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f027e43231de06a25e436b7be2dea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a452c61886c53b6d3e619078e7ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfe9dc08058fa29edfcb7700af57dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9a3d51314a874535a8e72715ad55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef11b8803e8826e12d7ac20562bbe66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1bbf41449e70616f87dd13300f701725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9c3ca62e3a7e47b05295f45cb2d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a982e229de18256df2b23224bb6f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c467beaead6251268861ee98ff75dfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d4491313cea11526b96a276365234729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c631445bec9f0ea0bbcc5b4a152d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9c6ea4239376b7fa0531f71ca766731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2739666f19686f693d96a738b94811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1a27515dade892d23b20f9dffca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe4aeeb9e473729bdc13d97297a34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08121a8ea941eb9771ec6ffa9dd8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5e7328b6b8c67c00331b4eb48ff1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81849b6cafd675492e46a71b505cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2ecf90fa83b7d8ce3ffb17e38dda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc70266767851bc6ce0aae0d65273739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be551d41f2963ea3a49d26c448a5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455d7c0558fe14a3322606be977191741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2757ca79184c11c3fe8d7717f3a71b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2938aa7c8cdb160d95a8ef828eab0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625ec8f81b3fbffd7e0d9573ffe7b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b7b9c979350047f6b11ad888fd1f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e59cc34c02aad37baa9e1cb5470e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08946dc210726ff19f90dffdf9798023747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2417fbfff6fb592f7f1f606e77431748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dda23de2e404477db7b9b3ba3144749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32193b599354d44f119021f1c16b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bc92ece8d960813e80700eb3d1a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dafe8c82e9ad654bc8c8cead684319752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124f90df7f3b24fc581e0067c5f57f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069ce63ddf94de6c70ef7ee40a725a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2618c440b3d8269e79787bd3f84f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55be1d706af9987d43584d4e333749756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81cd01240001ef762323fed87c06f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22e5a951645870d0a6045a241e708758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c18ebebe551b06ae9a2724346394c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506cded440c409f90c29a27cca49ef11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a926857905b65e94fed234f2d0eca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224214df3439ef7ed30999aa640d34b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf21d55293581798f9b99b5f8c89494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbfcb1f7903763a9ae25539181d35a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab539223780d253ebdfc3163ac2296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e724f0dd68934f57acac12436f37c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b1977853831fcc0cf02c4669135f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfed2da04b39a586f2319244b9e9619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703f541e1154023aab30d9db0c9b9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4788757bf2290013c014d37beeb98a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e014b550e5e0c4bf6dbb17564b6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f703793afa75de2083dad2c155443fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a4d501c317a71f5aea85944f5be4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505af28aa2034a783cde73db43a527115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ff929d61818620caebea433da89a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a3c9b38ac6b983d0f958b0b2e148b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380e39eb248b751375905546468c6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c3a77f15729b27647554479aaf16619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e21d036a7e5756111e81b04761cbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a302da349146b116d3bbc54898a7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b03c1d5f7be325d0103f6249ac1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd433edba732ddbcdbfd5f1d6dd674523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a321d3b4e9a669bb933a2f8bf6ece324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc508f316d424cd8841206442cdecc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f83f5c302cf6371e91b9f0a04b79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0265c6f89f36fdbea82939cf7088f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a072d1f3fed340170ad43c01c36bec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd70fcb5ee5f199a15aaef9b5ea1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a7cabf3e28cdb423339d8787ddf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3dcce7528e68c279e2f85c58189531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430a2d6d4b5d60d68318eaa0b7168b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d561f4dbeb8d6d0a7d1686b168ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31180bd2354fab0d5bbadecec09b8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703c3d798da67480119d0cf5de039c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea06d210288a7ef36e3d1504c1e02536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa1a8a5d0a8fb0e9a161b69fb31f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d454052b604a8ba21a09c23345f4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83de2f420e427736a2fff3803e891f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d379ea682ba06df324c3e408b78c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf8454422385ec2a3ff70d1744ee141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d27670e0dac3e7e3cec32eab07bf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1c6aec9e42b99c971c83d475acff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348901d91fc0335f4cea3639ee7c77ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e094760842fef942fbabeb63ef2c8c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b860a26f54be2e192fd971ea4004146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec290abaa5cbd30ac960fd7ca019747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a24ed8a2c76d07b11b1f7b5e16a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524dffdccc931e78b841ce395c698549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bbb3e5e39b99124513b872f5fe2b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1bc4967da72da83e4b7717685d41851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a68399abaf4edbd6083b12912c5d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e5b9cae6c6eccfe77f7afa37b2d0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63603bef17e5b10aa912d496f7be3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2369fca85de727068f1e6a87d4f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f6ab88b6dc13566c81c5cb4a10e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831f24cc907cc3169e82c83a4be51657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b30c50be9f2803980b726683c0b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bf1675720307c5a741f46f0b26e5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdebecc23e6049ff26d5f85db8fb3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4faba4820de234cd142b87f18ba36961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263dd20d69ba24b200f582a3754ef8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b980d2526413c8d4df496101c66ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555871d2e1bfa0d7451a37d239c9bad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293d51e181e62784ba0430e2a79388b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d760a6139bc2f0cc48aae7d0723766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca145925a2cf457ad197852744c5a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9a1f8c20f87ca39d96fa5d9fe35668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c102cbba248fe24536ea5488f223269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632e1fd98a2c3153d303b41e7064f1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3250fb43b668c912d58b3db46a2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce291f676ee7f72e2b062bf9e6d28072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7fb745461b3da0778714a5b7b38df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d8da41a2cb767144e4eda234d98674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853655a5e05f5b4f84ea840c173e88375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9d115e155653b5308d49d6c456b5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da923ce10e870a0a56bc79c1475757377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772d89cdb87bf26e0308e6dd6b4ec0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5df2212c5db3faa8052a56d7b664b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370855283964ab393ea46028fc936080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481543ff247a6ad4f135a4524c243881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7f2764d869f409f20e2fe5e7ba3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ceb10f0a3414e62797fdf7731c6fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192dbacc4380f0e761c0bcded6b179184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca6ac6b247446c5aeb04e5791059b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc6406daa4f76d30484f4fb2583ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809bccf15585d47b844791d50ffa0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9e6b1c53986ecf25fa8d164d4985988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0aff90535aad89cbb57d4a350404589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658d79c0cf93838f0103a345217c98c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925bde7f4b449d963a1fb1c360dba5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934031c8bf3ddc28dd784132da1f791092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259e516b462199dcfab03e6272dd5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068757b67468140db9acf24440c8eab694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff30652a3124fe3875697a46d5e2b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865876c9b63f620db6ed4c4603c316d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5d95176ef4255c07e44288d185c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded5649e4106cb5bb4cda3d19fee18b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1331a7fa2f9d877e2fd92ddb6ee8ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4780ef2f1e61236165bb5159c8ee1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c30eb475cfce68d874e713fbeb954101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cad81178dbe769d8652c5e02a01e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a335590ea8f4e7987aeab18d454e3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf7ce4cf9ffa913f7e72c81174a94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e9477cd1fba05d1ae1e0cc661385105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1f6933f1230d238dcaef59bec9a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7bc410308211f05e17b3e0126e91d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492740765d1a19401450c8d1be429b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016838e118b3088aaebda83defd863e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95848eb20c129815c4250a126442f8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a97bcfcdf9754efa9242a6cb92fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b17413b58883b1af4ae77799d06256112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197e8ab5e0bba5519e6034fb467a658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f8bdebe405894a6325dd1cbfa5da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c1e2680b198378846a06a0859b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb07b5a4e0f890a3a846fc9d040d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d39598bdc9396f95be79d0d3f3ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18070c305f95f6f00f53b868d7a170118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82cf739b7ab2a494cdf3f6a56ae722119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f366ae4aa5bb6b3faa67133a752b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dfd4c0b261fe959226d37bf01b06c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7cad14800888b82438b3144c18b89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedab36d21891e100a615c3b2dbeedc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efd9e27236e4a507424c8e92fe8d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b28d9e5b81b353919c8bf6da21e9ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2e3f85c127f97c88867598eab99c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb3d4446428fdae6fc4ee6b63a2fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ea78df3f741103dab4584605e4aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaac586bf2a33c662c17d63947fbf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf03a25e386ff1da68a34a5e9a936130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537675898de4a760405d6e22d94c5382131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162364bbfe78d053a0dbd7884c0fb7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e65c02e0f6077365e87bc9a73e8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1f8d2ee838eb9ea97a9857562ef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f43f68da93dda48cd1ec2f073c926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf363ccc467cbba4aedbce81e78d01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f4662a194d1a7b9650d8d0c661968137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87d8988830e805a2a40418a68cf2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac481c7aaab219e09937a987859c9f73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4805f569f8853e764abcc03719701e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f956b89d9b92dbca6207b0c7d1cbdc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f7082c6c09fe70a8ae9bc14fde03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854984d17758676ac2ab9ed9af59cde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c211b239f2029d9e041d18940c88c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8378e2f67a52e929b6167a8d59f5ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3b24ac7189d9165e3f0a001990e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab9ea6a68ffc9abaecce6de795ed78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058d1f0a8f691159c2b739ead61d8b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6635d8abf4856d808df791ad918d1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f5f8300511ea2b754f5b421432de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a022372cd8929fd30832460f78b17c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528aa99a91aae767e0c309e2f2cfa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc998d13cacbeaf849163234461006a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60de01cb42a8bdcd1c78bfb2c3727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356c7cc9eeb9f901b33b9b18e5dddcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b36731b946070b3951b87b35739b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca90a47c95078504b7012e0b48d3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c33d1059e686d781f62fedc990bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ece999fccc1527d388bd7d4fbd09b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef380daf91b02e55d50f22a4893538b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f6d006f7e293f926f318c978e4c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474385181575deb378578d2fb86d8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc47feaf83ea731bf1fab8a815f80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa626ec74cf25055389087fc53998a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0f8cadacd30747acdf6b1f703bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a190ae25ad2ad339cc2a26b0459183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d44054ec8d236ccfa48735128d15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383f539968192a222262e22163d0e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412383d5ac6ffc3bbfe34fc0d66d5f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5617aab2c8613b0caacf12d40aa4c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e977ad48b14cdad30736596f1496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908a60cd2ad1f2ddfb9bec0f1d07f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff57b2589cacd01e246edc040365e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8643ffa9c66497ddd46f059851ae83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54361e91eda66c781b292bd7f9314185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd3cf8a47fed9078cd93de6de4d02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9960980fe97f47263e651c2fffe10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983709485fe1ab988edd634c005993178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d7f8983d58a3688e527cb73ed4a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236cdf9590d9074e422b5bab32881b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f640276c160aed12e19d57724ab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cbd54fe09a03f109d4762794f1ae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9fa2961d7a8d25b7c245d0204480b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fd43e382453931b0f8d8726d75c42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962bd9da68a2f46285d28104a68ad0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7d5868df28247606f8050147db77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0b2a0a9fb3a1fb46f70abc5c216b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74052b329c1db824f285ba36a8a26613188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67230c2a1cfcfb7ee0664a67aecb9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367df8a9c89e057f6c09bb9fc222f1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b39b68c991155554f4e7371851a87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd0ea8326f2fdb39876bdbedcd45c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebac45aeaf7c5f10713afc9af4346d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d82260ac9db36ca0fde78391ae68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa508848b5f9a8e806038091808e3ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84240636b26d0ca9d330cafe547b01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c970e4cd026200f9a59bb29664666197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce85e9cd039df133022e363f871ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dff677162d93464912ff8e6658ded199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846910dbe2d38e776391f3e0e7dd25ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646666cb81f258577ad20e7d8e6edbed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcb826f6622dcc63c43c806621166b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c7da6756bbe2318772c8dc3f251f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67bc0235c59c81c57fde462e7de25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f88003c6eef725ab77632376db3a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70482330126af93d7fc93ad6bd6617f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690b28c5d28e80cfe76a903e95b57a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e78b930c6faf12bda4ced32ddffa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ce74322f30133b38b7811354f2b02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011955bba9b0bb390a1d6b435c21abb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac908de974ec44ed195ad7db8fcc23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ada356d1fe83224348ab9845d33b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50413318709584df6d92c8711a46d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b2ae96e7e47439dbfe0e107ff074214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66ec0b5fe99e113297d241160c0c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea94ca5429f717342aa95316bb773e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e40b45be362d1239e3ca391f34f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d58c93d1e02f2db45d19948a80e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa6c1b22abd2e5847ae08b152e3f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096462ebc2eff5f6965669a536b477e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57399b5bf2cc3afa9251fa4e2af27f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dde62c10602f8694b5e98f9f80f99a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95a8b9cc1e53788f9c23399bdb3d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87ffaccbf9c9b829281fef4650360224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbfdf005c62721527ec5224562f02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c3a9158645e213cc7d448dcc97e3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da8e8f772c86ea50a979248b31224227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce6b5f835cca30fc24d284bb12ae2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00349b413f0e4da9b907148b36c99c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0be07099069f19e3130a097e86e69e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e42d03c9908fb91157e3b672da23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456930c0596619448a71e43c5590b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910a1df3a4f6e58653ecbeaef85fba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7cb6fc971b1d4bca09decdbfc742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fee5cad9ea27380a875f4d30836577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e38e58e414fdb599a48320e11a65e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f7d34b3c148740254e5c960b327a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93082a357d2a2f6f49fa1dca7b394c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf387e7e0c1287a7b48bc2a8c2766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0871adf356fa49ab5268e3e6c0225a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279497d06930a0eafb811642fd4851e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d020a95666cf1d5c3c077cd1223a6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f33c119538532b98b8081bdb15941243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30694163bf936ecfbeb7ffc6f0c3d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f9681b78c6e4146074594d23206d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb69441e7437df884eaf592ccbd0af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b4a7411e5f38e5a32998afca703e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e491132d96b3d761b4be25b045f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503914b28db65ee4ae580b2e47cbda78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1ec07fa87d27d84d666912d5e90d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebed63e49067825ee38d651b987a3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193d37a4ed4d9d7002848bda3e4c9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf24f8efffdabaf2996eb05cfba052d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f446e70cd9304b06d9630af5fb4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd8f57f81aaa95a17a8cce9e49f1c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed79d4b12085f59b121f90606ba7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c91053e04ab93d4c9fcffa77104b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e23fd734aa924096b2b11e2e5be32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c16629697da63f98ace5222b61e54f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df977a5bf903597963f2342f4306dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b82c5785b7c8532b6c905cb61dbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd6d6e823ec6771643cb08d0f3cfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9040e4cac4c7729c2a382d286fac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb3bf179b62b37f73d84c4decff919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82960657a3b8ce12c4db15646f569fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f93e09227335b104ed7c7e5c4963266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d2f47ada2bdf5f4d087e5a06e4c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8cd3a08ae75a86a49a77e2d6b9cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db3f93cec15d639a42e30a97714d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca0c33a9aab71489cb64c11e9cd89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5302326dff1c8c105a37baa2e019a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf2352247b73c19b21f87d88a83c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d40f143c208c07a61093d0559c0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09bf72859635774766ca06b71bb1fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090ed8c0cc6e78da98b784febaae4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d543f99dd9e4cd69973a6f0385b9cb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8cb669625cd42c54075397d506e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd431f7cc8d313c76ef0f3ce9330420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c490ecd39a150b06a2fe46b8e09e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c2bca49da7e775c5df7e8967024cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca1bd1a1d912a524565b4331ea6f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5970ad7c9e40073b01c75db9f9ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646cfc2307c11c02b20a4c5a31d307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b2aaeca069d83fb903e311b0f355b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75ebdfe387dc0fe561740e04b6b45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a505a1ae5904da35db5ae9e6007e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241b7a854af6b97f38f758c21f30c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ecc60db136ffb9b1d2dcb3085e755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2bdbc1033c3812f0ec816b98cc905289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45afd2406a2eaa5bda66e50397a9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479356cdf49e1712d06655af086b265f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deecb43ef3ccf31b9a99322b077f38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920984173e930f2e37f728ef6fd0fcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15706d819aa6965a9a3e2e5cfcddb94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f617581d7a4b19fb33e2f59c51eb2e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a46ac54c70f639acbaaa26a18d8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339136d19ecb4f46dcb04114f66a7e50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b331c6135a5672944ce0981c154d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff245e727cf42b58e4833d5fb4582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7ce66143006f01d63e6cb77b47db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da1d2d8165ca52faef784c14648d9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665061b1afd53789e0444a66712ec0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f5ad5738e8e586077ebc811987a20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd01759b9a7189ef494719110b600304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351c2d15be66492251bf917aa2219b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863dec7b48383f42dac4cbb68a04a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cec30d370a2520d5d54a865e56da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8fc289a4fff2de0d1c63fdafedcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab12dd5a2caf3dbdc482813ef60459d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33affd0b240766ed4d589eead3f3dee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f697c4c65b5ce58203dca0f992987311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ebdd718df02916f8e197af97b2152312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec2e0fcc4df6a29aead28d500f34c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8244681627a248e9e9ad84f9020c10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e9a3f3caa02505182f47a39556487315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb63df72f848144395eacd5613487a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3ac75a76ee92ed96f21b5b4fc629317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f7d1008e4099415d3bf24377026d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326ca338e627dc0a4b620cf573f012319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a018a6fdcaa1d09f662c152426765b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c75518c003af66796438ec107b95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62c601a8d6ba8bb7a94191152f34f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258eea3ff90fe607629dc99f078ca0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be7124fb2049631e2ea41a63c65a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed435fd8d8042b155dd442250da21e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e6c5d1dcf47b517d0ea8c43db28bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b8bc1f8f96797bf5d6d258b3acd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560fd2fb9cf3ce513ec5dff573ed970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6eb8eaa80b516bde2b6990c98336329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb817576cf6c7e17aa34a57f285acea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5524a62b6bafb77f13fcaa8ea7116331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e8c6209174bece8e52f7ae3df4e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59430d769a23e7a8f1e34ed64b5d2521333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838344f9555f8317375ff30177d5e4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f2b733e9c1992e05f40b18b2483bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e4aff1371b5fc4336e2ca594cefb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669acd807abd0dff3ec7f7ad2ed434e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb329cd3d06f38a58c12c017e9d6a950338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf87ec1851e2d008bac10b3e8b8b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3651f064245f953c717d2b1cb9154cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ec9297da06363d39000d4463341dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a0db763756a92e0d8a74903a25a4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d835bb8f7d3d6448b8b447742f983e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cdb0b49897b9dbe1f9c1596916fb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fc1c41267b81a3a414ec78c0538b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d168069145538ec3b8a1da08db74f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d98841dad9c697a83aa62e94e32b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9b78cb020da8455bacafaa3b613b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e2d513816a0f2e76b6aeee2b350d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0698aa0d9a23b13ddc56b24213aee18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ca07f289a98b9fd2fc6d303f06a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2654c0baa4d4b0ccbc9b7fe4d5bd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c932edda984aebe473e9491b0c4f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77d2c780ac2344ea7cb87de6a9a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258caa79139b29e30fb3f891920853e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7425cfec3d2839276d445c17788730356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf3cdf40488013b25e5d14066c1b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a1c9aea163c28333853da53eda15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b979287adf55db59de33c552f4fa42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88577983a411cdafa50b502b657a66d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce48c8d961b9226771b6ed31477c52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654f22292a329d79dc7fdd34cb179b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820bfaa2020784ab7685dbf44bf52c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff91b60f12e861eed838c81cd45350364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373ee1f2965b00d858344f61782b7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba176d300ecdb09e45db30727f89787366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd967962488002e511b9bbb812a6c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420e5d92b9e24f22079ac808747260368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359876f00381ed7c543edd3dde06092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4071e43b4f95dc724887eb5b6ab78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452be1b23e7eaa7afab6d289a1381f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebab8af64ba43a96c677e19240e00d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb8154327712cdb79c77ed51f839c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350470b1bdc70945fcc574b4570835e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e217bd10aa9152b27b9dd0ad39470375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620ea3fda3ea1eb0ef53b6b1d15597c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe774f918a2521005e7747f0930c17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d1a1142ab199ed9827239c81a4b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f9e6e47b74a155b21928012f51a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8cc8cf6cb49792c1dc61d2b2a864b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18dde82160001bc5f595b1a6db9b02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782632f5889da5d034b46230be0c26f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78e9b3117ca26cfb48b5e0705c5e6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ee20a132d19081757ac685a99f08f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a3b667fb497c9f58086c40678bc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd6d72f238755b6e26c137ea8a6006386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689225a2ddd78744bead2d3bd4a56c73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f8bcda7fdbcd12782f13d237401f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b0cf4222dabaefb0cd5b564de0db6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316d35782618f7b2796cfb0ed70c812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014acdbff02caafb9412c7f07e88a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988f4abba1a6b4ba73180c59111fc3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7cbce028c01dd8e92c80943fffe8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d8970db84e9dde31e22f67e7fc2ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c953de59c91d462a4549b1a200bdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0adc08e2d894bedc77cbcb9de9bf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95434bab837be91915d159f1f20ae94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a3f814a01b85772d0237fd3985990398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76663858a5d944225939fb6472a211e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d7c46dc2cbb403d6ae862ba71c72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb7b9636414bc6b16def0b9b6119e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c54261a2b59f4e96f1053fe9c80c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20ba517b6a2eabb9c8fc4ad7325708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74eafecd02e433c068e5525db58b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a60b2be7daeda61cd831661a27fbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec63bf182b69660dc9dded5504b040406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbbe405147b9a658cdd03dc745db9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989bf42f5f344530fd47aaf5af2f78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25fa6f23d6b05ba2aa79577f71ca94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24149949b23d3b272f5a4dc237f038b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf76ef5394328dc9165821ca2213bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41d888d3ef16d124aae5662ddfd6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c794d9a9013fa248346bb43b97c50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae490203a35bf72a79ba9979034f92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e215870ca762d100c7a2ca5e383971415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb062c6305c834f0eb878790c3141c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e249ceff9361b9fc125fce7606e5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada67b4fa1d26a0dc354ec2b8ce99a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce937068da5fe899fa80fdb9e96ccc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b9e3585a12e5aaeaf6719cca9f02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7515a6c7fc7cf72958ff1dad80067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fca113426067bc9e42d67ab91a904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e2b766df7fe4587fdf268fba248e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71507b0756c5bbc941371300a5998424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c7d7166b8138e3414977a263be8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e08669a641adc0f350f65760b91db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33f76ef303f39b73a0298f75c3c7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8516f04ca7f90016d4e0bf88a4e33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c892bf0ad6e7eccf8413ea05bbd082429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb243b5d03c10871f4fa2316b5e7ac5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dccdc64c41a81c6878dd1478ac997431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9545848d51a37cc2235160082e65c18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae14caa8e1f3c2336ba22ccfe2b7aaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f92ef90397e4bc036a69b1af876235434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cf121506d26712646edf209e7bbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99acfa7e36f26440e4c2fe4d6108225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc325b4960bf950b7e2cdfe2e5b674437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a856d19277a9051771f89c4b1ded3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cd6e7d947eaefa6eb2f8874f048c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e5b399c7e44ee6e585b19e6eb3b1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c458be57b8de04f11b5479bd8524441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25c3847edaf6995647087e4293454f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10ef0b6eba5dfdca709bb54a224400443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ce4ec7b9e589b8554aa25705ff44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14675d17a84590f7543976ab31242d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620394a0989e01c6dd712598652b90d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659df0df7495fee508ff85f4cec585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131f9c01d502b0c7512b8b0e9ea00a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68d2a883f51948607e928411969c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4cfae8d5d0bea669809b9d31f05f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b4ca506bb8b68c0b46ab287e62b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95dfb48dbed527c2a17533506860e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45572301f5419b96d5e27feb94b4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb1f7a6227ecb1f1961f645ab27248454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c27148cda73a3d2023a43d225a296455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad6730fae04f28dd60ab0fccdb0ecd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc31ba548966f1083f2f124ad075a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcb4b2fada1063c0f46c120044c2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f38a89ea86bc72741bb776475ad90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0fd1bc70cd84c33bad82784e7cde9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce9805e7dabfbbfc37ba9241968ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9feb0c56aafc2f0fdc2c75a8e808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61d25ec8ed5175cd52d2eaeea6041a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0576f6ae4cda61660029b1b2ea65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87299d1e95dc0a3eea33ac61fe461465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b12debed462a55c643e8bdf78ff62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b292d81a106353ce1e05baf3593755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a98f8036cd02aaa1ea5dbafbb89b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdaf0ce6486bcff31e63f630b373e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9267e6089bb509e3183ba170b0648c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17169bc00c0e48be24ed8fc916b65d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3eb25e16b80adf1f6250376c58f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d51a6c363da285542229df80d690c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ccf9474ff2e19124e090f18d30ccf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ae9781059836ef34d021d014127c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b2d744bf7918b2f512b1efd086c69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ca90c1c6f71065e542986b6cce3ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37d9422db6c53fbf18c1042e81a74e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4eef82425f048415be7e6c20e6a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f52effbe8509450b2d5996c1f0b199480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12900a66b711b5c90633f9401e68d56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381b362bd284c9f7d3f6cc50b3283b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ab08cbe3d40d27c477cbc2347392483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befeb5349fe79e10f79aebf933cca84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903dbeba6888809d2e753bbe0ca8641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6d0333bb1c61a6fec624bb55f2de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d6849e7bf55f745a539a84ca26cd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6d31fa5f765f13efa00926cae9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3f032398746087f4379d2abfa31e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a332a4ee01330e61b20009ec51c77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c8096f58749f47fdde3a802e793c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14599b15e57be22654e4087deece2f85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ddaadcde861f84b6cf0d18d56b74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fbd3ea01af9c6a0ce8b95cff1c555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861637bbfe7ea5c6e6a88c820caa7c67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8b8e3119a5c00566cb13106eac01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595dc705e42a97c8d9620c242a3e333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9490423ba8c2c4f08c406fccc3580f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a0d01977754709fb8e6a7fd77b6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f22470d27046ab53887bca5802ca5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4144bed928fe9eb59f26e3eb8920d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d335223b89a491b4c10f7bbb184cb67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c33d429b93e7aeb78521b191f37f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc601698e34d74ae5f7f5f242b45a747504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65217b03ffde6c8a0a4ce0dff87c0e84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd084668f7ff961cbf16475000368506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658900dc0801ef8a1d842d7127c4050507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af69ccbf925f69b76f67dc38ffed8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e05e685ff96526d70db57497efca5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3e9dbcbe37da38640102cf118336510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2238aedb9030e602f991b39813cd25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de80bb2fdd7ac3c2c6fa7553e08135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0d213037df94c0d3497557127762d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2f3b08c0377e0928f9b4267e89a47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976e4161ded5b513f155f3c0ab02a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d4a5e50d43243e8f0130a78d7002b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66bb8ef1cca656dba0ed9113b59c13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb75e363eab83b619f1a36108d53dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce92029c6b544842637092a4587ea4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e08452510733177de4e52c4095f9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5907db1fa50b55fa925414ed9b680521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a9f4005376eebbf8963e0d33b7fc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cab6b09c95ac0da64298ff8a20b92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acbfa7bc04bcaaac3fe7c9d7f160b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fdc85a643c0847a07a1b007f06707525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9766bd0b960bac21be2a8e438e79ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4aaeea6d472a4c03dfa90baa0f50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535b3b97a7b5392314926b8fa3b0d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066afc16cef65c7169c0b9e4d41b94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64963258d1debad38808ca19ba0cbe5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b370448fb149864e5c385af4148358531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2514e743fab5d5706164062b23f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591868a1c2569be02a5521bdcb457d5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffda0d969eadaef530e5ee440eb271534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62d2ebfbe1df4152cb4104d7f120e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a3df7884ced565a2cc2e2563a688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad8515e9db703c65a695e4a92f378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f3e61ac27baf79a433e17a10770f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4e5c2712ee595d73f98dffd3ccdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15626b78d6a4f6f1e23c6e9a448d69f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6133da0c09dbc17db1b500fdab43f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e0993f83a8a3f16a05578a4773676542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9894feb878e1830bee052d7369fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082891f79942e5d3848343a3266965544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824a3d91a9ec9d3e398d926118534ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb518daa52767356aec7f1c560a29155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db01e8550de5e3769c721ea98ad97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b37e7385632d2e6c1efdd0619f7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffbfe4570f630213f0ed58e942db5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a37d10e119f35104bb9b7f5c1f92c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa105b04ed4fc44e002bfb125576286551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaba42762cc0c3edd0a68b6a9ae226b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a962bfc94fca60629602362d52661553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304cb8a9d7e3f81e3824f83eea22e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1b76df3dfd4b1a6c44668f64c602555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818faa9c80e15b15c75d5aa4753afa1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283671a3d98f6d8228b7c1b4a25760a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc303106c4abb6683c607249aaa330558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6823fecdbfda96d4d54dc2a2f1f1b30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6addd01cf6116e48489b73b011e260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d3b3e87bf223ac8e0b10708ec8f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868618e03ad1a99a7c484b696b67dd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e6d454a6d660bf5438a1dc66040eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74711f54dc827cdc53108cbd7d34f7e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd4915afd6247580abf65544691d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c98d205729ebf2405764ea350ed4b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46c4737362f0b9b5959d2a85e9c36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6306a8159f851e725a1770cc240c0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea574fb77d6b49bf9b95a3a54e1472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43dbba19479168d70aa227dd0a9b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74268843b27d17f4df7fa5aa3cf74d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91cf6d447dbbc573e99dac3966cc4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d34a3be526e143453efa05ba31fc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc6f5c458a92eb0dcf7c3ef12b19dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ab568542cb40a4c08982fa448b0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd10fae73f073194a29433e2a5c059576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e345492bf561441b6b2dbec3b7292577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c98fe7110cb1941da1e73d6d78ee6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de892e7f6300c2ddd6d96c38b99a653d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d542ec325a057d726a6a6745683fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fc0ada210ef7c4a6081d1d42fa75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ba4d002d23506f60cedeef8e9dd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc030a1671933036481f571887067583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dddd0b1628c087bd8000fedc4d0e20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fdabccd0c81088150ed35aaf53126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b9a1c416f61d4227a61979e9c677586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946349906a046741cd521dc53b13870e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b057dadba103d23ee347933043d72d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57047562f408ac060b28010ef272a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d881a40c43aa29bc4efcbf77589cba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fcc8ececea04f634f8d7bbcb5258b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3836205b1c27f0f4c7bbdb7666c134592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838509adeef4491eeeb8ff1fd572a54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97537038a897eec66c6d365aa4c45dd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ee252bb27ee878689f3096c236c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269ee2698249036f2b1f17d9665a8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c90d165d92120ba0a55134dfd488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdcbf610ec7752515160a8b2e5b8f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ebd83addbac88bb8ad8f86a2b41b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603e39c207a78d640af37980257ea7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f030497e4a175b28a4399ed50804c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417e7b635698afc605a2994e60b1abf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb86288ebe62dc79e5778e14d9331603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60984332e3d32bc19fc3e0eec4cc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2962f59195e10726722a25edbae5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5887eaa1ea2c96af13cd67113ce138606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b57beb4eb43208b90f607cbc14e0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30163bcb33ae03aef660699ff4aa80f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7d14396288a53c1aca3e123e4764609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f8c1d25e582c80ea26661b19d502610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee5263873ebedac6c643402d9d3a94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17e414cba520e8d320c5fea0f9590612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bac825dc8165785f832dc5a5b7626613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170c009321756fc29a9cc21480828c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c19af5a461efec671d0f7b721330f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b9cfb08c88d79e2d4d279086ca0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f712eb098ee3c0be595a8c3ab384617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c013f8ce632d586a46dc3f652ba601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfc3e8674d122e67b6244bf40c785619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe757cd693897ac65ab13bf8f67cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eaa02ee56fb2a37fd6c6aea90e669621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891ed1b442cd39f171da54de671f9aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8682ff6a886e08a84c6b7d39a0797f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94bcfe00fcd92593817b6d2d52d671624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e6e30075ecf9245536f537902af2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e410b4cd6664c91f0e2a6920ce049626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1b2313946fb4be32af64b8bf5527627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306694ecbace65a53b3168503cba64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b615de6e57165d8cb3e9f0b21acd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148357037d5181e5fd428d42bf3b564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509036a9717e7a23b9d7c5149f40762631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349ca2c941161c3021bb206bd771c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab8d753388055a4140ef15e8fa47a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b44de50c095fd20e275ff9ed1fc34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ac91eab0ed0208b1983763c0637e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487939c71e45ee38f0bb6300d5b94e6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29b703a08445ab718317e40918eba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2227ad786444925976a24b811ad0e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14881ac3410f13b7fcd6c4a313bb13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1617c3c82b48bd92468bb996f2ae13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8ac13f66835ddd5ed1da2431691e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b8001cda018c8505c1ae97d93b66d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768facdd253a489f9d9c6cbabfd114d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284fbec64e94e4e81fa17d4f32bfcfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb501a9ce2c63ab2091593f4e6df7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad5fb19d5c38daf29eb7ce69a9be8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c7f8f3884d93ec5fcea7e407a317647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0379f2a933fef9bdfac0d7fcd562fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dbe5715d0e86bee28a125b44230fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efbb3e6b92d50940bc8ce65a9677c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6426d6883d05305091d05a1a1b14d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243317197fcb162e414386928065d4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe9c73d8a9a569f419e9993444d68a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c163245da073db869a97ddb8f45590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af5b55261bd0e9381596a17d3e28d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf9c454a4a884178e9e8f98569742656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd44335f0bbc8bb6bcf5db26df3d31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab286fde2fe4d265e16c4f65645de1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8dfa3afc2c9059ed5d468ebd55977659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48c6aa74f04df9c3cd8fe921569812660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476a8973b785ad1b3338c756211314661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599181c6c42b276f6bd6beae7deaaae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda679dd0610eefa4dacd42c7844b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab165c32a0c388514c3b3cafe1a23a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff40592e1326876edd8faa8c1c4cb0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c0f0d2963b2b3c4601ad64ca9538666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3c264677767955ae917f404ee7df2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f527e250f349082f1d558abf522793a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defbf15d1c66dbec92b79e2db5e1770669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464bf1da3d21f3f9ae02501ae95f51e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ab4ef3b992f611fe4d885f13a5e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d95f262a017da7ae1075e43234d9de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b3339869984178c73efd5bc840ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299b4e9ff272fc361ddd72d9c427dbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad07fb0dd365fb2333282176300b39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51bd6949cb86f05e4e229b3328402c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696833e6de28d240ec6d263013f75f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb874f2b20663d484b3c1a557e05d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a447c1cc847dd0a5921cd51ad2765679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f89bdbebb13ef8a051e6b702dbdf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5a5c0ac77767a397212aa005062a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27808f7e248b9baf2eeec31d64c3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d64324b42309b3bdd7dc4574a4d68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1383a270c63174a3e9dbd86a337bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd6500bf2a36b27c24d2cea1b3af7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b41d56645f50d84dd079f0f07b77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c16ddb3a4cb55897926cc5645e8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c1968abb3f5208fe2ac4cf22793c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb365acc4cf91ff7786f61dd081dbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16b8b0777d37f5bbbe1afb928d3662690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ab354e1b3469c2493f5a9d1f5d4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95741b8d28b0544e0f80aba8439f094e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d66eaaf393c2b80e3117900490c9e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c2acb0cb6938062bb08523ec7c9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaadeb6ea06b14229692ecfa758646695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e450a9acc8ced0f8f64b47b4cfa38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d111ceeb0c9b79f5e225ed0a324316697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c685de6b3982d2ee97159fa056b20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34530a1b35f057788dee79438dabe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd475121def1e2fd578f195a59aaa47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedbbca807c6cfba073330f0aec2b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca042b9c36dbc42db61e308468dd95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ec4a13b5c41f79054adaad4cce56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0c5c509b5fa5b1fc9a0a0970fe79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2b468075b274312baaa2db6f3745705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ee85d7710d920ca171697ac5b24d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d08fc8d69d42a2e62623a7f93fd89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed300c536090ac3d54ecf95e5b898b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaeb4fca806de72f20057e90b33054709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793abe9bef92251544b1cc8c3e2ce9a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507004b4c131c723df4004e8c5a92f81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fd4d3fbac64ae165dcfa5c1717b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9becd3083458114d61b25f3f59b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f0d14936b733a5974c255c1ce185a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19fa9318a76096ae0fc66e758110d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447aa450a9f4b795e047e12d6362541716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a687de5dbc164f7f8bd0ac865f948717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40278f5c532b0ea8b1779a000733855718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e3cc2931c128ae18707940c01232719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10586d4171fc287c7804b6ec8ae48c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c191d11fab38c2c2b19d07c1536d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab76b3f57370f78b917c70ce1945f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35cdfd0c5cd92a09da628f70bb51a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5aeaefb48b238a7c1527f3a7e955724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0ccefb49ecb268c9568fcb3739e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd88d5924eb5da237139cfe184638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193f1cd0d3d4b23e98a000de417bdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7093e6e4ab5e5b00969acf1c823d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa1d06c0e125214f6d98412b7fb3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737769adf863344d8a61d18a780320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad19933bccc5af8a45d6cff37175e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0acde17adaca629b32365545649d41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fea2b17936655af668cc0ffb61f64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48bd88fb1c554a83701e716f278458734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141bcd448b3c68ade35f9434d741516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856afd7bc1b6356f1eb8ef7dae57305736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f499799d30bbcbf6df06c7e9c492737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b13fec6ffe4f848982df3756e8f48c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afed4c9b75218d5d441a0c5b6d5490739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3ddbee3b25e00cb61f135f29ead6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632a99794f3e2aaaf6606dda23375d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80aa9d1285f754df6f367a81f3d7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9911f4f8e079dd13b8d47d058c59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac9ec50e90a816585c574c5b7682c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c0fcf8267e4de05b5c330822b9407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4bf79eb6fdb193f1aef9f56e11b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008521897b9b336087c9c120715ce925747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac9fe06d9ee682e1fa8a2adb0d0f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6847f8199fe9ce1ac325a3f5cdac9f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a299d392ade82edcf0049b4f075ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95527586ad9331ea3ad1b236837999751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bfa3cb2f1735dcf38ccc2cc695770752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749020316679261e85eb203c901a07f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0b5f34af7b49dc60ffb58b51082e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba06fa94d95d5336c55b81fc04dd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988be6908d8bf2deab33de1f5cb475756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc452856fc32c93a271830b4bef55bf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834811ff753a14104db03d64e5e03dc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385e135f1e60e240f4a21bd61451dd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>