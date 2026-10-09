--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d6c7e795544bdcd2023a72137a021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5dd6223e653337e4e37cae9f60a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f521911ed538df37a52de4aff040c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3eee594435d7ee9f075c6afbb94634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db25bd77d36fc5f3cf36d35a4d5b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a6bc00303ea3f4366f675552140f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9595623288760045ed376d74780a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12adeaa0671e4cc6d93efd6caec5ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81978f5ff5d629e571038b39f051d4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28c638d1c3bb4fc0a9b03fb7906fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a3030898f271547ad4e18915416411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8d4cd5b97d4f36538a5b25a431cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7c6a84dbbb7f29facf2be7b868ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f553a48fe4609c3fdc941af293b53bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e9156987998ee8886d3dab910e8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c68f7d0ba9e2f18202e9d5b89136616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f27623ff728b110173b202642175ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0ed99a318c2ac5efe86da8ddb5d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f83dad8d7f1cfc9b18c23d8cdd2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af73576fcdbfa552900e28417c0cd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f53bbc3e66d5dcacadcc2a3f9c36a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e570dc61210804c329d39d79d46922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78c62622be8f3b3f42552e0de5f3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4f6e031cce77627773428816e0fc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141181b0a9ea89218794c1307155cfd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b2e4a458f64cf06ff3f6d5e4988fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6205a43409410841569e620aa5fff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fbe151da4734fd62230aa59949c1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e0086acb38fc607db70fdb8467ba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0eea216cb2927913f1e473045e8c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36355969a80ded68ce6e23a1085c49d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91fd81deefc4f5d630b42ae8894ff532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0712accd5d9a288f92eab1a770465d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25548e78da224e9efadda6a4b7913bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e78b725690b537f66f6ebf289031e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec86238e0d8e26c845b41de065c3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae82d3431f35ad312788d96916aa34e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01379f8d102cd76acbc49e4ee478ee338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364122447326c5f121e92ab2fa7e150239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff5d961a624343596a3a98aa64cd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8f669b0760edb83ae8df7e15748c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3bdcfa1ecd7b406261e220bece5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f62bd11f4b2d32d3db24de99e53343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c755a3eae3bb5b48ba67ff7f39d4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3a86a02f97018892afafb457c82b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33633c0fa04ad9e9c3421bcd588108f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4ae064b3bb3ec2d36ef2bcef6c61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bec4406d991027e1b4365e66557448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972a6cdd0426d6bb7a1bfbc7a3fe7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0586255e593027eea76138500d02350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaf9ea0fc3e5001f73bd6cfc3c55e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86895750f825f7ceeeaeffa1236b16b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68090548f5ab22d757ca911a769802553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86087968bf69fb30c612c25c598cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476b5a87eeafbb1cfb11cfa9392f76355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f090245d3b1e40e815464a89e1e52c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f9488fc10714001305765417a557d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f8467119707d3a2089bc282deb5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63941596ae0dfd12293d632e69b5cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1f4a78abfc9a6c07b5df4bbc2fab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ea637939df033bd651e229f00aa4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293d11e0d56cf1ba85bc085fda0fc9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47e3b9a83fd8fda0bdc92fbf76bf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8fcc3581f280afc465db41f60fb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055352bdf2a309b9756368ea8d181065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52003c7d9b84106df46de2a4577b5cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d539a4fac99d1f9d32442a1d87f38d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e1d8d4b2a39ff324cf2a04e7093c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85c9b4ea260e79848cb58c38886ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef957b0d9c1f8b2f518e098b4ca5e0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecea5dcc87e028def9ba764721a52a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865d3fcd61f3e4878e7198fbc1548a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803677e47916cd9429ece58d818bcac073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc9e356496b89e7dc65cbbe7596b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e65227097af060d851af9e10a356675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5028068af01bacd53ea4855b6e4e3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa979d71689a6c4caf93604c19b6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf7fe907ef59ce7a92c32e3f69c6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d42acd28476f9726324d83740711379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209c3a7fc150d41985181c22a96a3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288e6b7b75d1a08685f0296f00250381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99f7876a4c0dec63a2f1e8b42bd05682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd64d09b1d2c04384659f022b0d73383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26835039da0489690a47bb9e1807a9d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a12c76c154edc984aa501b9fc366085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8d612ed1b2880fc4fe4b920d822886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1b84fab98b5b05c6293148249ef0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc24ef04812b9ebf3a34a7483132788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fdbcc2387969fe6fb38b67d1cdf6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7525a0c2e45ad175f6b01aecb9fb9a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e350dd9435fd424cf0b5be9fe1fe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdb02a1db3543655bf6b16a4df81d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af906e4eb923dffbbe95be972fa7ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60c5d85be2b61b2a50e4efc50c880e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601836db879dac1da8fd52217d54838195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043b51b4a700060444434b61b98e98196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c6bbf3cbd16c0db55d63275c704097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487bc20f6f3dc3361b3c9750d67fd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2ffb09244472c2696611d47bb6f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd54f73ef964a3a8f8c5fba85339e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044fbbe280a413706fb2a4f3c3dc34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37991c495388d9912f2db98506316102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b7c7cfb30326fe9cb11aa69c2eba6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19881dab45dc1f2a98810b0ae51b27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b734d890ef81ab7250986d43af0bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090826481319c97f97d371fb2e6bccb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76a039b4c0a65dbd35fb19729807e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f3d1c798aa870e4d60ce89ede486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6b767c4c933471c55c174ac6c9bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e144472fd22e2b5cb83f7367161a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa3492c7d2bddefb84f613320bbca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3c06dd968a19d3e06648b3a79ecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63cbecee8017210573e7e93dd9195e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa56f0005774a6aab21676ab6ee03a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e554e0b79603c8504693ecd7256b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410869e1137ff138fc784568e735e522116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33b72d7cbf270358dd040d2186128117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8fd06219adba0ff301fed358fec02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c435620a57bf589e9794fb77f03f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef201776a5a0fa720d798df34c3f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131edb8005c94def7556414b11dec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4e735d99febef717c1313e3b2d27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44a6e60e7951a067358b31b333588123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8030a2eac6eeec9d029c28826a2dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba297c82a9a4e964b6575eed2a9f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50395b258099b3b5235cac61f2cada4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656881d287486ea6ddbf305d6dee8c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13fe3c30fed68d57c28bafcae94d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668a0926ede4887085909f942966f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bcc9a51425cef6a13f9178eae642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd6e395874543a2c535e54c6b7942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d84fb1e68a919322f46135ce876ad2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd76071f86eb0b347d98839a7b0c6e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439628b1dd4159cb8a00126133c636f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906646cbce12b30475a4d87ff3aac675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca060d25bf12c5feab6ac3f2471e708136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc81d59aed6494e1c9451d2f85153b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460701053f51c10d2ee96fac76f62c00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253e3906d71c856e5a7d1ff11c1664139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ca353d9b860d61ff48be6c075602140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de680ef4375eb9107cbeccdb01b5358141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4092e0c2a0f3b86d883ce6a66c72d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94990cf8acaea24f7bc829883d205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c311cde75bd48f8c38529d8b99117144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb0688d84977cd1d5d251e420fbd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62148756d26d895a5bdb10d8f0f136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355418533018af04aa796dc8ffb2dee3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3672a337b25e572c1db248d256d84b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee119646fd9ad79860db2e2058a30f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cffe9c9d982aafa7250af0cfcbc6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0726a175dc583c2e2f79772c847b51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbee7efb833060cccba69e153f6270152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d81df38e36148cb4864d59be388f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1890cb4fc5e2cd9e9dfd3b10eb4d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d563b0b93f46e03e051bce7ada61eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd511919dc5df7c4aff290ddb633b07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ae86273eac4c3feba53f4a48dd50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9f7d4b6d209843678eacfdbb2c47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463163252d88cb9706e7e7a73f7ce506159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cd004191e66a2e6ffb8b7828d3f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314999a692d12067a3ac3a03ba31aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ce64138229f3b6875efad700be65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b96a6a8217872e7eb055f267a86f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd1ed01bbdb8462e68d0ef0aa64b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf853793d9a5aa9ffaa9140e811b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50c8b7607c160bd5789eeb6f6ae97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcb4c4f31f6abe21614fe8454ae1bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c171a4545b160e38e5416a7df7ef36e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4758748a96d17c4c5c1c389dc45c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8b4c2f5b07de55f663950f5bcbc17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeb68b2e64903f70724d3f2ea8f5c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd60f4f3c11af56ff72af37c72cb79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800ded4923e94947d75598ed068b220173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33f0e974030254b4bdf9518990464f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6437bd6a72ecb836d5cc292bbeae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f4ab1030e4da395febfe289db323176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36daf42b356deca7195cc2822edba8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef114bc4998221c7bd346e663b5b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd62c2649e80d9f0db47b4c1c215eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f9fafa4c563678c82985dff50639180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14d657f60634bd03b14fa4dd85603e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc192c1dc55625e3275c32765d1144182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3903597ec10ffdf39d76e0d975dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91bc21dc65b0d0657fdb4b4b4a4010184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e29773173598f8385823ed274a98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2507a1875e872ff08dc275b3feea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516a90d70258016929527f09a51032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c47dd602e920803feb93526ffc411188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22bf2f77511547f92d5b9bbd350321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40608e113cdfeaec2a727ecde74cef17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b36c3ea31c58aaa38a8d04ad8b314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fab135f45a34aa80ce22d39a54382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a12189aa0ea04eade8ae31ef7ac1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558f33e847e5c5ef2f19c1a00b01b19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b62695618d3840d6a8f14e6b7332195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a37ef5449c0edbac34b9b89a2c6ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899272eddacd19648e33199fea58606c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ce3971645b730751466b904756d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9bc56ed5bf911447c35dfa333e5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca714929ae21ff6f438eb946e1d71c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac6e703ec5e51b2170c4b7d67c028201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44ef7787bda3fe42c44696ea4fd2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142450f1f097bc3ae6b1c404d249755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56c762a33696d94f87a23187653a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebe64d9d328e6db04561cad8ac44c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778471535c973bbebebd60f745e12a23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f562ae5b6b762b6cd96d9a5fd9f95a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171513b79a7ddd543a83258f2418f54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45c34486a5886c5f665d9ae208d6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfaf52180c89a5652aa8733db6b77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c2038fbe36d2e5d4fcffdd8b90e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98c9e3f69e08b4ffb6293663050a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e4dfe7342fb9a777a9d1dc1a594d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f54cd67f060713448421b8158d45c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc80afcf511848e7491df2b9ce01f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb68d29be1facdaee5f12f23d43a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca56dbbd0cbc92689709b8f212476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b27d801671e271e246ef20025ee2c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d436d53d9aa556e7fa26c21b40667219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f82769497d08da581e39a839873cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451688816394fcbf4e0f75f49db98a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f69b8e1c64489754734d706c43e8ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184f058e7be54b96499c6380c14e90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afef4e4d11fd786f282926e1dd6c912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eeaaf9d66001be35ecbe2f9a762ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01668bf46c63f9979eb325ebcfc39f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b4bb244f159148f36ed3bcdbab06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0158a287d9dbaa452905998aa91a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cd7baa777fd25c9119d39901973c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8a43b467c77cf8a758b2e5760bc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746a6735da4c8c046f70dfe52f1fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f10caa01c21f5fb4a4c77ec8f537232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be31b5e08f5b2ce38b754aea1aad22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9a45ccc73c5c8933efdf0770be891234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e56effca5530161c458e7c4e8c9fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c5edc6e9bbaf12983b2f61f27393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7dba7c157220982023c814abadc1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd54e90eafaae829a5a4d9b7d9fc9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c62459981dcff3d7419ea2de8fafc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a406175c8efb5f3a7adf559aea7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293b5d88e593a41fa1c884865255b22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df666d481ea76c2747fec01dae33c98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92a82eacd60ded6b26e44d8a2fe444243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212b2f9aae967fee1a4c4e3e75dc2c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df6dc0761682adc8420f696ef3592245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8057b73e360c976eaf355795b98b5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8582afc69664b39885cfd36d97d00dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2103a69d5bedd79e1fd36b0d049d6a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde822e648a3db2b94769d819b3307a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe1e5c9e7a048e66a37d681a3ba142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba380b0012e827346d133b06c4a34f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442c56130381455c27463aa513f4a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c252f5d0652c3b3a72d391258b79d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe71a9ad334c7313877e2f26cbaa9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737bb0f41b4d34c18ad6acf6c8028b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a151d3bddea4cf03324a3bd45638d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda46eea7c38ccb3b69505a85a44d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020fc8fea3f91983307c5817f0f8fa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc08c3043949305cc0b82bc80d5ce35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb732d7d9b56d4eddd0110e07565f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a54e9670acf4abc1a5db303b7a02b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03537a05321785197b040e1315456262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd18ba5e5a9049020c674e9069bee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61248084ba0e5958ba5a16ee09360b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801bf97611325ecea3bca3d729f5ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47985c09a829f23e5d9ec95f40aadb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e16567fe1750c964aaa1afcfc5eae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7db20f5ec3be0c08374ed91975fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5a233231e22a2aa588d189535052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8dfb65e788940469fa9879664002a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b35578ccbdd0e1508589fdb9915ade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737f776c0e74974af6cba0b2feae8e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44437f1cb6d8eef39f87c1c1cc9b938a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd42b3e20ebfa23be751fa3006b99c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b8707d50552b9735f2a8eb4a83393275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b53d7cd4fc15ec0b67a897eadad5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa412e808bde9be5dece2ceca631a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6968197a5c663c8c16734344ec0990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83c0ef34c149070ab91c375a6f34a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3e8fec716843803249deda6b1f362280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e3e288dd9a30d0d2e4c8f1186467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1236b0e5a6553b1d76f7d3ab0fcab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067729724ba1d48396381396568e33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ede5d9b6b02a8d0ac6829145a07e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92209555c8f697c905f7e6bb614df38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf5f37ad2d73d2334446eb461eddee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0c6bbd1eec63b3cd5b0f4945072dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1791d9e6d4f382539d5589dd8e86f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685390a05bb95f9b7d187e68fba0788f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4da6cbf8b390054d0bea7c6195eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447477fe2cc0d3448f27d1d7dd3c70e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d4d705bf44c0a1815b9ab8e2e47b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c3d2d2962d7d779adac04f265a17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f43f7fabc07d3ce8af3de9d1e528d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2d99b90d9f2d28a4971839fe1568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ebe6b10b7cfd2ed370c5be46fa10f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573faa6b69e76551f496c88be89bacc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff795e68e65ae5c2a01ad4eaea097298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d76d92e2b920b9066fb829234be88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0f2595d5c5f14c339e6d93355c00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb269c4aa0dbb3caa6897f76b88e064301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cfb7cd287ff842ad9807882bcec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f15311b9c5aee58ca0ca0f4e9c299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6e8d519e565210f20de63751c253304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0186d7484c30e8de4f596a816f554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831a8e36e0948b463fe65943b2fb06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b0bf16d5e4a4087f0c164345d338307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca45e6917dd9f98b22a11d3f2012a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7077bc46f8766ed995077eac26385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3bb7d94eb9428278741d7c11b71c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a017cbae5a7f5ecf055f9c1cf32b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6658218115502821f7feec878c93b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c375ab1b79f5c741036f8295962b2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3ea036d84710002a7034551d5259314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff844777098636bfb7f4daa1d9c0fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3344ef65ec653ebfdfd92f58aae096316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a109911608e5e508f725d67c3ad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd41130947b8b3c2c5a0c9cf4cd9d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a3660c8b7861c48f251d2c09d5b4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c252a926b3d9c20e063e650dfa0ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996703b67cff911bc5953a62b7d453a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70df73dbc8102f812bdc6e796c298d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e491f1d89f9c4efbc656df31a0aeb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa9f25878f227cd2ae5965826060d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed17b8f0283d502533a346d8776eeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5a6a4ebe983a54340da1265a5dcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436506661f55cd0d895145a28285c483327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748cc105ed05f1d276db127d4ceee96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adef1375e81d4245f422e04793976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36fa9a48f9855958dfeec711d511d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c77347027c0d0beec84a7c471957331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3aa007bcbf1394d8a12034992f4a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20b2b66a90d9c31b1caaffae2f2e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7f5d7af51474cf6f8a971959b4644334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac10b8f197b720ee99feb37f82fa05c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e6fbc0103a747d4719e9be41ae79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14008607539fae48f980123c88046337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364096db85dd6ffb935b81927ddebc17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523183eea8abf0bf4dabdf478897a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9860bdc7625d9497454c8e8643688340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4edfe1658a2e668d5bf08e89562e0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6863ec48352474e5e02761bf5a6cfdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db0ed77c8e7bb898cd3cef770fe60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610f1d03a0b9fb5b977a07d5cab107344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa4e869ef464f4bf3c69e76976b47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5d8591fef95de9814547e1bdc93c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc076cbc9f8ff6c4d5c4b1081c278347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af678f9c57cc9b94ad2d1eab9f60f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89a122ea8311592034a24e93bf37b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d73c27592543e0c91893c926a37a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e05a213b1cf5a20d43a2f74f0470b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e34608d02c818d89cf78d9e7db7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc1f04082c91283a6d46f28835c47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163658d07bfcbb441d3f80b44df63601354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b5afe39bce29010392377dba6d45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97aaa3cfb16a16d1ef0c5c971cdac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a421a5283e3b7e4e2724519db5e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45f5ec344fe5c29979fb8356b8e5c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312f35ed671e8b191a6191ea3d89b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca2881998e7b4987a06ba0aa65af2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c42db9de674b2f7fb9baef2d903e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7ebe965b68f69ea780d3154e1922362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc952f76aeb821d5c7e0ceaf4c75f3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1610576e9914c080342731e15af3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd8455d78ae466c98b85b7b6a48f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7fd61c6fa5a9719f917ca3db1cd09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14264244fcf0caaaa381f49ae7cc16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c660cdc27484c3c9aeac57a5da234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982608f7f724d26dbbc2b171c2dde2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353577119a412306292876e726998cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9cca47970950e8697b64c765a523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8e1c7a5ea9bf7323b400af516321372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad17ca6dd6536edd74424bab07732f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c88b2bafc79564a40dea75149168374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58b9e2698625c603b4aaa43e7307e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0487a1d310810ac9599b0f14d4bd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36c47adfb441c17495e59a608cd64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add42a3ce6dab3de5365e50553d5e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39787ee383b24fb994337e4d5fe73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc1e5fd5f05ee0c8f72ece43634f9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510967c94874465c49a3637f1fa641ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436711cbc88b5338bbd4b98e942fbc8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffffc96513f2f2662d01a3c9643bfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2d5e618db3f64d13582bab0c58eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416fa0168b1a0876fdc090bff843c51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449dd0faa81b08658eea9ab7ce3fa93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4be4c8599fdbb09d64bc2fc8e0d71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d9b1cf297202e3d9227d3340b948388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6194ad9eedc3803794ea0fc310440389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2878421c6dd3b2f13037c983f996e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5cdcbbd2c5c9375d277e226b1cf36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5903e3aaceec439e508db02b283ea1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d1f1cea09a860b98ea0a53b272609393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d04c08c732d12d8535a8b0d6e2dae7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea391209a45155594f9e1313585e002d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db0f2e61df2c7ea373684f5d190dda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1afbf0386115e3ff04d2fe7508d2d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f7125171c2eacd76421a3dadc8d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c869e6ddb1312d3cb03d0693a2a84d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c25ec7a980d6894c43b0d8ade0188400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673edbc077c2eefdfd66d5ba827508b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5200bcd4975fe2adeb21fd817b14da2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6cf8a8a38825debfe4d0cb39a8498403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27f10c15a5672cb0471b96db0aec3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527a5d09fabecf96bc0d9a3b3caa92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2a7cc27baaf1378feca16ace8364e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f50de548303e072427ad2f3b6a898407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bc9557e11920f253e8ea7779f3265408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156688a0f7419887822960018429773409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5a6f34e8eb43d80612195184bb26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db023bb3cc1d1c18e4ad13bcd3dfbec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f123be4d63123921cc30271e340cd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb527632b7c6e2f560aedcc824b2f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa610555224bc425f6bfb31f9e128b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882097ec8ccc1cd6aaf89faba49040415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592964ac20bf6b05249487a5fef789dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f3be7b44ece68426419a4302df0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c69c922d1de708860f8876209948d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836488bd2f8c21bd150522fe94ef0682419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db50e8ed2bbcdeddad71bedfd73b01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b8ac1d12fdffb6cc42495a5706a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aff7bee13077324579af8f2ddb859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b464e083b7e2da5fdeddece9afee36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc8cfa184ba72b8927498115faa33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edb673f3b9f2447e950a891e444b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923ecea0b8eabfc3954bcbc89fa813426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5d1aa7bf2a0dd1208260fea00db7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3118e91b28c7639eca44f13d2fea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae61623fe7b2923eec0deb016905a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87eced344087c3c26f923a850dd372430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be36db80a7244aff944c7584a7540d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97160b748bf5f5bb9ceeb963c9d8d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735de1520a0831fbf5e76deb1b2874f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f087266838507c9d23d737f2021b01e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3945723d5cd6cc0153d7b7b9cf945435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b5e1c20642eec5d9deabcb821d6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b760bbbc1c66dda0cb21e50132547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a46757a072ae5f2034684e9247c83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f2076e5cf1dda30959b552ce4b28b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5bcd4382a2d7d3c4d03c256a86104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b59e7ad9b5356df609616cc71c16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021c641d8101280f7dd50031cb7fa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e3258efdb9eba4f3eceb1ba08a98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f016a8872f99a213560fc6eff414c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de60b4e7483e743183eabd49f3fd86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12332589ef450e6a94f8cd1d3b4d33d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9df3457c1cd823266464f9ab60beb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bd1ad445e2a29797f254f3f393de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1af29b6a1963fb34b7967a499b83f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f094e6f6bad0373c2a74444d4980b9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c6e8c34539c4a50b26e71d6905c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be91a2caf84ff57c2f650562856a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68625b63a4902f45a67bbde369b1cec2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d5f8da24b1058de3a9361ec3265b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95c207aa4fddb07176188fca484664455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37c20575bf1e7ea8430478336f16e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5b1b43dba8fb0fc2ae04a559c8cae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ac2ed44bd3d45bb0149fa4600675458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396a34ca076a7822ee9587378a1763459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13a52f1ed8cb7fa26bb29982c35ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b675077b80a3645dd4158265328bcb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437f935deb1d8fe069c547c4442878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d506ac31f048dd122ae021453020cda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad038cd92c7cd9aa5c8ec01881a9f582464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108743eb8668dc9f12f68e3baa23ab9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff3d6024ab0e1590a6d8c7530ad093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721bb1a25d4224e38fd3c5497cb66d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33ecfa01305b9edf16d54ac68bfb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae290e7431cf0a601154aae63a950c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6d5b27c72094e9df4fd34bc860fc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c9593c0d3d0f23773031d1847444471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c3c6594a284ed66d06a3a87bce9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418178d90cac1accbdb49eef79025129473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab66bf1bb1b4847ad8f07cdecacc3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6b5653bd1ef004fc3366a6c3bd61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d74f5a9210bf42509425d87e5b365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07492732bc65c8256e3fbaccbd5cb360477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874462452708524fa39b29e3a9c61a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670c0c0b709090edce8dae69eb6d52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a6c13067652925652b30fec02714480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a31112de22e1647c26bf3021d0416481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92772fee9f3179dde22680148af92d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee932650169c70924fcc122f7fa6a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41bd4d4c7907dc226397aeda64eec5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e522459da93f4a87028abfc271fbfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efa578936d08ce7a01570a03e08f0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645bed1fdf896039ece2d2bac0a27ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628b34427581934697132cb114bf2ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7136d3fd2a8ce986bb1ccdaa7697820489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756376588008dd89cfb91d1de46d5860490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ab9422d36273e1a8a9bc98aa5832491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c7df12f9f05a2edbc0071a8efc53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96648ccf5936c9cc160105147793a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a348b21eadb3784c1b8d21a0dbe603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f3667c96a147b9ffac23cf02bf38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4df6fbded47ebb2214552f958928a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb203b3e4a0942af4695d600f978b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7afb527aa5356248ed9f3818604f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21dc96c6c330f12ebdd7e8ff0be41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a633366ff4ccbc14a16d9a02250f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734b244005f2f3e84854b06e38ab03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395f9e9cd144a387737905cdaab527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8e558152333e6ad518bfd503802d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4f7bf20503a81f20f67cd2366f2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde3eeeddc58cda1496ef4c1b839faf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4361aeb421728261b238a0ea77d2be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2db14dc63d1eacfb5a8f988481501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d976aeffb9cc83fa960b045d498d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c648e96f3cad9e29b2d1b55fd903509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2ea6cd6c5ac2f8c0ec5ca2d2203d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33bc48027d3eed2da9580bc54582c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130240c90bc95a3e110dbe46bc68ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abdde35332481cde44fb75640c685b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edc494992442ab20c61a32048e6fee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a2fd3946729cc6d80b92d5cf6b81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b312440a71588357c99f165f56dbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a603e1733a8854f2ebaafd709a5ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9d9aa2f94be53551a74d3176d7fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597caaab715b164b6de9472f6c48190d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b973ee6341e8e42591a3c0f8dcefe7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856abcf3919613b8fac7a33e63718032521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a02a72f86eb1241f1b5eff58c59ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd4dd63cc19521210bf37e47884e07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310fd2cb2747736d40658445a733456524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eed5c0513899c69a0b7805ebb6eda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110089a060fb070473d306024115ffaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6f2dba01cdd6eab76050e7e587040527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5222032772299a0a2f955bff022204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3bc7bd041ee56f46cac7b072c06a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c4aba83f4065c82146b5f73a4fce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c6ef537df20d9a0bc1520182d34f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b9947e942e00e148be91dd5ce309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92835d08023035a3961a193eb5e4997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde1f4ab5a298e780075b089636877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945e62565d1792806e6cd0e1ff37de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50ab011195fa30f29ed41bd561e4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b82155efc8604dfa6192aa3b5244537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2cc409886249403aeec0f835d1d30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01196eab84046f58ffd0a9d18fb85b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9268aba3fbb481f3eeea0b28f6093540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe617b9e1e1ff944bb3aa719a64531fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76533e6af888e7c068f0c1e48fef2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf488ba94f3a490fb85b9225021c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb86f1d0662615bbda3dc07dbfd0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bd3e0d3ac0b75b3d1da88c8142ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db26b9072d0b270351020d7dbe929f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b78b96c09f0e2814ff2eb06e7fb5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fed765f807ccbefa5d75936c1b07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba1ec8f4aa18c7ee1cc9f72f435ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6f540c4f6945163fc8e84a858966550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8fbedcea02a14f9638bb712f110f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20a7d396e139a83dac9cb0cdefc2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805aac82beb8fc8acf271a2567bab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e00cc4c61b88061897dca075682ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c364c39dc727934d9925ba2697a150b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfdae8002cec8e11897ea7528a8dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72580ad8df3c5ec0438f60dee89454557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8803580a4148fe6c5a6a0a8c08a142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807c55e8b5cda87e9348cb03cf3ced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2e63fb79f3c367459741f25f5b58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5441bf5c2b25aafadaa1ffbd5befb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3555b596a9d8d40e25e26d7cbd972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63578c2bd53aa66733cf6a4cd23691563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f7aa7fba046635ab3bc48a7a2195564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769146795e90897228b097bdf9af9ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fefb52078fd531eab3be114b28a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a82f22c46bf24ae0d754f520cbd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806aefde938ae946dec383fe5d541e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798daf22d8c9f6127c875a12b4e02fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc375a97f275225803775bd4e84ef4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7fbe72ecca0dfc46a9a88cafb7078571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd043f390dc27e3978e09fc1b3c32b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3da864ede35de3e643067e418c324573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fba5d36ad8efa055691d5a316d5c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69ab1f4041719b9f6a59ea8a0f881575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645d68696a97d03057c05987a80a8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814c4d800ff70172dbf19ae4d7d70c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861019799cbfc550dcea4b6577848515578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506a5b5675dd333c1ef8400cb693bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac61d16dda012de9a0b5b15f4c1c9a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6f79fafdfc8c142a29712e45a8e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819812dbc203a59874d40deeb893acb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6217126ad13f905beaeb98b3a5677583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913d2090cfb3913617777e93cf3baa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa72c74b3542db0e43dee24e40fa67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553446713fec77454b64d53bc9faaff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3a63f03a444c9ee52769fee1ec596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc052d3e818fed791e92d943f1a77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada216cb3a168d385834887df02531be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6924b190938497c3660ac4c745a940a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ec8d4d5bd89b02a8dee529020ad5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6310c1b585e72c306a93eececc9b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b21e4f65a2f0e1ab9d434de6ea8a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117b0f0d7de4f0a748e63d6d722a29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f5ead971502d8bafae9faf9bd91d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c58cdf0462f347afe03965f2a3d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81c9714d3b996e622aa97a98030d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b0b548dfc5ff79d803c9871aad5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f23ac584f0cb001de21890a73667d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884272f4d7fd9306982014a7ab948d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b6d1c0ed361545adccd452c9bc5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52eb06a9015f6cdf27f55890cf2984602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304dd47b302a6ea12d217bd259049ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421156facec9213a608545ecb3ee91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd9950719a30cc8f14fc5201c857a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b9fb18552a9e8993d85fd7224c4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafeeabd9f088f9b38cb359ff576fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eee94b901a881372e97c56a2f358f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15ef9731eb7fdfaadb861ce837dab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b38c3f0d34fec3831239f5bdd1bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf5ad0d5d0a78db66c4b7a73daeea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8b65d52048d8a26c456de2ff9709612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3c2c871de2386ba5455b3a1058ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978833bea73af5aa9c8cbf6e829eac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2770f1edf6a56be6a5e6a8eae8850615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea441ed07e978e8b40707f1964bbd59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab769090306d2c02e68239fc6c5fb7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb3e4bf809ba0458634e289f9cb0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf5d347876e5825fd281bdbe8e1165619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db87540073f47bfdb2e862b915f678620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178809665276c3b33e908b0a79fa2f09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60718ec400626204e20790abf9d221b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f5a96cfaca2b90533f3a01872a189623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d5f241e4217b009318125226185c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e7bbe55f9363ec347a9d9e1cf381625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a22a75303fa281004e9a637d8862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33596e1fa4b2f603e03d0e26ea64242627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063643b14ce133bb0c53c1c6068f9576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f15caa13ad8831dd68ba347f6c7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6144168ca8c64c5fc2b70e3cff2f523630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d005106fd13c494df701118dbb99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c226cae320efad8713266ab5fbc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f84ad87466077455db59630ebcbeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f833851adfd897e44f6b23d80d43c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd3834d58ea40877422311ff54929635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e396a9055d5e3bbb9eb0223a8c38e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332290425a181d4333215ddb09d966df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba15525960416d32caa111337588fb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fecb1a043beba422e62c2ca3d7671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd847c60e2aa42f75b57b60df2328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6f164a12b8191dc07119113fdc00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a073daba030adea9572486c12b7d16a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626eb50708e37cab90af32551df93e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060aa9cf1fcb58ef651228b4858647644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ce387bea3fa9f1e68e51e03c2ad0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79dba72461239fed8de14f4098d84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab53da598e5ec4cee5baa91abeefd80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8978ab2b882ff9392417a947f3425b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610c5335ddc9b9c4d8faf449b55b364649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dffabd9abaeee15229230cc946cd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f35ef11b4affb12b65be77d0e4f93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc36427b6ed212a8a26ac6cc107dd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b238f4b7245ab3987803367d80aec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d3aa961dde8ba7046febadb4596b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2505a0581d66cb897b718a163b091b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c318317fe2d4ab9c6d47152311c4a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9102c8db51c41ba6e8a73d5db429657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92471194b2af3831266d1afae72aba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c5c39ff8dd4f29735cc6a5751b985659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e1b3a1c31d6aecd34878e54c9686660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c5908d338b4af2746a0b772dff02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35861d12371d1f58492378dce2b068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf482af2e7e54ebd7607648b8de897d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047df52023d8ac45eb5b1fd57b8b333664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e641699d32623e1ba424aa7bddb79a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7ac4ab66a9b74a49a46f6e4e7de3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dc4a7492b4ec7cd9b4f4393ae98b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01823639a25f75e29f3f07f95df2070d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fae68094d82c3cdc47774a569eb7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32dfec8a8fe4586dae86f9a13b9301670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bde45d8ffc32b14bf33f4cde52199e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f31e6931002bba206f28d7f706301b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735dc07b07b127c35ee566ee6ae9f4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adb63b42a88bc147321df1748a67ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9ad38e357093215fcc110b47236a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533a4f72daf9fc737f76be37b1a2b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef8798d21bf6f164d62b43459c4b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c63eee064487a0cdf49afe7ada8f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d21336d08bab9454ece73ca18927679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a634e4823af04336f92a775922239e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df1724b0792fea26384431e2a6864681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed0a70efe569d58df2e69a0dcf795682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a874ded1a5d173bf0f29689e73dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d2c6517dabe559e319e33b33dbb5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e5743ae588bee39538cb732f0339685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde1bba719392608273f31bb572e202686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860ce0d6fe0d02f96448f1755fe5a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054023dda0fdbcc008129720e1bc281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220bcd3b3c553fb1176645d3ee76d91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281e295ba3d724a24e72d2c63461c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1434aa2c774d953cde953b4566941c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0064920dfc3be0fe817698e29facb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1f7306955be16b877d54a5675920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c503f505095184aa226d5fef056ec76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68784250bac616a8bbf32c63e0c0e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afed150ffad90c99499570925a6350696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a0e00d4ca0f0f152e060867419f10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117de08e337d294ebc4d0430d9a9c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074e266809f84adc69912332e76b35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcbf7b20606a0983bf3fe2a4b0d63d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e53f06bfb82b7c4d74169a1761712701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f0e4142a844606b0401f78b892a8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8ac6cc2cfe6e7df988921406ac565703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afddf865580a3e151e6e577e1181ed3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb77efe78e4e94b510278c1098d9b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52849beb34906aaeebfdd4f1576284706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fbc05767e6115b894f04e31f8b81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82959831a83af5ddbcfe80a9229307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467900977c85bcfb66e6eab7ba96c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3c04e108b91d845b9bf4095f4d7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316449c9edbb0ac9d3566bab019ff401711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043f2528c37a2198647361ceca03fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462cf57573d1c8c71800b887eed7ac6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc46876e3b72572015e40f7a78595c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad9e801894777295e450b24d4263f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8edccee930fc05ed36fb3b7deb9444716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129ea16645b231b76ee7b17eb24f0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128d82be7a4acaed11ba8905265cba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f902931786292ffc666f64772b54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e1c9dae8ea8bee9672b99db9b9478720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bac7cc21eaa4e6c93760f2f910dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b35233e6d649cd8b962a13d7948d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c768ff29729b51962e8be2d20a889d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360794c7b3f2f84991378e92eb824bc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e38fce5781f74b66f9b3cfe3940b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242bbade8f93c1bfbde3d675422370726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e2fa63c2a33983addb9b7c4bc0e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a170969bc0f2b3bfb670c7dcb42b3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2f474dfc16eacbcf0ef97439f41f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecca59a856e73b5cd04057dcfbe1a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c6dcf0cddc00eef4a83634fd5824f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44955c0db206e41f5c6867f0fe891e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478ab5acb616d069fa84744d0f583b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80319089e3d0b3eda94aaa6123d518734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb927780e8cfd81b65630ab61630014b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790d1cef0d6699afc3edd50b84d718736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf3c7cb94d4a18e79b45b73358c39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563be8e0eb7ae2a58431c20a9259ce6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee7c60cde42963ad204fe1b059dc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c857f3960903ce04454b785ac03c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440783ca244fc58dabd42ec0ab490858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcee4f46fa28c7d46bd8164c94a42d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee647b70ab3a61018d7f41b84fcb222743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f4767aba29e0e8e9a833463e5b8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6301dfcce7a8abe9b84e232a6be714745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2c25b6d687858a5c99888e9fd1c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f4944ba994133f0be7ebc219d31c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b39490f3973f2b443d8188ac76b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d6456fb97c59cda9a47eb4310097749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85545e5d5725eccb23db2cc78a5bd3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84672975784fa8c1f2ac5d7bc37bac5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a81ae14e7e15c76aa4f5676a1bdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34901f9b17aae53807a2b1f78a1be6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd29a6d1b89d9b3e6e5bc94448682754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb476a1e7d38372ccdfce9abffa118d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ec5cf6e30e79af5f747b5ba9b36b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe1ff7eeadfd3520de9f30b134e81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb1f376147b11e7c7e0f7c660f826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5822025cbbafa781edfc71957eed0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ba9d038103d530095d942a92f22c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148314b1c013613c86c9f7f5cbecbaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438beb819e5ff287bb4d164edafbfe223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5363a8e9ef78ae17df87b3510319cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ecd770a4fc2d12ef3cebdf274ebe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805f9d59d73b4dddf7bdd85f8846596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d06cee94dd9292c575bed5db4ddb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5fbf46ee6fbe3bf1b6dc78c3f66b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47b8dec065a163eafe1e92d0fd5349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488acfee17dac052dd6ab3090cfd5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f3a0744148cf331a3620ab11458ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a7f016fa19a59f37c8690b1b2cb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec14023cb3b6edb05d6816f5d57c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86af18f062d0e2d6909b1b705e41b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18d7afebfa31b84926669096081a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259088aa6cd40b9c9c0b676c07081d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf7d9c2b7f06e2b4982e705b90e0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30cc140cbd58552a76fbf28233eefc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96150d9d92e6d5d83d3fc67fea970419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b74006f2a8c851cdba3472a048e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74cecd4ab4ee25455551b866b390c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb878d0c1e460b815b1990b08273e3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bd4536b12fe7cd476950972a5b81d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a776ef13b7cf12b89ce771dcdeef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0107134136089d915bcc4e9c08580625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69311c37e6dac88645a250cbd91722826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa14dbee8d95b892780ce4684a5977a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb6bba7d5c6ae5fb15786bb75595028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c5e9509244cefca8c7ddf724897029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434eded06690eaa7f5fe2be45ea0c6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7be52a2723ccfb769aa3c1ca4c9a3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929319f6f29af366b6adf73064ceb4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c23661bad830bae198f50889c984333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f45e8d2b488fe47397d8d806777b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f690d17e05d94c09bb614b7558780af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da00f6dc855f1d27b6727e1a6c6eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf683858a7b4151a7e7337249ab4d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79de660abd9b07679390a3956033638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5493f04699323d921db8c94a661d8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97737a6c10fa2ffe8563c8d1a534db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da13142960870bf9ceebef53e23d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fad14d72654c9e1109a4903754ede42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f6f1a9271107b0405ce7ae0f5e6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd858b2cd76c72b800178e017237544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393682de9ba065944b340a16d804f1bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881c056d67d4fda904a4a2f38835e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7eb005c520183b1bfe77f5f125f3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a2627c4671b6f67bb8a0de6bb04d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0de434dbc6885063d1b39447122cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf09b3e8b018e367d87bd360119bd6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f95e15dc81e1faf73922b273b123b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2886444853825617858306619627352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6512058af4215c9a3006410a96fb9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe348d2766431d5e30ddf6f5d76e5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba1ec8b878f2ee5be40968a73556655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63c74ed729bfeddd3a14065b7bd9a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8cd02d5d6b5e6884d767cc49ab6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e30b190654c673c6bee6bf310e090558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d94f88e3140ed362cd0a2665b477c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f041185a8692de32cedc26aec94b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd83a9a5a88b7f95279d07499bb3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff1f2fe5930830b80552cbd2b31dea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45912aa67894439e40b9b98f20cda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed03093fbe528fc955f945cfc4021b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973070f5b3bb13012086508ca9a4917165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b72bd4724b82912820a11c5b35f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de304631ed844e1096ee4a97ca9a4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d528aa2f5a5230574ef1e81c79b4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb358bed596928b7e2de56163609e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d398bfcaaa79d1fb91cc95dca0f11f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa91ec2db9dac7caf8ae0f568ce27e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb184595d3aaf129c39e84997ea8f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e7629ec403e5f6fe423a97852b6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f70fc55fe92d5bebcd9c4940bc5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a83e11471bd45ad19b676ef1d68875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a75db05447f514093227f9d5a59fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e08166309db60f07bdfc95622d18e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bc5362c7917ec2cbc44d296a728e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02475939c710bc05a6f017ea64841a1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6ddec7749b29dd196943dd679e1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed39b1f1be6fb628721af1121e3225581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfe722989a41fa5a927d82225f9b4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733e055078bc337cc35f96dab4c35983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295884724567f0777440743e3b94048f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8aef560e3e55280e5ae5ee7a0902d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1273a264211596a9cbbf59a2c188a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e483a5029de55df6cc7a9daba023587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08572fab9a1d5bcaa9d2bd1215a812ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04e85a59eda54e81620420344161189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e1a10904085a38c8f4969acf07e4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd1fb43a24302d51174c9ac4cee64b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a62fa45e72e07f0597bc5689afda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ced70162d192ebae3c54d3dc7f84f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603cb8df1282a8ea8689f430f61a5e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9441cc2a135700a6258dbfccb49195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c799d791b8954fb20b798a08e8ad8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf227f4cb8265bf5e7c5df1658df1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18128ce081cf71a473e1b2d454f174698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc6e5be960c4061c0cbe667f8351599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6120af336e3994cdc949e625339a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549013d34c2aeda0028493c01bca310e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a83ce86a916bf954f5c9e18c444f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca860dd851bca4dd5803c4ad3ccb6a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cc2620563b78eed6387d57799e03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58883642f15d433f2b61b497e69e59a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09eae5bc0a4adfab00d05e36d36734106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4752c4ab0b57506386e73fe17be53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01947a7be1f8b04d18e4a0f5aa8778f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b394322748e22213b625769d3156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633e5d8d35ac55c2b61c709e0938c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263cbafea671b5520b7cd8420e7cb51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44aaef79fcc12970dbddbf72aa464112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f985115b4930544e3e6380f7b323113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400414c36a4dadb52dfc749a0d408c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fbdcf94d0739c6ba42a3d3893fe1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a8e55bd96ccd20fd31cf08cbeeb61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191c0db75ba32236499b50c68a7ab34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e803dd96c9028b95e6890d481a98d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551bcf306bb23b5e1d055c6db283cc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d6e8e3f9c366cdda4f5a13a621fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d02774cb3116a5d05edf10b9c5b3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a0b126b411a61ed73679bc4746f6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0cf417cb3710e50693dfd1c53f3fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e957d9ce2867a5111fe91edd51f92d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f9064706cd2ac3981d3ee3f1b3a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b95257c9df1ff2910c84f97bff185126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa46806f0a6703fe74e149356f2dc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571ea0c3884a40bbd21b5b2e1e81361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b9ac2249a3bcaa6fd33bd7ef1072f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83444b6c5096d0fa40943a4899fd6b89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263e9da5c8aab460bf8fc0dd914cfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915f6a662db5f90ba361be18f79238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cbefcac539d5e5a09b501492878c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696ab64e7dc8da46a4d522f28e7aa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf93fab7f121239282d5e6c5d259e87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386920609d21134b1327f8df36d8819136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469ef576eb760780d6a56793bf3553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d10facebdaa21ae47d214fabc8446138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b138c25f8fabf78569341c5aa55d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f50a3c81a535d26b7dd48483c3c460140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ac539d0507f3d512df03d14b3f9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b72a9cd2201205f0f3ac51da169cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ecd9ab6632fd9e4d52ea4aa214fb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a9af88840a4f53b530b444f4155fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f9f3f80d578ebcba7f7cdaf634529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edfc987591dc5fe1ae94f66b78250f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca474e9a7fcb4e0382ce61174641e1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173268f2a03652d0189e91d85947f95a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caaff5c323dc5ddc60ce6683f9fb54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a218bfcec99773972522ad3f7bd59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da92246eae344e66d9a536750e051c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa43c0acf898ae937c874ef615ad45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a4e26a6df95e5de5a0374a333d29b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece6b4a1bc03cf9639b9c713669ed5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4572c7f9f60187569c57a8f3a4bc12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd1901297d4b5116a3b25b1cace154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c723b801e9c5c05a6b6478a02c3443157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8273e546eebaa0c003849e51edca902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e85fdbd4d10d231b9a61575c6b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc141fdb4d808d92e8a5e3a8e5c6074160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263beb4df95df502406570bc2cdf157161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb919d11479cc9039275c44d506e3e68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3e0759c26bfdfd80fdc678dcec9ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46eecaa45cecfaf264338efd11cb5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302811f1d46ee5760b59c8d3e09b23a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc780f33b3e1a2125ebadb3dab006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be622c8de2b437908e9f4273ef6ffb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2d9ed16738b3402d2506306d6320168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ebcb2583d1859dcfcbadb73eb8b38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c02f85187dad69d2897a090f661eee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104738d6dc8ef2c023230a6201d2e71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedc6c9dbb84b37298af69cd785104172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff9266e0c51d9a668b3e98012bf8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09995d1b4207d6a7ba71710462cde57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca57200265e48cdf1f30ac1688935c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcf6f9df8296623ecda0da643c385f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22422971b709ea5f48052da3e6308f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae0a775d5939680cbd322ad14da17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9243f6ead373afbf1152c0d63987033179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5e13917bbf44cb0cca7f66282e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc64eba76ffcc2b86957900c1ba4bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87e230aeb833bcb3c87e9be32acae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868dc9bbd36ca4044526ffe5ec30fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2ed5b4dd2c8a4a80a698db39d640184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe80de3254716928de8b0f3234834a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de721abb583919428b14ddae4c9ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db96218bd16852e616a481cd9fe413e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec1497c54e1a2a98dc85e21d49776b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa0733ff664671030634a84a98d5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e850f7779904ca517aaf9feb3d39ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42f74b8c12ff212e4fb7fa9ef8678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90eba4e680506f5757c36ab4a0a774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594d8a2ede0375954987b4ac7e7db00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac60f72f12297605ce7e4b3cda1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be35b610f1b2f160f898d319b52eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4791c654a5aa34b3ce33fda68db066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914648ee34aa1ccfc9f6981b5b62a2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a81dfd6e55b0108a694918dd74d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cb97c7bbab0e7a154d0c763519b40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d25f038e9d556f5ff5bdf5adb8a46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a87557e5bf6dcfe5d984cc29f8c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d823ae7a8c874961431698ffddbb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d622c336b43b555a4d189e9db8ee522203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe51ae329c53bb6ce5e99a5e833527204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a99659d283a57535cacdd30ff8126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f28d745ccd088ea8c64d5e32f0754206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6d0000376eae3e62b82c3e35abf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb01720706d9bf2a6260fb56973f33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d8c74af0316dbd16bc38e19dee13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03833e89e35fbf813a21d8e1bfdadb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49dc999ab47a710e717d9df10905f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef04f930c130e230d8e055e2ee2c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e433a0bf18ad008b9728bc4d1ea34a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957599129ac71584a65a779005f8a161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8453550b83f8ee9210905768f2536215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d651ca8968e077f8274a0f1df02a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7001d9a4c8b0d308e79d7443a8261217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114b5da1250a9aff5adcccba4eef7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba876aebc134eab60410c64d825a35d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2587e77beb46f9e8ef4b301eaf875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd173265ad42bf0997fcd63336714f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5ac8ce2970042ceb03b4e0dd996f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167657c35182d1ad4428e269af3d4e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925b86efc3867bf887d4c112db89ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f84c503f3cee3f99f85dae5991b4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa485320f908fe2b9024da6db2b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fdbea06a5e73499b250c545529330227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aaba78976774d6a7dd01d0d96922e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911de13d9632dde8cd3a589eda8e9177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afcc13713c4af5f3c9bf9440584f68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8463a0ae227b1f9b467ee0728356b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603586c325b463e1ff99f8fd80c5c60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d40f78ef6c87409a93e860188219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d76edc601dafb06654e5b1a4afb8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c923d5304eeba73160200b6ffe9f36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018e32f456694c6a6e1988d78c705bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04422bd56dcd8eb43be405a6ae5d7c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcd0229acf9eebe1d9b4246f5b8491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08d1db4feaeab22e9acf9bcb0c988239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bad57a6014a39f381e2776619defe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d7a7869af5d73957be584856950c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3033ca08a1c42ba0d7a0249979bcda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892689d9dd4b679b47abb0f185cadbf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e848741bf5fed21d6511f5a967059244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448472f1f454115f67b57334695b035e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908b48a78232300c6f0caa522b4ccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41342f4e3467a932696c8dff628ffbaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595309dfca6993d88b9ac09e7295ae2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391a74f45024fc4bcf9ef06cf75b09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf1196c5f612debbd76bfb2917bf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a999539b6a5d92f772ba0eb90519f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79bcfd87cea6324e31f57f1974d5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f7c79760fe5d69bfda6e766cf1f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47d07e2115b6e2f3801ddb519429e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940d07054d4cf4b312fbf6271ff4fe8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6a766a2c7335f1a6c0334aba91fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236ef4c8f837489b4a4733fb820ad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d073c08e5a8397719655c42e39cd3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c754435c5cce0f239aa505afe4bfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ac5b02228914240a1c4af92be8a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a258ab1a815631d0ce738e76db3a31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b386e6fd4cebde9da28cd8c1431bd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba0e17b5f2625c77fe4eee97e7662263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa57a0470f8ca9cc5ca973fafefa04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ed1474c048eaa0a9332e05174d9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d8446c4973342c874fde7f8ce37e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a9c434f58d30696454d2d20928e2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66e1dbfb4a8700ef0930b25b244ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d06776d9827a819993a73c74974210269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ee6cdde6e3c1ccece0689462661a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe81c8ef345bd30696389f7240d30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd21c331ffa02628cbc952da96ba9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac13ca77d5b92891a17f36b0a520ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4549e6f24823ad84d7a3c03401c35ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b954fa4714fdc15323031b5dbdf500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240e88e4e0568fd95eddbf89b15487276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b61358f213864ab443a70022c7b1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56a7aa647c1526cdccb9ebdd52d3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb00bbdd1a113ef6a77cf86b302ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa14ff0d205fc18387a8aac499a65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3d63de8c145ba4b23198bdb255b7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8860ab485091d7b36c83ba8477202e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e9797a34d5cf9475d0553773f96e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d4307f65558c233e71a5257ff88f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6dff476acc6775216bf949cd6137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eeb1d8a5ab6c1a79711261c010a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904573cd13bbc7cad639ffa224d5e8d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858183891282c1d8b39a868a585a6767288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c218b67c4c1238251af1a51eca3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba045880dab2625b5326b21b60c91a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a5a4ed606760427b7e10569adc3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6e24dc33d8eb197e9d69d98aa917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd2f54ee6ffa427fcf458b3e95abc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5ddcb324fa0176425cc37c319d0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a82a24dc0e07b543aac68b3da8873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e5e0650938f19a29277eb3dc97843296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c69a0f03718f3d012ff202b67dc04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319db964307a7120a3c5689db84a68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba95556beaee3d3e9a2679db5902a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d854a623bf0b3f871fbc0164a1d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d4d3d41a81eb58da9f02e3496c31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98a5872d2135e8c9bb25b8ee0e636302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae57504d7e88150fdf0df90e8e9f06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2674c5c3405ebc6f8df79e0e7f4bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c3efb5fbcb1cf301923c0492e3b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0798342feed7e94d5189b5eff731306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08307c722464b025250e6bc0805d7336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb319dfcef6464af5d62261dd18ab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f1fd6bf06a4ca6bfb980a2aa0aa89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a660963b78464c1a6d8287cc568f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262528544a63a0d0306d5a880ef0a86a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4934ea1245f64e998982d5278556e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b337c2af6b9ef590cbf709b5401f7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5503becc7cb4e7865e1e89101542314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8769c9dddf6f4add43e4ed3007e2b00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21387a5b27d025f80b57b6714efab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dbdaa9d56a34f5397dbbb68edf8f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b44b8a7fec30cfa21690c263b4667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8bf7013a6e069943e7947c3bbf720319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2239cdc92d3abb75bffa3ddc1964b19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f0c3945cc54e1961932b88b1ded8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd881db09f5fce3576e903aba5df01e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc6e0182307cecf0eeeab6c19fdde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fcc32d96b33353f446743c1fc627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e84cce767b4db373cfce8e37e7ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642edcbea5e995ceb409095084e5468e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c851744fb75c85bcda73fa4bbe6f179327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3eaa88c522d7a994c683233c87a8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d37fb2dc35d77a30e1cf69c27060c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029edab1cf9c1355e16dfa77cc9dcdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289184ad052e653794d581f8c3569e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931101c45d8973ae1c3018b675e57877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8636f6d3c47f623a1e53fe2ab03a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d61ee5d5a2075fc7ff18de459123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269ae1bcac75b72f8bbf6e088c94cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647027bc5c78c8f956f8c0040858fef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf572ac7d403fdb342d8df772f8ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b440e85d59e9c5a9d97f40cbac3d5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2fe15fbaad92e5c6964cc6dd3871339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b8dbbc321ac0832052ddd2956564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ade39ba7cd48147e9d90e1405eb77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4257d704e54130f821069660ed35ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f45c3867f2722d3aee7971da0fd7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f960d3b424b782650ff8619e9293344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08180e7a0b13d4e7dd05f921a4983b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288cdf07a6dac35399cad8399ecdda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b716e0b12a67b257c6e0e7fca0196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0cbeb0b04ea5e3110fc57f68702ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7640afbd5842d9a06ab002daacc56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555dc789056bfff2c09a7692ec0c84e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53635dabf3d84c25ecdb9adf2c91c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c038761470aa3c77041c51977cb14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f512d90ac0dbc1f5e2383039ddf7f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214902849afbcdc0c86b0f0ee0f8cb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf26c545a8bb17507dc33bd3c0961355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91407d193db88f35d636657c5d10add356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476c4affb146193e14ebf20ba26c3e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f61e6065b77721a426c122d49f8d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc584d6306690fa44f4792de3c853e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689851d0d88dc53f4c7c0f32394e53ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efd350e6b526157bd1608633bfa2a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd80298cf5ef00e5fecfd1d4ecb212362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69945907516bf6f1968bba88794ba62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1f75b08a4800077990a8283fc3d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299bf431c874af8403dac79258ea3b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec45f5f2d4ed1077b0400fd40de724366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3af2f3f77e423e2f0fed39203732b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6548b1858d119c4a7ab8bafd5d0ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c42b92da2d6dc9c220eb491bdd687b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90a4a4948a6c8fc0e3f4baffb2669370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f2a1f3e30a4d11355d02fe382a1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16365b75b4901cb62b3703159e54989372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9167ff545cd4d1c4d9cc28599bbba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c985891c7068b4718c18f7abfbb47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c7ec3b9d5142d6c0ad354b6e1d374375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8e8b1dc058a02a73b2f831b3f6df9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9c3e9702588c208f6e8dc1cd2c177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e200e66c713662bfaf1aa58b2537b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdefed22840ef141e4700c0bf6ae74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e3be599864c0be9c2c432c161db0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf59034e49771216ffe1a923651db09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc94847455aceae6a3d16ee443f768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264531560a642e26fe79691225455314383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eecd0b1c41f80ebddf3c0aa370bc6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab22a573d95c519d11308b0b7a82d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a546cfc8cc8ecb1a14825f2ce53b11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445794c4aa223c1761f1d6a211329315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a7de4d3634d734e55cbddc6d9fdbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc268936b3feae902a949af1cb65c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9118fe44ad8f2a5195239cd613ae5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e030634884c4ef3d12a72e0c0da52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143dfb44d4b20f3102b4fb352b44154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bda5bd93af59c80fc6b183d3f4f60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d04abfe68ea03714e1c5c48510f1f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef921e664a6e56d5a7abca3d04294cd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e39037415e05d667998794cc16b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672f8014b565b5cb324f09ef6b12c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b3b2e2e68d3e2998472d39a1e8fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531d9fafc5eff66d9defa235ede8c85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e547e32ace9a617c9d1231b25fdf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd78e4dfb136f541407574c65d475401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c581f4d52451f7544260af50666b28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e5ab25f32e3da69cc4b12c859d2be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299ab259b30b1fe936929681ef5131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729222482b03e8bdf88de657a0b0b99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eccda4346c8310bf9f3e6495b52ca3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f06f2804ab99f1379349429f7d0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f1bbb3ddf6b1d05e93083da43a0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848badc1f7d9785ed5460e2e5c59b336409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a47416988861476be453c3baf426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73418f0ca9bd3c49d02fb618167bd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758b146e8b926a883685e21c176c63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b310e6f24e764858ee19053b57928413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd1dcdd40ad6fe727bb3145f5d5746414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad8ababd3021324cf4467115d4a39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9220b70b777540ab7ca2d5bbd497416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e06fc849b624602cc1900c96a4a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36ab5dd414cab2b36bf29f8e1f96d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761281cf30546ac315358db65e8300e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe553014f87cfacad20bfe7217f274d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586671d3f9da865e3f96ef4556ea0d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2e997e87137c70d84ccbe5bb8695422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187cf4558d115d343e60af8e3eacc18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a2d37ca3f29b95ef5fb346817cc93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d09de72d12c0cedf5a0643c0c863425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734a7458aab7bc013e313df62da01d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44474a0e31426c477ce75e5623b15bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86335c54d4484d6c197e1a565bca6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f015e73192b40602a3813d94e31078429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcaa87521901083df7502f2dd770a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50f4c9a3c29b5d3912d1ba6e6c18b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49bf5724709482ff6f6f9120873ba0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c00a8b5cc00393c14886994b1c94c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b07d3469db9c7496adc6d863362b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9826b70400139ef93b8deebee635435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cef53f5734f07ecf58e3094a2640436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129dac5f16d5282faec8a31187ef1f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232fff65c7c6e1f619bad6a68a78710438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab53f2f7893d98b0677fbe4c397e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c90881448e3a16a8d77c8b00c94fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f5509961de1ae3510e7191283256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc671efeda93e047cccb858ec7e3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d27a10b09f732977ab5e78df2f813a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3221c0b326b8b7763950d2252e216be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709fb055946e59dd41744175327727b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cdf9501c657fddb0fe52a603c8d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3819d698300f3e033383bf142206a54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2146860c59b7dfbf57c43b8864697b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fcffacc4a1bed364886c43829ee0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d0aa8ffe124ba3e94b542696a8b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48e7791d8388be85e09f4a4e36ec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde1956b980bdfb5f18373c1caed14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d3e8acea7c0173af5d5a4f90b4da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f07235b59170b423577eef9f60d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723805e5beacf8bbf14779780fbc99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a282ebcb35f896cc894b263fc9c82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff976a829faa14874af51e61406b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca5954910697e33335958d8a02c746458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c33face8a953e701ba26a5ca01b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67bcd0cc1e97901e7a3a04c7a3a9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378652e18c8c3c502e0e848472059d21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47240be402323bd1f5e46faed73af7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85ab4836bee0b92f522c74608ecb7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91dd29e90b4f58c0aa94680607dd4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d84d39e2125515d71d849720f79e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee96f619a3be03afadf62b9350511d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c23141b7c8b87d22d74787422a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc35dcf6bd3a8442c503a2b73f3a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d011389a153941ef915e0460e1fefc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395ccd0ec88440b7d6530578325cc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b17170719785c1fa4fc38a4645c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc20acb23bb9a3bead833dbd94cd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ed2535664361d0721d429c2f0e47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd8fc0a99f6040a0e9efca491de42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184e16699c1da51dd2431743b8c646475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3722d37b1b565dd6ce24b8e41cc79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2b1ba15bca939ff00958b89e6f10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6228e61e24113d9edf54c58ab4adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e56676e3e35f4e67bb89b5ffe5bfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a148f995002cfb109e0d15d9dff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa999a27f1b74c3ed7be05f54403776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b764bda7d72180ef39b9afd1e846482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e5ed88bfe43b4431190ff10876b4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f807c72757c7765690284634725c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b26541a9f0d052e3d922c153f7161485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c401b3ca8b24669083c0d5742560486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe353be974feaba109ff9711cc94e1dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92beb5df4c4309597f9e75d9e4de9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226f6cb077ce03edb421f764d46252489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1512252090d25e8d066177d8e105490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219172071eb1c413cb6f59f5251a0d2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7fc19b9c2cd5c33cc26053401299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635511b63044294d6b1fb116d8ccc7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67f1e351edf6ae66c7315c2515fbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5abca77967c76d7c2dcdf62c09e24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e21dfd689244066b9453ca010b3c00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6b5749bc4a36106d324cbee63b84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36399e639eaf9244ce2f6bceb155e77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab4b574f0ab796987987d15a54884499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876548ad784861e5a60eb11adc541b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac9fbeafaa1a1fbb3a5e837bc895c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6bc394ac8b99ae3528ad139c0d3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822936ee0eef62dfb1e962978b0812f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe897f926b0c47e6b9e4677ec41af3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055fa8d876ef5b1e7b5138cb9f01a21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456092ce497b3c22069350eccffccff6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b96083d6964704f98b7aee94e73c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac3c604fbc85f750fce90360be465508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f85be653fdc4712fcce5de01f828a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9ba5c784d7d10e06ce6cdd798248510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e6947af4c36f722e1d314900c82b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488403107e6b1eb279c56e9f38bf553512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62f18ac0a4cd330c8f0e3a523f9268513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317778336455ff51e072d0796da03717514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e066cc6d846b3938182a73ffb15336515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3835068e76bcd4de8389702333531c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76a308b86763971bcd34508ce4d6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db4c0e13d7aed356488bad7654b51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee69641fd875ebe0724ddff05f8402519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebd597017ba41a880bc483bcc926d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb48fb146bd26ac029156addf94669521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06287abe0e4e5cf5c22a126524b4e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c8d684ff7e719d26baa545c71ec1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819aab10defa0a6e822bb389439f9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04600bb10cd4db06af36fec9cd19869a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593562872a4833419d7e92a29a8052e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cafa34fd20af24797c698ab3c9500527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd0485b7950b670ea7a1365d2d569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3dc24fdc0754b4d075e1519f3c72b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa95c298f1d8832b6f8851b12368ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b21a5e26b4be6bf5b20dec1046342531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed657f4fa3c77a3e8b1177e96462175a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1f62148b4d1f499f5502d7569658533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d34764d198a3c6366ae057c094a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82e4bedf3dd3d795c9dfec6c63752535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b76fb75e3ffc7d4336b03ce872f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9a16c8b219d6cb945343ce23419f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431000b26ac0ff9b80b3bb00089be8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcce04d3f1d33a29dc66de987b2d9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a15c62bcb4255bcab8bab53778d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9498c175b9532cc88706fa83c1282d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30385b7ca125563b029a2e4dcec5b92a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a7384500f765a61c6b00318b2b81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa98e6d3b261658dad38da882cd79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b520d90847b700c2b3bf3a007ff5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a3c81f7d3f8fc863975133e17dd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a216a5bd0084f08250fae08f473eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfe3ec83024a669017efa36c8fd40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471c45a749c7a0c08927f1dbe54168549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8048151cf5950005cc275ff04a399550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9fc1710ef1b85d6681898698daa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1bd51ffde40ad65bda7c7b784ae7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fad35a42c3018086b68e09c389909553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee509e1526a4e137ea0000f291b022c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128963aebb63cea1eca806fc7ff4f2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bdc9aad7a00ed1126b6bc5840d0d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a24f28f3bc82cedf8febee9d669a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a624a6b9b6b79e833c79f429e76c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317393dbe9ebff196a623ea1f6a61f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7319b676d27e2830e7b9352b66d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b2c67857b9e24fed83712cb7388e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9134bf0a285688474a7bcfd4fb7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31753d2be369b224718da1897e6f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42002bb60e38f9428927995d525b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effccfd20ca5ee8626c655f8fb0826fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c28f91bb9d0095f57778d236c836566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44d900c8dcca12f793e35d09f42f7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a080fa891be264e462c7c3e4aac74ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466df88402e7e69dc606e83259d1fee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f49774f87e8ca71079679c10370651570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4615ae40ee8f6b60f6834755f90e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fcfd4a58e0b70474d1215c276b449572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d8ef9be5584b1801030ec67e1fa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9663b2df73350f38788e7b9c422a6c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3faa5424eded70ebb4683799cd2210575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa5c900e56405dc3be5b527f2feb4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058e1a21cfe50b8d16a603d427f782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c848f11163624256c7b588f61d0dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9322f50780d8fc18e9d273e5c4ea91b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cced6866e775d0fec4d71057e3fa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab475dcbaf9747be8372fa0a3cc471a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3774b997f0e6e7a758b192d72d15f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da7ac78b435d798d830829a5c8bb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb854d3de7dbf4f768013e82412ee210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbd39c8c9598e31c9e93c45cb827e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd313bf7dc88ba879bc839172cbe9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dfafa47baf06d8ffe9b5eaec695b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbdd3ea842c4efcffcbc48b26a92c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8b26c1f49a75c1145b026b301da7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42a726b57151bcd394a6cc629d991590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba1d4988f8670e140745b2d5a009f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132bb6437470fe7f81b3cf7d3a1e0f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4161deb9123df6a96da75d841abab1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86396fa4aaa91c9ca7532151a93d2485594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d72e8d1e9212d74e4513efc9f3363595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c30beb6b59bca3905af4fbdee819e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0827bd2102f7d0acfb4ba7ca7ab693c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ef073edb981e619689ac62aaad8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5aacfc9a9463ebd601d37f78c2ae7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6685c8bd7928048fbf4c7dddf2968b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265a9b03bbdbe2d440558d656e68be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4654bdea0ac3e3d37fd1cd811691ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765f8ea22099ebc46d7a0f3163a8b5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ee561707c76e786dbe248114cdb34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33200239747959ffc2f73468c8bf21d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c20e0778b9d76d52cf1b09dbd993606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425724329100f027b5e4f3c8d77a460c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b95f722ced809e37e38f1deb48e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa0ac8b1c5fc81910112d75f71ef9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58c1729067c392df24d375449ffe5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1aac4d77ea2eae6989c403b20b31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee557a4865f8de2badb8929d6caf506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec35e743739cab33b317cacfe6e3d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e06e4115ecbc71ed3c46030185dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91dbbd556f8368e7cf597aa07c823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d38e8a79fc30cea5c7273ab12bb7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520c6c8ab55aded67eb43b85600f5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75c89667f0be01a21bbc086e00eee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69089d30fb6e1d36c18273e79309f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef7f0e81df727c402be6dc78c5e6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d7dbe1b0b20bb30cf8c08622a0ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd769ec2f62632b5c860ccae2f36ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014a2866259c5ed55a12c5d6318133623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771a1ef994dd1b1a755aae83e1ab00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24193b6f9cad6cf0a4c63c2d7aa639625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e466c15a08ce7cc64788b3e90ec43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde0154fc6da7e08edfd46901b252e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e2a4bb89869b10cf0b5452cc3b9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9b6974d6c65fa7ea6babef242671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09ed18be4b8c4d04e56d9b55ffbf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff47e1b4f30f4cff0e44b2d9dba5ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84e6bc4afd68cce42958b3b9ef46f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e5f8206635896bb1846e19de1ce0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75582b826b445acfb79715aaf2260db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f63e1197b5dcaa2b44c8c6a733a38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef47151c2c5317b681df36a0e971c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb52a8a6a66f8ae3e7bb353b48a4457637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40690dff9541384e9baa8b9ff7ec3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871922fe342b745f23cedafd7876bfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecaa21de512e7d79fa999fa6707711640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface87db9443d6509d7c0390691b8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df70fe240c45981fb63a6fd794ed6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae88d10aba81554aaf65eb1ce58872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd832a4f3dcba91a898f8edfb93eb59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c27bd54bc3cc26f3086eba11b69ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13db7a982fdf2cc37d783fae7d8656646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915cbe32f2fbcea6a011fbe28ee511e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c40391fc9f0f2799b96a5c31a5a40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659323b88cb07fe63e0472574083417649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be560503626a7de87d8e66eb0a59feb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbdf687594819f03e16cf3d82c969a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c0f632d6896b1d0687ad0334889e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59e9fd8db09ffd5d4406a4e05cee3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b7311ecfb8acb3857d28a3300f9c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da3aa9a49b25d3d6e1ca2efcb5455655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2e5bbcc2f6fc3df887aed97c4e9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a05528215f0290c507b2988cce0b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed4c03aca6fc69b91832e0ed09c2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4730cce405c4c48efcd8737ef0a02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db5871d1df2235226fe52db8166be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f486a375735802ac406e52499e122661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d1d82e16d1efa9df54e11810d461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676806934552877702564a99038b43a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6380daeeb613ba4348297278325d3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470799cde2230c278f8c619f16dd4c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0ffe727562f3b6ee8e205962039c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1069247f1ce372ef3dca603b2daf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea6f70c6b6e0b10b98f6f5fc0dda3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f776713be8cf227950709dbef2ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9cf65e02ab4e7157b7a7df1b5edb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b972ef61e14e4d9b60a9284ab644671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e782df9865485b8dd44dc606d424672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b128d6d364a5e850054b634b829cb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce29d135ff1643648bd9a1c2b2d461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0e101924dcafc18537af3aec88bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1777bd485341890f50cb33639c139f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4908257ed28cc3e6756996fd9b77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad28712f0e92ac7be6f13f9ce7363678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6599a6a967c9583f396798d4a31e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fcb209e7f71c5d2b387024a454482680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031eb4553c12ce8a7594ac382b5bcdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60bd77d22403f1599fdbf7de67818d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e333647ad192f9efcae941be826d3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaefec668fc367283d4d3b866d6efc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2ebf5cc0feae0cb5684c96ba5c1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5e651f77188d430cae45e4e4c61e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b87aa657ad6ec003f40d9aaeedfd82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98f4a3c81ac5f28adde90527369fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927951e83cf6f869f785ccb3cb62d1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fcfcb92ad66dbaebc69be2b7ee779690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e67aa1afbc4425732ce6bb708bd40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a268b2b8c360ad47048ebabb343f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a24775edec6eb1d7e264b44d19c9b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539011b146736b80e6d7e0f70dd391694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007c4f83888f1dd9bd1a749a0a4818695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9f276a6d72d45779a6c50848cd90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425da4e1789f0d1af625d54c6fbd07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f18a4dad4c8f7f9e774dfa6f022c2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f703dbe8db916dbf8d125e90f152699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac102a49d4f0fa4ab71b58bd985e8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc827fbd5138d864d556194d5490de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e974ebc2d51bd812a1d452ad1931702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c9e7666bcb1d05a63dd8e7a3a8c83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d537d532e335a2def379db934deaba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406725e7144500d36f8faec8d3ee63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca206a45cdea206d5e1a6aa4e3cb53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ca8689bdc3d613102d7d94911a8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b724e80f61972c784c2da619ff77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dbfb554692401445cefd22e3f2424709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f01495a3e8b97afb48987dc65694710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae4ac380153dd4edb988fa1bffb77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9addd4f5fedd1d7c70a8bc5931ca962712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281fb03bc27250dab4d315af86e0a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7953a4a0cd8ed17f292684d2c8cc7c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931a8ee379fe38f94945e1fd4be4f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3392b53327b2ad90ec36282b7c30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be6e4ef5861d877f3b39fc9c87d33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e8afa7d267d6a18d3bb9d3392159718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba1cb0bddae8cc408ba3dcc58e0d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9878c7f3507dc0d16d7c183eab1010720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb84658ffed67ac2ab569954166b9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561075c023b16da0a26f4ce03858f2fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34891edc7edfb58d175eb12b7c465a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfda261fff97e4a7fc597c39ac2d0bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eac827ec0f39a0e5d16465ee0a112725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855efe51001b148baf2c612a6aa76f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc31ec9738f473a8b299f4a6c44ff4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b50593f520bad1382bf45a77848a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6389dcb74127518716ec59035d2c9e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c86154854ac1a05d40a24bda909bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d5b65cd0c15048863ecc1da1cf7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85983970387cda4c31227b491c68e81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e41a09bd17b7ee114fc8a27384c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ebda0327751c7ca0fef2da524734734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f6aad9d8a9a9ccc91a915d5a6e0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90e5dc0413bdc7571f8f4c7fbc979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc147def1e10ef3d77faf6948d5a628737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1afa2dd86ced1328913891ef800a78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaebe1a2bab991f90c2a27b0c8fa8dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff37d43bc3c4f00f14194ee931fc99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab81c4f5152920436272a586c83787741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f674277d7958c14a95b32d171e44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649761b06b416b0208d89fcba1a64e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66920e9ffb61a1934dde69226c74ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d8a46f80ac577ecfdc2e12f92baf6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8797a0253039c284c0e83b0d10276746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9047d2c2b4fa17ca055eca4450fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7d450ca0d703118326fc61225eb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfdcc5a8895ec947cb67fcf6ca6317749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7b508d8a2bb8751237f4f78805d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c16f363fa79772b0c8dd0892bc006751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e654339adaac4e3e7e93fc5430bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fae6653a3fe61c6efbabb355070fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae200b669060f73887a5872ae2f0624754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae511f1a5ac258816fd08c7c42eabb38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dfca119dd578e5f2e53c3a2f2581e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a69c46553eb8d2952366351d5abbd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05170ded3993f59f0309b729a2848db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6f2a2bd56f66e0f9dadf4eb84a05759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>