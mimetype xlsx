--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddae68015e86f494b3fbb4fbf0adca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287a13945472c37a170086fe5771f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92803201aaff420aeac33c9a7e6c6cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a91e2868ed52fb149fdc23bdae704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458da21b141058117dee1ca1ea7e055b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649dd6280a046ac5f33329f8bece9c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2cb1c710d9d4b49b5dc15aa5fcb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c949b4e670f231c279d7149b66c2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c40d531949600d773a151372a74299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ba5b1e990a9cde97dddfc69d2a9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70f28564a034fce44c481447e7689d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b44124f6fd9bcaaa5462e999fd93d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6220e893f6dd82246bc22ed2160e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153f0ceaf2a4a5d2bdfb5e8820d79b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256491926641340bbbc21250a6aeeb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2ef695d4895c30225fee7577de56e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf85a300bc338a544a8797ad6616c1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc56d034ba68e256eb5728bd2f88e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d806003aaf389d460517257f0f004819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c892def5b97d76f664e1a79f6ea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ce19396cabd493cede0b12c4133821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b612eea865aa94f6a5fec8cff179d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40410e63780e38333c3147f2731e43623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae649d1c2b3eafc8fa1f13243347d44d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae995ddd5615ec5b00398ecdfed7d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86882ffcaf02bef1dc7935573647b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2273a5aed9a0f5cc135ce7116637927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93958463e2639b5730da5c81a2930e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b6e9593ca86d2852c1e7d4d0cc7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8584aab1a1aa38971b4ef31ba3828830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b45f19f59149e731e2274e0d79a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632af80f55b269f3f44bc540fcd55a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9284da205ff9b9d31c74874c4808033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410cb150e32470dcbea090c29d6295d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f46cd810e68545bbdb3cfbd2e6e4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a3d59b60b7a6573cc0361cb6714f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c039f633ef6e3e80fd4664beda1cc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeff2c9f4b0fd58282e6bcadc076d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e2ea38e2402972865ce8af6d8e2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408362f92ef0848e00fcd97d6f31a8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f641a3de76850e0e8aabf93179814b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63c9bc219752b0eaa32e224cf8fcb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c1b3ba54bdac58fc11e90192a166543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95248721e402e0f1a4a202be4a7168d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef4fb93436e68281c796af13cfb3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7b8c7ebbea9df61ac248ca70a8b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072a5333038231d4ad6a464563996d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e8eb4b8d3b236c9875eb94995dfdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52872d54388bd5a5c2e577823e7d08f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b1e75759c31fd4649d3392da934ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3f3818b3587764c3278f2eadabac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265c90d1389a71b8c50126c9e543ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d086b104654bbfe59518d56dbb3e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c2d3075e0f5d9a8af6cfe1462dc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e392c29999c6b1ec3e8ccf4c536b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4eaaf6b21d7f042f8bf15ade58fc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894823261a8950acf3c298c2e17bd0cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a1a14b925e5b6abcf89e7ace44a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0986a85a4e7944702414c7d22f1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3b0f937e1e555687cb61cce5e0c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a445f75ad60d07118980f5c7d81c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4f8bd17ae65bb01e1a481472587162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54ceb8b9f17e935b7b49f705f952963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62297b8caa6cf6d1586eda083abe10364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f3c2c44be7e13cbab7df52087ba6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2567f4189b2b0eca4a8cfda6402166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50abc9b4584cf53cd3850535db02367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c32000334f820447ce7281abba3cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5dd75294d581c09adee3cb09186c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e097b2c7fba3de6dd442745c7def2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c23bfb31f15b7d0e4645704995cb5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb858ead716bea84bd7076071157b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd80e506ab5b31faa1b9a92a8ab3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7310c9df96865858b0c8de45e3754c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252bed5927a1dd22c2d8df91262347d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315283fc931768797883b1e7d5a7e4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a7edd00d0b2f74d43c398f86047877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23be8048de6522cfe4f17c2303c3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc415bec2356e5b31f46ffe8f235ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97900d26d8c608bc6b2e44258903e9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540fbf0dd11292e1dc93c6e51fa7e8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154363b679ac52c588f36a316f193b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfdeb26c36d74cf06b7a69e16dace683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece64fd9f794a01f0f65e5e6fba26e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e4402d8d065b38083c0ba39572f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3477093ee147887bd07648111537586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5973514bfc434e4424fd5db4abc123587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdfe18ad1d2afd591396f040f7e5e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63919c909e38999cc473469d0cc1010089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fcdb0ab1f5fc48f9975f6e3192e0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7a2c4f3119a3f8c1b712e84db0ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7b1181839da8037df5a6602f4727592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec815c48afc6958f28e542866bf05c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea9b3024576362299c09d395133e0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418377a5cd0e54c9cacd9d023dcd588595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26a4e247842c077fe0f5b70a8796196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd4363afa4bf5b1f57d5b8d7610d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a4514deb4d2f7b19f5ad5645df72c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e60c89f5968434d162ca991d9328f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002119d25c22017a5f2007558027428e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fa8df9bdddf853f741b635f3da6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fbd54f7ebcb6519163784a65dee8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8d7b41347eb50d2079108ce4328c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f8e8a18697320e306cb31c4774459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70772140bf538ac783808136501133d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00847293bc200dfb88ac12022eaaea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf765cf754a54418b16328444635c763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf8be57029652492ab108d719b203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63587da8c069ebd0d1aa7ae95cc3f5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536793b3ea0868d16334c3234172004a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0817bb994ccea9c64f37f1856396b69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2790a53481e679a54febb62402656112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b1a5caad16f75f56d47908499d83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a854da2118a0293ccb83b77147f969114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372af0a45aeb155081653689d360e7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3b96dc50d855be078fee7a33e861116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530abe78a79a612dd4979a46fd051f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aaad043cb68aa627608c1132dda46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c9fa728f8662fe037b04c76152e71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1342128952428b7a82b3aeea78db3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2587f06403c93438d0b0321bceaed3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855302fe8507c170389bb3e8027ee2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbd05e65f6ef168b5e9b82420e9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618151d20e8650e8a41f111b3d742c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8644591e6447ace3fb0b29e5395a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c7ca4db17359a0e1bea89f37600ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce272034d64b66deebdbf61a271944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe367437617cfe84eaab6b2331daa1d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63038060ba11261d647464d9c6dd5eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911fd5bfbd4b349a32ebb21424ff98d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d491dd1dc73acafccb78f4c0ea65aeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907bbed247f23c6cff0b7c75c2c93e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299633da098ab865805f206eabaf18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa687cc75487f5c960171b21116db2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fea2d2d2cc05f58b5a513c3b65bcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac31266960e7944acd49fc58bdf4f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab5d1647ff07bdade812c7e730046a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6de314623a6eae4c6ce654144904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea4355d42deb01ff928325b0f8579139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af044916863d10af0e5622979e8588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eabf43808dce8fa3d9908f2f9a1af8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eaef2c9dd90f3166f6fed3d8fcb67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae441994bcde355cba79f1fe73f21d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a955668c51505ae4f5b93df06c57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7aca7e8841e20d8883843a808700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746a31186f5573f4f2dac797250fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717331fbd0ad2a37c7c7ea7dabd481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb379299c03608c00f817d434c3d8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6fa73100fa7d58fa72420c41bbd2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bafc666f69d83a74f9fd00f22ee88e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fc111906640f936b724113fb8db5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c11db8060f7fc19062e18c16b8d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce2b63662eba48eff9dc1ea29b851153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bd0601be15d45c94857c595e476bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76959d1d3cc674bdcae383710dc864155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af830bccbb2a82851ba222ecb9fcd9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94a9c5e1fcacdbee5c1d0694d8b67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfde2e15688838b015913576b2a38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e19999082a9599103f5b64df920f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a0b3a3389104a8dd86b4097d38ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166285925d39d2ef6c516364e157a59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1080244c06d1662519dec7a65b3f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534ae37cbf0e7ea81af6e2a4bfebc1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd45be154679c0d6c07850c3ed929164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e506ce46e66533394d5a7966f872d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062331243001ad85fd0035891d02ee0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184381c444db69806a9c4c98b6166b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e76f82dd7f39dcd07e58c2d1d5be6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e27b91f2e5c53b5dcb3046a2f32ad0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0236ac71133c741cbfda33ae4f2ef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df7f4d905507924e7e5343767c143171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386ff0c3dbf9d043d930901a10d1dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c63e51b3c65b9c636b17fd394faca9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783f22253f31b30c7c8a090e6379186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae229119a618c2dce2635ef121a5a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3631b608fa4f0cddb5c1ea761af8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316da27923d9ffb1539d4327c9fe4de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2980eb37ab60dd200d53b408770ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc906e8e17138771466e4367fade0eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10403eea5b06b331a31cabc5275795180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf99d96e6b78d84ec5740563260586181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65fdcf1b93f994bc55926837ec0cbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f705b74df30042cc21486ce011b5482183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb7f93dcfd8858b761cd0978398542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecdbf590b9d338af1c6b7b0082e908185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0415ea6038f5918bf9f86b3e3fef0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84d67c52168f462081b51138611908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7fa4d5838b3cb51e170f9409f0bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c35e7ac6bffc025c9471b1eac817189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d11fed4cd08c84b1cca5445715efc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48737b2066f42000f54d9de62f3c470191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cec723cccb2acb6fdc60b0c0a1eb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba136221124478d5717020204a000ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce30f9e52083f75eab7cfde093107194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173304894910112db4e1c500bef06d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c968aac480a69899e4232cdb1c883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28f4323f39f1af82731ac7cf6bd4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2adb2c15b169b35f081c8514a82f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e40c9ccfbfd190e56bca849a9b2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d1f7c7a4894fca4e707a450f73eec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff197ade22449b5c78dedaab3238530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620dcafe375759ce9925a236959e0dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a56e7e61c515d1767e144237187c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8d4ba1b51f4d60dcd1d0ab48dfcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f264dfa77221eb33b11cea728f3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8c5214998459f65f3fc8c3cdee9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65d243d69a56e494a7feb1dcce84e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f052070965e0d23eed2c3d1bbfad1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72229b2d6e90c74f58710b002a8aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6ad34e5fed61f19022b9d413c0ef1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8dd1ec4873d2277c212925167ff57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87944d388c1a21f96721b150ec7437a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9abfa0910a3864873101378d5bb7d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa929c02965495cf421131d226d7b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919815d4669dee49fbbbb291a0b3ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fea3931cd2ea46cb2c827c8e6859216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d264e0485599ca9666fd1f5fa1f695c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c8f70d89f31ffc60499c030cb1d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1635f6beb4cb558eabcabe808d92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b915832ade0c8758041723a4afb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7952bc2e8c6f214f3e072010f21cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24702161beee89d6152942901c8ee8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e497295c2293ed419ad2c429ac75f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13bc7eeb5db737d598f9edb0954287224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d36212f220f5cac2dbfce4c66bde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa2efa1b8ee1834d296b66190725f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f60bdebe1d6e42092a99b88372de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d709c3e42231ff77264fd2bf39f3cd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c070d40c0c682de6d6bc50186585dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35daa64996938ce8a97e34898c62e08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d55e5b524cfb0663aa8f3396d0c3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fcf30e2b4d9293850796a2b1e2db2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6557bd8b75a0c9f49db51e5d7832ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc93685bee440cbebd1dddda02030cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7708a13f750de96038a6fd02820125235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5d5b9a49a4e2cd069a2baafebc3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c7699d66887ae943e00be179a5809237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdca4b04bdb49e1496f09d6c157d1d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0b47b6fdb5a84d0ad26292149cd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a53f7d0f9d7d9dc8d851f66c77845240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838f668224f9c885e11535d169ef92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e302455b494bbd88376cb3364ac57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f6484f7f693b54e3b89e53a2c2fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935d6b27498b679a3694edada2fb8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f48165001c1aae1e1d418598d7e2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b0d475e0c1858014af5f0f8ba9b9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c3793c819ed79152daac8ac50732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f6287af81c9c8d5e89ceaf606803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440172e6f2db6e24b4131dd619b7db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3defee16a856a8d79859aa1806adf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52630be2c694199f175d731ea887a28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a476bf8ee1d68747e383af5efc3687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d4d9ccb0ce612fc985cab23ea5bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48b890f4c4c3a8660546a7b5b4be2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc2363c68261ddda72cbec352d8bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91d3d37673efa03a0e348d20d19c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289a0e08115835d04de5c601a63a73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938b1cc1b1eef7af3d7af794561fdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1d7930f03f22118ba82caaba8923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45326fd5a6885401c91e5c8a8a7ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda876d07785eb6c5abcda1a7d3b2aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b7db78f96fc336e74916619bab306262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23db3506988b3b8dc36c5551819a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2ec50db6783af556f7eb21ceff5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95cae34adad2d252beb94526363cf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8c5f1bbdd7bfcab0308157b3a5b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81690a26d04d5a6dabc550fb52f783d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b082f29676ce23162304fac011dc8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f7ed1d65b990953f7047751c9ced269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3914f0c1aade9fdefe8198eb1606e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddca991d5112704fe712e34cb730b3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76876f8a7f30c1474f961e337af8ec1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df944b604735dfc28a7c5700b1a616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de9d388b4149b07119f0bc0cb1129a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd110ba8fb9f5fb9ba0b1f004e45a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5163f09f07db458d0f82b7a9537f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f5f4cfb686f24e812a0580b82720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167904a0bafffcbd3e73090578bf5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022cbbea2a481db467e2adbcf7a1669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890129837a4e6ef615762fcc1e9483c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d510911b085974ad1efc5d8e17e0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf6732faac4d0a23f7ea14a6cbe456282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0843f0f177d814901987550ec4b3672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc88c3d78aabe317efa5cb8fec076e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c5a767e7c4ab28744130a4ef9eab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a38566736018ecc90ed830d66f825286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee39f92c79523448cd962ced266a89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915520bbb8b231a1bd80c25e3f8b37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3937b004c14df6e79079efa38e921e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ccaecf0f91d855ead4b1d7311ce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0166a76fd2233646cefad0e5a411291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c26d100c44766b892a2adb8bc595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ace287e9b5c0a1ea5781e7a22ba41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d621d7f21772d44dce6e2130dee11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403109193ba7c80d03f30e8b7622ccb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9bc935cffc528e467026bafe2885e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f478db971d55cd00b55212820bbf3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb1c65e9b4d7bbfb74b10c1eaa27bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06df798568fdfdfb709e56ff639e31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6b6fd58c63aae8aae3aa3c54bf9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175ba9b82645f3f2ba2e2d2c54f740301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ebd60f09cd57d72651eccdaad0896302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e768531190364d79725e5ff1f3d08a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8658313bd5b94adfca6c78c3e4bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742157d31314f2e24420d8186c2f714305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61328af1b2b138cfad6f84ecc62d6fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc5feda62b1f2bee84073f990ffcc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ea6b3766c866cd97a4e683fe220c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6115d7173a4facf4524aac9762eaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1996cc855d79d05ce49b7c08bc66a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c3163e08fbe5c367cf78bc86c826b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303b7e05dc7676a41b7379bf0e8a8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73d29f7995da9c1206014ba38bfaa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbefe3a3d520fd14bbc1f67722a25c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451042437f870c16495aa387a22539c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8c6c719383434734913efba10512316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c8172391ee9da42aaec28b95f59c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9e51365bcfbecd328981b368721e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28155657c48d0ef3c9d6136f29039c96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d62a6935f79aee23fb13dfd26f7e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e65875d69757351bf0651e0532e1b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05732cc42936591f61f923e6d2a2d2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd154c6c423182c7b165f8cd1739a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d08ff9e88db7e622f767e16c89fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa4af65dea556bf64e938d167bbf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55826f00416985d9316944582f5099326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e3c8a36b750620a9115028b0a6d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49557efe08f6fe7fb0f7770b1a06ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe710901f9cb9d273b837019fe7a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871957ae19a4964642f0d0915851ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4f71f71d939ad66ad3482efaaea7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf020204566f2394c3a42e8f8d73e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36bd3165b035917b6f99680afe0b11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c3b7a474beb1f0442b9e2e2ece12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df06fa243083dabed8ef6694670f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e88a09ded1aaf72df86ddc6cf9a23f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccf0ab5fe437d1370af4881af05922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e0c08630161593939aec9ddc97918338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8bf4aa9325af1b125c15b978c103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcdc6491dbb32d48364b62bd2bf1d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fe159aa32256ab41f938847b6f422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651254e4d9c6a8e9339b84360fcf302342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316f4f8847ccd66cfbf0d67f224d45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4e1c008c104f0faecfd99600730a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b001b500a4424a454c115a5dcea8c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea04504b2fe17e496c73e78be367d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440fd12f75e7503a9ae93f7623538cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747034f0173a79425078c6d9a51137c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc45a77c21629c8c5cbee74fa8c18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d1770fc03864d4019c1907251cdef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab8c34a734c72f2798d2b0dcb839f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40a85f4365f4dfa325a483232052b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe7941043ec2b17d341b08c5ba29f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66005fc2b8ac8e37775a81e74e55a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fb57d6e3d60adaa868e2301efa3a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d0656e9e0009efd610c064b3f6bb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502eb9291afc6fded6862c2b789bf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817bed7ee1863b578426ac1ce72f2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842b92328200a4122c401146d70294c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0764952426f9010b3970815740281360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46851d173d84c299578e3f5295fe240361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83accefa0de1802bebc462f551082e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe546ca1dda68d39d98bb89d6f87a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f75c94146939e71534ea887d86e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb76b3b29115f190e91cf179fc2fca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b3d95f959a642047d7e3bea18d49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c90dd2ce65f86f9bdb4247eabd88f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac1dd471b98bea9df25a45e23addb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34517bef012a1a718a5eff24723a687369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24de6a1b6669a217ee45376cc90eea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7baaad9c9aa81e834a626b392017f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa4d61777e4f59888ecde063634f15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc847ba9b0cfcd9b9ea30b14b29d5bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a31c8fbe20b5d6ffb64adfd709598374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9315fa347adb04b495900f1e0f24e15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bb2bbd66c05ff15eaf6aa349e854376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7285bcceffce24ba0766e021ec0e19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabe38e3a7ec0b51025efbb9df4b028378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0341563414f7aa90102a3a09521c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb5e46c997bced7425e66abd19013380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c255ee96871c22bf1fb2b2257b92b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0f40288ca70f16742e9c25fe634e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961c4536b783a790bab0fc9e31a9c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca96699c4dd5ce9781322d523b476e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eec2eb8ef32c49e6631482f69bca3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fec1e810ac34c76127ea73355f3f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaacc7680cd7508b8da5c52d1bad3ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d41ce6557bbca98a5f0abdee8563388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5826f32db8149fe4179b0c3ee2b778e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc962b9257f4b37454246c0b529d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c94ac4f46b4f55678f94a47c4ea0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395a7c666def242a6b863a88220da1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db71eee7ff42265c78733f22d86a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ec480d709d5328cf59d864ca0877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df298f028b84c42f6acc2fb040f0d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed469e3373a1d75dcab190027baec83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9a3e40d09f1ee5c62e1c454caaf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310645db11618921c80e156d1f2f98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1f80b3496c61032021ec7d5475e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d26a5d6952d1130064268f8004b9d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19b02e3172ed51fbc6f78f2ed0d49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56327880341af7fa0e64d25d5fec825402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def7adbc663dd422c89d385bbbf619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364f39899fb7ab88af363ac98f9c29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c1bda592decc35c5639ca58189dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9bf75a142425418c56ad26a4f7ea3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e8ecf07b10eb77abfc2b8d29fb42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bef303628f9ab59079d70534dedf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a17ff1b07e1d55b3cd604aae7d2a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fb15ccb850d79f05ee7da39b4b707410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80916b07cd7f8cb4886e5e13eaf628b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3321a2fbf37dfcacd812f003ba3ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ebe09f1b7a23778b2403b323e7da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01626305a6c31498179ad24403c57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0a77dadf5aea88915bb8d5e04d34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adca1102b890203ad4a7716c390b9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6b6178762c0674aa2b2c3d7fbf39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b9c8a78c6040137ea6b0ce02a8c5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847206496beeea38bc5a2c4a4d7c60a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b0eaeebf0e0c79153298f82766ba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9654d059d5c5bff922bb115ffdc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc49f6e3f2a5c04260b67bc17337f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed845adbb4119e9fd07e10b551250423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef320aba0cc8285faede7d5e0c7ac7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249657f7446e89d7577877708e14c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990deeff71642501eee5c665b7fe41a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1eeb3b461b195a048e338e6ab20ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37df98caacef2ab4101faf70f6767428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891752af50aace68532667ca5ccfef74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a929e63920756827bde966d2cfd4e59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db2bac09ee0c2b25469a1ecfcd696d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a626f72bc6fa391c01902b4356cc306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ee58b0521c409d9119509428dbfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf70a9cd0643365731155c05a4321cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978752e03f4767a53019dd1041e3fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96584fee10a935447c01ad609642ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb230fbe5b929f244583f25848faa32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935180af8d9f2dccdeead62a626029e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f326df2282faf3e61e21a97458f27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d18b4dc09e2fcbb642af801511d36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb1ef54bee02e907171b5675d180b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df3864dc0a235064bb21167db28d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ec44547f73f49863a9a830da39c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ff8f5e659840b4811b5ef213a952444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0897f909331c85fb9427eb299fdd326445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726445b35bd8dc13ee5bf291e499dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14b2e1d525ea1d8ce1955f941ed35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005fea7006248a575e7fc90d3f0003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8395822a2cb87c7d5eb3bbd10b8b23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763986577ad83f86f1d91bd347099f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b6d1489777407f1a609f108af6d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7c7be514ff0c963eed28de10105f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa829e08363f4a84eb0ad94b2245ffa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa887a80d1129ed8b239e68fe0771ed1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fab816a47d454bce41028c67b1b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a06ee477d72b784c8ca23bbf7473a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0957d0065fb82aa7e919b386df2cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19304f32ab4983aefa1e0b6b614e0be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6a9e0302feba45df430a9b7254cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf80eb1e2afda2acec70e4b612b3ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58857d753fe35365cf1e5874d8d33e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cadbdbc35706327060fb5210fb8fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983f737166773307d594d6409fa985463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f96eb5352b5cc7e2915dc551b80d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec130a14a5b183537a2641d1daf63e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce0bcc81608d7a8dbf61e2b1c53a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d47db62edc1942f4287e8b1695d99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995139b3ab75bf006ef94480582fc46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466952e9cd55c4eb8104825842fa0e1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26471fd33c3a89cf030591fc572c97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ca7f51b834bdc94b75ac2b83f717471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf305e4614023e56a50b87c563e8e6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa1fa6af43190b5fda7b69a5ce05c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6080455d75f6c1de191b7c8f2aec4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef874b49d9ad61e669bb4f3ca100b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bffe682b56ccb5dce0519ab0a5b87a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b8107fa7400eda6a63867ddfea0d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce0d9b574821c8251e3fe4d9f3f169478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a0f084410fe9b4457d28199d66ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8e0c04c5d7d8de9898230214e79c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa3dd0b26d981462c98187077616f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba494bb57a31ee9036417862ae4c73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e70fe97364154e6859e3f56a8780483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef35285240e0f84aba0d32ac03590e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3357626367aac23e3718ce46e765179485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85879878dcbea2659621fc0091dc685486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67ece077c980e4dd00448ea9b135b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422df4a1493010a99b6802ca2171b50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27035e1651e2c3074e5aca863a1a99b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1364a201bec128753a45ec83cb86841490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90946f0bb69182f3ab632674729dbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c9c584f460dc7fd717a0bed239c9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0dc65644c35538f07e9e54b02203493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a80ad433c984623981612c8e5969494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b709122070302add1157a6c25a3c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbeade9869200744b2cc820d06035496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83b6a7611b11870d7b2f033573a9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e0b3a88bd278126c9c9f1cb57799c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88823c34a46c689c6ed16834b65a8b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12312f7680b14c75094a4f2d13a872fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf78845d04dd7d6cdd4ebfbd750e91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fe7d3252a5dfcaa651d83eb0c2548502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2f0d84d200a905c62741df1506c01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a44790b1df761f9a7da1a4990974e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3989d8b027f945f5e8c17f1472948b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb7393b0338827b6065f20e63ef01d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800f5bd8bde093e91971ffc52d7aaaa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba98e674b56a4d0e51ccc9ddcb5e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a6d87fa88119ed43c662e0d1c2bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14cb28c6bb37fae74336a5bce5142a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b991b86bf5d56184049b93b2e4e5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff4cc0e435c75e9d5b831e7a017d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a21cc80e3c9827f59cde9096cb848513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7650a3561a9a8ad75a3ad6cb76d46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f66f2049cc0f11fc07142a4ebab2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010b82be316feada0f2bfc923a0f2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ddc4ac0fbf770717f8da9b70337a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f81d38e94351435363b90d037556518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495258f75a4e6edcf95e25bc78e9f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0578cdad5841577749fe0c5742ad42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fabe2182d735944481e8e93130586521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ff1e466aebcd837d0b5f2a40e682522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a68ce9ae2d34c14ea62a1a8c1640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb101aff71b0f3a57b080573cd4b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec55cfa7c8b4f602d285418aff321f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b19243aa8556df7433cc2e1e826d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230088e507fab949a6c05a4700457b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a27cdc936a8e175a790c2e2a84af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f46dea7d67b8f70471367016f7172529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b4a29175f982e1dc9a9e6ba83cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da936c8c2a85f462b1fdac92f451ce7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc018d0f39baffe242170d78a4e8a07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672627e09d57cccf1a182ec90ee5d40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e0fab24201f4c6943cb095dadddb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d486acb47f716a089a6e9d3951aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab65f430a62c28c61b57f635a3175536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069c1538aaf393913f3a9d0e86a382537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abb39a6a19942bca1affc577e38af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5093af024307067f47a3cbad51a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6bf0ae57e7036e720f432b863667540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeaa5f3305282757c5a428869f579f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a8a533c0d6cac896a854b137d9da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c59cf612c2946257ae50a647f765d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97d976f4dc0229d7493d5779585bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337182f1b5f78f7a0b836326960449d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd65ef3e616035982f400ba579351c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545d0b41fb2feb9bd0dd4617c8cefd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dddb83da73c75d1c9c54ef0d6011c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cf79ab892ec6fcf8e8dc77ce8e13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be9f2e7e859f6a0018b6d23dc4a5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8f52687e99cb53e0a767492aeaf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c09e6da7dffafefebcfc781066a26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7d0f1a5cf5f178d3130a3964ca31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648e1d072103d19d393805c955f0d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f372b00747f2aad4ae4a9a11c2f161555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8364a5d973ffd09dfe7c86296f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35499f4c85180944209570dea726e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7cc6f0a6f0bd3627465fb790b7746558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5208a045a8fe29d5b195e697703e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196774890c0383ee4ad5d2f84f57de8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dad4a14f9a94bd01b967552b19416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4a89a809c458822423897845c0c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49890f040adaef4b9a84b3587e67ccd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d896b8826d574e955249210044c974564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f8aea1c35305e58397f36af9e546565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4acb522ef6bbeda528a6470abeb8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da72f21f8ca7f172df734a734257f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d917644564a96b99ffabff76af21c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac794fed5f2110f1e90e00b77e77f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04825b988c8105b6e00005fa353d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506732b6622487f810386737a900cd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bcba7117de5cbbce63eda31c39979572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2d68c585ac793ab55af4082f0b75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7042b8a835e9369f3ee087f80fdc6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb06d1bd396910aa80d4b7141c11ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272898df082e04b3cd62104e2a8d142576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940e97c82de5ebebb740d2015889c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e97d31ae506f8b293d2696ce882e0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ada4122a4e69e17839898405d99c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352309bab5c851604039f7601977b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02b85463b36b3b7d45e4b7a8b0347e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0da983f80f057cdfa47a791d887b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21240e4cc93540c94d20239e41fe0d8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140953c443863560d39876fbe855a081584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe2ed65874942814593d4373d40581585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76ffdc6f5fb8e91098c4d934ae00e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cacc3664408667d5e7248fd04e6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda6a922678eb20576d70781b67d89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4e513318a9c59303911f33ca7534589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae8aa831043d90e703b16d6c8ba2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2748c6a6e724c7ff6d5157da677142a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8260e96c2ccfef18a2e70ca39b340592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e7d62a6e93507547127cdf09ffb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e339b69e493e6454e82511b963d2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a257ef4b700230b6820ec3a2c7f70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f991ec595a2c9987f763b6aa506d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580653e0e3ecc1a8308eb5a41b64dfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003e157bde702ef22bea52c3a90cb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390ac5e6702627a83766218c2a0918599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614dc0e222574950eac97dbb751faeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff7fd503d2b63859856a3e6f3859e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98adbdad2052dc775a2087b9dff45b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927903a3e04fa03a51d06893ed6ed3b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c293fa681594ae29f0365b2a3520a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a4a39b8c02995acd037cca7e7918605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab58372c5a842146db8bfcd45da24e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0b58bb03ccfa8f9fdd64d09d1451607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9b4691f0553c3c27ad8e15f97083608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f6c201b91c2e9a18ffd3fb73acba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f255b8564edfeba65dedfea1f1ca7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb9534897cc86d154c88a29327154611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d7bb36b8acbf52b235209457d48f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10168b450e5464cb225c2200670550d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5030db58e255ef341f0707f44c1815614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbc2c53705362b0eb33596aa712a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e501cab9e2281ac0cf1bd82cca9d1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5ee4342e8f1aa162ce24e93e3af84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ea245fa078fd3b369117ede7642f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a376cbc2ba04ca1aa374bdc2c4b98a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0e1d5eb30e981a8d2f7a3d2d4f455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64f2653d09cabc8134220de3b81926621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0245181ddc4f4dd3f5e350308ac07a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02179d783989ce0f88ea2d0d842e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb9391ba4ae5cae5781d51f79d5ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b2305b27a05cc09dd36d9be472ffb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e487e181579c7d83035b41ba87550a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f971ef4025df2d480336d436b0956627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e9d5181b6a725eb4955dc4c1be02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91acc83819830db1fb9c2de2f8d7bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877917bf5c35c24f441504514ef9857e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353342c21cc62902175f113f5bd4951e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f729303696e66c3ca7e5979997ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2eda2e124580d912f26e332fd7759633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422702f757f03af8dfc3a1f2400f532634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44a9fc79cb4e73cf947bdd00640251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f31f5b225b0f783a2c70f8d4661ee3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724dedef0a03ce3df449854573498e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991c3b862228caed30961e7cabf437638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948f61d5869f4b79e1884a5c14dc8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf480c3ff9b7b197d6bd885f5ef80a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf45f1157f78fb8bd392e4059008e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c470eb0c315a8b612306beb5ba6f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29675fba1b8b4b9d836eb440402fcd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0254425732b6b862ae902106c9e52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816c92cfc715797ef4c9f513c811842645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bbe2fd85a18686fdb1e6263f2759c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def18255581759a914c16c61d62fafd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad087cfebf76992c90e9fd1f0aa6f56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8c04ba5fa764774220e6af9db353649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12958f705a58916a876d7518c5872d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00318bd4ecda118c99193eee6e8929cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8d232e49a562ab8bcf302944e88e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213874cd436b267833397a4889129fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf8b2c8398a399bbfaafa497ca9a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f38cd39d23af857cfe1128834fb1cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c022aab14ddc9b890aa3fd88a542b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfbede0b3656ad7dbd6602e474597f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91aaf8b4a3cdbfdefbd4c799d8a2bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94fba8ce7d0cae080a7c933a879f09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6d0b925f32fb863cc448f6478f726660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2fa2e2ac3a33eba1e9163b2c3c661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a85608d1480aa1b7074db5cc46ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b34773a691338972ba9a5304583ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e4432760238940675a1525de108f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32373757786163d3a2b489050a4fa7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9959375cfb1df40ef918d41eca39bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8e9da2e0ed606082231097930159667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a61a588aeb0ee8930e7eca2e21c39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e46153c1bb7eea5efa5b55e0fa5f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bcccc32bd93ef88dff4a6f4baf385670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8717e8c1389fed6c0630ccc372eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324da8b1ea16166e6811bc5cb71e441672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd850712e91059fb3c6d2fed5a7f59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959fa3b6c231dc3e9a724a6174463a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de053e6f982b085037b29ecfb410ca14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9694cb50063c2cfec572ae8800d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec306836d079853c2b7fd258e8a5d775677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd66139833b70126006cc809f8633e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364496fd64e3ad75160ed18e3018a36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c370b01c8430d6dca4fb2cfe878253680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0df3b5b590bee8925f45d9641d01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259685f6eb62025ff20f6fd212efc498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a7a466001619e9a4670caad1fb27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c84aacc7c81d1d5f683aa92c0942d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427542bf1574f64bf769ae2dccf04d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391dc2426a3509c4874a358ebcda7d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cda3b760c2182b48a2990a8ff11f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7df9ed7c1cc78ef5f011d35c084a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517957cdb6145b71c0b95306c9d7e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ff48960557248337298073efe6cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892593fce6218fa222ee4feb93be19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce74c5904bd8a29e888e69a6bd70a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09062204a3e90befede4971b359634693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a564cec0ac6e8cfbd26d5ad973d87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bbf69da65d207423e6f82fd12e1f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1869f96a0517f294de9f4fd2ecec02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6fa6075031695450b46bf3965074697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691516263885d47f0f03938b0d9d21a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ce097c34f9b22408c44c4a88fe33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37abe241a66d5c7be6bd2ecb303cce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8b01e7ed6805071eddc6cea8b44c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899cf4556a175bba02fdb5c21f57661702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b805f07ad2a358ba923ff166b9166703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac5936dbf16887a146981c1b35c21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb66cde8fe5593b0fcb9ebb96e50a47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283c0dbd3b4976f2d6e01529ffe1d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a357b75286903767308a1305125f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd2a5e6bfb61045dab163c0a67f40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9c84a44a4781476df3b35d733e09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15b67d26e502d2b9ea13bf9ae1694710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157220656862006127b81e951f34d58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f0a1312c3314d689db0624d992bda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4d89fcb1c1fac2578e2e257505a81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a6901dcfee1509c57789d138b4f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b8aa6d069ae6587c0d6767b4a36d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee854d72a741229955ca4333b9e272716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d9e3e94e9a833f2afd51ead81e6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd063c4e37debcb3410c6cd35c19e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b1c1d53dc778933f3be274d1a53a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d63d9340be61f19ea064b029a9b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336843c70b6e5fbb81ccae488af861721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1863bf8f06139d8ef52bd1fdde6fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa38c6d3ba4264514f6a3f5b41c066b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a39510af33c6e4d6760b41460d3e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a853f5955d7f081b457ea4c73c8ea1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7be1c976ec44792d4de9b8652a048726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2cd6ad9ae3b89f06f70e3049d7ec4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2ad76dc5945a18291b7bf54adb8bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b897f22f6888146daf4a77307a1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4ecbd9a730dc6d0fb932e72052e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bb992eb246e050970f0de289788ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387b09485edf6ca5870d2cc985136b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0d4e4d43416b12def3c80bddc6419733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb48c73a05047703617945e9245dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f510b0f7fc7c3a0baaba2fcae5f17c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a81abd00b20d7ddf600ca7a9e06b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca9dc66bdc9b32aa140fbbb667030737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b5213f29f7d4abfa0469079c6242738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab308e0f9b1271edb56c05aafd272d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5059a59d57f3a38e3d0d76213db4ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7fa8ba8b92271f408debdef15c06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9bf3b11eea7798cb0af966b1543c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e96dae74b95f002a61c400bafd0f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804d31d60f7c6c73e1b2700a914f4f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c4a5537ae32b88ded6683f97dba9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e6de945762800842f4ce67aa85e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433ce436f362b7dc19dd642882c644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78740f5537ef7b55d3d3d187aeddd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0794cad75eb5a0605d992e4318564749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aedb4306d81bd0ec98eee3326e36d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b67c362d7eadfa512b414e092e0011751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d67591015fb85619ba19bfc003932752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8570e050470a8d26492a8a4bff7e53753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3377f1cf52753b2648513f80f9ebb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4ece9ca2a3b18f6f2cd80c3b6b542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a37d46daa1c228b30c60defeb133c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446c6edc1be529d50d14855c3c1efb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b732f6c6c20003f08ec85e87f54f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9898d5ded23c10dcba852f98db8ec06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1cccbae9d9b5e6b87186697caefd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e588a9a318f692823167f3bb45a32c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328dd38a2bf2b5d84ca447b55dace989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3223bf7a13b0431fecef5b956f0dd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ee112caa6127e7c7d1dbeb78912f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320dc2656753e0bc085473ca748e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e407e7c4124ee6a4ac51153f3d0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703d6e35b45038add4744b97c002e9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291248bed5e26da2caa7e4aa18a555315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18536d6652ac2be15255fbfa9e631416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ce68c592d56b20117989a862a232417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf9b42ac04dc48bba1c58b3c1c99ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4ca33112cefd5b61275dbdc36a1ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1e5ae7007fc37bedcf027fec74a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1217b09509bb880754acb1b5ee2f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e746ca0ecd7041b83333aa2b5bf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac994818fabb58ce66153f5c66b8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f8dbe1d205ccbad5b73016ac375324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137d88280ac7589180afc4a65ff25ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab975086d173819409730def7ae81ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e276e7f0e8674ab9c91f08ea017d24327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba8068293cd4fbfc35e253ef12fb3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e88d633f59d0319e84d841b62e6c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf270bacecc8653c15fe1cd0fb84130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e58bf999cec67ad74e2932b68a1e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160141fa846ac9b4a7421b42419f9e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84f2fd305f242612ce4e256c117b5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070aca37117948892304519ab9ac4fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd70fac206ba949d77a118d85eeba235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf52fdb53b258b718b32c9b65da0e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111b71e29a3ee40a3a85a614d75e3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8287bfd626a56d653320d4d8eb63638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061350e404d4fd2a637f8f20393f4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55bfa1b2124a29133d0f2641fc337f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549855f6cbbb680484305d00e8995e5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7af8c1ef88e97565f1cf3581169b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84c7267772e180c41440cf58e3de443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ac7564b3a436ee3b753efae6f4b5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b7b0a5f6252a53097ff20699249e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6465b18ee49c9bc7a9e4e8f1657580846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b618c6dc9098a0408977502877a7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb00e5862f52e7d86f94f0c5ca760d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b803209cc4fab5cc9504dd01708149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf2635ce8d218063f74b5f8449da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf96f915e4a021dd0caa44677357151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc9b861369d770aa04fc256df867b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd243105eeb74533262be4d8343bc5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e58057d63bba22873ff032a818faac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970a360f602c1eb3c1add744b76f7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158c7d88d3194a08f7cdea9de878d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3d68725513482fcf39467f786a7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae0091387d2ef2827f9c69fdf56f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c866f905e567aff15e72d230dbb7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c1f02eebec5e7dab19ebb13b0b6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1116b6876b93e940e64317d43e82561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3dc8f986dec4fc9c1b7a5c39397cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15072b11b0dd7f0fd7744cdc9b2055e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20ffb614b8fa05b4e7e64340553b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da3cfb66749bc2e7ce13e7f6adc46165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bf33511b756215eb31b2b469b86b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ce3ff7f1fb553cf6252fd6cc0fbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb75c1bef30948571aecc8c79101f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b4904e0cea0c50f42578b4e0c78b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a16ac352f9d271447adf02cc5a3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cf3797990707bfbdacbfd4ac031371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229209e320b81a03ebefb6d0ea4d95f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0ab5a6b81441f4764b88c702b6dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b79693605f1a0b407f69e2c946e8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18c25655b4a226bf59d9aeb2d63b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd0c3f0c05e14a76549f316105015b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f6c6e4a80a665f880b6d6ecf8c3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c28bff0a0ea7943005061aaf946d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f840526720d7499c1ef94302518c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a923cd68c06ff07c087fc7b8807280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa3e35536e44f01a5928b18c6748e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d37a4a17c411ecd24d6284268fbc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094eba3c648a9c6cbb9e20a78ab71e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04c9c8586df47b73030b91ecefb78a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc337f742fbccbc42c67f7ca587d33085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f810ba35619f8453cff4b14b3c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac1a2b2c656bc93a9b309fdbb928487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976361ba4eaaeb6f5978c77b497432288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef1e4751526e00c3a20fc199bc81e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbdd4cd750028a1317054f5fd3baf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe205f5476823ee2bc61dcc2eccc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d673eab0e2faf826ca6d30dc816f7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae21a26d7b4b0e1ad90840a55d12d2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dece8b10ec46e2de6816bb0f0a1b41094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c18b58baafa72adadf3322df5a6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b005e65d84a10499419c0cc012ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052a5d5c6005aa35afa075e9cf239d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d1351f2eee6ea6ef96026bff6b9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa368a9ead75fce0f84f5da92b597e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3166ef31acd3b37229ed971328a59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14fcbcdb441edcbb5db39cc1f91741101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253baa5180d11f46d257c734f7b836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7960447f7458629e3594b0820a9057103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576506623a32bce5626fcc408d686442104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123faaead0acd61c21cd2c6c4cec0383105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bda840637b5728471bae78ff63d66f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27911bdf5fa836c22ddbcc195b464a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029bdc49b31a9f554c7adb5480704d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b770e0e727cdf49f90537d41f024a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c083bc7489eac9628f42cef658b8c28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb2528d51fa5466fce12feee0ce14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cd0b8d30ee46dd6fee3f27eff324112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dad0e160a7563050df4c7708586ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d40871f04c24b90be07566275ef58f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d88c6bad7071ec3f3e35ec633941c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865fd6476a89be423129818d623dd13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7584763a179f290ec79711fe934cee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd2eac188782045f811e2d21eb3f22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc120bb4317f0c0c936da691033e7ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132181e84e027f16102967e963c7bbf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca582219625dc100976362d2b207ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37597b9671421d1a70a039dd985cf86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8576d45dc16b448f58e7b4320006da7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c398e781ca025ab5b97cae40047ae6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c0edab2324a2b8f17c158a5b33bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b087d68d828ace07bf6c0ce7bea6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ce395d0de71fd14e5a8837992c79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd5f76022adc6bcd99071709ee496128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd84359fdf2cc10a502b85b86d23d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8aca9eaad5e85d29ac39e69cdc29f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ad806dcb141b1e17558a2b27c5f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c230ca8a1ae058abe2aea81c0fed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042116adc886c1a2c3a445477b4bef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f43468d8d25124c4dc603cee4550c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcd6a104ec7c5b3b7c1346bbcd9b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dbcf44902faeeb56aeb643af2ca28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adabf27da9c7ff189260d03d7ded6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce63289c1bc636250f1ceb6d9a0764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2274959c2ef2cec3c9a89ef377060a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac4e1c98a2353918a8a073280d356140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c9595293e0e2005eb265badd84e8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338aa554bdaad47ea19db54174d8261142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245408a0cbd4936a951507dc0878bd63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3b97e1adbb04a2c323b5cab654cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8506db0198bf72e612957cc3bee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0447c9c3094d1200748678890a09b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412701858cc9041e0e57d27835344100147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef40a00bba51f5af777d1a8962b31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6048f9de050e73e3694a89ba3dd3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9b10199ea8a6d26a8b2045cadeac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5316aa498015c25aab5fae385108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2466561cf5aee973eff164cb8af9781152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47019c25d7b6eac57a7817d418bf45f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430049d05e07ab77f115de2ef3e28b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cea085f16ce7a0cc2405eff5d3df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583ae3d7b142e71368dba07754a3b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4efe661e0ccd1934ed842a4c2661a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5c7e350f6a3dde410bee54bc4862158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d230ecebe7b4cee9c12a08481305159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe63b1b533af86fdb68a29e010110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e44a83364d1f9a3fb5fce82f552c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da532a5874f9f39d4b8bbb30fdd05a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521533149676595043dcee8f27061d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c9fab51cd11b3350190dc4ebba25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30eee3a87500a220a3f0b9bbb21c48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419f66921c31086c9b450bac6b584e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a2d84ee6d716e551b2cd8950c35f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e88425be47a0685c1fc8b6d7174c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eea274d155955f870297fb7786cf96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf6093dda8620ea148a8f5a6ac46e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b12fecb61ce6fe6f9d4079a4db66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b932c6a158d528907ef8b2a4a589e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbbd1041bdae30165d90840b74155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de8cd00688122f22d3194ccea3fdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58204c15f14bcad19c1350e62ce529175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadc2aa0e792eefb05d2408796ab0a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564bf0744c47fc368e74d3d0941a003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3725f880d8f184010b320ec50080178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098079c10ec518a03b03e4e75565ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180c91c02240113b73316b337aa26b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461950aee82dde283613695159a3984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd21ecbea322f22dee67c8824ab3d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57836e909f31bbb98dc0a4ccf7dee428183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b55f86340c00ec8e24054eb3a427184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a26b09c340b608e0c2584428886ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2daed6f55123cb6216f1c6e98b46d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6c0bae46f38d291e445f6c5f4a30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535489c0663b4e42f272809b9863a50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a6f932917d4e29abc0730d814a10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a8b99b181c8f1169bf2b446fba00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841793bd9516f4f2c20de10a2bdc2cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e67f94132cdb5f61b7f854bb7ddc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce0239989e052b7e03c85794277e95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0ad0c8d3f6d6eaed132ea32c804c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6fd5fd40aaa2a4c3951917a687637195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44624ae01772f08a3c22ffcf052662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4633b695425e63de42f776cf237bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c13e451ca1d320fe5554dfe2f2829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e3ef3812a9886e342be8e4a43857199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d8e8c70843be5afb23a6bf799189200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480acda56b67d584ecbc1e3bfea63bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda7852ab6a8ccc262106ff5c2fcb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a9672379779a1c08e2ac88b89745203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f2291294c68d13412173711948fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cee0e501f209f9e4012ba4fd1573205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9e0bbb1e346f20af5137079f89251206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a8fda1a3039d4d7b3e79e2d88fc7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcef0f9ab2b8d8cdf31c2ce1d119c8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e192dfa87b81402c43c8fbd7fac06a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba5fb29ef2b80c8743add0418c2a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991278bd8ce212c01b2acced2501619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08302024e6b08fa1e3f8f7df76fd0f74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00751b5d16e2d5ed25c6261f571bb62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e5852250466b23cbd218ac2e3be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1f44d4ac9ccc96342be07dc8f7a6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8f9d20d85786843289943d74b260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacbe176ec80d8bba5fbd7f65b25a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcf18b55b42127f608e94710768b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5626adf7a745c04199dc7de32eb440219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27415038f60ce2446bb6485a3121f501220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87eb408cea635cd853bda4326d0f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c22442a710478e572b930aed49ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d7373919045061a2e36c12a7c0a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440cb17caa72c603a0f5c2d6bdf1e38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b37b4edd577392a802e382912af9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9f9bc0b09cab0f4df25710680f906226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd64c207880dfd44b69ad7e19babf0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690951f4f042f62fd4e12faef92dcd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab58a5a48392ce14886f89c87d690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72156c9a6c74deb0642f542e130f921c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8042d8e330b524cdd20e4dd774125231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9be6a4fdb7183b11b5b1892a22cbff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfae1c24dd6cdb8567dad89e6053c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8b8c7ea3e81125450a0af8d14175234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35d96c3eb1da2b7c49a43754ceea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae37d8209182a798ee7b914694709236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff521a3e3c4c6fbfab6580573b2af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2664d3a9a0a345b10929597bd76fe1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617229e10149f0b584ca70deb25f1e17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0026f583646527c26a3bdb5f41f43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e5fd57dc25c906b72093c45b5e95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1d715ef9922950d0aca9dad9a5af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d99ec8b3f41167c531ea9ebd2c5197243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c574cb137dd3535a7772202cd0b5168244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022b47dd3f27a2b45b55b286ddce71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b66b9e7140c0f93cf1ca1af9a47ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f1b66f4f9e95466b013a633505b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68188e1b43b7f93cee99136eb8d313b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc953f73d8e0b968a1d1ffbf10775d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a916175043933750cee08c2dc752d94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530723a9bba2197ce1f6f16c2026400a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091631a6a734eeace06526bf6225e16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811249c135eac4dfebf471bd452db386253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed88e750db00ce6e412e5d67e837d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e216881015adf67fb28187bc44854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1079e51013c4ed54acb3c182a16bd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95307af3542cb20a0e9a7914c29ae79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa1b3f5b9c2737e4dca880725ad51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2997ff57d80f780520ca883ccca11ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973dd271f6abcc40bdc2e7370efd520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dc094fc5aa4e137a0bd60206c1bf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da645e31becc3d6fd65109aee2c670262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ca98205d2746106a0a58e3d52cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094356e661b25aa28f8feef404f3fd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df124df824c51d08857895d04bf9c63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e64625402dfad5f30e8d684314a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd1056c288c20d99e336534b733de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0957dc21d86188badf315099df788c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d07d0a051c6fce2d87b78af8b8cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd09e5e597424417be17d05b600784270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61606384904b52023398c8caee755271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8a17ad151d63cbc153a9215655fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f38efe852d18314682b6a7f35e8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb94399739921979e942e368fa97b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23d0cfa2b7559e89b0dac45f2213ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932aaf70a89ec7f88446ccb52715bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663399f4c5e89e7e2db66465f314b707277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25888562a8b8b4ad81ab9f4be6c5ad9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0f66572de9f7d8b2b8d3db9754aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e799a28b4a1c42078e937e8709201280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fdc00a0febe8df27525a15d88cca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52daa50b8399734de9e2735b40dd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f36e061c14f35055585ddda9483a53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e704435f580efa04880f81fc24ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a469666c4bd874e7e5c02b993b10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf60a990a8df0ffcb3032f01a169f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9899c3db88575087e9d009e41a978287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831a9c5b6d178d98904f30344f2175288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433891bb5de00d3316397412db1adaed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba6d64a0ed209f6e162aa2fe4d2206290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274eb4b7c5602fcef39fb1367048c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819bb1b3ef2e908a01342dc2d1e1ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee14ccced045714320f758cc8171a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988727dc081549a93e175c6f325a3f20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7cc563c9f5fd659edd2b6ec34bf0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5651d96c4a55a090ac27e02ee7d52c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4780972293461ddab318c42ad7a8cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741551d0641a4c124142375cfe8cfb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82f3d1525bbf8e2f5c5956dcc7de7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd56d1adcecd69db5c6c0b397090a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783faa8b87ea7d2a441ce63dd3913dcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74950ccfebbdea25a7bd5c0e24c0c089302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090b800bd5e20d3bd65463fbc872bcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9fb725148dceba34a6a39ede6ea6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be286ba0babae1efa8e814cd903be076305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62dec0247280223b764e6867cc34a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35907a5edb4c9c3326f95f1e5978ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f6a30e5edb9ac81d418506945128308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c431ae477f3e1bd14e4f853f506a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3667fbdcb732214bfabdaa121e50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594f3a28694c5ed4dcd4f43dc75382311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d003863bf1d4607dcd26795436ad8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8b38d00d57d387a5e41947f91fa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb8cd13d49ea76dcc44760d93494d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb0d5422c5dfb02027f27e6681c77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a533558c91a02d8be3829d2401308f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19cd55f57879597cfba768f64e7a9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947bd973182067243acd8748121ddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec78259215d3903a37461f3363c641319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299289349fb24138a967909547231dd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fde6f85d9ad158fdc773db04240d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11729d22352c320c03fbf031fab067322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41a504448aa1440066a3644683e5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a171104c20b6508ca6cf7a4bd381b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3d79d9ba04d717c91eb5fab8e9fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bca00c5fb5a51b7f82b5bb653a339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87707ce66ff02ec4d25f2c55c8434d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f978eb73ef1cc2be6f6858132718db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70324b03916244b81565d833d52615eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab65f1fe3031818b65bf19bce88301330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bff50769ced5abcc938d11be26667331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553aed141c9e3035c43ddb82e3dd5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba5fca456a376e1ba71c3b59e8827333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcef7b1bea4ec219f47a9d5b10cff8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d4b7a7bd3a09eda7fdb5d5d5d1db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631484b4080ca6e9fb71eec9b5d3d83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfbf6d0136960fd38b808b8865bcc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be39d0e12f5e389b719d5ba257898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45812cc50872d93e3c8594282939c48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66456a9c92c38d5c94016994552d34f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f038d1fdf45040c5a43b4d687af3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0037bd3b0f921dde42f787394cc98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21cc1c8aab103bf23cce6dff699c9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07bc18d96ee0193b02aaaf61111c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d439974e22308e26007364276cea353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bbb70ec603b85c0f694e36f0a4f7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d283836d3c1a147d3830ba94d3e05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9c2701683f48723cec627c46b7da5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed131f9efedac097e960f0cab1627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3308844372a6255acd8442e5bdeae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16219deb449c4b6ba0a47e5e170a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687d465b0f737388746466d3d746d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241326be0d2bae9c74698becd4f5da9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a36029dfd9c77360c3d517b3ef683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d129a194db09782748e7eba82d785355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512401c6751ae3c5f4e944714c6cee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2a8f500c0457cecc7ef1d80439b9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de11b48e990282be72c148321d958f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2852b456de0b3ded8198b18fddad6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f66ed47abbdf5c945327d10de9cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baffb1b2f6388d5d07b8c93bbb38f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d25bedca0ee977f47a385b7c0933a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04ce07328a9990ebfd3b48ed4a259363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3acaa391af6ddb1d46eb188f6c2de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf493b175854ac6baf1f9931b992d31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc686d243c229cd423123138c72b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28800c11c1aa54896e6fae440c9687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec3bda3f1b9968dfb5a29b2e644d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44ecd41503832f8c3f9e749daf6f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce2052036fed7c6a50b955aeb0b540370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea31dfb287930517d44dd7e35b4ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da471b70dffb964cf89ccb2ec9ab3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0743abb26f6b9381d292c6112953373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4f72805b8d94f3aefb9a7cafef1ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b155e44a3051a57c4691c650cb95a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb05eece7b37906fdc28cf301855b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ee86b6d4cb18b0922572953ccbd35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332192797c154581da798487776111f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befceca3ab4af32a8afaa186920b7d9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7085dea94b9c3f870ac7576a8cf90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b569778f1048cc3bf055fec5c9ad3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a0efa4487577a9c443fe220da5d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57be3f8fb33c7fe68ab0cd6290585f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b65fedbff4d7665551f29903a48e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb472d51a14ec8003c0bab91e1571b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5f2ba57a6cf5baaa56e1186ba9eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241dd1792ddbb32f123919cc5e20260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff43aa053e073dfed495ecb25a8f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815fcc0ce1f39a76a7a8865f39fb7c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c47e0bac8f67105c4b1ef43a49e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c94b9f8ae8ec32e30420053d784ce5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a997c4fc9a4b7b32e944a5cecd8f494392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4c68c3d6f9f034f9580c4e6380e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ec9df9dbf7c602c0d611e8d4e3ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b66deb7c8b0f6d98ad80f3e22ef8bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ab8e9ebcdba012c6033803be8ae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e212b33cfb3ad22c15a58fb3f67a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bec62aa084fbf332fa0650e4b5238398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e18f80d542046e3be2bb94896ad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2e6caa8702fff8757e1673d939082400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a697dd3625c18575e0d69416cf8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22583e160659d7f58bd977276f4c977402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf64d2930f2bd755855553ebbce9f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379b0e1a695321de3a8fbc849241f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960e90f446f976f9ffdd8842819793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e035dd6d24e88aed676ed3539b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921a6f9d973cc41d4166d949f042b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bcaec8feff6d2b20938b568496188408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24b3431160330472ce1c91b2ca684409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa326cca79575d5df62100279bd4dc13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32430500a68c4b31c3a7137b5c50320411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c373c1d563cf7a8ca7d7afe4292a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019aa5e8c8bebe6f2f0b40ef8348e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0dcf706636b20eb0f0e2c83e7fda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda913472b64deab88b4177ef4287c4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4546920d3d4f8b1aa7a5d980aa953416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1809ec3c6b0edd127f6d5f72e96226417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb85bc04598a26d21002eec2bead2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2542a897b1fe9ece681e2b3fcc10e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3fe4eee4c2740d5ee87df3f031e66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbae4eee26d923189d4825cc47436421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356398db372e7a21ffbccd73caac090422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae5997e76a9054484e00c56eb1ba8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c67ea9c6f7f46d3706a7e9176e1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d862c8819358902dbef8a95da36c53d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac401737adf11c940e0ac1d73b7908426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141ebbf667970baf5b7730ade7579d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fcb762dcf653348485132f3dc07b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a935a97793a71dd66ed121751ad2c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e23a9c5b6a10c1c01e4186a45ec7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a1799ba9739d24d539ea63a24129431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dbe3ab13866a1d6566c97a4b96a1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23c427068b9e5e5b6770682e3bfcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d1ba100f48604a20052fef48070a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0021f656a4c3d92156001321c0af5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2e7df026c1bcabc54d4ba6782d6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3c963b18ee1959d8b3f0aee6aec8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289c60b5e0d2a782f48e40c003700a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56400c57dd5ed01a7de2028cfac52ae5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76836f69a55407c4159c359693abb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21204a8ff0a9869f1cf3cc3e07ba5fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1e889f1217d84a680329f9a3a037442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a1f6dd8d3414c93ff81abe0db1a56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55a91b88b6f008939a5b12e665fa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ca2cda5a02f74ea4eae0c726e33b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8c53c3cb62898ad0c1d75fdc5bcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6269fc78d75f42d75bf0310ac8cac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd5b4972f86040813096cb42e463c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ab038f0f4ba5184e281c976d9503449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2afaf98e56c753f9aafc8eeb11810a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4737b95e825efec692a4971dd8019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753845fe4bc0d188798152723cc231e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6402f68f646b9d3650ae899c348938f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553be25abc1a5a829f6eb4673a27980454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728f2451bb541fe378137b58e68d62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c386cf4921d357ce96727f49c2444f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0ba526ce6648b755280ba42583ea5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4f53f2d24e910de13ebccba9b2be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f501fee48bd799724238f63668e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05d9ba6dda64ef803a823b2f6aeef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e2de6abbec89e6ab346586c32b0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca476fb581cc0d3e5bdf980bf610776462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262facb6eccd674727381af1e18aa087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86f8076ff1d707ea886b5e5121920464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3803b74658c1eae422303ad28c5d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c22432227bafa60cf85797981a84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778565f038817aeca3ff595ad7d56105467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e7fa66504d40966692867b302f6a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88073041149e63c8988f29beaf3ea049469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b0543275ea75ad42c7be3ee6eb95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3a9a5610d36b18f82076b137aa52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836d4f5a5b89d782d2543f20795143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13369b78bbbed7e3053d1e0a628ad169473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02224bc7472f94ca2143ad3297bacfc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecdb81ecec11c08478b078c95e8c00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a26c58561597ccd05c52badf508a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb22c7d44f388a6585ec91605a5467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8460757d02fcc5391248fc1ad71b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c6cca84cca504d815882e5265465479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81aa2d7d890ea48f8140a68b607957480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f508b3c64f7468a83c682079f422481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832f3f6587daf70908576fb83bc32f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd500a1c5a31b4585c62f65c456b3dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa82eab41cb613e05926554f45468484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0031e3af4b4c8496e4efa7571370e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ffd1fca314a777c97d1906d00fe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa80010d8e6fe017c3f5e86e1a81a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b0c7055848b93be7e20e7a878b181488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd232849d63a9d47b9b80203848f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c6bd9104cc20384f1362f1167d14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eb7774a05f87905976879f624abb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c60e66f1239a73065a4688ff57f5bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b361ef2871b878e23286de784d88fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf96bdb154c084ecdf34b0f2a1fa28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47037ebe8e2c7856711a12d3c9d509e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797dbd8d474ed6528717977a78c233496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8e8aba87b45d9a9990c023a59f5ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca094074408a09aa204d5649e2f805a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ab477d71fa2ae11973a040b94892499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f141bb988eea3c41cd312b122755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15bef8823074ccf2ce5f7deb04811a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc994ca623cdc53e3d6e6f20268597502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66eaab9105ca96b600756868759c0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f426e6916b16cd86fc1ba7819c0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588062ee326883d4ea3feb18a8d7adb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab955e015b0c5c16dc2562a8bae3f83f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428089a8ce9c2f05e581e351965ead507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6192d094f999e4ef1a92bc32437c9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eafa5bd26c20f879c7fb6cf54e35f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2cbae55fe010c30d1dc4e4128f5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10e3af9b2011e21d91009dcfbb5a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad69d50c18eff82007648cdc0021a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c834af5b31fac70d0cd118f4744257513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e7feb730df3b16b3ddf4ddab83afd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e165be555824bd4464e5d8a5bb94f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e20c3e5fa69fe0e1ef9de9a41f8092516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0b8a4c57f3f6692114e1e45509b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28288386f5aabed32ccc56cdcd2cab17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc7e16e8b7d58c31e3503ffe0dfb16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659209176eea0ebde0a40b790341fa64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7cba3d48caf494d88aee70ddcd90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb74985b5a5cc9d2726193eb6ee305522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cbe1e63663fd5b134846e0a08f318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb88239d5a39a64c2db0d807846e44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212f1b57fd6fddffb42266f829df1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8b51a5d3188533a27977e35e7199526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a135f2529bffa08abf1c8d0b3724c84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12450f5e6e5695a64696a273dcd3ba3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39fed3c0b998f0a42ff9e6cccbbde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ff6556cdfa3854f0753eecd275c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e15759263527af5f206b92411b5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b7335be155f32a6910726b55bbb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1753a87df58ba522171ff0d0b08f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57dbe6a333f06221c9e1b3ed8e19a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf5b733c226c7aa954f5c203c95f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca33799529d7e8b9258ed31ce4431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1fc93f19fd8bac6419d78edbf008537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8f641e0281f3f35610c69e07f70da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3c3134895dd8de3a216882327492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5160b797d6055d8dcdf4f7e4216093540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8055600f32b9224e163560ede9b074541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7213588921d4165a6882d446f0d51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8857d05040e27e4661dae5cb0a53d01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece27dd1320847014c83822d7fc42294544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcd4ad12299f5672373ff91f0f521545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc2c9dbf2471560fea09b945128db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbec4d683c673d77fcb2eb83d3f9e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8e590be98abaea73efba9a95c51d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbde534e246702c0f523485915011d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8de1a75ffa04ab797d1ac9c2568e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b6f6bbbb2769fbcb50dad7df1e959551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b7db9a13fbf984b83cd84689c17e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a020728af3cd9d68d84e35742cb048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032bded157dccee4f0bc014279d4751554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fed17f23fa9bc77e91d10467b4ce01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f928c710c6fd19d4088686ec567d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd897f297a87e8dbbc5f12ff3948d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d187b9a7b0b7c9bb21ee6ac6fd28bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2350ba74cb9830bc560de6668b32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991c45b5918b5cf89dc583816a08da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711462f6e95349369335c131906b42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0b505d36d56da0ffa34920b9c27d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4072c5bc96c5220182f24239db4fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882096e5441751ea31b3c0fd0802870564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c75b96d40e883fd2e4e1b18ce4221565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a9a3af95ed2c56fb9972b9da688aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7c437bee1ab986cf87796adbd428567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236bf24475b38b097ead55593685886568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc58f2a1b896b70da47f8637143ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2b7908ab4f0e58570c40708170d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fdf47483d91372974f670ee0c7d72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0327e7de4207f63575e4d9d4036f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba750130e53bcaf4745b78277e994498573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6914ccfe2d27fead924d2ea7b5220d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bbf2b5512a57a40675814326b7a28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855fe6e7a353bc60c47c4801df07dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c2231313365c6648608d533b458f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c2a399608977ff18e4208e4d8ca7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268612693e32357dc18e33ebe64978b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317d5f5cfcfa4d2d7e1630ee37ce76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf365d8fbca75968bcf892832fc17a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e17dbaa1ef1bc57029da53faafa53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab97a0c8b8decfe0ae604a3954468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ab3514fb9aca26c1e5a5f578a20c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389269702c53d06a50b7849e049241585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d67ed437ca13f4f4150a05ef8509c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf9e02139881ccca7d7bb9324f2b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b11f9b679237ead8200b12c37c36d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678432880fea105a748484ed111f5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd6c53b6784ab1a2599f0ca52fe153590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b63459bec251740e09bbe4a3b3895591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb87b341896d7ff72d605ccd26498b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dea5a5a479f771048cb191bbf38d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe8c66165007f2be61bba592afa245594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d859622f648afdf667adc804b55e1b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c200b3ffcaea5e8cfef3c12d711536596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357628eebfa65a7715d724f26f21d927597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5f9c04dc189dd32ce06a89c7aa70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c641f937db68e3b6bd82cdce9ec35ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157afb763b4d63bc6487282864517bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe974aa91956a981a51f4ea4bb62889601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36892fcf1503fe6b480abfd7801a90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b54e936ac51d0dd727830a4043fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec0991cbafaafce1a080422ef47a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5af47928f1c7b5e43fab4aecc3e17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec67df21407b653825fc2d27c7cdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b873bc24242573605ea20dcda431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d565c4c194426591f7148cee0942c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4606a172b7d4dab9337b5686e4a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6f9036bffb78365cd7e5c837d2cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aaea2ff0802633ad7df296ce46245611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5646a4e992d36642ae53e8c100daaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbab431033e035b432720eb1c2fc76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273f56b2a440278170503c8b5671ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33f631a320a3c14827480b1bf0435615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25c8b34d11f24cf9fc9afaf8ab9b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabda1e95c2145e8ea522c7e3c753e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccd20cd3460ef47f8a1b45417fc760618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d70fdd4bfcd161e77c67777e3ad3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82386e9dc6864e1c931618a053e177db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e2081d0f89e4d6d9489386f173e5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d32d51e9701e480ce93e2b69bf05f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321ad65be9f973e87f8cb8fd748e47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15ba36c14ce3370e7fe0ea40786fb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4662e09f3b32e9ff813b5cb9451a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8325b59c75fb35be8c3f04ba63218626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40560b227301104d5c70529d8d16faab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57d0f5dda0afce638af83f37f33c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f753ed4032cd783ae21d6e7c6810f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc622564d6e3054713708eb828a48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beaf90fedd655cee6f9e1e602f17d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e7a9c191eacf38fd1441ac29173ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483db432e9f83eb1d829df8e3fa3a65c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca617712d5229b05cca50d0172027c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3451d6f59d2150f9fbef297f324b05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441f4d349529528e484756e118fa45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425638b25cb394d03c39dcb9a67a773637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d579f390d760c111b32b85c71e44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9b276f37af8123bf48195e5572bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e86f1adccf17d0e6da4b14a0a11b7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e174ec3832fdf89f25fa8c308a864641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22166de6b0fdbcf7fa84affcdffdd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291def25e1bd24d586c0de0334eaf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176daca2cba5eb285d5b81561bf4ef2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff741ee2948aa009f4c49b9b3c016645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9834819d5d5129b31ddfb30f0f16e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb2674eacc3d3753966bcc749f753647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a8cd1f9bfd185dc0163aa50a833ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd78932e2da5170d98e8f35332361f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9550a468d9192b66b19a6d37785c50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c72bda969d5afe684cca3c843d3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e41f0378e56f3fb36c0889ea8a389652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293e9dbd167291f84c4f10774956428653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595691cdc13d2d95cf9f36777bf5f49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52cc74517d0d88e40f77126c172379655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0377bbb7848113aa2ef39797dc057656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126155fb9c35e8ad4211db195b7865657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582c8eaa513f570399b4c070e84770658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6d1ae5ceec0735e9a58c8629e770659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a82d8b0f7d50f48e205772275e1bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd22550f5bcbad62229172fbec681e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef2d571e3362ce1cf7f79076238f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f391dd9b150baad2d87512a33a073a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85b131860dc4bdb880643d3d22c7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6605ac62763f20f67b992b7df294665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247aa4422d43d6d775685dc4c7d24a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36a09d0c94255eca0f4794a7aaa97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91ef3f304b0b9038c969af37b922b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7fb44ef5b22668f04e5d3d2960903669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f992ebd48c28924043cdf7b5cdc73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca5e74cce2eb6fc1863fd0a36533d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdbfc7a45d63deb7c560341a9d08e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216e2743c9777e308c749040f5b9ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5e6fb138888bc656db9621d05aa7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a47c9c2c66942178bddb47d7b7eb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d3253d611e80822c691c6ae93bf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b90335da5308e85cb1e502a9cde399677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9464bead65aea65ea08978c2dde6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d442fd38725975b7ee156cd65ea62a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4806210808f778e38c0da4e99db43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7607c7533be2755dce3ce6eebd52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d941f33b37fc9f652020fb6d08c519682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde944b07dd3f2bf57ca317e64132bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017b9a614e4cff4ef1b68d5042bf3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5803d78b5ba3dbe24a435d4126a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f16ef9b24460e3eed2f4844f59a9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2b089e26fc501bbf1ffd05271d81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa509db35c6a035667efea7f2d6831688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc5c4ea6b1f0234bbf69b476b86e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311e57b6b98dcda9a77899c40fa625690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551de5f54e3bb5ccdd868961236282f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c43cfe904d01c291ebbe620c6cee2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a843ad8c2eae57a984f934f02988693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd8e4db42ee0fd565a3b619924bf88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52600ffe8c4e21f7fbafec3eb2d49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585aac13e7b906b6402d6eff3f82c0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9001b47c8319678713150ab4fa9f6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8531fcbaa1796d8028abc21e00a3da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c2331c96cf9b955b85926a1e8ac9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd57bd2c99d8fbc67e434444885c9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4b59c70b1fb3806d6c0aabf1cfbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7f9278704d1ab1285d82a2d12854f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec55670bfeaeca6bfaece7d8433a6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364d8b0b9a0f94a660079577c48a7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeef6f05c6f541cebdd7e0db047439705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b6e7d64fd5cf602f364ed4cc0eec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a1585e10a572560b944976726c7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8714be212a8ac2722486cd946433cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8854d6b90f6da527bb3a936e960b60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be1102678a8d0e2949aba2f55ea5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062cfa67f7f543d1dd886830f997de9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191c8bc26e67034ae9fe5c3f75cb011712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b7bb8b68bb4a020d18afa6b9f980713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324320492a4eedcc0a0dbff1737589f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac451b98d1df949258c1e74891c953e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ef6df7543f01b03a4749a150c215c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d66c2274e42bc5ebbe1004d3f1cfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f4e66e19e4fcc868396690ccb954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545915f9110d198bdd49787b66eec24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80960e7320b1cfa9eb4c76e884702516720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58540f5f4ccef4f2a672e9fb07b78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a330639fcd8464e37aa9ff92d81472722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f821963214de58383034073fb13e0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c376d23c3ac960cecf5ae61afddb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c6c2cfad06b95144fd2ed3447dddf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0dc3893e410ce2ba057a63e01e87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39dd7761b973241393355d01bc6562727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd70b0d79ce7288e9f974840b545b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948356a8b3757728c1dca570e973557729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1bc8e08c79b9bf24a0939563e303730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880f2fccde06cf22273217b08c1cb40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d73a97898e229ed566c983386f0972732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22d6a40c80ba5d6f61ac794e71ca7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d5782ecee30f56c6118e41fd7e4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be49f205a4892094ee7e813fd2d85d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc03b1d650a97946feb21640beb5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee885352f21cff77117b6cc76fc003737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636837f62442d02b8642c3bd0b91b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71246de89820f96479e353438c1bb131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2d879b90923c4054a20fe106a503740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dee3ff079b61e0c3d813da2e34622741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e1cd7e1783bf8b4ee96e6ca2778e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb529440b87f5ccaf1d34b508ead59f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265490ddbc5373c13c34653c1156e06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a37908f5b74842ea631b4f71f2f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5fa9233fa3b724e5958b29ebd551746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3aaf8697f4bd5ead2df174c614cc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb02e7560647d061e5c75b6115c5cd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e10d61ebfd7ef02cab4f2da276bd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f71eab2ce177031eb8207c977131750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e411b1ae2e62b5a6e4c778e5df2258751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0679b9ae830f81592fceefd1ee552752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9092f0692bedae752be71126cf8af753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>