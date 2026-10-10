--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270156029fcb0373ed4979d75c3e2661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381afa457967be15e240299498cfed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d614060424c0dea03d5803f2513033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8ca1b1f076f18a0e270b0741f3b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb712dbfbe55d67f9e08edcd8c18b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e855c3d9385250287b0fac41f3b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d74bfb3e7c853e17827bde98d6727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a55de422d360ad4156745f5df630b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4549a87c83ba0c263647aa42fc51f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8738ee6e0a081da490682013c98f2ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542039df97939a64aac6a217ad939bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e95352f44d028481389cf923a61e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f73a2b9c4726ad8b5f4974942132013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea868a15422d8c7fd96f431b83cb92914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca1c003c75ca69a07bfd8319ef8d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a47f0d1201876193d189743149a77216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e15446182dc26141670c3f4a5f58517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba71107827965894c5b33741d3f96418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b10a1e2763b1b498011ceca3d0f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded051fb3edc474ca341f58fcdf34d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a79eba709ec3c2880d694d3047c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc5d5f84c0a5ac7b09172e426596022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a2d227212f5c4d6b5120ed59811223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98294fff115209e41f803ef67cf8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942d4ab4588768f5ae4ddd3c37c738c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ff1841a70170589fc54c2b37b89426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ace29d8cba9ae1d84d1b01f7bcf5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe09191b5e85b0b2195b4ae10e70f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5c9034686343e9fdf7f763111ee329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e199e843248ca6dd5a72cfa15b5f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2880a08fa3bc5a02544c730b48d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350838bb4522c6e840aea2f3d3a8c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8fd772c50dd45a69e8378b72101733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d27393d9e3ea0f2a1336fc07f1c2a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c478abba432cad502fecbc740c16d5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef413cbf4e613c3abd6143f681ff2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae52546d66ce1cef7c306b9bf3168d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf1fb160399693619b4f8419b841538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626c0b43c7259a348322e5a6d4ea5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e869147a07c53c471743ba894d89540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dce85c508d2ed58ab92765c0b8a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b3a66720044dd9a0a623c5c19d5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ae5d5a0b9792115d8d0044865f1ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fbfbb438cf9d6e76d597e96218bc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ceca73b46b4eb020730018ce561c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81471ee48c22908afc82057f44ead6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563751c77f740926fd188a191fdb32547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8852b6e4c0f8afd2c6be9cf7c6be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a5329354962109399aec157b93bb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c5ed876867d195f48f67dcc78b4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738239d14172eacdebde053a6e38ad5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c329365341ada6de36cd1deede16f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677707939dbe0b3ee2c5e0d5342f56453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe8163424820e1ca774b7ad4129edf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006bbd019cf0f7cc08d3bb7fa5d23ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7ff58a640f833f7618503871cfc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f4dcbea079fbfe190ee2ab66b56b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5fffd3795655dbe0d9920c056710c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e8d02e6377cf1498e03443e339a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57327e4130bd6c0e41ae3c0d9874c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc143d19f187e5df70c6b0a89f3908f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc75d3aff7e920854e7730a26cde2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c770b92919366424c2a4fe2c7dc1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4989c97a76aa6a59d53a206d5079f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acd50c1db4fbe2d6100d6ef7eda87a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35cfac5c446a8322b3692af326e32b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff171fe4dc84121e854a8a6109da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623968600df8ac4277b6e19d64b55bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc45ceab7bfe2d44b6f6f0574f520f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466cacdbad6c0acacb21c80e8fb67970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2e5c53f3909016a58bcd09246ddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75a03b8882f40fc63d8e94946255472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11d9be6d82ce3752c65718ac119a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778af666f1cf9f7ad1d386a36ec5ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141cdb8e87f48c6606cc1740f22b27875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364a54eaca99cd3eb7426caa09934876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7bc6647f3a128ac42fdec5452732d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bafc52563e11e88dfe04305228e8b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28b48345b0dfeddde36ab1c78915079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084156be4c8e65bef4cf2a9f269d02880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fb77d17b3606b37960a1d808bbd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29adb1408252d21a7b14817045156a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e2333b9f2e9b96f9127f6aa7429383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e75f7722280176eaff8dc790475c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da40761968030edb02fe65ab621798485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046012b17aa04568e041175b7eb96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ca18e4788a5c1a8e632298c8f53787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b984530166bdfeea347356c43927e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e760709d469868791ee112947a98289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64e9631289c25b82eb5b91fed5867190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2378aa375e135c427226c205871b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153bad826eadb65aa32694c03c148592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7449dfc481a4d957ad0172d8b7bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b234a30f7ba44408c9d1b7c6b39194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323684faceaa097ee701847b1b236895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ebf1616e2073aef84bcf3c1d8d8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e79b5d2a7edab107efd7b56c9e05e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfe7a7af269d1ef39e43682aeb1d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ee1013bf0473d98ab33ec3de9b05c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72700a4d4b9f62f2749cb6084ba49999100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79584531ea0fcd04b0d903bbc2bff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9334c0338e52f32896c31eeae18e72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe098b9dcbf8faec27692b8f80cefb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be2b441f5e2403781a1fe4b662b01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817008c5afaebc1101c77502b88db9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a410cccdf4384d015542988ef534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3165ec19ac97b091e2d92df65fc7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04a621a515ff61cfeb81f37f88e67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286748f223f3d5d8cb4429140e2e9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f5a6adcb0216fb51d349e3bf3d167110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966505cfd9d87ba4d5e60fa7e7ca723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2a893939458860d5aa85445a32c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6482e7968f6a5787a4e31813470a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae802c4a11c04a29de84962fac0f1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d64cd1e989852f5761320ce228028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ab48b843f9e78b0ec4e6653b901c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c19946f0ce2e17f82707ec3e89155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb42e9fd34d8c462dd643b54289eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d81b46c29d30a5a9482e05cbf4a7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338656f5df1d86dd164b9e0b540ca4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79440a5588f45990421fe5f27e774f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80230faf1a8a9cd969c81c5ffcc8fc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a084a2c1a6794ee5010eba1420c469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feafbcf14b7df32aff65538b545214124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603435ddf8ba1763b3bb91e7595f36c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a676ceec97d85de8f0b0b58ddf70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7576195845f416f2b9e4b1bb4fa91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aab71af0b85db8ccc2ec6fc784153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e42171aa1e0712204a812fe274d9a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742514cac2aa8ff1239e382fe70afd9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271700227a4981cc3415c8f0996b433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301104ba33f2bf23947f8bc0acb82aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f001747b092a3501a6adf67d05fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd8d3630779f15d9c88ff417c525e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211702a577a8ed7eb678f7600a56b901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ab361611ff821cba553874dfc3ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab5447412a6bd0590e4d4af17f2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361495929155c6f5372e122519884c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37659b8e3f505fd326f2eec7c2db2f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e6a0dc200b1522d1f426d51b6ece140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb7376f778dfacd0b0ad1f9d11972141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce7570ad19486e2b158624392682f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ce0b0039bdd072984db8342cbe075143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b452e39f8ae7c12d6d038571ec295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149cffea684e7c70e4faec50e528d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c535701a88d2b2671a6ada31e6de83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd70154019722b060586a964cd600e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e6872635cd0385be2956f581159b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d029175bdb23726e9ab8536bb3ad7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c13efac5a96019189c4f484b3456150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4464fbe428ef15102feae6f424d32d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fb416a9f716181c9de1b3df93656152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5607a53ab6b6e075c3395ebaba47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf276e9fd25e27c5265dcd0146ebb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998febc66fd8a78cf26a58b2f6a664155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795419ec6c3095ffd09bf278a9c6102156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69bf0457947d17ba301bc36202cf7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac01cec63726f2748da4206888d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b326f80e016d440693324c7f502150159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856841f688903d6c30453239e74e6466160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d76309f611fc7021ffe56640470e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841f87408ac9d101a4064ba1c5a8880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49068b4978d68b0d5ae078c8d7546e9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c19964581ec2c622fb41281506f0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830e8a7ada765da91863fc93635a298165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a855915b43e226a2d6453f607d904c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b54e5389651a9ff47c4ab8dc1bc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d0f1af59ca012556cf981aeca0d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a7335f624dad3ca6f4bffaae60a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83e0ffce850578fc1e5215e2b8b41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b30bf55c62b8ad62f89c3c52fcbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa4b5f8ee0a1ace1b5a2fe985d583172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e834036da088cbc83c7ba1e08e2abdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcde86afa3fc5a118c9e9b0ebb8e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116da2d4abd2c89cd54ac1492c0fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf44e36785c1735fe108bf139aa3c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8032b73678e122140cc592d8f2bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b201878baa7b275bb8459871412df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641555ae029fb71ac0f1500ac0fdd726179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd442142413b7dbde20f4d0c1083ba1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaaec47ebf9018acdceadea065acbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd0b41397f021129bc412183345d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddce5345cc90f0158a8ba8bc798a5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d8094df6e2c58e73d4d7fbbb5cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a07869653dc8872d9ca840161c917185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcda50b5c306c104f6b844840542a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3d3a8a904ea0897c53a88668d3ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2798a29eb48aa571188a8fbb6750a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dcdd2692eb22c147bbd22ccae915d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633869b2eb3e4bd4d504144da39b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614bc3af4c64149170bfb0e7a73c475191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef2057467dace20f0be8cbc6183b17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fdeb71f22a20e998cd3b9a617270e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89909047458229a312beabfd7ba81a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b798a5c7717c8473c8ef2218aa08d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dfd69d6c494b8828e18c4022970a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c5cd584c552e905b759534097e59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fd56ff920d04b6ac1cdde0f741c8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b677a2232b015d261d82707f6ebe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3973d1a0a178de0ff535edeee72ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e3b774a46cf23e45c145db940cd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762c75ac5efaa10c0be72222ed2bb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092324775713685e5e24e5c7656f250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb396506381ca8dc393cb6216ca8ee79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26680916cea3d11952425f09259e3b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d598f607841e7a0f9dc5e1f7ae3bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827cfffab6d5a3d34250fd990d5a24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20babdacf5d8be152df0a092f22b408208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bedfbfcfc77c950ab9f9b306f3498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919308e8f93e4eab93ded96c95755c35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1752842a0e2e5434b3e072e9e9d85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa8e948fd9f9675c836f24698730b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac98ab45f04ecfda4b297e406ee4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942a3685a2f7c7c74ff6cdcc89905b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9058374c8105e42ebfed304a2a92a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f524c8f9c2adc568443fbc5917b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647282c5204d7c337eaa8c5f832ceb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450293ba8a0016504f953ebc126b92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4eff5b8e00a10f94a53156eee747219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51236bb8875fa011fb0d8c56c932c1bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60bd76a5c7e8f32a2726fa2c1a540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e066d30af2b7f41ba9ff26e931713e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e8b724d633779ef85be172a499e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63681ee296661529ba3f8c6d24c777224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf72cb5d3726e3aecd1527eee53817225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dcbe2c157706184cc0ccb087e1dc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5823e938e14fc38b3a0b8d9ae5381227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f3632f68f9edd042a4eaf8054e0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d8d4b699b512e1ecbf880ca510bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcde617718e3a6fc4b8852e61f121b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a123110dd662f520774f5422d2aa0cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4b5ea1c8144f815623c33de02e44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513337ef2e53a792fff6d5a2058a84a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e185db694a3b811db00aa2db38361234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227406df01f60bc562d16441df48be51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762259072661cc76855a0b7ab1f1caff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c41c40ef653a58205bf5bb6c0c1b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7ed732a6df71b206dfa2aa502956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e6b639fa681f9eeef25171ec3b48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cbd11785d41c8a6b746432210c0bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee265978ab609a5f103585fc54b00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d239e016d19d50dd8ca64ac70630fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64b832fd4a8ae3efb9c7278e320b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ebe603975e17e5faeeeb480087a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1843bcb77fbdbb3c282ac4fd8dbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b93af08e755980b38344e28c8b044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92189ed22a0bb03093326ddd37dec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7807c90b33740274997a3d99d7b72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b18a3a8a6219c7a6d977ebdfb834249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba2a8811c30fcafcb79f32bf94ea0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c5d71bba82fc4fc4efa03d1db892251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4d8a8a8185f2fa54716db0514cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e82ac9c95840d836a0d266866049253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed695119fa08ccd548f303446f030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ccab34a50a89ead25b374ca5e6e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95a0f25f6faaeabf0264171d8e23c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886efbf0b4328cb2e0e417bcc3065d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc990261e8cf5e49615c95943ef77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00d0a50f2456d794eeb975cf1d9386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e72d86fe32925ce78d41dd0da16c8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3dad66aebf3ba7de844568b7733c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382530df9821054f8d4b9a2474a012262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee7a58e27b05e50609c0d8d015c4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f99e0b90fe7003fd58e4db3350b11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9231af052ffbe64c5186e3921aa184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a85d2cd9a823428f8d0274c7eaaf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f0e4aeb54c8d3027f17b009142833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cebbc88378ad235acda26e327fcab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a53d8528f6c08c096a940cb05985fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c65e157728f72e00680a43d621fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204e2b7f4df267108c348ad3f9d506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab0d9483e1d8288562665c1c64714272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc59f6c7b5a130e83dd120093fc56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2540a885f074556e986331e100b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b0159afaacb7a1b3afc071605aee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60831f4efce862ad88ed2bf8844673a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23b5dde84eb9fce85767a8aa19dce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa32e69787ecc49e99c9ad041b41ee6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d1eacfb9fa5f53aa894544a6382f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118161db4475ce2370fad130887d330280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e7bb5831628b034f1209ab6353452281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f74b12170b11ec7780b0407c6193282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90645a117f4ce12d6138876c9bb6859a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d272864d19da2889a5fadc105909284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dafd88c61edfb875619bd6c0909cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e97f0eb5b0f27e481862c18c2be95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e82d27ecf548016a6468e5d8e321f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3085838da927adafad8cc9bd650989288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f1f02b4a0fe39a3f78fb92ca2892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc65dbecbee427272ad2e9dee497af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3034e77ab8fbbb1b35fc8bd54c13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d15833f8b3dc70e290f7b9115cab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90cdf331c5653793770e3f9ea2e92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0da0c20e25a42f551cb0035ea287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59dab10a5803bfe8f129f32563eec6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9103403f1537749ac7b7a48d74054296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee9329f33a58a41af0704d43f95f84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaf9edd2c08057795afe8f5211f611298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d43c29dd98a3e98ca9b4a4a168fc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc523cf7a8d247a9657c2d97194411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0a7a7e02a63e37c2b87699c1fb82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd87e18c8df67bc4e3e561310c66e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2327f304b80ec9b2e9124193be631303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efbc0f672af7054151b3370cb9b48a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb927c45b7d98519f1704180046952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7174a48f8eba85517adff3dbb322561306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1f42012ae21ba9febc9213e189814307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bc46fbeef5a07246da2b0aac8906308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bec27530538c68faed8230cf3a1c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ddf08242481e5d76982f86cdb81f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f43999f56ee20fe3ce9569945e423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6622460b893f44f05744561620ea6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12bf3544629d40bc9f8662598d3c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda657b0291731998c14bf9ca70dc39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc022439364cf3b41a7a9e75924d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646050357d8be0a0d2c81e3e2b890d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200030a4dce8361b30b010c03949ef7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d70de587c131c7415e5154e571ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee3b4c2ea51b5a163a586c985dd0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819e2ec7ebecb1fb3524dfd59607715320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd366adccf4b90c043205099844a1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a0b5b4bc4e3ac3e673134460f7e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c32b0968a9920c1b6d0aa9fa73f92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbaa919defff12ae9456703568d5fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147356152c776312df3ac3d7211d246325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed07099f105048591645b0632aa9b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e001f2c442d477833e9bbbe6deb5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f31300daa8980a25de2ad996e1c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e91279e7debd59f7f16974ecf2df18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae21fd9a66dac5787d6238bbf6b7a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c361e9b0ff0a7cb0416c03cef4761331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6187c1e30c9177563ae80efa76da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde257937b5b1ae0eab93f7eaa05b0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165946448a9df4e4f443d2d1e02e53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8bc2ace9c96df896b03712ed47ea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954573a743f3fa86fa92789dd97bd73a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d025923b43c50d54b83ea45ec0199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314d62a01731c9b3dce96818ded0f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5856b224b8359d224fc242f6212ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa9925063b734fd7f6eadf5298bd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac4d383725001c6cb814420c06b76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e51e17493dc3fdf122b21d9f0166af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dfc84a2bc134730f74457212d9dbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe469e92cc763968b8794c932cad9f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf350ff70f0f9446cbe821d2f9282345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500159c87be6df6090469a9aacb27ce7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ce232e8970cc32d0d1dedd1cb2fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff00407b2981376f6564ce19a1434348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860c957e140c6d1dd8cd5c55cf03b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2f90f21da169e7c83446dfbce980350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec1b6b2b68607aab13c58a1cc0a19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb7365e6bf34afa1503b92b5974028352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be0b49b083daf552498223913167d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019bfd7ce9212e2247f5d756e290a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071272de7015cd9d453b0d6f57647b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc57dbd9ce0d3107b081a3a08e027ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f38f491faa0ad931cdca01af22e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b064a2717c3cf54ce9d0222d6f85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e956748419cd265161ffdae127e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a15576d6da7e6df5fd5e2049b173360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca920f7b35ff7362521eab5fb9a190b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdac63089139d7ecd50000c996d830362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db237a8d6381ddda24b1094d3213b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6a1b3538b55c5cefd314cd9903c13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24435dc3539c316869a18da700f9f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f8eb0d7a0b560e76a606493e14fe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68dd72cf18465b52212c362e94bdbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8070d24d838c74bdd5fa8318bad62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6c3aa8f6be1950ef33b132c6f364369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309e8e911e541a0563258c9e577dec6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f859ac1c13160b47e850f22abad34c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eae85e53dcd506489ff3ec270b4cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497c0984ffdf22a95d0491412594b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353930b795285de4527b38b32e34af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5988ba31980b6809a0da2ab5d169c5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86cde301f3752e7a17031c0da14713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711617f895c782f7ab3097333dafc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7a66a3d12d16006380ff8d8affd48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad1a548406134d2585dbcc7669d59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb7e56c459b91476a0807a5aab5b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826717157c857b0a5022bfd1d8f403e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b883781a266e4966ea6ccbfc3226382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b192d44caed6c26a66594b370235d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606271489f407bc93222bd8d804ed1e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a5cbed10fac6316bfc985ea37ba4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e9a3e98d057eae2f74549a5af2ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc4c0353df830c5fd7b2b2521af8d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb8f7f824f607851ba1f3b9d19c19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65863fda5164c444724266055d1468d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7e1eb3861dd4bdd5efa02a25a2b65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786859606b6293deeb8becf59ae8244391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58f6948e54edbe89e85aa796b2842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf9036fbe7a09dd74375ac3ab749e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e939c362f5ce77ad87d029c232f753394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3296a2f01b3ded8dab27a1ba63eb9ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f67034c9c718ac33bb6e5541e34d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556cba08c05612f6c80a42e74aac3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c19bdbc38717d82de2b917a6d205b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde09985156120df2d2d9fadb888e546399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f97f4feccdd4ae25f51ba7e311c954400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc152ef40d5f4d26abe3d14b366237401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2441516f9011c658a0605341c42bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffb23f3a917b85475b338575636ba7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2de793787646de1cf33d36182c986b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264a29bd0db9ed81885a897eee93217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1815f34c6d0827a829a7f2489bea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c6e4eefbe803587d9a636e014ff06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b68e399e57032a23d58ee440fc813408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc3270a9ea94aac3a463548759f35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadaa8d11061e4e26f67dea8842ca1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ead8e116f413cc03127afa97d9c30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5296fd5c0f7a30aa5960d21ff744688412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9a844be6d862533e6b4e842fac553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a9dd34a3114fe08ed16051e51dfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb934dfe75e3c185c5a1264ee83b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae5e85a8f15545d3618e7d582a1bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827073ad4579a334e761dd25cf8c6e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa3e97c0e15b6413dd6fa9f76e62e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e32c632258360d79d6966e823e91e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f777667e06163576358e46b2ce800420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afec6810bf7e5129458826e8ac1f82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7e2d6bc910177425cee98bbeb5c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2643c70f00caa78c0e6f0e6aed72a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e386c5c70c35637a14b76b62f272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1c253e1a1b39d3d8d856172dd08b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908444f38ac0eef282135f71c18d5d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b9305e23920010d0854bd539377e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a11d50c61271173a27c2181db165d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1f1af13a3f8c57f50ef55c821b409429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a22f777cacce8c7f3767be5bffd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dfeddde19e9cf0203a3ba596b3cfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf8a320edd9b0057da9c0196129d94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20424ff37bcc78ab48d5e1db2cdeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ad32b0b64519a2d00c4a06d6a23c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0029ad47c35213f1ca176fc6cbd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458482f96a3168b3304e57fc69564c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee005029406a2f61cc9de7dd6e756437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958de7510d33f604d0f1d54bfc5c9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1af05d1e35f786d3c477dc67f4e1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1a39119f029e64c48987c98e8bb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2c8b54230e6854ad9a4f05f794b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a785b4a9449d93f4d01fcbdad14abd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bdaa2e50f669544420e86cd3de61b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c26e414be73386b2e912a74bc5f663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3334c973095e6408e4755a26ac1981445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24896aba17594cebabde1427b9c7cdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db6c52b8fbbf0797551b27941fc52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260244702c151f9d360d7985c3862be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1388ff8f76e0bdd385756d455c68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4ad830d7ff45665ffde1cd482b404450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007c8b642fc5247ff205ada96c314d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282a37c6fe81d9750ba43b056a3592452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db67a1605e9ff7572c19b654c47362453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bfc4bd26559acd4bea3a3b372a77c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ecbcb2eceb61594a1facb1d717fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19558bfc1b92961f239ec349c8efe40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa2204822e20da9ac6c9f3fc2229db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a93c4eebb880ceb81d9b4fa611da8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6b0f496c5431c22049ab7c1d3adb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1801ed509a4f4963eaa78e480b82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161ecb7e103469b20926385b134c40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a0fe41216c46b16a217c5ab2488e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb9d750de9542d51134336ae1233dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297d2120a153868c35184cd6f2126e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8396e45a57289f6405552aeb60b78cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab641ba1cef9e0005d3ba3295f460909466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe54e52e582e80c056c2206b19245f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8fe8c8bcb64f6c499fa949587e547468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553011e2612f0770b538906316d02c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c35f77c83584717eb1b17afc20d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21b114ad257ca048c0c0e9f435976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ab08da6fe816af767b9760e14941472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a1eef5b55d9bc4190adfcd1bcdf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbf21e3983654db9e4f7e4e29d9b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499022aebfe802cc77affa8319c889c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e0f48a1435f016cb790743a7706a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d942f9072fb0c3c4a4aecc02b0a77f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ec5057c4dad900b94f51b18616f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd7491642c19ebe0ef95eba2b4088479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4331d0aefbc2465ccbb9f7c9546a8ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e105e5b205f14568cdf76f86dbe64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129dc6f6190720e5586005c4df2bc49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc04203f20a70a057b3f6043cfe50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522272be5bdfd12404f52bc60abeb418484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338301d53146b04f707dcc3e5e4c23e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8da93422c4a6bd699461f683b7d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c59900665f20f44870bda0c14c6e0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724481961a2dba4d1f34f10d718e9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6636f1fb7cfc76e946c1dc18c61bec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1f9662262b81ca3d488da3ada984c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc1a740d4cad3a31b3818019c93dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a6955673a174886bb9fe9fed7a2b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24757d70c323b9d6241ee9e01ed92ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054027481dac9e561133d4ad533fd0b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613746ff1f79b5ee43d68275730a9e49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8437ab657c685c207f84f80301b5d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70a2e283d57f6e7e7055b35765757497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae000a03d1bf474345343446a6628498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793065323a583b75f233fb65e225e58b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d03a0c0e170979f79cf78a81a16b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b519a18d96ef34250c5e73be53151501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cbe6d1ee65bd19a8886ac1440bb77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9246f014fe823ef3db97eba09b91d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac144c0c9beabda21b206528d90cbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f991cd3bbe7528e9ca87997d580b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b990791e57e44fa0689800d1b16ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bcf349e882711a56ce8b44de9058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0233cab83051a8c145678907f130508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f59fa47e69076ece1d8072cc88c42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a45d396682e80b2a7cf82cdd2fef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167f16be39eb399a152f2e7a378fad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113629f281b130bd214fa26001f9b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fac9a397f37e7e65e27d11437af5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40517bdbc460dd4b28bbc0396303cef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28899021eaa0b7e6da09b0c83fb1c27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531f91575f2bb06084c57652a0e3dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ddc3640269f50eb89c3fb019498c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f080e6c50210f3e3f9fdfce428fc777518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae4e9866097d7d04d9c30514b255c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2295ae1528222f57aaf95e6e21ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72ed24261ab81a9ee6708d3959316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586859286bccfa4235c5416d9d540867522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0323a1b0f8a6b58702feca4c550ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb8f460323e24089460e89bad188e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f12fe32ba8f54b8fc73523ce5dc234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2424370f154d1287adeeadb9d21ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3b54ef9dffdedafac54ab85c7e78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee0e4aec1c62c7109cb9b280d6e5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995fbe6cccf94a17687848be0b5c831529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941026966ae8f85734543b691d874201530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161cc39896b4a7a7403b1c687975aa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1e21901af2020948c313b6cff3687532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de83a78cf51a244c6cd66247004dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb45ea3c1eb0102dc9d139fe4c89e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8d64d887d6fa03122e88baeb49e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34529226eb9f951ef1e1ae229d1d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc46ecdc49d036f01562bd1f99a5e08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad959d172eb3ac49af876e13b9fb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656b552d535f374751e548f1fa1277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c91558386440321abc79ac6506d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f17e9a9445eb6181e4095fff54e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d161905860a2196439db8e3576393542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fee79971321eab25bae34393718e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924086d72524f094f18901b46081b1ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beabdc6cd1b82b8258872ee5435eb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5060286be969c03333963341fe732f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe13ba69e7fb94c342eb5e67d26b72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70db78073a80638a5d270a4acbe42bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6929ea777f1ed2e2e10521c0f7053c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6424e08489db0cc012ef06e8ea4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eabfe5bd0ef7ab62788aeb4b9414f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1472a7275ad56f387baab4e3c4b2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e151c1f81b030b89c70777f7f02239553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cbd8f5aa632a21452951a023ab689554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36275a1db2f497bf076ee38009939e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca1d429a19dfad6a8a385778d17780556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215536e2249fe28f000555ac48fe07cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d958ab4ceb915b38f0b26ec1beead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582b5503dd2040ea0dc66a677027cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d1270e46a4edde5e712f88991fcbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519faa3e555500b2a44e01a79b4a2ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e7c3e9f5f3844174319dd170696a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b754f275075f16eba9897b68b5fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18193a6af06d9ddd002c32d7f7296dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b8c93306ce822cf4a11bb70bea4ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214707538642cf9b32b8d939215560b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a60e383b09588c9bb60197321da94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd666a47e4faa326bbdb6af83c8711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd30f91076fcb0fb6d2c08719b18e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eeb15b3396eba03534066a4bc14b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81b1280c62f4ecdeb13c0bc5317f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc80b87f9fa567a1b19714dfc7eac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4ffadadf79587831b091651f1c4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2eebbc4a756219e3a64f6d3fe5884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e71909a2f78c1e4f7e29d5a16a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ec9f53079e6aa834766c9cb1cf9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9421e1b110b388e123ba30f41ad0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fb3bb47c1f0ed934ade388de7f53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d3ff2cccf800aafb5e6009e9fed7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1e8c18bdec2c8a1b794414270ceb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d184ec57e11313ad9a891fdf54b525581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e1841ec3f38d2d847a0dad319cd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbb62d20d4202c8b821e9b7f1b8f2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f784e033f216bb6b2ddf2801ea677f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38719edcc77f3cc554a66dc37e813585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd609e76f8eb4d28cf6d0f5f34e6dac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8a568d6f6ee1860f4ce3eaf60cc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d40d8a5831b79e14cc0609ef99eff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd62d1c538f025befb0ca007ec64f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247df57f3465fdb6eef468b85a0268590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36835eb9ee640ae060e4842e6e147c24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8878fcf7dc3a4e2dfb4023055c8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5475e685e440477232bb182f1f73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145fd5662bcc95496b4d5fc641bf2b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb52e4cc9bd8654e7206fd7596ae7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09bed2bccd56717de44bfda8f3168596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efdc4f318ae5262c88e9e74d357176597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca489871dc4518ebcd275df0241d13d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555c914f9c0c61d4ddb43f4e92a3ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149d37f2ee4488bb83f62794ecbd85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a659348fe3c0e7b2fbe30da84a92ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f5545a2f9999c1fe2c923f6dec29f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccf2d90e7839826ef50b9afb99bb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7ee1e4f531b3b14cae209d146d588604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7728a030fdcb0023bc0c93cb355183605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff23d136caa4d7b4fabc8cd9a87f51e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21eeff31edec6774fd69c23469a6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dd8b271df18e3149a8015add3419c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a3ee29602fc6d6246926aa5be64a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e0fdfb8130051a8d92839166c3172610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e21430ecc758fea7cee5863580fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582852baa1a735a24841763a9f39181612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ace6d2cfd94f85c9c76efad53dfd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb1edb054972dbdf793f592c0e1fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555d189ecc8e4a60ad191671b0dfae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c523cfe59de6b710c5482a51ee2494616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e28bd9d368946b81cf003895f28ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4885b390b607098fe1db53d29bc896618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689061d2206a10154c785aa4ddedbb29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843c9006f9b759fb12e0a3373cf7ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff8a265d11b61d661942098839b43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65547f329cde4a5ae177a6e81d07844622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd7bf10a05c13993b7624056069b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97d697fa3e534dbeaecb8e8611461624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3a05021f8d5d13c26fe590daed758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e6f7ebc85d03e3a42984d331f005626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a752c2525f9cc83086b24367f06e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e984ae31ed5d25409c3db5dc48752b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086523656116c7991ab316f3ede637cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3857b408543e51a36b28fca7c28d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d57658602417d96070ae58bacccc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0755662ec5bb71773f6258d61024632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53994c592934c711701740faf456e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba60919e508ab31593e1930dd97a8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ab02d48b5b2cb4be9ec71f12c5265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c468b5eae0a7fe94f262274fb7e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec2069623fc523ba47d64db24f93c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a1cb38c50e59a5e39f564f0606523638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b019918ccf5431f1f2feabf9b7bdfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce583e4b1b033701fd94da5e6d675b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42b908cee963d3a7775c23c77f42b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0496918dc7e6ce942d2986242a012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18075cfb283d237790c0cb2700c9edc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49cd1e0bf0f06ead2e55404ee7777644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689364882a62233c55d3ecef4b9560ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449762d1bc90f2e7a2d65954e6ce8330646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3fd35dd3d58e876c0c8d93f408c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629a955377976a0c87e6567a9e4f69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f470b82915c71d6eda86c7750887a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08827dd3e6f4922958b7669ef1e308650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3a9bef30007674d18f3f8814c3b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35bb343f241a455d1778f33830f35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29b368f8d1bee9ffc2b05c80537ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f93434ce11944403005c4e5d7cff5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14272e3ecdf96eb6717ea2ce275a2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189a6f97dbab69c346db1ab70ca201c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ea66bfd365c97ab0bf4c4ce3b269657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857a299be344a92fd2fc650e11a1088658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee5e6d9eaed9c0b7be569b53fd33f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee998dbfce264eeec1c947cc09d6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5140b9e884031b2c8361317ae920e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8717163eaa1372cd84067fafda77a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68433a9e84ad04000eef3609178514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ea63695b94f73c7ff6702dd7c0bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76154ba8c7a437159ea37a5e95cf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7fea7bef127e9c05a02ebe8c47397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188e5155db87987f302197c58bbc97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71a4da4f872299d9681123fddfd13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337d047e7372a013e090cc2cdadceb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf2ba0deb9df198c767e0cf7f96c02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ae75064146c873f0ad77b84caf3e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb277ae7ba17ace170dfed72c1a9990672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cc63ad7c58765ac0e61a4c1a362d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d334c38c0a344f3a8e750b53715393674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ca34006553441f7e737e879f0818675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc8d2dcdfec149047c11d295d28eb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474192d664fc0a50aec3ae30c4a392677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f210a4d02e73a84ba653f610fdd38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60732fddd2d36d4c99a362d5e635f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c8b61b1d66bb6329bf1ad11db380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6078b6dbfe27e9c64357027dc0a68c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804583e9959ed01eb5993f33b74083b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791e71b2b3278a71c53ae9071a1a4d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474679a202105801c1f78f3cbd0917684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e62f1bf3eefa498cf9e60c9f4a2e00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb165b689e989229f49729c51f2178686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f043540892273bfe41741d45ae960a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d3baea82b84361b3a8e92169e1d3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8920d325e4f2041894a66d172672f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dff76820b44ae15a20412150d4ae3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e65aa82e77485c2886ba7ad6125c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f6a8f6328ad7cc83d584b63431ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948765e776d0a8f0e606617bd6edc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18820353fc627b863cbe04446d15e276694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649cbd26ed0094e5078e2336e247fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af9ee401a6e461e7fab9c6319bd8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2890884093e6422917177d7d2db6e1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05fc8602386236ab75dd49ac0fe11f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7f93de8a1fc437dcd24b5f56bbb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f389ce81594b6dbebd9aecfadcbffa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d723811c0bffd14e23c33f4ee8930c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e397b0e28668f3699605d53070fbd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e8424223c7a25652bac820e16f4d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81abdfdf1e1bca67b91ef56397951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0c2425c19a51dd5cbb10ac032c12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbc8642e2a386dc40d35313a25a67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cfb7abc0e6903f990389964bed115707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88144b6ee5de9283a010b14558367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c363054d72bf5e8eaf131b78d8e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eacde00002f3f269180a5f8e12e039710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8889ff2543184b8d8d33395e35644b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95cf8b5820d872c1ec8404aaebad2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d4c3b03a7f43db0faed96fe89615713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7b475f092f3839702a933cd57814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcdd1c69a29c3668fa490f6f33f2eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545d4e64776212cfd51715756b0611e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66a8ac7a3c0e3afda8810776874fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b94c61e6fc8f2973427acf4cb5c9b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06453c84daa83aee4f52fac87936d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafdf4e30a47fc1cbce31742150ff38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80170b1306ea52a1dcd12cfa9f00515721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33c824cf0586f1769298dbd7f61513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add27955149073552d9a8f634999f365723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d200345e2b9fc046290d7008d33e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2123a3490ef62523f028f2b3d67bea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be564b90841e3e024fb8c3b30dec968e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3cc3de6d31efec1cf6d056bc88d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e3ef560fc9fd3144417fe34799f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd3582b39da6796da74811d72247f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a4b36da396c529dca976c005b142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8919c0764d200315ec07025fd88a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce6511adcca55de17e5a56acbc6ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb4ba1f472747ecd218670aded3233733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce52bc03732b47328e811049441dca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a19d0b34fed336fbbb8180442f36d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13e3dc86d98ab030d57df409231a05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9eab4a1553ee5586711a015180e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b64c4a8e52effc061f12ea6ff3c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d6263023d2d8689c27a789277da5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc657be086314cb28df2f5a5eccdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d441b64761d5db28c189e0d391bdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f29544249e9d330c6d4f85a6dbaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5c6d6e9f04180241979a09aab4fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138f24987b726c6a99d1cbba7ce48ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e97cf49e95251309874ad0c946ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412cbd2ac7d9114c38ac7feae762bc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735201b918d4e0736b5ad5c8ef3d9f3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6e22caa14cc8e6b98e68d34d5a68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856921a62688a21dfe9d48b53f1c1b68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ca6ed2b2839733691f6fdac31f05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f5c21c911ff688434384a18b7328751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea91b65a7a15f1a83e18184581691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c9003740c69b4a85abf912e148a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44361c78eb1abf20bf99f16ea6b420754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e401d3df52b191915a5b491072408755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1801ef585f0af506d4b52fa973cfd77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ddb74a51bdf62168e110872aaa36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0c5b729558a8e3922d3b8d1612eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740e1b892b4c54a2a3ebc1812bb3780759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac688bb05fdb382d8c646abfd29e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b848b4218c1e116636ef37edd0eca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108268fbc7726a230ca1cc12e965a4f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a059cc0c010f04f4b74cce08dd2164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c5d791fa86e488493ad55cbeb08085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05610919386cfedb995e6bd71cd605fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f0d9d2199b9eccf376cb69f461bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8ec29e3c32029c9de703760f34f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7486b50a0e75defaeaa015d5c3fb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad411ed8034bec6dc8d926f8171d4f4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be2f347bf752844fce5ed8c83f6c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e374a0898a7f7736102dcbadbe3ac212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b48bc6a1d0c976f200c828364f28613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd447e399b74769d2a216034e419fed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba7da8975935c1c74e0dac7c3f8c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c435250f57ecc9e8cde1f1e974d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0b2a1ac8c660209c60bd57a5919417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce15a2f6f126e8a95ab18b2878f68e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fac387ae2d1f10238e33e0361857119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275185a5c24e172c4e4b76c9568ebe320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79949d8f677dbdcc9a0589627cf348f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bb7585915c89fdce1357c5ad2e8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600568371144cc78d664c7892591b84f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf6a9c6106955eeb1558124bf520b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8035f1c22eb85a908a19f0e496d9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21e4c6b3f78d020e91d88029a64f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343718f27f2d2b27b570b54f7aefb08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d478307f01b4d8f900cadcdca5dca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949bdb04ef1c96dd76d4e8cb10c120a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608761ede180199235bc6d1ed800e3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a30f8065dbc11238dd74277c1cf6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e9b1062efc73f260c3afab9fa6d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847cbe737315a7241ff9818da9d80933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cce5b72f61e6227a96cd6c55e0d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c880a6c36fb6828ed3f1ef5ec8b03535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6b3b56b8574deb0ff55e64462a7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda97698b454f397dfe8620283e7c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6238e8bebf08b5853c0f3982cda838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64d309ba36a3cefa38fbdc154577b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0605caeb346f221cf58960582333840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fd7cc452e2d67ac9a61f057ac1a0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa807dca0a31b35e5c9025095ab2d3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20eecaeaef16435ac9b52974702b4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af723db28cc217e977afb077d468e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271767258d0e0786fb47a68bbb9f4ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8bdd5570b28fffef29b2facf6662c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f14d3c197d074cd4eb910be3f803147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c1b779d7679e4f45e27c1b4f7fbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23189b8e90cd7123c98d4158357f7d2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2eaa70781efd7f4822e0c234ac86d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e405b2572ce3196d98663175d23c7fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6144a8f32d8435922c6e9842300a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144da752d7f0e7adc4de6f465159fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57344175f83d786fd061c6a708c6719b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d22596f6bab3f3eb2425ce9c65ecc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec67b2c253e610297390e99ce7ffdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b638e58feb05383bddd888cc7a5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4f636d4723914485dce208bf22fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81272f5d84ce42f735d9c41a4917ebc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9df3b22d00a3d0ef7d1371dded80d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda3ff28752373d0f89426c92f02fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17801c0ea686c3d79ce5b1c150ba8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd97fbe0148815c37c8454deba5627163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610bf1da5c33dd883867d20e5d4559164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e84d847c2f3f6295fc0bfaa30ef9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb145f6cc078b1454383a436f9d699c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b184119b3169ab55335118d5a69e0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3ce279325562ecf341423d7d84dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbb3fdc22a48239d0ce61158cbf4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aaceeaac189be3fabf5f2d397399070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf48d121721b0b8a26307bf86c20c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58053c3641e79cb6bbf0834ddea153272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27667f3e88a774b1182841f1404798673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a2598ec7045dfd42f8fc5eacf5d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00336b870e3d1fe08e400785b4ffb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d7e048f89cb2ae1a9fd24de833e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56944488fef560c72ef62ccc069a8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041bfc64441e6f375971dfa1e50e48b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242e07c1ec27a3b9bf81407debc8e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290d25749bb1f5f23607efb601c90b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b456efce5ac50012c457996f564994781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4436d9ca0c660a69446ca095a962ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5069c642fba3cfb338be7e937e08183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942be76b824153a3597f7f7b9571a7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09433bc0dedcc7758c190bd86d1aaa0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a04327f6902bd9bf246186e66ba186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377273da59b190e6efb945a5617c65a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619b37f8dbecbe111765ecd8f2fddb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d781d854812f3dc8f3d44a603ceb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5373f5bda6d8d59fb6f45d9c75d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50787371e0e8eefb9f35edd5b28e20191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3951b3a175629be0b3acd53ccb413f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0aa2771384890fc565c256c4e93393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86294d1864c650a2c7c93cfb2b9b276794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681be5c1b7a77ea3d87cd4f8dc05d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e9b50f4f81a28a518deec79682c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4be6518420b142a94bbb6493fd43697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a365afa17e25064a2405ddf43fc36d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1538e6a2dc922d443e1426e9112099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b125545bb45390769d83e32e371a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0109d912af33ed6531155980321b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e978dbfe0f67c774664cefb892cc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead9a15050ceffddf118dd81ebe42e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af45420559db87b6912656a827256b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119172fdd6bf84a05d9ff37438c4616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79300caad798df12df335ea071779e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212e2a555c7f36c146ce1380e44b4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecdcd2e92147292640668880641cf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff255bbb350a140c34b7dd45de481109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276588b5efe22e1a384709f09f045cd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34996e9b2cac8e0d62e2a62e8cf6307111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c0d5e7c0ceb66a1393727b924d74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896e0c180da0d847d5513b5fd76483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e19700c90e73f27a6efb21999204114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e7f674f23d65e70f49e321959327115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ad221c728893686af39c55a54daf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd218052cee46de72f7a6e54531d675117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57339b678b0f1915cc89d2796e1601118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e911e676785370e689806100e08d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5acba1b4d00ede77eee0f327c58d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf76ccc12d5943e8c4ea8c8881ae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0b671512a00192deb1a9ce6e34ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf2a34c4c0e1aca6a66165382477b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7278953cf41aaa6c0c27ae825eb88b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef25480cf3ee8710c4b52b5d579fd1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52060b6652e9e43b6f75aacda93654eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af38cee62df88c14a5cf0b601421470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080765d9c03431cce422e8ef9030ec9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63748925f2690f90d5449695fae9e721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df677b0043f5a4982ce870dab0e0cbbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d92da4e61fc3f5b118e76aa333dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417fd8bc2baf3cead384035a2dfdcb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce0036e0490125304b955319cb7f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f58209fd8bcf855d8bf00545458a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1058dd985690617ee863b65e5a6c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fccb1815980ad16c3f8dacff228ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d52fe8578cbc7241eba85a260a503137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07415e78fd6e13c615cbcde8bec90d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa43a56171ab85c0f0b32f4eb58f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f748f40b587b33980a8a76c218d07c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d458d12b8577fbfbed58b2c1f32568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c398b661b835834e348472e581ebff4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ed657fe54c76162f0930f6ace6bc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b037b538d8ff55fb7c79b4fad79692b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd083133792e9e178a48760c49d448145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2d3085a6366ab51beaa3ab0d5b3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60a586ec09964b5302975bd8364cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f2a9593a4309a43f63dfe13c56ceb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d195bb6bea199d66c53578ca7d3adc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d0d25cb9e2584333061e9a477d62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd6df1742293cde4339961c1836239151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204c07eac48825c82b91679521522b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc7dea108cfab52b3e8a84218a53c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e15e0ae109db61d8922b1c9a86109154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c452101eab3b0cbd337fd06a5a282b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e8023de5354cc1580daea5586fdea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5071b466a05567f93e8d34c36a99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b20a866e2126516163ba8e436d47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29b67301dc6126eb0625026283569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e382512f31fa5e369c6c42b5a55c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068cb75e86f7be8a1c0a58e1506ed60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ca6cf6215e518c65219c88123fb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d3a1aaa66822692490cda26b0d49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62c121d022cf9b8226611682cdaa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef89cc04d55790ba19211b2376b4e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a67abe85b353d95776f5368e1ce9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a97c32237b7742e160429754d1c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecfd4405c3041861fd26140205039a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a703cffc31e101b10fb1e878250f10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936de468b77b4d37925020222bb7e56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b9bef0163eae6f081aec7e6331317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296da7036ede25d9abc30da41c643a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954de4441598bbd4a04fe754a7ed8b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f2b0a5d63cba2b91843018f7930b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e010c8bc471ff7a8867129ecd13c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d056a8a18b13a7ac56f91cd0e998a21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948414a838f01cfd3b933da14e6c0dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc819e3cb6ce8e8901642b55dcf645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434ec967f16cb59eba6cd096dee9bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045146d801015cc95081b486e383db4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4e4a8b05fac88370a40aad6911bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b198c9679e4a5e9e178f7cd4a0cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43eb93d038d288d34a666d49e6965d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e27849fcd8f58fd5508326e1e492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648e9782890f6a4061c509e0713226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89cef00fa4a23d0d4db0b75eda0c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baac6292df972d76524c56ac0ee41c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e988634153a39993c99700557840f6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c60cc5c3a68643b6bd401311d402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5159d1d92b93c8881f74b708ab522190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155f9f299116f73832d8d73df038ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab7132b96acff3d32e7e448949893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c7efad702c6d82ce59118be14ad6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a694e1aacadc92b652ee533949f9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49049781e139e86a2915c9c6a4b5ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815dc420c123c4b32c5f0cfa30fe1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa165e9e36a6e913731cf9de65b1ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379e13bb6cc310f9ef42c4e94d4a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c81d4e0be2a1aac5a727d2ad1a0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7559115acfa70acb39287acd906f5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c53e492ae0dc3be4153b432f6b0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d2f7e108118ae81df3c2e1965729202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dac65ab4ec991702bc0492d4c2dc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979c30d697489a2acaa21ec49c1eb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef34ee279a67c2fb09c85eac69e2aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983837253d762c19cd45afde9e441a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f0245a730d7a43de0da4efc9f3b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80c6e33278c87411d52192bae15e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44585a79d8f6bc3c60c26be4a3b6016a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a1fb071fe1d744ab935d666061a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e10666f2575623687647a2f191c42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b14f20fadc8914271f8b063ecbe28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d7791ee54510c53c0d73d812a36a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625366525f5eb42220ecf0c30d908e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d9e965db76920fad3278d9cd4798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927cc1f2bbb693e15990b2246f6da9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2344f29e128c900651840e6f5993a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f35a5eb02fe3fb1672dff31a763d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ae3f9902e4f23e21d75f8d6458e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f2987f61232a2dde785b1a73f0700220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1b0ba1d88a86acae311259c6eb0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f55855e62d9d158ce1d7dcc687c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21923fd7d5bc054acd01f6adc6f29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e893009349ef2d05673489a0c6d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ace20bc4fe911d92541f008d78b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122cafc726f2e22de78c6065e649906226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87810fd1699115bdf64adb137f58252227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763231ecab64908dc1821af5d519c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187b30f8338451d59c1d4761757123229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec880bee35fdc6ea10b1277db4b88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f54cedc26a55c4066128cd0f89fa3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f0eecbbb5fc839ef6eea8fb23f02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d702c6cc1db6f3eb8433aca161a5146233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a3cbb8ffae9f56b042e7fe05bea8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7f5bab431a6428a072b1e3ba5f01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c012c6dd8003046948565b51426eea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8976a25f37085d24a4c8741a3ad88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c0ec65516dc7e58792f3d57fd3598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5af53e04c7929c62fb2b2ec535e5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f9ff59845ec7d691994b68d2b698e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7222ff638e482db9c5ca7e706157241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d809a5ce16b0536ad7bc8e6ca4f0bf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0319220a3b4ae6c08d8570a8507a1f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88eec0ee40927e77a64de9a5d67c4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cce9d23e5c046aab2f38c3ac794cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be6181db4cd4730f3be75932a4e9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f48cec050797a08ccfb35f9034ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af8df096ee8f7f1e4316d78d77fa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a7715cc180712db323ac1ff45025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba9c845aa7f06324d0dc15208baef1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471746c7dbbb492f084572aac999a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a960bf1292483223bc6e984577ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1daafa4e7e65ceef844b088a80c3d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807cfbefdf3eff8ac009478a198488c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b7540ada2cbfe6309dabfd6c2304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c809a2d85abc5f4b3037df2d9495a55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4525a888c48ae66dace7972a5f8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4e7878ccaa61905b4164a93678219258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1cf36765981c58e738216417b687d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4be608411158dd3325f0a66c87be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eee74309fa1bc399f8961f8916aa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecbd1ae88c7a81ec170267b8b098c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3899eecec97d189ae35e71dd0a0c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256c6e731e5ac648ffd3fbb84d813b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7420ff4b285a6c7f40238910043f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205084a472eee94e20f5f3800a8804a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c26c5c94b7a2c8f0ebc9297712436f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806b20f2e9093cb80669a0c2031a99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012524725135d6a6ab34e54f9f02820269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ab8603f51bee60c4d2cc6834241f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb99dac8b0f0cf60eb065a0ed3bcb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c51ac09fbcee2577ff78600655b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da840a751134d557ac74c4c62bf101db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89327f7f4de5c266d04325826972f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7330b629668868e389edabf669cc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941c30302eeeb6d1c384513b2c2dac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb22392afd93a678dc72ce98c2ddf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a09753bd9a1b27fcb495b6d1f2b37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653c51b7db9e19f0e0a4a27f34a106279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66952a809c1071c75c71413916c9ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbde7612b59ab6ec4d993cad86f61f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9e39fbf92156b66aa19f68b9d01f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195e09bc506338d3938cfa5d3dc769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d08a80dc9ef27c8506003110a812b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a873b047fbd63ac5630e2a0102d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af5ce59dc02c5d759f8bb56bd09a95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47004c933a9c58e7cca2649bef93bf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f7c030c1b2b33ec42dd4ee55f6a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf23bffd8f28773f7cfbf8f23a8b086289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984fdab83a2b39716af8f84a29735ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3a164c2a5d5f284114c48ed6b45e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7326f72062c7de45cf4b887491c70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e0684091f5760a56fc8137a08d3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288486fd07081c79ffaa42362715d8a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04778bbd7de8dd43cddfbba71e966380295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a38a313c99d55e26ec5047b39824e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a58a4d4227f934bd6407cb3897816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8411b891c616326bc3fcccf81935895298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cee5c7a3247597c99a270d9c3747b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fcaad595957ab35da4a4a8615745300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f7a62be9a2b507a281cf65b4446e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269c87288f62c39137f74d93be5584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109b8707f8ed25c43a4c5315f7166f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f742ca060dfed633ed47911d7800304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ba47e74626d29b1372921d035322305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a0c9a27521a15a6865279a8cdd0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbdbb1a7e5dec6036043c008ed00d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6282365374194a48b4d8fe986cd419308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d91179c7ad9746b5ac785601b46b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e994125f0cbfdb7d4b66082bb4b72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726863e047d6b75bafd5aee5320038a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb79e034083b049ec7f02d32866a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde4fee431af11b4ff38087dcfdadb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35df611e345eecc6f12d60c16118fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b22318ceb3c4bf32689757c4004b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c00e270465605cba148ca6e81c7db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407227954183f44f3d23330dec98d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0eeafb2b25048cc683b6b321b899c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5ca8950b836a1d5333dca8055f6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a55175a73abe1c826a4e579a89297320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87357ea7f58d059612185861a85a722a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09e307a30e6a6635bfb2ad7c7ccfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee35dac59bdd30b0ac673285c57e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef782e6cf36ceb52dd87bbf3a199d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1486ec9b65d9f302ea78bc4c8b7a09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56054061ca631f911950c2e325fba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00f03b945e5842cd2a49862cc5810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd995f02a99e31165ca5787afcf111ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e6bd8994db8f59ee9e52a252ac59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74a45598e66fd1d5ea33782bf76e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494189bbce49d683816b1e2423e7e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763454dd1969ca6cf16b2cc4c4e4033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ea74af96bed764c11d29d35f812f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976141b9806446b1eb86c1c8ac96d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874aa904d5eb0b6bbdfcf439f8636c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387930658c5224c422ba0ce6c8a4ef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571129a3c5bc046bbd31be3dc89fe6a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d626fa83e68cb35d332697f01e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d645ad5a5a28ebdd304e2be345f30e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2a88841c1c02aac58db9809c4471340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d7069d6269cccd1b1a56fd7c67857341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd43ca268337debf6b22c4568dc51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f338844347d2a2aee3fa49a3d8e794343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23dc791e23dd30ce8e085d5289e191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a24b7ebcfe50f89695bc7178066a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e62acdc7a28a80932aef431fe9ea7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916596e22439044571dcbb7361b72c6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd1a7cc658c471c333b53df1ba776348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42e714ac8056dbb1fb17719ddb950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d74acf7cf036172542dc01cfe1bb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3db74ba061e8475d4243fdb54a21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777428dae749392d2220503787245fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfffade7a59d79f66d5851227a2ff62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164caac13767c8085c1423825e34a31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565020293c11bbd34b16b07761c44cfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f518430fcaf91a20dfa186f6e0905356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396270147690666bc3582f24f124e622357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c405d75f78f2a998facd08b9ed189b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d00545aea0e1b21859168eba010df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546527eab12a7561e4ee6b634cd3dcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b055ad3a3624d5f6dcbb6e9612379361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a16addbdeb54caa50d44b20a8bf2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bcfa8d3e09e0856cf36ff566938e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc7b5214f47f4489104dd2e7467d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12bb3f579969124ffe8986933bfef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b725921a8328d1f385af5cc1e577c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2131270b93e46c1c30062b8e27c9a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507abe1709db837e359d71e962ba2bd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a743e3f8023f06453b4e354186aeb3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2598a550622c3a27a91ed38fca78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8a044fc25aaaf1684aa08e1dd10d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a279afb45c58d535d9a53c222a43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca34fde0789b1c2ea991375d0efeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1cddca4f9452688d52ecc9bf8aa92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5deaa388ffbfd1111e7706ac95de0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bada27cc8a404c28d8d3eaa271a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be355005bc5ad03e7e0c53fa04971377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb16392fdc773fff9e7e83746ed7141378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77827e69310392c4df4e63e535f91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc3b6742a029ebe64d4a28571c61a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d916d4af4ea6771f027d617e34e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296050e01a2afdef0f45d4e3c0395f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c91943b2a0576a4cedc0562d9512383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c641add16312eaf0848f7f68c24917384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd069dc5577fa295e6344104a9c81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66ef11786651e181df253f10c8bfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14944fb519377a7b7d70d32901b4bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8d21c34472eb0920533557d78f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a886e8d416417f0bbf5b85e87739389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff2c99de51cef38de28fe3aecd90c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958e636c7da6179493c929d67854ea0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a9b5f2f30c6bbc3e3790900a972a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a9735feb3542ecb9fe98a60b8866d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed205237b4ff4f955f8b2ac95fb3c52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4f5ffbec9a51a7b88e58e46f2b28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c75b98bcf391a18395004e159dbab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead781c4d8ff29c5977415f95d7fdf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296f714a953bf2df4607382c4e3518398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a2e209b4d5fc26c0df51dd292963399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21641bc7faeb9b58e3ce2ea8beb0ba0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6599a79b6c31ca52085096eed56ac89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb0b23b3e3f4d65f94ad3408fb369402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695426bd5f8b6fa3a0396cc4f5f5a987403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2d205710e4b3a5b6e8d61833f05c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950d13e8ec509b2cedfc7f46d00b8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab9a8508277e15f0449940b1aec32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aab50c6ad86281cc2deb6912260c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525d70807ac214659f6269ba6217d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa104c72ab74d4db071beb6253a5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bdc2b6c0917e2bfe9538026c3888410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c50cc1fafc706e7283ba60e3e136fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92405c1e3a1881485cf4d58e3db383b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ea3dd2a12d574ededb9c3bb92033413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b3db38dff5126173fa487dafe078414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd9b88cba5fabde4e5b6eb46fa4cfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586a585dc2a5f73560d9ab6a6f0cbf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cdb1897f7f689f01a887d87582cff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6309be49874be6669f8972e48fbfa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f609091a43ca311c313663c663127e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d8d371ee470f9b0a568dc5ae77ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a2ab3921d950ac304f236394f3cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a83a4ed0a92912d8d56a99f779c32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cefb9015100bb6b3d4666c90e17fb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37bf1a6fe260bcb3a3f563922b8b63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d63beaf926519217f92941d8da15d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec49a849f526ae8b24517e5a8ef99d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a344f9f141c4dce6aa6652ca8c7ebd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8b28d82b05f5dbbd3767dd22aa44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313559d0943c23d4b0d5125fcee46f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969091ca763bcf98c84831c2e6c393430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da4c3beea03cf6b0550bdf296acab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cabfb37c64033dfb5cd1151120c47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548469bc30e25f34220e541f31110e01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19a40723e73517f12df467677c4620434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2052c0f2935b6c4446e4ac79b7bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b905d82b7bb74b50f70b1116a87f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0ac81c240bc7c58fb6c7614ea8f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa7f758da943a73e98ad585c50951438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c012bb58ee7d5da3c01745eaaef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a458f1ddbecde43e2253b79e7cf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065887a7a35c7afeaa4076f49d5f6d90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ab9a6f5885b13c87c6bc6dbff66c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5658598e746efd49ff057e3056e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7583b372e0d587ecdd62016dc5ddd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f526415e805f6a2c73e513bd634c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00f36c1740e226cf629234427a9e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ba288bb4dd00dc85f5d34c76ebf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57cee4f640cc172421144ed0af179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf004e9c245d254e5e95ddb21972686449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c428a2e6ca6fe5cb1a04a533d1759c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a0424441f7458576ecb4f9abedd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef1c76cdc01c8a988b1c69daffa5b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4982f3871d22d2a980c068e54975e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f063de7972b444a5d8641dc6bdec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2e78aabd4cf70d6b7aa02e21c789455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc455974a1ac345ebb493691dbc81245456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6389db6cb8d1723d265982f8dea81a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de9333b9ee1dee7c137eb8f7a5ed02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98921d2f761f4632ad7ba06e70ad00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0950350a3c9ce0b45e0ff4e0890aa24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a2fe4cd6260b1fb141d16b33633a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e002a0536fa59a694033fc44bbdf9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cbf1354a46f060523c3ce55bfa4c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8793d8bd54a519be24e75e9a51d84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b03c9088e266b2aab6662524bfbcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470a959fb87470b0234a73da3f0324466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f3282535c4530402dd978b36d1141467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dffba16678ec77380e1379be20f76c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684879d4b3261175c3a6f8ebe15a4f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad8e41aa79ff67fc27627607b6b2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b255e34aae7880cb3a68dd936c4f0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127c63da49877666b7afa91f5273ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef491872e764f7ad977f4be17ca5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc08570fddd3b7c924894d8b441c068474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eafd29953d041a6198995bf12da13e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b57085be61315a1f5da936dce6e15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228feacaf8c379222aa8e19c09f8d7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fa93bdd7d860f8184ab1df35007f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e0ae1f0dc1141bf660ec5354d905479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde097015fd429c47b2bb115a9b967bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e06a79903c8a1f03d53e2ec9f04f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3141082ca29267055330298f9f5c0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06324e51cdc5c9c804ae10c71ec66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878306de6d75f92c5611343eaccd14a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a4fee96049099164940c1143f8aa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dbd4d43cf14a9577321702fa1c228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a9cf03cc3649000c6b143c63d2d8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d05963a84b1afbf4bcc4ce79d286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c0c6b8cf4e1c6ae1748f53139058489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc04d60f4bb93cbfe2c1721ca188ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ea80247efe39e831fb8fc9cbb65c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447cc233dcf2cd524514747cc66858492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2413fa7808d81812842526932d5d6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50b2aadc597593e0343cc1c04f93b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447764454ddbdf924fee674a952efb16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e3a2dac4a229ba77e5d8071620d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c36bb2b4ae88f3a45b827c027cbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd54fd7e46f10c4ae98caa3c861c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e255b07dd24fc842bea55eacc1b7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c67865a27d33cdf9551aec1b76684500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2799ac789dc1b397cfbd50daae74de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148dcc00fe7b7baf420831e0f92638b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f835b9d0f30c4edef9f188ea78894d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd912fc0669b5121b70ef734d3d9ff1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ceca3d6cacd04380069cff657c4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58372b2ad3f328ab694d19f5850a98e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c0dc3f1bf61741412997842d7d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c043d97df36726d9c2f707c6416bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c850842d2b0974a491681a35c8e685509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359b0031c5aa1f930b691346981c8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c180126e5d27d646a398034825b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df5fae465937d7299486fceb3806de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb0789ef2c5151e3d1af6f5c9cf7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170ac182498b6292f413d082ce1468514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0616fd6e3ce68303abc175df89472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc668e8cc94e6acfe2fbf94abf180f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa8454ae4e3f479199411272c851f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc79fd5435e99fd35edace62df18e85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15712973e4f686f9f13ac436d640731519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2bde051971c4d7418870d9b1ea29e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52338459f62b5fe2945e975bf6ab1800521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92977e29ee66eb817e1ae003f8fc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797029699629299010f43756756edf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe1f36f9366bad6f64dce2dc48d7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652da9c9a533e918616ef02a25fb589525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdde8052339d225630685558670ec4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57719e136ee21e6e2c90ddb99feb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d184e25d354f0d29b0508c7b782a594528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259b0ccbcd5d7e1de3b6b4067fe2cec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7260d550d6a9953fe1ec1c79c715e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a6680756214a1c304c63605fcfeac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd0200d97aae2fecf33f0d080a335532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc5d383b13ce0ec851374b86ec999533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a9423962fc87867e13e5d7ba4a4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700622a5623cb9f977708945dcf89a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9812f9e55536e457c26a9bdd73d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb4b4440774074a4fb263d85e41015537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f35a2cd059c0d32347aee39ae2c50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aabe0dc64afee57a3d18311ddafe04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe634441a619bdb799b42373b960d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5a2cb0dd05ee0d2de9733f80ae6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd4a6b0cf45be7c6477da354e08f43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f045488a58aad0c861dd99b640532e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d7dec4bdc7d6b00a98aa2d0fc0c66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822527ba125c9e85df7ab1272d51f56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4585522f8c834c4000976aa883d858546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26075a29ae36988605928c545d1606547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676bd2c5f5ddf6fe133019d1f069d3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d5db8f2a75e659f50ea497ea6461549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efe9810319b32b1a8fad8481a8d5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460080fe299f3b55a7b05ff91400ef58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45fa6af4c98c2797dce5a3d02e244f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1fc4e80e13e80287cfedc706f22e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910aa5ed096925a4d94227ab713323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295fef2d1eefef3d6ef44757f043ec5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7a159f86d8aa1e231fba18db76b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e98c515b7d4180ecc5122b31efdb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beff374b5689d3163d307747c5ab53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1594e82946abf501c9fec69468aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f9aa4645e3884885a02cbda9a02b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fe3961f0c67678ca6b74432f4a95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465294b731b4f16c11aaccf434624891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4f3df162ec93febbca095a88c0aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940728df09e2ff053677dab507fdea4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31b6ae60c4a1c2080031bde67d329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac966909f1ffbbcfb1bf170e5cd14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e08a04685be87e84d3b71fe12d09b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a6abfcb38ced99e2af98d4a371a2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac42b8ce73304b4a8d795837503d51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571046c1109611ed3b320f8400f7ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedabda5938b0dbccad1f4f5494f1d25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1cd82865cd06b76674042670fe9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39163239f7db89904bff6e7b111a39ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788675256275e64f398d646035e17d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908565383e72015193755300b277ab84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287117013b76ea15185662b6f356e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7e5a634a7cacce2fe68f3c5c95be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ae6a8c796d05b0e233a6ab0274e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2245227d9c4cdfebaa933c360e163f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207120b0ead3371ebb26351b4fa99c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881155439698839d417c2df957fb966581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0bc362e7d7f512c2a418377eb700f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d75ec3e1c07666cf2d703cc2cbd56d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c1e92486ef6a608a2d2ec020d4b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2d850014a8a6499ea6a547f52c47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3aeed51989b4e3b8bb5e89c12e60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727efe7a6f601bb7b79203a1fc0091587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbea70ad4a242b507862fd353cbd64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c91d714aa2d17db55d7c096c34357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ed7784800eccb77f18131e36d908590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd8f25f35d1e8c55ec8b73619906f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029fa6ebd61547bc5e163ec15d5045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928fe9660dd0f5f4eb9e30c57a57f8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5c91028c3b7f74c5b02918a410f09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adbc98c076d4b087aabd4bde20d422595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97813b78513b641b49eed8625656b122596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb72d90aeb4dfc12ceea95ae9e767a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a538f358f6a9a57db2e5aeb69f2741598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf93f3b8a786c8982671566c65ec8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab8c0d901ebfabdce31681efffdfe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade54722cee3d654f5e06675fd02f99c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1ce114039e1dee8ea288598693a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91facae665bc29681b90e744745dcff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfe2389b0f9de6fbf625bf2d279043604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c78fde978f9cbffd5d5b5e563428605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd5d7a78e0740c368251199ac9659606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e3625abc1d65aef4651e9a80fad4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8ddbcbc2acd405636a7af14e4866608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9e5aad14b6e4f95bcd4caf1a44ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757ae4adc3ee5a6c71136db0ae740a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308459a7e15dc564d98b47bb215ee36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31c1d6cb52688fd782c1708ef1b95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa16fc00b20b61225ef2afbf304c5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ba98b7fb5ea2be9b53d5c860e86fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31e868fc388d47590ef675198325c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70662248b98e03416c51f80f3f66deb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae9aa1cc59aed4943ee8fe5774532617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e5deb1fa09c7fc2df9f2cd78561f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fd9d29d7285195d6a47fcc1e1c68b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5737b9275cb7ae6641dfa7878578620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0353cdb9c3927a1574b08b6291fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4e3732eb0978e2abc0f4babaae13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e66a18f78e4baa7f4d20e6666064623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfa4c70018b8904c83765f47c4633624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83adde5dd99b719d7209b3b1059db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6cf4d00d19164a54e449cdef40c35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dcdca70906822228d058ad19d492627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f1a48efac20a984351e89d8c009d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb023b631cbcc7594e160e1fe301090629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2565135f454932ded70014045fd7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd87aad0108337a7671d49c42cf1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1916955fc6258d389285fd4b26814632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f4528c471d41c673ccb52aaea3fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6d3a4ac91559d03fc1cc816d4b25f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4215dc024603d610cde3d6151942635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d47c1258e5deeb202fef2b136b76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dce15074ea847ec2082c582b0bf6b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d16abb4c9d2ed0e3c0b05a1bc85c12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f0c16072e28f57eea595ac4f0094639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bdd0420d8e05d7edadfbe63fa856b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e125345c9810b489f6d0f01a0a7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c142cad7e6d0266fb7004e4ef538d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264020351e31ca28888b4f7d83a8fdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e4898e48fa37235e57c901dd3132d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce6b8202d7b7a940bf3533a800271645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f016a803bfb33e23e6dee94dc5868c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015b5e1df82fea8f7d24c4fd7e6a17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf6737a1bff554c816ae4e4315cd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd3580fa3682140f448ec71d6d393649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb76312a25abd767a4e2d99693ca01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e2a34b2cbc72d6bc05b722a4205c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df5eb4cd58997e97c27b8fe8fefc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9add799e7194c81f9b411fd97a49e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b03fe0b2c27f5fa0212977dbe401654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd35fa2b404c11c92e347340d05cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb83c15388294c6d89a746a5cb739656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871dfc09606d14466cf13fd6f80736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d82aa2331b8c2404a4319d31f303a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177cd19fd8ca8adebde4773a8de1b36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412eeb8c71b5f04ca9b593e2923b7a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7724efde6e2230590f788e4ff0c9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c3aae0b6e9fb5686175f1c02f97b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc309882af8553745da94e64bf3b932663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8da539e8f373e04c8f25c625f555e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4286ce83df09f449c525157df703665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f0b84927088acc6f530e63b23c012666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a40b8b893a4dea1c75aed4f262fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a2667f29b7bf389578754fb7fee0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4f5c4a19e3b47bf730c4a676aab0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ebb7637a678f4e54c80cffb66ade670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b7580ac9f36b7c8b6ce650b2da50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301a03862748ad0cb636222ec1508c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed74f676c62e672e598b28d0ddcb68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e1724d37859c418776ef1781e2195674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7972112974d4e495edbecd2d870fcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c2ffa5e12e2d82dd49d0ca0ea820e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29bf62685a2f17bc6a62eab4ce1c61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658d13b8d62c837d53eb2ce4a0a7aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836eb11f92c62adc1cbedae2a8a71d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679f610cef34bb7243fc0c4c45450b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b0b38324c782e020af87c79c57eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86b28da9160a7d5ae4c1749c59a0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33dc0b94c53d356608d26f2663cdf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f01be2b5ebb6845cd1145b54781db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc4944bd36e6b802b9a0199f7688f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9744d04cab1b719ba8317033edf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7487320565c1b8b0898fa631242c2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb94542673be5cb4338be5479b0c3cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45abc9bb5839dbef03e852673bc264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bed47e5460b4b260e0c5a47fda1eb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c80f44926e8663b3fed66a6d2b387691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d87931343f5d371ff26cd994d73d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4f40c34b19e19e2ed63b4a62f255693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2ae81669b790cf7a7df9a8bdfd1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607ec05f686b5722ccd99db840e754695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cbe786dc9ef11654a658242b74038696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6574f50c0422e79f372411cd1bbf3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f5c37ae21c1278ab279e5a523e57a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fd3eaa38521532b76fc662351b89d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e02cd40561eabf79cfbc52b22f0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c640219c7d2c09c2f2d654ead292002701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939f852db9e12059d3ff3f55b5df58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210342c449e98fb88d83f0fc927086703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd56c1865c0ae9b5ab965878320b58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052adc484eaf3a1905f8b50abd0b8724705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be134bd5914588fce6d2bf792ac8aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be051532ab0a5df8718388e4cda91a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc808447b8f6c79d3f6033b095e15cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde3c59c7e7e0d793435b89ab0429e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c1dab554cf4e10691733c06dde7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596ffaa4f67e39616afb6c8c1a15d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727cc5a1d3347ff772ed46f9315d8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4966c9c75e655da53bd0dd788ee632713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2b1f02ae8d2522f2de125466d20c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e167d86a3569a3f05bcce3d016f0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38eb7fdf4009782757c0078c215feb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde5bb6aac0004858899d9afbf0d24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf371b7569e9e7047fbd152714d695718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3dcac3cb900c131c51002972f3f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b24fc47de6a885b248592be49386720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82626a93ddc5ba25da06ee4daa7021721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2c3c5d224518f57163f4bec64db6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6877fbbde5cdb6b5f48de1e27306ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ebf1a76f00299d02bf98e8394a55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6bc921b105012af1414373d5164ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04223f52fc9785dd665f6bb722057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af321587a38c9541cd12489a7d2f7a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec13136a38fe8988a4517601b0a329d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d220ad654f88f06be8414db4199bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae8abd36ea9ad599464bdabb7b81da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298740d5842ce8f9aa6ce88a70a7d03f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cc60c6f07170cde4b98e0a0cd5480732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff35f5a075fb891c1e4ba91e00d14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a3a3993b969c966969c52e594e23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2509f215775cf126f01193cbb5f27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38844adb82283fd5654cf30091c7413736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894b9367b1a5434dd947084336cb82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ecdd240d693d70bb06d3c8441bba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263f8e20a08b77a6d9f1ac0ad1984e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ae6968dd3f8ac01a4a9a151e6758b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548fc8bba3afb8a03eeefcc1caf94f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847eadb6e4c2a248c1c1c0fa91ad259742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa538e8c75f9838afe98f2287a8d2b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c365b0e088b259b49b4a6daf9112744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcd582925dbf79a1a9fa5f2b8c3f62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d9dfd40f4d0b5807fda509bbe53a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de15e78a16c9bc6537d35ada658769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c699dacc9b04f909b2b73fe1c0f47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e61091c14376ac5620a920a90e436749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2cc551adfa2d085786f84fc8196e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c6a5d9106d54f3d899aa1d0c8a64b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf438840d961f6489259ef21232b3e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b066c437de8913b43df1bc9f55563753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820299c9d06afba3a8b842e724e21526754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c775ca63698a1bbb65f4835c3351755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42120210afde9e2b1ecc27ccd030172756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc347016f0f5f437f48e63fe7eba7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7fcfbfad372852d6023d6773c6bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78767fc88707a8aed808cea57aa622759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>