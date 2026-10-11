--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922c2b61fd5d8eac729ee1acc6c95021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e537c7ef0de816997782eb81fff002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b28656bf0050304298f0d8e9c2ba73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd1b61a8c0a14e6a698175b27b2744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51842559b458b8374bde3b6085a1cb715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a69150ce4e5ae449ce3c8e52c4399a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc781a3f1718d71865087687df93e4007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530d33d723058cedd6dfb8c800939e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fadbf6cc0b5ca5b05d22cffe989229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b93e1b77df410cf1b2357bd033df810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a63cb394303e65caaf43c403e9b3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae749562545ee74171aa75507a725212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a219421f1adc3f5161b53afe3d947913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf335881b3d7893a9039c11ff1117ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c42c72bc4c1983968449f6d7c5bd9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbaec8b0a0d7a78b8a7bf8ba31bb0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcae528b47e8d2c9eb832d6295083dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb96d71e1cb250b22c025b0f0be2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc6c97200a6c63c14a274b184ba3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d8f52444eb5dfc757eaa8b6f538120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259fc3d637e805f44a7e41f0f11d7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9b723f5fd222c0fe65bdd8c6694a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13322128ab4370c19dad725a22ef37f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd65c688afd710fdd4c4ed2a6abf5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124258d5bbff5ba347d4d1fbe4b8ad9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240fd10e4d1e93ecbad8f021225fcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e516641e6df1810cf589078cf38e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bab6ff7405657929e06d9f8ec19c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e4f6c89111825ddc68ea0d5de5f2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c83909c014fbe4632d22fd9942e9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f46ac06e7d49cee80ab0ee0b8b91e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94217753f6681a8e8ca07834e946f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6cf58366f3da2e7a7c40e825759f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94116a6dbc4b33d8a792dc2ab52efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181fe08e47bc4d7f73ff883ca36a6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4893d68955da123bae4c61710a60e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf90f18bb4d9deaa88fc52b4eaa09c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e4b5793d6a50b930e62eecb4369c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761b1265928020386a4a788a54169e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193ddf9baa114b7c32dbbc6c84bd1c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a9902b589512ce54b7bd121c93d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e319bd11651db44d0244411ed78342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22a753e64d37d7fa9934fedc9681843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159da32df444c4e992d1cbe7ba2308244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfae20079a216279ab55e3d3f7037c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec540d27daed56e13d300bb73933dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11144855481f39cd250dcf975c91c41d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add43a64d44ab9e9ae9de023ab5f9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f94cfce1f2439b9d06e56799de9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45a7a067ab922f19cc277bea8ee2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e7301b2614795bab08eb8524914e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832808b9cd760ddbc71a0c97f0eee8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91924466346aa737caa512968fccb2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca54b237fbded1dde1e749e90363554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb87c92d22a0c5b96b37cdd32b8905555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9ff89b429a31ebc9be1f8004ec9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b330278c567aa2e8faf0306fb0de05857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e01404bee5cefe359399bb065eb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c1a9202b73b5f7d86f325309ee2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2acc349a587d0e73557235165aaa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d06ca3bdeb13daab342b8f3a9eb1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e4ec2bdf81ae60bceee7d6b4b8c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6ffd6d3924639dc48700f57d0d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15d0c443256cfb7d9fcd5a2536acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067f91536180bc9c406ae24478300765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be5b8172c1a5caae9ec78453d3154a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebafd769c73f6607a7ae61fd8eeb4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472507d02a0cbfff27689898f6e35568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac2582f0acaeb370eedeef0c0b3bad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc786ea8ee1da99c34bce584885ee770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc413b02fa9877aa526e0106b2e07e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf94075602941f53f3329df9be27f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6522b346865e9345f05e0a261318d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ffb56dc16aa3ce2f76433ef5030474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fcdc3c2b220847d7b04d1031cb64e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfeb09f2421439adf4efb3ec7856776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc013c64642ae2113771ae8b4dd0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcfea335fc9d58d2bf70a2356106b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57dd58aed4df61222cc938836578fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b381aa9ad529dc4d2b51d449802bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4399bd654256e93d175f6ab818b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce705f395667bc169f931d122ed109282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964da6413252a40079cca471a3c4d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254afdc137df03072ed1643fa2984d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1c9c89f959c771337d008821b74785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b20c514be6f6bc225188973ff654f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8af7c9521ae4d66d0980d5890e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd93a318ee3002e0439ecf622e2bfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafc2f09e2d6719d51b8d922161811289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6242469d80ad4e9d6ccc2e07ca5da990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7185eb2bb7e58e7fb2a345538455191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bf865d898731c23432c380d7fc15792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcec0c954ff88914a18f6a19b32eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e03981ac140a1d6273820f77de33f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f5ab1f2dea63bf4ed03b1a4fbf4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9c521a8c8fc95e3d9fae796b155096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f456ce70e1b165bbd5cdb9c954488797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ce93f19f54e590ba789fc11bad3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabfca40bee58072752a961b1242db199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fba36ec8e9e5e87c4d8ce58722e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b3c729a36eaa3f7d4e18d8120a93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcacd729702ffd46bdfc105fa8e6a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c079dadc283aabd94ff76652d516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d2f086bf4290f3d202dd102e135d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf2df2e09cdcd24080624ba8ae961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa06f3d8bb341257143013342394232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549c4f71c53462a91aa57cafe7bdc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d382c016ecd97b89443bb1e2ab121c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f24c5f143b2af6a214162e71a168f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53da79f4bbc9bb42a0986e830c9313110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931af2b200e448e775c3a9d9eea496d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde835fc58123266f4d0be737f212351112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd303571d0531d561b9e738a4dc93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5537d7d25b213cccb502e0ba917e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1aba8b2f7e8b2fd40b01781c8a75d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909b070dc3b1cdb3da4158c357ba8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812cd39bdcb8d005dfeba61332d8803117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a9b6c50871b32827f6fae4fe6e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa431d9084e9a2bbe70e9f1f99593e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499724fefc6e09385378dd5ad26ab1ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f516345cb9d3d212c7f435091746ab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c9d63165e47497355e91cd2ecf3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76b10e869c1c265804760c3e6b7518123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba58f0011d408f7d22f07f7df73e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028a4a680579b6335108fd825df4d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400eefc1b66a3cfe469c8804ca92327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34b041bf59cf68dfb12abe7fe8eac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d92fa2652f306366969b7be19575a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba8b12d73f6ed01f7bcb1f533e76f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56d4dddf40f0d282a2f7d83ee27c1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade091dff4c82c09987aca34c8597da4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d12d586e911c4053a1561a8639236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760ebe0696d1ec14457f419b1058be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517bc5cdbb84badcc074fd827e736e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb10ec5a149760a6f7856d373d511e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed7cad2393b72b4b34f076b684cb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f28cf672ff97549b0f156b4e5d232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4238556fe8c51bd80c68240c7a6af0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b1ec8c44834482825649b36a8c81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6468579fe620e1436608ceceab067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2a9c792a8308deb5227c6d1208ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb72cf2fac3b697fcc61a98272070b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453145d6b45857c4b5e7a9676000ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a86d8c0c76be2bf09e5bb0b0fc5d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357b297655bc4d05d581f7d1e8f05f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3257a7fd228195c8c7cf734807f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633073340e65ab65a954223f1d0047a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09167545c94de5ce803e974876c54a4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a898e168a753b43dc0ea6baf1da7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d1beb0a9833ea5e416e62860a6689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207237c0bfbbe74995abe194d81cff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57365d264bdebe95936d13b83ccd060152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea9056db77c033cbb31f7c8addff09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df693b31b9436d025d05294a0216481154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3503191d357ec164922a3040404be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958165fee3254ef41eaa49bb93c251e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fed270f0e55d99e7a333c131862f63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e965d587fb64231daef022d4a39ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8c9bdb5b3a0eb0a35b8a24a0c9e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2392dc605895380aa444cc6e3d73e1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599974595d62cc315fbe0e8cc04d1de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd398748fdc2340aee45ea723093deb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04aeb5b41d2b82e81057e8f0f20788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f99bdf59448445ccec777a31b6a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac940bf60fa7bbe7da23af679e413e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ee2d1efacae7dcebdd9d765b9393166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770cbff733447d5dafbed5f5f4be48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2fd6cff673bb804051f9582c51613168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300fcd151639b94c2f41ef0f27be64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c8a5b3e41922c576bf26c23ac35c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697112cf623c051a2b03f2520ab7b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f977efae1efb2c8f4c954a71a22116c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82220c4bf519c7d715fc984d14f7946173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49660a8ee764555428a98e4f2af7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6f60e96d89555aa6466a245ed810175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d999b3bff5e41216751d00452ef7e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa5120130e8bde50e40d1c43c49547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf504ae5ce1d3e1ff3970e1238de129178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d939a965514db9ed8dc941cb043ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd036146906a928b1bf4f883f3af66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e85556e07648310a956efb2e51e81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec1239c9c6b767726b1b746c346f09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6968b736e48e7d41dc79fba65432183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d4160f3a66b9909fb611b1d618e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734274e4df3ddd0e2cc6614be2617c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b749faac202420fca21cc172524886186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a410327cbcaeba00b8087c6927defc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7d00629df96a1f525586d5550fa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbef577bada4de6240cd65e2e55c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8627a98e04a1d61718eff55f40881b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245cef932f0374b6e49c094cfd9f99c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8039bd209b3930c4f5bf97397f631bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723aa0eb2df30c2710e4c40584622e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577f7f97472d898273e67de37014bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b8881bce4ee675d176afe5af8a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc67631641325e0a3262c9eb8f2b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a74eca6dbca4504d5cda35839f6ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6395e0ca88632ebd716b19040e1baaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4873f4eb0a1433a66268fd879779199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10872bbf1d4d8a47446688d5925155200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9c76287eccd2c22e46041c2a3003201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f414619d38c23cddbd3652aaecf9584202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bbabe349ce38a97d578e22111e61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95216cce2311ff313baebc2592caa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9a36912ffb829033894bfaa56285e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebdfb532ee86cea7287e17bf773d05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc21982b42a34185dd169fbfb4079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b1817a7efe769404055c6017d9550208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7a94d2239a0a6b95ff9fe961dbf4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457bff9a07d5c2aa3c4ffe51bcf0a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4211eec8510e9d99c2f25438285365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c541f3c3086e4e3f10b746f65a4f30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e11764a68626adbff91aabcb8ec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9e009edd00e9d699333487456d36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e04812c9f8b648eba34468ba771e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c4e78bb6d622abeb0abaf42c2ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31424c9ee0bee47e11628e2b98f6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112111fcdd18374df89ddb9ef7627b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b3eaad3cd5b26d59a33960bb9286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfed67f61c82a7d4545b45d46e9537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fccb0e1a5c185aa17e39e1fedd2e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c50bddf2ec3c9d03d4a9ff489544a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3c5e31f30eaf03fc29dd796532e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccb1fa2b22b4ada6d5fdd72a5ca07b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f447204bc39c6f59e0d28ce714d78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff796b63b92780df5882a346d83fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae42f8036376354d02e74d66f70a6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162327dee74a9dc67d3c3d849e07a2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2275b5c58f492a88b17df488160e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680564c8fa0fd626a360a1020e02fe80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb599e3b040b4c813ffb5115ed299231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c27976bc3cc9e2edf70629dcab389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b8011fb97b1dd9d16b1a60919ee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f3c3022b5f093d57666ad54db9a0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d1e5f30da999ce1433df05aaf44f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02129ed78c0d0acd2cad7b991b14313236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f059a33a5d7af974d9e90cd8cee9600237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07e83bf3b4f45c594632a287b242c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c215267bb93bfa6ba3007c750b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7eacceea2e7e97f8448d2c17cad3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc015e366a2ce67ebe17597d8053347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e82f3d35d5ae4a76f0123c2a730c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b02c66b59967dcafa6438a4782b02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956195f7990e7eba3d64a7c34f2d04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8822e6c5c04c390aa159eebbd9c1e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a146def506d64153b79d0c6bd4e6a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f813735a2473e625bc140b63968a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056ffe07ff2ba6dd4e192b8fcb24f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9a2d05a301ed72c68ca45652e562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6947b848e7195ab4cd169f46bf05678250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15d5ee3facff9a3bb9a83d8f5ac9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74b0cb17729b12c8551d908a9274e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e229cf29bf6b2f635762028590a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c38f427c0a6bcecb9918dd0c5279254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d5f6bfaa15f886fdd77e38bfa811255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3ca3d613836fd2493e0aeee224e2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf117496081d84d6fa48a049eca700c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68234f7afcc1151379fbc4f15adab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e20b76ba23b6c070d5ece272db7ba1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725ff63ec9a210161922f4af427823f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452998ea6843dda5a3ea27a163602966261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418e97fa87e48ca273bd2f829f85bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51749cc6bba80ac270a0a075bd801c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c76ab43c5f967e225bf2df81c3f8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69229eca14f690ac10374e834996e00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9496f37ac416c8ea2c4913ed3e4baf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb51db4eb4783443e9fd6101ade0d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f8c8f6ca7905273818ca568c685f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8110384cbca2714ceebdb6e884aa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8d57e4e9093388d9160fe7232dbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9116bfc04fae979a6333a5eb1ffe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3315a2de83e4343c47427c3c2538272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149db50336d28323a070408dbefc1c5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965eedc8c2b51d2604c1904d7f0b66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a660eaad3ecbf1751de9b075fbf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cea7bdf4cca0b2154e84cc93a2781276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d30b5f2d1e14673d1c17d1b33c61c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6ffaf3d02d319d6382772ef9ed56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5156a6ac7e668532ca4e4b0c99207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf497a7155de9cf7a65d7ba8ffda2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6db939260b1ebaaabb3aa4678593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efab19bfb6f3c4543b71cb3eefe7cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729cd5e292c6e4be20c555cccc26c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d8c66d0f1ab72a59135333a906c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff69db2a3cee6fd2b3d5a0ab85bc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2046fd0416e1c1172838da1e5c09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f4e7961771a7f58ef09ceb6ea7631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6b5a4e0e392f28b9443519592c53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc33b90ca8d75e13114c0c2eb5184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc5e5f8c53bf1a56a854950e88567f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048a7a87f5214241a69101e9171c28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea90db58d92ebaf0bfd9f8712caa022292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e3a555bc0aa731c31b683b9276b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc791ef0060da6d46a2ab1028fcf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f6a65a0baff8799f90e51d782d175295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e7fa469b4862c3eb61c70f9e4a21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4b7b7205b9ed286a1b4428da8c9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805656fee0bb0dae179cddfbbc82804298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee792b2743a996d3beb163757d9c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766dac5571620f4afbdc3c0887b115300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8de9b4c76849824343986833b1a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b118b092701302185afee32f62ea3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39230c33c435c676f8617a49fd530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f015693d22e035668b57867752873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e035373fb2cc6cf62cb1c83509053305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866d6cd97254230821e419db537cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a4d1631c2ec98add5681eb2fcfae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977421f981401dc5d5224dfa81b8c00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323746f36e6cb75b1d4151260661961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d18d18f3008d76da2415bce366a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aa572357bbef891520097be4281aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fbfe4b73d3839c1b8a676cdea91c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d087819f61e43314bb575290f8d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7e01a131a1b6fb40048d9d7ab7df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f81972a94177b7e2577f03bd86dd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00425db32a45418a74afd5227aa45d45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721b8ad465974f921f1ebc10d7dbc2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beed9d9ef847e103c472f88967474f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615884ea79ae0cbb511dcbb99adb6c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9cb068e2a091293d927c6028060cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ddd1c92a290aeca74c52f7ee3c341321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea742e57f0ee8a23a30538faa85eba5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de011bdac5774bc652ef7666366f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda566fe4662ef017cab7d58274a92b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5da53335a5c14981eadc7fc5515ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f87dce77da9a06076c61ba0a48ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871051410c0462a88b4f1890186be42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb980ada60732d481a68c4b8b7cfcff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845d2d8aeab06a0fe26636706cd0fcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d649f42097f7dfcac83d0cf1009bf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa9f4f91e2e59c357526afd8390af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607256fd6fa4fe8e1f2019d813284ce9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26e56f3d0444f8cc1b9d963658b129333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1d663f1a1f1168d9abfd770b502c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af23ce977ee7947b5de6b2517ae5864335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ca1e52df8bb0087c06fdf2d43b46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a1308cbbdeed40f26cc47025dd34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529ac1012c3f6bd54ce9fe32e64858338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df2efe94dbc261b78c74dec3a05f26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1940f55b200ea1c75e940911bf361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec5f8cf3fe6d6e2dd49f7db637c18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8bf6ba5c8da11fb6df4832e5cb66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d69fc2d2a753473dc25f2b8e34c76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c219a58fa09e275a05ab482585ddf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6633c4fc82be500f878ced78734dd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00e64157025e9a37e685aa857d9c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d610493030fc4fe830020cfbace0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62238d84f256f49946f715b2ca2cc214348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785a35d51425ff359b9af95b962eaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4afd344199f48087b2ee3b968c6d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf18e2119ae33691ba2f785e1b932e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737bef510cbd09d3a08f1f084d2814352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cc43b282cbcf0cdd7c40615b7464353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6eade61d43d0eb002d293ab51765d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925fc5e4e49d6ac744b6db77ec1d753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0deb29763f4d38b87485e5fef029f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7960000a6b1197a2f8b7c514505db8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabc34a6c20b734f943db6e90f1fc03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d57be6f030178e79d0e9ba8165a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fc8a4e90facef52368fb4c41de2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4d7bb786ccb219c4089ce172173a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce2e685e7912a060dbc92b89615892362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a62c9a79674b7deddd80c00d8a61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845c0b6c738943d9e298c22ccf41ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a0817b49fd420fc848b8d8ca611a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4bd8b167ca62426b6b543bc1fb3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6518e8d1d2ceca5573fd7799e64211367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a034845fef80533a7593fde2f1cff0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab48379c7ed378a7610b1caeae034369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53609674b61a0cd9f44b5407e4152370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721ca176a0f1c2bd5e1fa89b8ee9e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03502e63ac776286bb6f804742f9a59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be98357822ba7b6d9ffb66e0f1223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5df1df149381dbcbec7495b6078e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a6e076d143979e4b48d108ddd40d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6435198fff780239e576bc0a9515376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20475a5ff8fc1d899ecc5433b2205377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff689a7afab355629873f0787e4fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970af4bd7e865577b3b13150dc85100379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a7a1e6a852f6d229049cfdbb746a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83360435dd3643fca0d2df0941d5bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e26d751276a7aa9d9c57aed0d3ef5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3d103259affc93ad6ccabd99ccec7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4050601664e98d8b34641f6937f068384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b51e3b6d480388ec1ea15e5fca36a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db54745ac9bbf72c43c5aa29327e3a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b70803d89a79d4f680217ef13bb02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468d5cadc8b9b1f936d045b924b5cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462794667049d64dd0576ce44da52a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f56e47d22923cb7e9a8197b1084c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b487c99a23b91a0299252c58b8b44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab31454c02875ca2a894b2ae13948392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d33446f331a566819ec5061343e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda79ff89d56838f65758f0ad1e70273394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea84f69d0ccfd4f2a8aa144246cb7ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83cbd83cc640ae30404267f36e20f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a52b70d4ede980872db4de6e5571397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c53ea0aef46201c87807a627f5eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2d52a84bfa1d74ed4e2131d57c31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544a8cde7e93054bdb0eea244f0cdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184db62002f35d2393162cdf7aab9fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25538aa8b257add1a95786186bb42ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee052c29a802a69d1f83a205d13bd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68da2ba7086ba4218d8310ea596910404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d14b0243a96eb003bc9e3dc4c1236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b10ffb1ac72a02dd4748176884bc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f188ddf4ec376951f96039864a3be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835742a0dcfb0e2a426d779d71e1668408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92def3b60b6aae7674ec72bff1b7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c0a7df92b1116f4e288cc126f239410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f23cb7451b72ceca549da2be7d5c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f07be59e613760600e183b6850e39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23302ee8892a4068366da22fe0956413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee140c1fa06dec231ab8cb935d5496414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee65280b22582a3f04b95a24db49658415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff1061826c191fe48cb123d3c7c02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c7838875988855b8921f1265bf149417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1855e1867173bb0ddd8cbfee0a4a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae710b90258e571130d358c1f78656419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba6511ed9d4188a3db897a3507074420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd99a093588eda242127787e09912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd45812a001da1fbbd32aa20d58c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c837593f1af5bc3d7eabff745c8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3015876ab0b8bf81df98480f8adb923424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547653dc193ebf3fca0b819a2b71443425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bc755ceb9ffd413a280ea64f55073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b994ba4b748249a8f656f45ea8e54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969daa39799c69f10afdb4c9b5e58b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6714e5abfec47e958687a59a48e55f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879b1a7d8d657418e03830a57c3a08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8de5463232ef81376be88ade3499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584bfedcf4c149e7c0ce7dac623f9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b271c282fb092118d4262d0f9f977b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e164e1cd053b08a270f3a9d12db01b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638ff3e4bfbd08632be0ea2f87e6100435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152e641addea54057aed1fe2555b40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74ac8c6042712620360d6d0fb25cf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619b2db6ba703806ddfc043709233f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d1861ce7d4021fc308663937ca38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc43d677fd45c7e03cd815874ed3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddc891c017520843f9f66b2516649441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6b5d1e91fff932b2dae1ecc0ac63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8dffe14f3286cc7108a304edba75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57be16c146714ada7862a7c52e3afc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427512380cd8098a63ff2da6fd885eac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910334ec2a07d55c1c81524f8175147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0807bf320c51e5d7518acdc3d81da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53cddef265b0ec7e48ff93f7946a3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0d3933e509fbe29a156e87be12e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21246c604b4e9d299765ebfdac114abc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc78854a45c69b232feb26caa8665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6da580be8c43d009f95442935467452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b03e27351c6f48175ece55556cbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342ae8a5ad932cf10f40837c093200454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e14e0852da4b47db85a2aa2b4de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71dd92d94b9ab68426165c4452111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8cefd45b549d5ee5b376e0ecb60f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0d4ee62294c473f74082184002ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4f09aa8801a89e712c55616363aca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4b00bf50ea2a1d33d55dbfc0ea853460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c8d5a988bbaff9cdf088e6c0a76fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77c4f9ef156203043c701a76dce6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e432bb95da1a1ff2d5e89e4847ce4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db005187a10d88dc1b0dd0615e9252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c143ad4dbd71a558325e940bf07b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fddab71e71f8147ec97f0c6afba369466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435a0e499ad5510ee5a96f26da270c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f3b8cf3809786b76f851d7aa297f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0e753b46e1b6fda5d96658396bba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5229d4db55c3526c94a91ac162ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff75f7ea93ffaf7e7025b39aef437471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7fb1b79f71e74fe2cec9411139f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084488408c7712f19d427c3dfc76841473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840b4cf251e828a82b1f59f3705ecd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e8650e9c69b121cb1077e8ec27cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37951d16d4ed1f854a0f8e4247eb0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1e919790df44ce548f787a52f993477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7594ce3dd95220d08b8ce1de875ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0a48b367d4f98c6ddbce042cfa7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16443fde7ddc378563aa79a31f286480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde83bba6db8a6cf28966ebc094c15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce599a0a5b5e8a2839cdf2cc972d9a5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54736d8161c72f4a0c72aeb644c46f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ac3abed61e3bd3910f36f976b438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b38e1cce69b7779abee9aa7da975d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667df462342b37b71c5d7567774ab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb81cd2cde8b5c359957d93d0eb01c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d531825ce0ca4ead5bd6062657ca0b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a8fd4b04535128607a96c45c3b5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f1a9740f8b1b196dd6311e327ac0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005b366e05f8f79bdf2e3bead90bd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c8058edcd493fcbe8493babd545c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e201a2415b44075c108c292d6adb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e97e33b2fd1305421758a9a5ca487494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817b577b8d04d47e9f5a527352690d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b99246ee8061e3a8ffea44c3189f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929deb43b0cf04e893d394147c54604497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa72aa9a109becfe09b400b891bce8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8833ad7dbd5d87919af9fceba6ca0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c7562ac52d60aedd2df9d6ead81f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe168dae69da200eb9089fd4f8187501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8204bc1ff70b9d0cdba5ab4d93b09c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941705e286d548669c79beac86a8e0f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555c700ea06a5df32b662d2a1b3f9e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd9a7c797f0c953aaa03496009e11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e7114a89a94f68aa8dd908ba2b3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6b0f15e135e930ac8814fce04365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324e36eac52fd5342e30a2fd680f44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f33f1cb4f82ddfe65f7dfff05ca2c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ef1a34da8e1bd35b4392ddac5a9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0605285a4948309e47e1890883c8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e1f7c61af9258c2b7970af9456b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123df3943b50ab8ba176f8ee6bd113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625d27fcda1642c845eaf012560fc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0343506f648577a826795888c717c2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcf9795cd7edd1e06f57974f1f512516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c80568a5b9708fa72c998e99446d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6799c7b3d4f9d7c643e4c13dff318518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f45f1bfd1e587af75e24c2ce4214a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d8875aed252385791b1ba70e61fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fad090c7b57ace86b534b55e8f343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776045a2df10069fbcfd4d0690535eb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6abf1cc716aa54865079489c62aa1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd7588d024091ab07a5570c25a205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c125030dd34f65f188a58aec8248be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b1ce8281d5bc9a9a535cc18ddebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ca29fb2a808c957e00fc08fff3aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bdcdf9efcf58c182bf1237689d1aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53223947a52966959ed2202fd9578c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf54e69d53c7d6245bab704349395b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfbf80f8faa74a51c63bbcde525480531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc60217f5aa57cb6a3cc1022de8d02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b97a31ab979f8050ca41963f971c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25205cf6edb2b5257d07aba83d871836534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334569227314056576b3e65da5ea6ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353426826bff492fda652990ac094a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5062cf2fdf657276c5b0b8077daf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1603f405ffe63fa917ec8cec66811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cbc6af7b875e393163bd36c822d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d68b7f29f18ea0e4de24eab0866b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8480d2493054a1c48d0854a2d05814a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271f8340748a9daff08d3bb26fd8b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e37e537e6aa1cda649c1c49b38297543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2159ebfeeb9cb7186de5498e57d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236c23331b067aa24eaf963341e2a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b4cb5de681140ff6d019811b75ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272c80f38533432ab4fc9d5bf74cd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3187e5fac967143585d64bdef2f283c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058b6c42bf8038e355570311766db2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41062552d85a2956eb855b21a37bbd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4675a87892638baf319c164c856c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230b3ae4d2acea06ea25ca2eb0cf91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90939f85832e3e69a7a537dac6dd6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbcf359072fe5c7046a1b00ad35059554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841855d5b7934860582f58b306dc8f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed58fb101299faf18446e64e3534918556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991619e05975e2217a0184774d6a495f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd534b1f93d6791e5c83edc3993297558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d4c7a09c17033969791024d7e4146559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e18b4cf56f14ed02fb379a3c10809560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7765c94ee226e0b6ae3d295cde27642561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6bffc7d1fe1b3bb851e5aad49a0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5496222f9bf46e5c84df0971f4d8a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f65b5d4a00d51ed622d5d91f2f64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec984544c10c75a9fa134730f0eb61e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4db6f1d4da65b074e9ae8bcc621cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45ab78cab92653e20e8f071741741567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb81cfbc5707b2c0674979472db3e67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837fb0506beddf323f43dcc8536f767569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570ca5dd227cde2e3dd236695b828c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedbb5fc904ae4fc3d97ce128ed0b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520650ad3461d5f714935b9b3250c7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6e18aeb4156437e6a42fcfae9214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0071e50aece748c60d53323d9264e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93dcfcb01c20221ae0d4509ed0fe4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314619367044f3ddb0537566ca5c7a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfbf871b9480ac241b4e56572cba4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996bca3b84f36a4c78fa72f7516c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc212b633884fbaf7a11918506789f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189444f8943915aef7abdec606038b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cbee29e6ccf16ab44d58edad84312581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a41f386f9325d84b2f841ed57e86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb9bde3bfaf38786b66b1ac65c9af5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544a90bd4fadeac48f4ca615e2dbc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866aaea41195be961dcf59875cb871585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded092dba7be3e7cd8cacc467102a3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7925db729446182d91e93301bb0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e66a5728dcedb7768a628f8e2598588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b32b5e819a22b3955b653dc72bb75c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f708c94cd7c14b514d91b8dcd39e70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36eb7d1fe380af94310e9c944f5477591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295022e9bddc9f062190dc3ec5c115e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1626bf78fea26b40d860446231fc7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c9ebbce0ac1a7e60116cbecbfa28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c5656e0a452fab18fe67d0cdc6c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15399d86e617adea9ae2143cb7363596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b216bcb64f47a0c65a7c589e3e104597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba49a0e3cf53fc6b39e6404f52511d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392afc9189bcea7fd99347f26f6f364599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e67641e6b14d96644bcd70a2be2e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34087f5075880c50824220e69b1b4271601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248cbefa33532df8f86243caa70c354602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ff59edb537c95ff866137c48ee641603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb710d6de7cb255bd7fc59609e9aa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ddc7f22112b540d19a628bc28b7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90255f6a731fb96044a0247f692c48b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a90fa243b62f398d16f465febe91a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29c22d23fda2683f42c3501d53215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2182ae6436f013589e7b67cacc70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a8c3b5676ae3be3f2b77ae09ec0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194215de7c1cc3d04ddac9d29d098efd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b3c5bb3b454e609084cab3c4c22f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09935f699000f6ac868b66f0ce8fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335030429c93b15ada1fc2b3746591bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a820811eacda7ed526c0bf1d8604d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71bd99ed5826f25418ea7c6d2afce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068ba7adb20b13869df3bccbfcf9895617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d628af2d2c27216af25b009d2e17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f6c11e012823584337aec68e84f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fab50ff90e61eccf164c05386de0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8897fec64dafc5339dad3af02d2de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698dca40d6cde0964b8353ff52979ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a6ebc3412c828f187898689639524623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7ce74aedacf575296570aa9e9f8ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2452ba478e945f00e8ff84263129fe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade594599cf14e36d15f94347d3fe05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96838875d0ecd480b975835c289d83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b949229f37d35ed42a91bbc5cb337628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495427ac21a76caa5e2f22d954d72c99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c4d1f5d42a69b999cc9b7bedd03f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f5e992512bcdd080b77029e7f97f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a0011db311fb977b1e49822598c9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56097bb8bc415d46bc33d9c170d355633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0eb9079f5ce84f9dc05e7928cb27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a202948e2fdeb0621023b12c629f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922360336abf91383b80ceeeaea26f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cf5b3fdb4c88ee11d1759a590cb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6ed9a67671dae260aefa87e4f893638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e385bfce373bfac363502b500abe9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e94aa92605bcc44ca0ab14aedf85e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbcb2c927e30bde504e370930d5d90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a112bbeb9f2305ee06caebe0cfbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc0d4d57f03f460f1b5a92af205f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337fc9bb05f833c8bb26844c58aa43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430cb3dda2a7cece302425b4dc603a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1afa4a8d6e1b85aa5b470fed3cd107646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476e39cc7977593096116a05242436647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf6bbbeb3b2e1678d557dc6cac051648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060b161a639c6a0bcb4a927fd39c23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42039b03393f1e1ce0de8e04b09a63e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0f567d01a0c521cc6644c26e3511651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e2206b4f96ef170e223b5d79b9ad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08380107330988e891d8de3e46f32c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe5f275a7f40d8d3f3926663d74bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3e49e8a32f914084a8d6b5bb8e1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dbd00b96acf464d5b33cb932310d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ae4cff80a71f8af563973bf345a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c10dcece567dd682a8da824f13672658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b4ecfeaf21f45d61ff5bcd852874659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95883849ae13fa3aca3f8322032f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b8264df64b304e8489259cbec2e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f9ebac45a82a11f6fb70c88b1da1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91c57d6ad6c8281ee4acda8b52d02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496490870bd6aa3bb82690b61f81538664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581ca230763ba49f108890e665bddd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348efdb03f3345f2a406b92624944e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39df5ea9a28c3a3459cca5391062f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166330ce2388c882ade1e62b2656304668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e270755d58a01441b53d7b2ca9d6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6523a415a7b38a4619247ee3c19095670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d226efbd3dc5e53822558206e2f7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4dcf21e89d25aa4bde6021dfac55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f03d55638c1d751df0ccdefb9daf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565686c08d935e46d6f233a34f5de876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190548d4c4bdbfd305c3673cb24bc750675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062169c011934d793d687a78ffc72b6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e64c77f7644bdf4883f1d91103b803677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b9bd0dd6754909d6d257b090a797678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc495bdecaabbd759f86e817db56ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497373973124593971e5d6bb6545e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c305f38eae83f0381ef55cdd15b5e24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f2d4417b252bce6c7d7bd8377c06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f7bc72701adc5a423adc41c861d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c25c684c9d1a31fe345fbf1b8e11d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0375b33f4fd5bf89ba011c1c8261dcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305f73cd54f94e73618be4584ab239686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa055a727564cd04741c0e51771679687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231bb156946168a032f1544f8004a0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce222f283d5a328f26cd2fae8807a192689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d182ec7d02e25d387a88968629984e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c7145f9b7d213b9b0b78881a4152691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d8d0c1b47456d7f4aad1bf3793e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4398f630821a7140e50dec8bb89441b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0838e7b7969364f6c9227c04770311694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66932444c06e0b568fd634a6bdbca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9a79f2c37ffece61387cabda6a13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8601e32f8e0c5bf214f8dd6ce94ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f063c57ba5df4f15f42f67bf0113c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851717999c25e82149be7b7fa69eb623699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe6facea077e640bf3918031c8088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6a809f96dd286032b09524f1e8dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c70164b0f745c4773e5d20138895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78fd1802ddbcd11b7a1a169091b4dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8885338077e2f6c1359ee6787d1c81d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb58dd7620dee137e1f661f5f33f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc73240f0b2008ff905609db46e85d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859d17dd91f097c9a52859d2e5c4f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13d5c1aba9146ec0160ce1fc9fe92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631262a1fdeedf3be3931717371e82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1288ce52c5559c37353291179f3f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1a34f16eac067de7a56d1239c733711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae77b41521434dae4462ceda46d1d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646291747f04f072606023a90b5607d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91414ba16a1a51f908a156ef3f5e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190220241c2592b6bc79742b4169bf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2605c86b45133dfb83789b12d76664716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96ce1cbf87323e479e060cf5ed367717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd382983e88a58da04b3cd2bd011c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833b3f8eb2450a596601ad745016a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8387b40ba1b4a2d28239c1198e68c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e0903ace257297c56910c1842879a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5e86fdf73cd9c31e4cde5549c8c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc228a11253bb96b06d89c50f24b3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876288ab88c15d26af2b812625f3dcc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ef58e4d1327d737dfdb56c635ae16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec78a6fef4a2815995839047e675bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f28a5a1a6a585a1a2e1e66cc41398727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dab3d83b1378630d35b79af3974a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfc26ce52a83c773295acee59bef22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72969912d5f50d848e7b0794adab87b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19df23b2f0997a5b2820a08d7de075731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c21d3df973f8e7a423267e0d6b018a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433608b0ff373df373fcecf6e560836733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7778f9fb8771219d117fda0440d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fd8c392e53bd632bc0fa8c2b407e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11821dc2a6826ad075daa11769ef3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471f4ea34f15edde7340174a6341381737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a415d39117d7bf34cb9214e608519738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8307f14b26a4f55cb347d8a283db8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363703ae665487ae9678f243e95cd257740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c11b5e0afefc82059b2b4527e068741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa299c9a75041a8cbf63202e549ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60b7b33ab07f34f56bc12a6268e227743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954aba6813bf4b4de7f1351b88f2776744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9047b79a9e16ddf5fb80d3e6c9436745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94da54d1fbed24e74f837e348f1150746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080300a195e30a974773d919a383e2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca91db235611e90c7432264941092a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01497fc668970464bf56818bc4842749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897d28b6d3fb78d27e3c414614ed80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576071706e48f1893c3bc43951bc224751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7190ad1faa2bd0c038b4d41bc928752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431eff083352baae59bb507f49869b5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8bacbe49d031c205cc7729f3e3861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd1145641dd17ddae461f9e2102912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554375869b413e5875c4fce6ef4aa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb8ecd23613fce6955ff2c5229f3574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756290dcde0d02c6bd87fb9defc6665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ebe07982df2838d7129e8bf3f13b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619285491bd4c3d02066f8ebf629fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd96de6a42967013296764d4821768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef849d4b6c54c87af2e4f70ff706f5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eea32f7524a1af9acd36725039afb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5b8deabb64cef1eb56d4b365a18d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7c9219b8cd5902cce24897ba8f9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb7395360849b883d1cddf43fc5df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdcc1e47f0a041a81ed362497b4c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a620185c19805a9c832d0e58a23815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81f7c22778b2be4ceb7eb53df5f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4eb95f2baa7744b38e695fe6458517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5d2e08fae853e1b1ee0a4e7c2e3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0d7bb71f1c5fcf8e5452b40e955519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20fc51931a30c63d525600ee93507d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c115a6511685c3a7b108b7aedaa0b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03fa8090fafd5b40399a086aef0dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfaa8e3abb6ebe13c4ebc1fa33cd8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020dba54e4c16d0198ef59dc7ac5f7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc290e4dfa6896192ff9905cd3d3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa636d693e55d502ce2278896fa48626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf115062f49cc9dfa15a83c59e6b6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214bbed01d51368fa14efaf7dfeaa7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460689cc02a961521a0b5c475cb27829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec237d3bb2d0005f308be9e97d53330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67d34a2940ba98496ea00cd339f4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b8e5e16b5aeb53d115030f5f2fdc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18676fd353b2b8a129c47d66c1a407833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc53b15eaf19f2115d48a0ac656a7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e01ed0be575218280e6cafbba3b41f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3725229fd919fb3ee7e0db0ad0a82c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290abe18d0094159879a2f7b16d4bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee7f3b8ef187acdd84c5188b645ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f97c31166a4fcdeb3cc880219c49a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b2f5965608e1b117924a03895e0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf469ab953f8b915ca6a873863badf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb38ed6f65f170c7eab2792dd1075542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddef5d58db17ea96fc8a60ba6eb22443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401db44b95a60936def260da2dfe20344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6473daee7377478db533f0bbe707645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ca19328a936626f3b036a568b47646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9c0b5ede0d8c37e2c2bb4f9646ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa02de12238bc407f4e80c6cf08b1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282cd4a78e69675b65441df0a08450949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8cc868c88f5eceb2bd9229d46077750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31b269a7bf192dfd17e1586da4ea4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3d53993db5226e2ad080f742c3e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05991dd8901c270458761d3c275a1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f9ebf9473d289852c73878a9419354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed14f18650bffbdd05fd0d5362e48655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee46c2e46b5c7321f17e26c17f9d56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb70180abc7ffe92f1c1179d02af06857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77c3139beafb084d037c75870c8f9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67ddabe2f1b644947a546e3c96467359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7493f2d3a1cbf1f77fa676c6579ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c01b2b220b809280a6f547cffd0fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942dd71700df2cf6ec4a3dc0dc3b5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59bcef31249455e463025921f8b8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e129287832ba350cee3e4ad0a60964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f79e58fd2b86b58cbfe7bf68aa44a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ecf8d9a7c68e2b5fd58f2ada4a14066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca83111a3775b9b855e6e446c3beecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54408e81f1c5ed71ae545a8df9eb8e3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293e5a972281b4441db01014105ecc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076516931e367bc230a980892943205470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625126faf4d70f216d3095e09b097371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d1a62353b3a15c96d0c34532cdbbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d5657c2c8649a1073095ede9aac273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2176cc47c118ac8b288b16989feaf5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef44b3df3e066d31d112314c5250ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9176dc6d954c6ca3dd09f42f6f816a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063cfbee7f693a8a02846da0610f90977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c53088fea80c864c5343ee08af7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f571a404afcd3a68b9d1d69290ecca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e019e09a307cc04ef97ca972257e90980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e939ee55cf229e69e1a2d303d9a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a34a15ddeb150447bdfb683d182ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dc0ac38f5d7992345e9ea656b4f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ff4958bf98515e1d0ad11e8750ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6740c528570e6206bec137c9805eda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe2d8ce90c0947d6fc71197b0f493686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709a9040e664addfdb17f6efc5197a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96336160d5ab4ea51bcae9f5f5a3cff788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d792a92c4dfdecc1a6ab2db1df3e6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7149478210f78fc6f41366a433f8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f64a472abf8285406a8352c0018f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a16a15b048f268302e8f52f3fa35292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb39189641dd1666d4da3c70eb52393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415645dbee890c458e8cec6c8b793c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab94123c1f9ac4c89053648ef27eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a1fbfa363342531332f419d714a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d24c6294177318f6abd3fda1a27a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba11c5af9baf2fdeb2ea29ca8ebfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d181a0eaada1dc632bfc98ef11a2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd314ee038ff38b6b20551098625fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549c52c3ed0e91b2321591e8c14e8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaca5020f31c33890250317d737639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f4d88e0f121a4874dad10598b6d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e9c4636ab3a8099325705ded2e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9eb59aa0266bef7cae510fa8264b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f72ce0284ae2e8afa86e571a59ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ad983068a93d291d0abbd74db78d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6df3b10dcb884744cf03cfd5f2e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426fc9020cc797589da0bcddfef4799109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631ef4f8bea378bafb57fca0e367ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167438450e40ab63ff2477b6dc8cae4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a3a4a86f5639a61895a5e9903f22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca6ec92eb368316c3a3785e066592113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41084f6658847d0cb396495c5d52edb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c7f36fe3cc45bea7a8ffec05cdb55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d5f89545608793bbcca778863ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f4f61f95274efd7c2f493fc81a3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e29708d392872662d8455ec11c491d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5e6360dc108f4676fee7f3796e8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a7f97eacf3e126f2d9f3cf936512c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9962ffed030d2b69a7cbd249232657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec784ddf02b4d86ffa0b0db54891bcb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f46e7105925467235d49e32a043e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528c372beabb0e464877d10438e3c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562fbdca2476b9d9081aadcfdce16d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd99bd2bb2e0675f5d1791e648d4131126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8832905f2948a5b457d63bb4b13d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e958db3b511c276ec103f58ba1b559128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac93f109623690619afc1b66e808b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a979850b026152db1b8e2e743aa3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26210c063f6d000761d8c11509208a8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71415c32b85369c218430638448b386132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3a53cdf4ace630a2a5c7e00866cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f96c32b9924f651860bc121ef88a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c2a1631810131d9a7f026a673aea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd19a2f3c4efd3795d2ced51638977136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadc2dae90f7499df5e8a97696bbd1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ae4f51afea6a7c92c8e0ba57fe067138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2258b3464f505118dda0907bc71c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e77681d2ff119d18a782cb42324a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec9c85e73d37deb18c7d582ba05148141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ce62d2a7835fc4d16d864529178f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d0c8d166ee3433f315f0b63351ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137170c42e9f61a290a6bee2223f1e56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa90cef5e9164a723a801d685d8617145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088a4239920c112592a7c575f8ec86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c9a30814574d53510aeed63be944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777dfc853baba3ca331bdb115f8cefd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ff27f5f99db67752fde13a0f6bc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560360243db9a9f92d9665139a32993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee64f984fe5aa4b70fd33827662df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bff4dc519345ce85234d80a8c8e69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b627e4842e7a53f4d362ba4243bd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac65c8f721f143315fc613523a633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df74a71263498aba887d03afe2479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd5f586dca5cc82850e9ec9f247135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bfb84ed8f68e2b2074a9ad34be7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69da16e137875e9463d75d1b5bdc5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feefe26434511cd87853e1e49f1d80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84015c81143c4b1ef1c5cf5d90aa37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a60634b04aa9b9c04133c6d3af6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf52155a08ca86dd3c42af88bbcf92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9aae2aba4161e6bce39c4ece9529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ed05d1c18953c9f557ef69ca7ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaae8a0218acc1f454904daae4a05b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8545b09f395d79c44e7cc365f1d7554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b5c130574fcef33d0debae639c7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c338844456a926362d9d6f5f8c887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa56005b5e56f5ef505a073596ac5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25d31389e237dee3c214bc798f924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c91cb7743f234f0899d6546fe4ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab894eceb341018b5a985347fe7666172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bff0c7f8b45741a67962e685b09a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6557f158abb6920c7df2f3ba5cee6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf02fe8b287465fde46b3e30f7d5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781929cf27da3c142337f9a9737add22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadabd212a996541350dd8cc6c4aa5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aef86fe5e3882abef8181d50c1d8d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e19da72d0d1e9fa3b0566463fc46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b80d9172cdae69dd7163998a0d82a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ec149bc94675a3beb3f4a61ae53f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48757f2c45c132f5f604db9e6b7f613182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc52bae382658c0fca2e766f975d68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9453d46e18c97ca02e6bcbb2230823f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344b340a120f63c97169836ef7731a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f8de124c8f7924308376a6327110186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117778e4c4784aef228cfeef076d13d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a7334a3995c6646d18e18d5f9464188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72625839518d34b61ffb6915c5d09e5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c9a66e385df8b32290ed0085d49d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc59730bc1b665dcd4b90fa8ba896191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a5eaf603b0df6e2f389d757bc610192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a155168b0385a7b5793d3e6c66874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508e7e2dabf42012106e74ce4c210e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb0faa35a022114c8392ed364d51d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296c7560d89c3c1b64c511dae7f2790196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8ce44b0a3942f13908d2e3368b5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e6b67fd8240170ee2686e2af27c0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e4a39576c36242fcdf40ed9bdd02b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45494f8ac2011b711dfc56819b2da542200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09aa29806f4ed647814e8cd4adecef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83af734cdbb3e385afc1624944b353202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2e0b9a5cd4aec9d396b9b75c8972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059ae4761fc7b5f558d4bb72bb515b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce63c665f064e4c7f487a0c1da76a9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669f4927939595630f979f9b8c8630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263f150c678d561a7decff22646ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4558c2142363c4c33c8c23a761d9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f008b8268f39ed5eac9b4ea459f96d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68afc3a32397f384fc693ed8b1d052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7716be1c21cc471be1f8b8861c091fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd9013b2fc5de8c9c3ee37c2f2401212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61310e2839027c81636210911bd9d2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cce72482ff453eac471014b69994b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c788d8873d522f14213c2c9819592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8878569a26dffac5eee481053d7ef1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584947a20b533d705e62682619b4f56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bbb5e671d915dbdd2e2762d566375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7690f8e8715a66fc19760e806d8ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3bf1c3e251031a4f96e89e05f898220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728651bcb6fa30492cd7d590ce847463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a3cabd0e3e5f78775a16d9f04d60e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b05413ee1cca3d043abb01450f2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a1fcb72cfc2e7e6e38c9a55c3e6f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e063112864394185dddd81cd44912b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c424ca8b3b6eeff0ce68ab3d3e53a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460b4b9a81b91a4d95c279b90ac9d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b890ce77d7b3f47c3635127bb074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e013aeb8d090374cb134bed268850d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665322d88176c920faa0aa3eacb876f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addde449f7719d7e33627083fe31a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb1dae24bf70c2ae1c578484d2b96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9ab3833eb23e027e8e7bb86d104e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dbb7a55f0867647cfe988f3247730234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82f5951528a1b82705eb2ade32913e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c6011894700639a83303c97fa38ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfcaaf9aece2a1c87264654ec91128237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf1158ec9c1bcbcb1cadd505bcf856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb1036296ca6ae2c7303984338052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0cb3787ce578338aa67e3851c902b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85225983f2907aa343daff6bfe3dafc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469162b76f5ce1e21cd019104fcf0b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf084b0ec5e9291ee420e5dc2cef4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8e47a241f74759b6e7305be4f910a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d153775ab16f6b88217aa29fd39b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73639086977f1643b70297854521e66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee979ef5ea8652e06738b55c98f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff6ee1c2059915c745097aaccd2f64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279aa74ae6b9854a88f8de816af067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36445a5c9ae4228283d58fd5195dbf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2299a0f7af6ac0e1e0127a2dc8e048251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5044f384a8f0f1e747e94f7bd141d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47a90a855fe47191aef5e89c52921253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a98dc5b278e67ef44f819827c67cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8256eda08d6c962a61f3605fdfd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8bdfb2e131e28e4cd41fbf7de90b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b7f2e22d0516f3c14da0659e0d1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1a4f35916ae64b4b933baca7f2a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951ec22e642371a9c0f40e1f9347db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455c4d7e7eabe13f7a1968733c6c9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c37248a2741f83b49ac48c720a42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd06f50b3857ce6bdb5ac6c4aae85f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892242568566deb6f8bf4fd4295307d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf3edc398da67e7639a968cc0be39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8fce8a41bc193a0f1d9a1c34172d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527240b9298e73334495a3f6239b37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901d64ce328af404dd98eec2f95612267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78324de6761f7d582f48f63122ab24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c482d167159dbc03ac131fd9ad5c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0ec31902a3e42c45034cf9302346270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4008ef5e36b8418acc11c99f3576271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d28a4e1857ea468d82819cc399a6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c3ca4e00ce5cc27a1603123870e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857973e66d630d8d3cb7b43c826c3554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acb97f6a8d3ac66ca8babe7d1e469275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43da2849b93166681d0c10e4aa28e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9db3eb4bfbe08706340f41f6fdcac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b294495353576f3cc39fd02a1a7d6d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52663aade131c829a4bf39362f4e40a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11973f94873f4e602dccfea6e6c020280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42d6c85711901f65e87c4a5b3bb43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70903ca9738537a3a51432235f3ddee4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9e4f5a76190431030f513d7a4045c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a23ee2c2661f69014c2e7c53aa85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639858a6565b7e53c6615dfdb443230a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318922b081d493c4ca18c567178011286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a0d56f71b43f6f4e550a043f8d3ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3054770850712500d2a06594c516bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ced61513530d27cb260d9949cd16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b843560a13d7dee2727a9fbb151860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6fb99f25a6743ca3a511984cf593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e117e53d680d5a0676e2a9636aaa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69d031be79466cf21a1691a40908f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced51b9344a63708bc76ac876d1016294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace0ddcc6f58190ce6f526ad4c208c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8117b3df6eef69302a964ef293e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4241fdb4a0d23533b8ef4f8cf8bbd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3e1c3ac3f17fc1c4371fa37a6a61a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37258af1a5e6ba789d08cbc7b953d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5057dd1f1a3a9f75b1150ccd02e413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef591a2bb75fffefdec983e54c1ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a5a59af67c36abc6fb5a771ce217302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a355ab75ff5b1a698d467b89665dc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b69d28a48a573dd109175f8632b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab92acc3163fb174df70aecfa1a41e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97257d6b3461ada349383bb3e8b2933f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6940ff3564a623984990ae04435086307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65bf7592622da749f3f4ea09005cb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77db6218471898ae4795f213a59f4ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1119aabdd4e820dbf58c8c923214310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1522f905be565b7e3e5ab97030c6c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74762e5c26aa78efb7ec631916e05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606696c707cd1d4451498ae98d723de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c22880e2372bbbab152bf47f48e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805476f93e6f1fb612f0b8922c34db93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269400bb8325a181bae57fa42340222a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0d59b034b4baca8a385c2f864acc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578bafebc0f6ff6a34a71b3b0c3e590318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0d93b0523fd4e6c2d9f5bf4cf01b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa12bcec936e63b6c8a9e6fd39cf51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c197199d8b73e816d8645481c121321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b05a2d8c821af4af9562a0aec140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b925de62fbfa7aff46aab4e557129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be79ed10c8bd0e47b0e4aca9e60be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321744f718324fdb7f3b0904ad1375325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437403c62dacd609c877e39605a9126a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80e66dec4430786fb71ac0672e72c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e1f20d6672ad4eb7fffad1d5eb786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a45745aebc56f5a58c23955d788c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d19a75f0ab72c7228498bcd4ff777d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43cf6f4052d7fbd7e6e213763ff945331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a87b6f2365ab2e001a8c3150c894332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db7d44aebbb68afe59421041ed418333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bbb23f1aca17b7f2bbc14faf91390334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5290d04a4899406b171121823010f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705be22dadf81412263c605930f3e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8810f3b9b721bb5374089f2d6b13e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fb7cb1be8031a3b98a46221a1365338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda2e9daa42749b5171fa63db0dad5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350362dc14532628192370001d9d2a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92930122dd64c6b7b94836aafe45fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7ca9b865be6e6032fef9ff6a3556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230166884086b5ff7b5eacab0ff7a4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed9e5089d7a5feb3991786bc62f125344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce63b1e4f3414e07d02cb009d670ce0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb396522a64023e94f469ae79d574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed47e8a42d4f793ac069b81afc7b26a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f677075755669323e54802e65d5a24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125f78b06a84787b1abf3656d3a320349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a090f3d224d3b6f52b20d94261f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0c5057a3266aa9b5d09a238029fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af98733dd7415d84d516a26ca611fb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058bccd12946269974b28cb77f0921c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b810460c0c53d80806a2ab4271824354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57720ae90cce141b7fea4ee0468387bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b402da59c9c150adb9963f3c1294c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e681da5847478635de226ac497be52a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8b78a1a373d91095f32c4547434f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45225a17012d23623956f4d9890d742359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874857f73f3d6cdc2e3214dfee3efc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfe4bc84f7a7c7dc11eda7e8a61b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fbe7d683472ac34629fd43b595a07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca091e6b304e0d413f60cd63eff3903363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e1da281af6812bbe6686449b6726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c1773c06864c2355c46be27134b5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526c9b85433a0029deb9d720b29fa1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739b2577bb53fc3444551d73edcf17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21666aeb592b7914594a08cc650823f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896494fb05dd16d90cccf00812ff520369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b04fbddd6bd6fa091528810258204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf50e5b4005d2548be12971c86836a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a693defd56109134325e909df3a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae50a3469dcc6663ea1fa5c89cd4f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae1fb388519fcbe4aaaacdd012520c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6e5c6d99825f2bc30cca25a2f025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb445669beb0b2fe97cabd0512f909376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f34c17374542803dd2ddfd57570b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbc4f39f832ff3a7f67b67e3e9a41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a171c5396634c82ac197139164979e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239346c52100252fa44b6cb3f3b7ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcb10802fa5461514906e496e28b9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983a451dd95b9e9660a260276d4d897382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040be73b3757ca86acc0492bedad2ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b4d7dd325ccb1a2ecffbb04206f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabaf0a610a1bf67c241d4ba2a73dc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4eca744157a7efcb3aa0c4635c76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b459880dae5f3b838ec3bcd08c062e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a751435b9be556dd449d99d37ea51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936028275f414dcb115544c56fd9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d91b7c1fd0820cca1cad0b532f98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72476bd28c3ef64d1b75785e9eb277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5a5c43e667604f559a0a9ac5df79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63475a281fdb2cdc26d3098fc59880fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d68350aa64ecdb389b83e1f76001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6b7355b52842637a44756a78b49a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c64539b76c314ba1ba8ad50bab709396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c183643f2b89296a46a8209ceb34d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a3b1a0321caff2e88da8748c6bd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ca93a12d5a7db0169c9a118361b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299af825e8405b47750211df3adba3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a2b191bbcbf042802fd82066166a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432daff828784079c24b2c4d0f8a7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf772d7ce140c6ee01ebe26cfaacc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da65954a8d19316d76d5f5109c398404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d9a82bde62800e86ecfd711debc9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc74b52d4621b9e573d9ba17144ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ee05d83cdf132670750a0ea26b23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7945721621f4c99b8119f607e514408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148175c6c431edf81faac35c1270c0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694109b200fbe0035a90dca1ba4c4e20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1484fc60d8d17298d90c194926eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb374d3d80865f0accc29b8570909d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f5f7dac1d251bf5a4e93a6c1fb137413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c87eeb18ad519159ff3d04640d35b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada5fd49915f38686467756a8e9db57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae4856643f63ceadb472334e31383416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b978ebebbd64dcf20626e64278a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a8d0b119aad8a8009d7179961245a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366116fbcdcf9d69e2d807bcf41e5624419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a0fe4c93ea650f2d0f9491b5b5f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deb905b4960f77ba694cd85e6b0a8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c20ad578e666a7070b6c7013800333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa64d82b88a23455dea6e2cb220e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a864c7884934ec499c89451249dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1f074e1485c4cb396ba81502bef68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372e763e037dd23bea8927112bca09a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd22a32546a9a0ac2c768ad67c735427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f12f0434b235f147a963b12d582dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b9d1b79f4551b9dc13723a61ddc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7038bbc9303de65bbcb29658206bc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf232840eea3305e0cd0cd7b60dad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb263e1c90fc602eb0438f10dadfaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731e7b0ff55021e375b974a6df2289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d54a9327d7588ad602ed03ce518158434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28ad924c822e439c59d41a51a2960435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7381d2042aeb84dc402c447b53bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3e9d329aceed9562bee70e74362a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b052b08a8543a96a25e7240213ec2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff733a5b55f85a7c77389cdc8faf64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924a7ffe6da3683c6b1b77b62dc3f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73132e109cc85b598c64ddc7699a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee10a5e6a66ec7e1f5decd6b4d3c66e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84dee7d869016a3638f5521f1e1f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e49fc7c084096e92fad06440a1ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c3d920b5f3978cffbe6376418575445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b571ad6a4300431c381818876f1d26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d6aec6d5ef6949fea8496db69842447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dff75b699805174101baab0fac9fa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432ee2aab369b5de34efc17bebc124449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c196a0d582ec629aa1b979d42af55b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b597104a7b9663a18095666620396451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730988e52d90a912f0601258e406c8c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaccba365dc65f3875e843d36419cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42eeb8f85411db06d71e04aadeb9e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc59d82b930613ca55e784443a1e5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe359d67e7be7ab5681838738868be2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994fb16b5c42633b6282b24cb7123ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c2eee40da5f460524f819ee529681458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0483bc6538071000d720a9d45582459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd4a0cc4af585fd495abdb0e467a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab3389e7bd76ac4c63961ea65d27b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a0b7fb3086a4dd99de08226e3664462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298f0d3410deceb40f4cd6e1cf89d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff74d90da997143f1e0b675d81f7bea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e5276937e7793fecc1799b5e659b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379361d0e2ef9ff0b94c7ca49a7a89d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25e51a034ea47784cd3d25cf03ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166569a7fea54bbf6ff2c4e6ee048f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328ee930d3f8ad2ebb3d59bc91f13c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f647341379be5ce1f9815f286ccb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aebb79432b02451234d73bdc688dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217044bc59a2526aaed472ee919a58d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6cd7840ef0bafa0845f62155bc35c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953c9afb2b24a25136776c33daa487474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb221c4c0ce3a31437f5563411c103f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02680fd5f6e7ea3f55f0c459773ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf3f033d8c4980ae909a2976590ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e07791669246e8a15eebeacfcfb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83c2b68a4276953b5552a7d821df7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45870fa84183c997e2f2d2fb9d9b66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5479efef47c1e56df522e4814f9f591481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a674a9f0b0233f2ecb14a78c63c1ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4826699c682b1bde1e793c83f1686483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a140a485d4a29b7aabede9c286b48d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16938514f416a9129afabe2876a5a71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0a7695a04beded7dc37362541786d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d4798380cb820ddb37110a6e0a8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f803cfeb7d21cc78aadac00d20cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f1618bfce1ebed3463b7797582a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90a919b4114a57c7916e13c04882c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70253d42f90dba8c775ba39c9d098f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16e62daa2a5448fb366ac7769687e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14c6dc54cd75db0cdf6f78724870f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca034a7d47614036aae770b722f4975494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881d0bfd7aa904a7af9be6e5a1e56fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521bbd17a5d35ae28b480d9ee35afb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd50027d7c6cabbc2a190fbe27e0a6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420866a44162ddb496cf91c6422653498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b6120976d1f870031c4b3499c802499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58ff3f53edc91f2fdcea9dcb8d65b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6581727330da5f105912b0452658c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d34935a390268e5166404aa08c7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93edda00cd200d327886eef15a3d8b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb97aadc167f138051deeaa2044efd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e5a04e72f1a3425b37d96e21e465505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26efcff96feda5b2ecf3baa40472526506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfcc6076d37f67319ada7ede529912507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965c1c6db2e3852c884880f26dec3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d13f3372e040d695038d57543e51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a94ec634296d4add53ec326ea28b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f97d6f4ec89db08cafccc1f6d7e493511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abef8b53564b295f60086c9fd53e33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a730a478e52840a54091cda852f1e57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5eb60c22ca5faa6a8d2f40ada635b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae80ab814bfa10c034cd61319375559515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef3f6851a5999ae14612812fe3e63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cefe8f0eebc63f600d8e58057d9344517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2cdb4607a0d7bf18fc0bcdb209e3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e31ae94f08a388565c693292e6e93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc213ab8194bc5c10eaa01a9fee7906520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f773fc19846dcecbb0239a2948c62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88f41904706879142627f3ad4e43a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbbbeb8184af5740a31709cff91596523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d22e86473b92e9abe9b84ffe2931a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597817b289bd164185ee46769b6e960525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026af6afbb157431156a9ce9664f5aa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699b2e266da35b487dac6f8eeec348e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247a2594b395c9480af544059d77c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400af9c73912758e71c886203f3a4ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06191d7c08c0b86079583759ff676530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591569bafcd42cd9bf90cfda9bdfee9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c092ae4baffa9335ec8d27d144bd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfad15681c38ee127b7ac2edaf7a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d6b226a548484fead7511519b4fe9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33397315d02b114ecccfedeaac8e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283c726fe7f03fa3b36e42e9fd06d5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6a116152fe4cac6b43e461d4b48d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2c9c22170c080203fa40c6f96483538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4e6a146f404fea86c4ac8b7569d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1af5eeedb043a9788838f7f7d993540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43b2f171c824428a7528627ff0c1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6df84d07f43761a9944d3a808595f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e59701a5cd9edd9b783bdadb6a604543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769855d686c101f272eff02d07a42ed3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4c1d53ebcbd1171acb67bee2972c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c158cd6b96ca1896f707c77e32c6ef1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628ca7af4be409ddbdf4afcb8917ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ce4f5c82798a3b8bc89a41b6e5b24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50094f058e33d4ee9c9fea35827c994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eefd41a37e56fbd5b5b039b772ba4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b534d83e31d6d499efc6cb16423a4c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85b0ac6fe73384e28f278cfe10140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e718eaa6d97cd9f368f0a03871c9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ffdc574795722e0de1728023b37ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b1368eafcd9704100c704e4379a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5935bae50b060ed6ac5d02bf63e61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b237c26b8e70daf2aa33f51b5c10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61951d3a4e07178729edb395f1992558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b290d77b0f246a49d4d52b0b54818e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3306ff367c147eb42f0811a85a82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acbb1bf1441d4e5e50ef4fc333b97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba16e269d05d70e3e5297dbfb358d99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e72c1524fef9b2f38a1d28f16d40e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258abc1c7785d152d76d8fdd790b035564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fd45ec4007fba0caf02ec7cacfd66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a67d372012df4a27476e6c180afe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a332c36b85d16e90c1f3a546c73c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef990fe170a962983ba542efe47013568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a80cee3337de8fc02089958d1164e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adfdbfad51c221ace97c88ca144a18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2194cd0acb79f55576c4a2ba2a9da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b9a2ba91e79d520b4c03b1844f0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8071a5dd4e21557561013a357c1bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ebdce64f90734a779e89906b058de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e10172d444f1bb25eff5252d52ffc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5b0c8f87cb199db38ea23486e2b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342198037c382a7acd655352ab0ca66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e5021d281ba1f4b0aae11ae5f22f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa531453d71f67488e8321f5821a0cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e1a3b40d075174ec490f558c4a32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125d5ca2316c89626314a3f6cc556a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586251131f5a11d6e66d8bbabe6201582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cccf733fafcbb55decb2bd95351da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1bd498043d018d6134b185a83e56c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e909d20cb2e0d8e9d7bb8405122861585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35fd2e63f2fd9c4459172f72a8667586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1670c1a4c42ef3a2de754cf6ae05b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4453dcf497f89706a38ad0a5c6ac81d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b04ce4e7a18713f08c127366322e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf602d575836e494b03d1676b6dae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5391931929ac443020023f729cfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409dca1140137b6ebd83c9501d2e118592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f9727c923caa7837d5f6a6cc4535593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3a7286ef72d0dabc372820062f16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616018a2a3d2723551ade075829058f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf85c048f616913f08222eb0986518596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223914d4861d55aeb0ee13a16234a842597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e85040eb074998566245451e5b91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f237d5e6240c4e7158a42301ad293599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccac30f11231341fa4b64cd3cb4764600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a137e5c0c42008d33f4e11c8fddeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1d3cab2f3eae63fbe9cdad8dbe4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abf86f2d3ebae5b987ff85e5b65ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b643c675a5330a35057b0861ebb0d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc942ef8be1e4429e51aeb1da21eaf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb581a407306811381b2a7e8aa150606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa54db97bea73592bd8f64a378172c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fff886b7a4dab4d4ff0b470743985608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6104264dd5a1d807b770d5e5860e308609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b515fe84a1cf67cfc299a6bf0921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a879971f2a2da221b1488ba82ae0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4498bbc747ce83ad1f74859c2da1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc1b73e7c37f42e2f7512d8fd7c275613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9a2dbd38efad8f833dee040305d54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82127adb94b757537ff9789e1dbd51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a89a1aab880fe030fdf2c266334f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37a765987af5190d6e25d5f75de8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd363162df433c02eb1b769f5d5a9a0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fa0ad262bd733c0c711c4014b4d1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d0fd7eb3762da515933295ef97682620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2901dc59396f6e979a72221134bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0400ad518aee972d4e5fd20a4977d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50ae5e1151ecd9f6e6cd5d15e661e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cf2a83a145f98acb0ce04ab21e23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b6f8de95bc257502f3cf3cb2899d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2040eb8d229e689252b6db1ecdcd21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb52c3b71e4ea58b8b6b81176b9f801627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deddc621164dcc904fa410be0af00b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ea4e6412b53495749b95133e8efb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe34fe13bf1e16508ccfe030d033b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ce9c3bf405f7900ad64a5b725f3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490121547c1fe3a1837901292fa388df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a2d1e1282d34cf9ca42d65238d5b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb748846b8f1fc4d21a8e17dabc0b9b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf82145625a9b6dc62bb50300323d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3df325862ad9ff973678bc8f9cc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f72feda66dbee792017abfe580b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab02dc02f520d8195f42fc12677a5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5c721ab70e8bde5589535d38fbb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c46737f28245e4189cccedf82c947640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb34065117c50d295e16e375f0834641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e36dfee57f7e87c379c001ff1976e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f654f8f99be9050bbc251ff97d9194643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6009cdd511748e6d5fe74329274d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff3d119e208920fd5e821757c0655645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f35d57d42469ca948c481d6d5289c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20c06596e241bd7ddfb2026d25b22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc00bc2b39637c91b99e41dc63a4e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc1a94314936e00d57e1ace863e25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f49b72442f5a26095d8cc2d9a225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e26539404f7d68ee64a9054a30797651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ad896fea2d28d9b921181ddbcd95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48ccc3791f0a3bfcc264b692c3abc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3a546d54c62016aeaaca4c92d3c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20e2f0198e0173e3f8708d528fb53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03958c7f9e5f83acacb4a39bb790c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18174745586df1cf5fe448e300563bfb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0791256d575212d51754951dea8b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f10ce487d9119f16b6c3942a9e55c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4b996c611a9f5ff37759ec46ed49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de20a81c33e667974f184969c268e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cae7a53acf34aa11537f1b040f5d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c380414de5154fd270b937c4db2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e082c0c7a1d951703007fae07e93a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5cd85d7f0fe5793cf40e26da98a52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977f1f5be94a56cfea24ffa1137d16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ca5fe2cb610b52269038b9633e57c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc55f1d9943cad2fdc88f887862ee4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af560317c3e791e10b9e9ac988364cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d8e1dc56d6f7df422f235a463b76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea4846ef16f001a31b0f545c6ff7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38a085edb27fb81b1d129471de06f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d21abc33d195774e316ddf7f43f29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892104d0842ac0ee464f1da5a50a9aaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a0ddc163f827f213edc5945f50451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536fff0945a4f15c2432f272d5cfa2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a54893398d3d9d0961ca7bba6f37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c206c1e6762a7588d68e7e4b8709678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e9c1b3cb99fb4950c3d0df78131b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9e5f3aff5d6187b99ee156edef41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09afe2ab31ad8f673e0b1bb5bf5d263681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386eca93be4402bcf3093f3f3410f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972e6f72c900310d54363678b07063683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c6437266fb02dacb3ccbf026213d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503dcf03ca322d79c566c3643fce65a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6807521550e927039cc6caf5751dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082129b09e8b521b949140801284329e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6141aeac460b43075e86204446d5f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b1672e501d83d29252ed03e990ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafb0000f5d136b9c5a8f3ef0c25f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75696230173a34033a0427a1bdfd6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cb0ffbaf6b2f48d78564f0ac28e28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f195ab4def6545435b35e289aa55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e377a5fdbac6888f38cb0640a4ff4bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e9618ef1734f7491e3443409f040695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9edf8cd787473da7772fd6653dfc7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa6a48f82d223fd82c7f6a6740a33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d24de2bf20680f7ecd215c5971ae1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b96124e77d38bdab9d0b2b28a7f17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dc5249baf36e1bf551ed35c1f4aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fce0f7ba3eebbc0f3bcc6c42bc48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df10d3dc95533cff3341479988c5b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d5605704a827728f378b24266b4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ef069f227e1f07459dc1b5a61c64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04260b4687b76baffefe77b29f0a3c05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2081e431f08fd35691e43e1805024706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5013e2dfe82e0e14a72cfd314a522c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c3f0c0f7e244f294420ab77879227708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba89b626e17df16a9620d4d9d5d57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9ff658d7d81e575bd6bf249321deb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bef82236e1c84d6cd7dfcc156ab2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd049382a30a3fdcb85887195deaafd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7470a2652788d1deb48045c030cda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318bdba36a2661cc50242b97c12939714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67c1fc3c72a8b6257330aac754e25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdbee6a15cc6d865730e06064eb329716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c094b9f5e515ae0b82e1b888842f72b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0780ab8a259df31c0b8ab04308034718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7810c7227ff7b830ad3d54c65fd6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412fcdd9451fea8d74bd9cdf65fe5d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f44e7584a59640ec6c6fd2247a21f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f1a383cbca48a7351edb2aeb7f4bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b3348bbf4037bab1d530467dc2f54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df612b8c6e7777888a21a26b846c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7110a4e1a7481148a23e8f1e12fc209725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db213d7086f2dd62ccda54f183ed45d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8bf6afeafb745c8dbf4e31570a861727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dee3080c44fbb83ebc9b3c6e90620728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c82195baee177cf7372007d26181729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac277c9abc98fc3869482359661ed7c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c85740b429b9cd5de4bdf8d36ba38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184bda2c20ff994cfc1abe6e11471ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf82f7f637159e306d5a1def17839733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321edb0761b73e2dda957a96a102fbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8331b2e33d4571a3bc2d1ded080547735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60340fc241cd2a09dcc66d216f29ec6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a0a5b2ebc0376bc0cbd7459b112f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c72a681b365ba4e6c28036af8d8040738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e73d766b072b1d98bbd641262369e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52935f2cbf67c12443eefa03bd3051740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815fbe57ba563f916d7c390bd4a4de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a54bf31ff4d8f64a76c68144acbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771564511966d1650b399fd042985020743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31922b6d666f4eec42ea1d87bcaf5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3039f92df73628ece749b14205b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc519f06de7e7994286c29ba5e1707746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846924bc6c520247af97ba167bc0821747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a2c3991915906bbfac7ff7d8b7aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af77a1c5630dd13aeea0cba81d5a31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2727381eac39f080ad876f3b9ec53e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05811fa858dc995e39a27963195c53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521800feef677dfe5de63f5238b6b5d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd2148bdf720bbfd969b10e425aa3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>