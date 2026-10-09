--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355bac6a2da662ecef4e87021362af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce1fd6bf826ae7a560f4c92f1fe4762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ac05916b1fc4948a8e10b529e2303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2fceb178ec4068f108aa4922ec864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0efa527538261446cf7f04ef89528d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe7e197e5d63a1a2238713d25ef1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f70d0167fc2d65b6af63e2b12b6847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a2db1ec92135ffafbcd75ff92d6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9453c1ea82f54c23414bed5527b6349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb400aa117a13d91232737e719bfdedf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e999861b62d1714d295ea43917ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdb2506dcfdea8c6dec0c25c8db6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5944738749c574f623017a204551113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b49a8dda8e612ee5d8ddc0c52f4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6b4b79cb6816ff8fcc4e5dd5f031c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ef6cb5db2f14a8c21abe7d494e1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834be202dd1744e1de6645327b6478717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c515997a2e13a899842cb90e322718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b3ce407f05bfc0ffc37b075e243e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13853038653d0ef59d710d38c0c69a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e472303b47d2a623b5ade719ba5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6083143da47735d28fab2f407d5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e729260d44cb702c06967b207416923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e72187a312bb52cbf3cd736b8cb54224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f37010b8e581172e670770f4131cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002036572ab7e9cd691c579755b7ebc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d883c4585b69c420b8c2ad2a202bcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf816abb7e7c2e3947abb39a62f6f7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b628f7ee860e03985512c8aca63c2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a04c62325a486a96dc04cb209962430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238c9dc2a6e304e76ab775b0be9dc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a2deb2fc999e022bad2041f22c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dcab2635cc3d2ef0763f3e3bc1cb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d97c0d7feb42ae8c19fcd2e05960134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db846697e9c8b7106b51414898873e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323521dfb3116236e3e7a825aaae28336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473aa2ab07ae4f89df27a9c4e3aa39037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2caf8e4966b878df5c280a9a4b78b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08fb916abfee1f03c1e57c2826e15539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f028e430ecefb695efd69470d7a097040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa17534b1fabb67964dccdc67a9bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ecd7ebe9aa6d53c3383abbbe684a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e8d8fbabf8a3354f8b440e4ac02443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad909a79437b0b7c0e37df278084744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3114f1984e2493da20790a2199a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc28595cb4917687795357f76291246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a2989c5a76a7af09b90a92f0de1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530353504f2ca6b6f06017c7a8776fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a607569ae4c58b8450dfcecb609ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fddf70415d83fe509e62fe80620d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f488aa04a5929c64c720dd57a0c2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab539ddf6e9f7bd2545b678befaf7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eba2c1c94a6d30f9826e447e24b8b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f64d7b02d0ca07406615cbef913a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ee88372e6a0cb04448790b060d8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7cd5108a4fcfd63e7d789098e2cd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d29465c39ca390b1042b598154e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5f63dc01a16b909e125b2e3e5dd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31bbf1e66dca2ebc0d7ab18c52d1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268f740cf8ca868ef55dc142ba409d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca28046871d854bea03368566b52f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2abc4eb3a02b4cb4f9dbe591f63b9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5fcf9a01d9b16a941cd9fdb91cbae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e569de2d3d82649602e5ae6d615e4b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b319dff4ec2d5ced895e0def62abe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b6325fdfbe6ff85a8503653d4e9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793243fe74bf77db2263bff0f4547c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63b402438f48bdeb89fd879e5e42af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7b228e34000ea0e78792f32e3f3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f434159ed36f822bc3d87a2e26d0be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44467e8ce5aaf2fc57a8a55c3fa1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b53926cae938a2dd821a3264f8f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57099767c33f95dfa15461e231f6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a24bb53b980b1fe9e3ef565c962b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d3582de696b1437a65371ebd4c9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c78c0e3c7cfc8b6269dda0e453e4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de7ccf32c933a5dc87c91030f99ada77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d05cd62c8db22a3173a92c55b9646778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7392e657e1211333e695893e564c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f661ee4912c549f5c6d78252cfecd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115689139b0a60939a8269f9de2929e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b7367b549ef8da30a8bbd8a37c0ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74debc1053020cc9fd7a76e95ce822d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3304beb9cb40b52f8ed64b3f37258a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f530d138d60ea0a281f2e4f4989c6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b8e23e5664e917066140a022701786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e24bcdbe01b7cdd90f1909d17b75e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb529d4abe3b11aca90b125026d79288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ed91cf9dc9f02eb72040f0a7888d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a876677c6ef625662ccb718db11de9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3e80ce73119196fe124308045e6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23296f5a5f0dd014f592d95705aa46392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b98d9a7c8c7469beb4531499d4abe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea935dde4aac67a7e61b8fd57709f4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcced7b0f261db44ee1587f2e7f1aee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db098fed65c60be31ed20b90e6c50c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c17d9bf7b82465368e2a3213be3cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303c08c5f5c4cc8fc4aa8820a4350398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d0abcc340ed61e23fd51c4910519699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d3c8bf5a0ce632ef81fcb52d276b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c339425ffb4e4f2e25e2ff5596d844d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a76b85dc2e6e4dff3bbf91dbc221102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c07b7c17ebc87e9666fd5ce099d0f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7820765e398cce803d1427fe2e480104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e490b65b60524c6aa45df4a423ab28c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775a47ad7a9f9557375e3d20712ec9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d85257fba1391a3861b61cb8afbc23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c53b4bf7a672b36a5db76ddcd10193108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacc80e0eaabf0e20d9369f673c8ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4b72d3e4369529436605325282375110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e2c4fcdaf7721486f58cd28752bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dabb30ab7f87db03699e4cec1912d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafadcd3a472695de70c0ad32698954e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14d8f7ee9f6a423c70ab54a4b885bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc336a809ee4e4d01a9b96ef9b9b2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c1906018f16801d98cd0b154d8626116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7c3e2c1f7505925ce07a1391ec47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7317fa560c785efccbe9f32b72a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027251c6d722a067d6445da329bc05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa46c1637132dde6b6e77d450dee3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44b04d2e3d4274019a065edb2d09e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bdcef734b9eca890848aaa6f529fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e710a14cce8d5293562ccd3c6a61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b4266bd2a0ab0ac642bddf7ac8216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a35a90a44000805cd9f658e372f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1952e79cbaf7d8ee0b5079c61693d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214b071bbec54f6d5cfc2193b80cf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637414c8ce1915f3b17b5865959a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcdb3c687cef47b21a17e15f125b41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7029f55ed6d83d86f134cdaac5333d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709f74a7466788223eb2f317ca1fbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8734d52ebdee0ca0fae91131373e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27596ccf9d64cf0e515154e6bda1e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f5a4acf60f01f9a1612827a8460e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480cd29163d2585e9fac2a5f4d71a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5ce2591b815ee4223838ec520d28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2351659f47afad2830614e82c381bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc2bd4cf23e71e04a2c27d1bfa0fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c573dcd0439ed5d97e4fe2b0de57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3e3dc4ad7d102fcac1454d59ce84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6895b3f2c263ab6eadc8b6515a37e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92064b174819d1336f5d4f516a972112142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a494cd00aeb67ab1f9780fa59353b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e929d3732942665b1e5f780d7e7e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c29ebd0a1fd8a45bb3024a19421a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a1338488a1501538ae188c1c60849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d5ecc8d086f70302131568d6e8ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007956ae7d6d2ea01b9e82f74a7172b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4acaca59ba36d5f01008bbf54afeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca901d704a52fe07dd0f4391c2f471150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e194c6c963d5fbd83b3ffd3b2bd46e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c963a7be28fce144c96474a089b4e80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e02331ef2150c9553253d0a903c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edca92cff97a3e129844d6174ba645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e871e00f9963b94c286522eb9bfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596584ef429096ef29ba2e72c2257de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244a0b3ed31e2f8bc8c210e9931cbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68288fcd32219c5d1a0698f08b8f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27245a679058b90cfe960c5668fbc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728806b32de08ac8dda6c130f11132dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759025b09313b99c55c96c9974311581161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5401d9583b00ea872ef35fcfca7e6f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b825444bda916ed8774d78eac530163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ea85e31e36ce6fae17f412f7ebaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151333f0618434ff30b56867a77313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768781680105ec8c1cec48c71e63bc2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfa7d2b913617bb98d07391c89854167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e4a39eac0f9bf11e2028d964a8efe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e94e899b756761838812a79e760c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5dd03deffb7270b65f354aa2fd26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec67192a735c946ebd2373f136a35d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdf3ea726eabc28a71b2d1ab27eb31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1fac3ac371ac1bbede75e962fae1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4477ab444014384db419737430ee1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707859190caa8a34cba01aa2f2cc0eca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31febc143b19240d7416632b2aee676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569947a9203b6fd6117cae021250e0f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02480d1049bb3e56d4b9f54c22e99441178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c582bf57cb16f428f55cb84c39c919b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d477086f8c7676e430c527755e953180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8972b9bbdcbeae2e59ca630476e3eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c283649d3b37c53659dde72e446597d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9a7908d41b6b221f7c85ca415fee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6358531435078f2c44c4e7e6d547fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7228df2177cae3affac5b77ac61f1be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712234d3b09cfb821cc4f908a5517fda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432c62b60fe67920398cf150304b2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f787063f8571339f08a77f18a13b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911b448212b6f9ab11ca9ef219e624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1a4dadbea39d2f3d85782e6b86f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e68332f6b80c7364bcf1afb48c78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2071478f54c377fcec9d489a86a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591e546ef073759d5a60e8275f0d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e812792b4e2f8257cbbd8a9f5f9eb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164dc8085dd2b32bcc3333e74cd3e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b481e708c7260b1bb57180dd789cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be13d38327f57b3b91acd56b8c498197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250de391fdaa6c86c59ba2714467e59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5012ef15aa40f9f9013ea9c270b56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ee68f4cb402d7ce05b1b4e56ee2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1069f38af4db7698114951d5b79914201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cffb4807c5f9d02d1eb233fba514ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe8dbca8360fe06b7fc1c66638bf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e15129c8a4a024e1323151d8a3bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6aed1cc986624010d47708481034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94e62ad9fde52dd3c7dccf9a86124206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b171ad7a809c285bc61e11db7006f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376d0ffd0d6444db4e492c59caf99a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa4bef1af5f4dd0e19d66a81f39600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616df2999ea15d7cdce2ba8b9e32fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679ec060c2f9054a668cc6e0ddfb96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b7b77d463fdb3d37682807fd01e9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d5551bbcefb3398973d2c1f98852213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c71265066c4661eb79216bb79151a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d0e107d9fcdd0eb8220e9e09b17c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4792fecf4d7fb215254d85b013d747216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7f46e241db127f417f78cd3b6fcb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa50dc4f536e477cec56fe5e080212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317034abed5ce353962202690d260115219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655301131839e9ef080160d8260d1e63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982b40b1543a51001504b8e3f559e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70992e70af353061045f19e31fa000a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de617579ba9c9b3f76c407c976078b7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71618815fc315b3595e19faa098273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709852bbdcb9fdea1422c45d266dee6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcf7c8908359e45567aa0c94a2f525226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae173d5cf88c2e52738c1ef4326ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602298dbe60e6bd89d20b4bbf80107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fd6154bf25a307ff803ed389c1523229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9c9b2c1c28e32fe3775eca89d8ab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7bbe16ab03c24c055306b6031ffeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90f029bba00e300bc9fa7a53491ffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8d56a7d019327c2d36331fbeb15c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3789547d8a59339f9760486641c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922e6425f3ffd64a9784a1152804bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05782e1a3cf05bbc4c0cdf40a3ad75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27a248ffe6d9f4b600b1ed857d3f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a1157aeddebff79395e94b03195b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23945cce1d6eacfc416f191b97447239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57c4ffc6600e0cc0cd3eb451de6519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920277a8bc087f9714ffeb80e42be755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041aea656ffff39d289b7cd2fc42fbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195036d0a58496335b4aa0630dd55b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f2fa02511fc451fbfc5ab29b36ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38543c37b2289fce4ff690448faf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ce309d67fa9fa281619e322107fc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3f0af2444fc10720795f1fe321367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb4880770d2cc9eba8ed44c58a24bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6763279d06054b66481e60c6b753a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864baebbdbdea048736a9adc4d8756a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d75450745aa59cdfd5fe47b1e59a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc11468d6656cc990b75e92338bc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641e70d7c9dad794e6d6ba7a9958a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae64af1e3296608a0616133e87d53d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6821ce57b3be511df109966a05dce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74042ccecbc7c8c8cb5389c0a3f47371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdcd375d7c6159f48fd489514c8924257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739958528d6b01a3ef574e085912a17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72db36ec792b8951c5f9b4a159abf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d6c4366064f060f37750b2511048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399634b8f911d75cb88b1aa32a58dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ebe195c808d0c9f57ea433d029608262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52bc4de8076f9c2e139f863e34593c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365aae75f8dad6db55a722af1537a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ea8ee81b06d8e2ccc661dc3ee6d4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a98d5459baadd3d3d29da63e26e31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70ec743c7cc8fd172bd1fd05192fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b0f37156fd541db02f3fa3d545bd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f283ecfbbdb458cde69549a517431269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121e171dec3f729f74a8394a2037d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b33d2de7466b319c03b56bd43b039271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1b2515e2fa8f7fba2a5453e8544e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf96aa39ab8ff84e569a7720d2a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbba4f8f92402b820b94d983e855a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1592008bbe74af7e28c37f4c44e56f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddf27893fea7c9977a52b4a00398ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a897860f48d15847b1ca8ea442d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73950722260a8907528b1138d19fdec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d88af876fd78dc0d496cbd8dccd3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf210df80274c5cc736dedbc020070b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119bd4a944436a3562afd6b0f8e5bf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ed3d484601b21d53b78a93a5df97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036641eb4303f70d2f6066754fc681d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe6617a667906bd3bb5fdb6387dc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ea461af33917dec80496ffea017d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749094dc643f63e8cc86f3978c49783286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba252b93328ef7b8af7cb246152909287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a3462a5d498496fe78c91e67024a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3607d1c8842814b28aedb24d0b9b92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c214541aa803efca688a9b051b2236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479a5cdac115f1158e061f78a57e3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb344aed624964813e5efdc500be929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f466f06be5638fd9cf44490c793c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4dc7c644991ba90723f820f1176e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa18753ef177ebd43a4f6592f5fa4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74399a1a3b444cb64cc8fc1efa7ec00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc557b1cdab8f52a57cfce268dac3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc69de05634a3abda8d34cce4344b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c7f489c812e4e3378db737df1bcb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db630b4e81da7b4ca16943dc9b49b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08fdd3c1c3a3acf8fe44fdc0e5aedf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e2b5cbd05161909ea3960520e5f03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc85db3509eb5659c2b059ba1afa58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82eb46199d4fd6dda5c050e44412b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a117f5bdbb0706cd748cfe70d97d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5849ea3074233d3d171e97048623306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7d5dfb79ce66910f0a636385b209307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85449bb3c2666a061331dc874ac6c44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959570053a6f1f5e5c714855ac81cd26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fee579ea3ee2ed724f6cec12d2f12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb395231676129c52b78eccdba456311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e887c21dec62c3db31655dd7f6dfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da16e83e391c248f59f544f07383d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602148bda98ba8e18fcb9f7719fb47a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cf0644dc41cd48a59dadc0267e26c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d36b033c1dc223d1b6beaa58925a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c209811e3fbb00b968d617a7e50d01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b881203d11d36e4cf479ae55dc38bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6f6a0e6d63e4ba176feabcd866b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44014e7c2c4c7c683019b021daea3f4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd2cc04edc1c658f66aead601a730321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f103ac1dbbbc496aaaf13d531197dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be8db6867129a999a5e1a60788e37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e061c23e34f0e31f9fa5172e474a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25019676c704cea04f3da81ec54f89eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96faef40de3e9c2ce4aeccada84454b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7170bfcd62ebe01e2a8d3995e8f30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a97f2ac15d17e9c744e7d2e3ce18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593ec69a763fe4c01ec17e606f825d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b97521bccbaf066464f8fe8814b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63d3aa11ec4bb439fa858efbb7565331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c5c8d0127edd3c1ec28257de69a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f58e612c213148826ac30c5edd957333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb609e428bad35bd1e599d1af305f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5602cf5cd5cb35311087605422e9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ba96a74526c4bb0847e78d1c85e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bcc865c3e4530e47417f78386c4f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8849cb6a88b7227aaaecc3aa446eb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a294499014dd5ff28a05b050aa23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f923d4445d0e0875519c2e2afbbd5d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6965d5030702627775f16723073a1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686da6401bb47647eed8ca020761c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452b498b960eef23c45cd6b9aa7f97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de389c0be63058a17c662032d550092344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f725bb6567f51b7e1993198103132345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf1ff1d9940426d784c4e0b80aede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064db373210c61bbf7e1b50f58665d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e65dac1a8fe1d6fa5d747fa0a931348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ff5582c1157fa8aae05ecb733c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0a1adc5f5e7356bf6d79a300d713350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085512fec6f82df29834fe42294a1c3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d088443e913d7927de53fdbfd538b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6e32478854ba24e92dd1252abaf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb631623ab3581c26ad6d4d828be3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340d4a212041016c2022fc1d7958e99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c521476db39adfd9f1d5028eeb9a760356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234c2e0fea7810fbfe19e60727f0b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb85283afa64c4daefabab6cd7a0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba49b6b03cdb4b2f345a473fad7dfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3097ae74c33502de14b4c9e7b1c8e5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b838280d87a683d878f9e40543c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416bb195ee091b27a76d0ad2468e948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658a89b868bb69a92b5aee4ee13b8b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33dedd812c895f403c20964d3eec2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5ad9820e74125b750459cf551388365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd3a7b2b8c420b3bd47299b62f874366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08fb27f7e25bdda472a8a581d572f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ed466e1847d2b7ed05717906376f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559d2ff6ec7541ed6026cbe3df586d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3cbc354fdb6550bb7e19909137f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30cb7dba438ccbc2f528e95488cab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4da2702aa8075107824d7e07785e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44378545ef47171e79bb5c07cec39b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b698325832198ce29e4d50502bd6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0626f2b6c936b53a7aa21fd37be5d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab482875d555bda48693d55cfd668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c023ab632f00ea6f569702080ca849377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90b62c447af78504b8ea62002fb41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27de77f9b2cb5db26b072d2472bc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471a24173b85828e08aa16bcee39a9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2dcde4f202d9201c5df9a1bbc097f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e41c619f7448ef54ee0dccb443b23e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be342b3df0f60ab69e8ef5bc7062d8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be43ab2f3314541a1310b52c994e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a64e871f46282076c56c72e06c88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c13821f9558d590db69f167b93e80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfda28935e32a470175ebba9970240387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba329e1cd9595d2155e1f8de4bfb78b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c73c87fac76b8f109909679911a8cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d73c4bf70e86a49446c0d6a583a7ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecdb66e27c7e281953c2f21621528e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ea7c2a81168540254c5de1c66975392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a467458e30c72ee1ed271d7ce641491393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e40b55ebba56b1ced2c0a1a062c8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d106c1c15e1da034c5c509564ecf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfc78d77bc66116bcaa3b6afdd3146396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae704f292591ecb61eff7e7b788a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aeb0693e54db771d3ae6304f76bd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e16e1c998682e535c7e8bd256565cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b8e486510793c055b4495361a78d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2963dbdca4318ff7c1e081eea8e3a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3fad0e46b365a8f81ed8804e509c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275b3613d18e2084f0eb0ca21d51c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630102b49584cacd7d675061470c1fb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c784a0ffcdf866b0f6266b8ad50b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5822088d2df56c7ff07230a1accce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4e378ad936459f8ce49c0476610e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49cdd2364b14814a98ece999b4cd10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc79e653196040900cfcfc6077c2c8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0930a1988a1e148275cd85d209910410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adfb18fa3eef1e731c4857086675f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110209cd153389b26a3a97453cb802b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca9e0395f47ae9289624315a20499413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110c5b26c6469ebfe46149fd2f8bc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe718a731a0807000bc81368b71f32a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5701df3e2c253382712cd9cc55ba4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dad14f1041f84ac25cb515445f5b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5616b5b6862db2ee731d0357d65a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adaea545c18c119fe6c4f9f10d8679419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b67818a6e520cdb73ba9b0b136a62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d958f44134619dd517f1c845c0a755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce84069725e1b62ea794aa08d0f7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253cdbac6f3422b66ad98379e598f2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb4b4cac79ada02f3d17f6147d696e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c926c08a205d5fd23ca9ad499d5bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9931456d4906ad6d798f80f8a42af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddccb201e62914a442da5391bd9f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a47d475c744140683fca4cb516d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a51f638b395fa48f55d57417c2e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4ec54ba6585503eeff83d5e091bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57322cfb34efcfe02a17db4531f939e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af21562f5ba2e794ec17f209df920432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592cda1db5b740a9fa1a5fe1bf3479433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace6e59d10b4e110843ba59c4febc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f0e7d775422910a9a21f5bd4b2b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce85822cacc06e2c17ce1fd6fa7d40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef51764258c97760d8a2597633933d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b8ea0e8d7e3f6f442fc3281d1bf38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c031dac569b49f5cabab6635c83166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b54ef85da73c6c008a6becc53864440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e829e0b035ae4b50786079f3dd7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb869c0e80bbeb9e751f19ac4ad65d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0019b871042a2e17f1f7cf83882092443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b35ec55111b1d538d1b597175b55b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7abf80a999141575bd5181e46ca0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc372f274bcc63b6ccc6c3c31310b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d030f81c61abeef483455f48a6d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cef8d76ff4364a6919df9f9ece99c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d4c3bb728dc88511a8c61f4686cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95876ae9c5a1f394fc7aa442eef0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9108e78941e69c01cd8b75aae859f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae715d17bc6ad95c68a6c8895e8b35f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722163ab670615e38e8564e588277af1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290a6322ffe9af0471b506e192cd3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2214ed07753258afb6d5220118d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3025cc6cc509bafb5a73a0db2e4e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d135011b93243e781873f3e50689e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e132f86379167c9c938249b8981638e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9d4bf88dbf169338c2b552a0e54a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16ebd827eba5eb87efd64d3f8bff3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3c5b4eb0e85eaf6ee13d15fd553c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1d0ffbaa24a54fdb36508ff50f20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f7a12a9ec65bf871093ecfb22e9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e303d28dabaf51fe5970e117b164e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbac8a933cfd0d2239564aafe183e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec38d2369c36e744811e3474c363b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc1f172ff34103f66b5fbf923039f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360748dd9cecfb874c8520fb78372db9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d561288e4ab1697ecc15737ff150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b2efb9d3a76966d8c133452a352e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08e0a6e7a26bf2eec7f1b4046a26e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ddf24612573362422be9f51e30e74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab4413a90e403a6b740b13d4784e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c088715288e50810d989bd14c3db7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212391370de340a653f1b600b020bd83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017063a70cc16711cad16a4b7db832e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438042cbe6c9f45e7b531e2a33525c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bed6c8744527909c7ff4e3b45a3bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe18579ac7a45b2d5eb07b6cc2f66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44181cd8cf7224e3d8370e68c04eaea7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca22c105f2b67ba1cb3e10d30427d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99024d09ba4e903e629835d2ae275894482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa88239718107567b2c16d6e3932a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe72650f51539b9e59bb4b208a784b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d969bdbf0bad0ee0306cbfb4d08ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad971585b37df4959535def4d51648f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006c917b5a954cf0c7e6e4bc0d3aaab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d91dcfda9238e0a95fd2dcb76da53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a6e59c107a85673affe64da03cbd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f2f05f530d852cbc1880bf49458bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039bc9148f19c2cc1214b7bd9a48f8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b567bd315da227827c07acfe7a2fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a96d3f60096b3f9305d82602dede67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481af26fee2a2814a7ce3de59422881f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5080a4b9b4f50a7bac8976737f7b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c79f48523e97a804d7fee011024d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07247e2b9bfe9ec0cfc71e4aaf881597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5d683f2e9784087668b4ed3beecb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271c8867cc602897daa83b4d630f07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252db67e1b2e720851799016a476bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c7c1a06fd58de52df668bf5d18bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415285190af22ec53c457029d5370127502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32017754d0087af912db40b11cd283503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51e0329b00ebdee794724283125a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c51c1c1b30b823042b1952e9ce4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b1dc29140eeebcf8178b17727085506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793af448495fe7eb6c84b63665cffca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6a8c1f5f95273cdeb4c9cbe03683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bcc83c3321586b2f11b6d564d45c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609a3b8a69606a9e8eb5d2f1497a2f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174e39aa8ab68a9cff9b2531242659511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c1e04c4e1316aeb90ab5ee818e75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f280754aa329bb6ac7eaa11629184c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3d6ecfe717c2315808f11d5dd5ec2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d723fc7f1c1e3d40b62547a4ba9991515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3889c9d5d3788c97425fb753cec99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511645d9406c437b14ac4ef10a596acd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04794587a97167180fb1281e6fc9ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979a420bfe14b05054fe96fda708f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99d782aaf587d0f0166093d4e34f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff42921e88ed9e949c8a279e9c2b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ade8e8bdf953d168a6430875aa3ba4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741acd74603b8d0f9a18b47292eec5b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d913274b35cbdcd7feecd33d24ca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8067624c151368bb0f2a8dcbb02f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf31b0d4b004813ced92cc04517c8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08002609ba063af162bd0d529c97091527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb381c64c11d6c514999d4f585e67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c5deb96e28b035fffa2690f87e29e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75e7c2025edc07588a61467ac4ace530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9694f2e4ba8a950faa72f128ae98b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6f38507e7a2ab475fb35939e3d05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791d6273432eb2d8dad5ec25f5c8fa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef1331c1dc2f4294a51198dae847c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a34b8f27da080694fe465ec0fe4e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204abf9b631317b0fefbc7e1daf911536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7252329a0ed10a2107543af5d1b7c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74b38f0156ed5d95f5b49f8975a276538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa489d8ce3cb28407a4068ca2949a43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134db50c75a5b6c86b6957b9f34d3ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b671bdb49b8e184128d518e50c684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea716777df5856fc7029957cc7552bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e613b86e5aef9f9e74b9ac7f2a784543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cce6bfa8e41d50518bf3c95e40bf73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd57847d0daf22100319d852d9404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94862194a284777d44e08f086aa2278546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae818cbb4b623d0b919cc687fa494ce3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66f62b2e1d864b9ff7cdbf965278a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8622efb876af115cb7091df36decf3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe06d531f0c34a67212fdaa2a904a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7368dac8df38c05c32e0aa512ef5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a2f67f5ee8b8b47683f20227e1f7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1332681350dafc6a514b33b6f96380553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429f40317d8f234df11088222230794554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e5eaf4679080a0a03c5f5722f6b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91fcebd3b87df31223070048da8dc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b778a07986ce81fda00caf7db8e7a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323c96341af3414e70d2fe8bd6ed65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edec96ce60af34f80a87c7ee77da7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ce5f0bcb79a09ab4d7b646730ad39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e2d1142a765fe0567ce37f31c860561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aee42dee9638f45e4b2fc08487185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954db9694693d64a7fb69a0cb4fd349563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1af3f19bed5370d5ad72204fc8126564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8634d935472e7b85215f0f53139e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a2b9ffcfa178769279b0918b6008d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e95c97f8513e0f24fbd442fd2e89b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d664e61ad5c6e4c700a7e1e4537a042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0839e61ee2d7538c3b4466ccbe17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b883119cd7880315b941b872c1ab59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebc22c3ce914361340e3161c39702571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9fb43ce66c12916619193adede2b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68c90404fa3e6094db78e59d9e400573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba34c9eab5a559528649831cf3110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db081e45237dee589eac3566ca1c162a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218fd36b16ef64efea010e832a4e7e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86369c79b3a462913af85d2aead139b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e83d3a9849e822cf8e93c643b6086578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb942dd9df367f4b48aa9860e13d73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd2ec156fe7380f99a5b014043949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4a5001eeb6fc8f4cc94b9f5f8678581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcedf56dbac5e82d6b457e812fc2cb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f0671fda1a7a705ae6590e26e592583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf19a01880688e033e6f74af6054ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991701cdffce7e9237e2afe143fb92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4cb9d5068ba650eb07093d53e9e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966e64fa14c45dae0029a2454c8bc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1284a051586a40596fd916fcfdc894d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d2408c127d340a68c65a78575732f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825332f845defa178d4410dd3156947590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd203cf7342d1dceb31ffba1525eef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cacffe0b0c21a0e3e48352ad3dbf75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a1a23c58e14e88ceab85ac7fda8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183fad2d5dc0740fe2ca685a74e1d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e445a097c184d937da3681059e26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b552db11809261294e262089f278d4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5bf26170f78231e26c525219f88c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960a8ba3457c53cd4715cd15b05b602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845804acea332c9c389b8f0aa019926599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031c4c6a36a28c342dfd604aa12aaed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706dc02bdeac09e7a8c3323b5eb0a60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2ca2960a737128a27cb94f8ffa76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351cdde6d9574130dd66d768d1bccf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55602eb8ce31e68b62ff443e4c2a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f62d1698f75f67d68fa26d9bd7b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381ec6f85cf480aa38cb64b8e65147e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b85fb1114b9225e1d8570ea76c0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313ed69d361e7d0203c4c481b229de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d23a800a4546fa0fe171305b80471e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133db5766b28196de68a9d1ffb6a1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48a5573c486dae0cd00e0008e15eb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a38297dc5b5ce883601b290d78741612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d13cf864c4d667a3201bd065fbceb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1cb37cdbebb30b42080917d7f3d7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9acc952ac305c0f4457307a4eefb73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5767b71127edb0b9404678d9579de9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac2405e4c5c6553436764e9df5861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b9417bd90ca5d0f0474f881b4442618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f4e06b2ea1ad5b05687c11bcf096c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da49fd56c4c88a83c87326bbea0a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c3fb2fec385f0a1abccd4920c8f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2cb287eedcf6a5d5d7028b4e5b6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a2883ba836bebebc57674c4ee61e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98115fd3d659fa46af050ee6a21d199624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7fbd99ee4d4d7698df209a9d10a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af73b86db403d6c37867a478336a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78fa33de022f173c02b6f953d21c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3645cb6b7f41375b284052cddd10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c0d7cbe5dc57de71a8a26aed48c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a85f585392f6f8b1216318821f5c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951791e53d59020ec5fa893b5ac868631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9093c4da07814e145efff3d1d3919e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec34f174d01aa46b34ced1a95c358d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6c42dec8ccf3ae1900adc63220574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135d114e49e4fa413f747f90c0fcbb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02292279e98aa748a3b4172fe4f9d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba140d9dbdd3abdf0b78a14054103e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffb0abaeb5db1701520af9d76d436638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3abe1f82f592af2358c575abb5f83c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d2ab1002647934eaf18539563a81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298547ed02fa955de521ed697adce603641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dbc3c51c72280781baca6d7059378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba80d4fc4d20d0d8af02ed43e73fad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ba302a437c8f551ccf66347cc019644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fdd9465ef6aba343e57e693e1a1fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae008f70b39fe3d227144f50a91d11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6592f5bf1b9ec961390131880216c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed11f9d5e05156c07357c81f7a2cd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9342185e2b2af95f3ee4fd1f1e4381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca28bf51fcc90c6881e6880733c796650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4233fd47f1ba8138694d69d5cbc02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7012b9ff695070de48bd694e0903e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1648f582d16d3d0d567619d265269e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919e605ddb5818f5346f4e2092c983654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cefa946e89cdab7592d2feb4342f69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f015a4b2db14d1c62cc57a030b4c0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39573923dd2739211096678c5d349657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f79f8dd6f153b98455960aea355c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a068d11aa14eaa55cd1d6dcd936b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f985fc55cb42c22735888a5aa8f68f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae34af4ff365c1f0fcf241220e416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e75f2aa006c17f441d475de94a6b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef33cbacf9da35c869eae34618edc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ef73cb774e2b37b5380f90fb4db0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959b9c2baac2a4f58c185f01d0c4bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dd440e3a9f07283588deb8ffe9429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce1d6d9f8f5372b326a67b0c3c817667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d51c03d190efa61bd22c3625543b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401939a682a6e735c84b9a7bdd3a35c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5c23451ce14be1ee64e80c954ef4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84df0755364c730cab9417f422d5561671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e03e3e910430b5c24361c9a316dc7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4cb18813c39a035e0910a1e79c49e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd3c8ee860683e376dcc908aa6f21f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc45f37d78e67d9a74363f9301b0ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d1aea9477d0e8625e3cb96c2daa6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704cd92b0b050103f6565e6ef615ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4266546105558c6116c3198602e47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e88a43e01320e030713639d7f826679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263670c1735c27e69a6427a860d9e619680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016cf984adecfa7ec3e6c89c88ba4a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2f44ff936b326add12cb31cb30d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a2b47277929ef2cee2a62165b88d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbf57964d85847f2cf6fa0e1c4f2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366c346994bfb5dac635b98988cf6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f5fe3c8c6f99381af33c08c28c76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07106283f9c1abdd3ceecabe11bec7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a3bdb5f40a5f0138ec69ada271ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425711fe572b2bf9076293eb6934c48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a5f79b0c57d89d884c7b6890410f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c57a37821a0910814a48731033cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33314b23781ad992f2d2ea9dc5a79467692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc37e96beb23e06feead6c4ca8fd77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4479604ddfb1fb5b4682f4897835e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa76fcfebcee9f4e4d8af2711039e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b9466f11a9846e0d0fc77e05ffad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df68332cb0d1d36ee190866f0da0af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5326f82fb9eed9ecba6f10061efe2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a2ea5696cbc2c55a5cfdf3771789699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed9f319ab72adf20706e2f388afdfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846351288a00c6c8ca8d2d5a2a0df2b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d305361efd60e71fcd8d0af260571702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d29f5c4c77e262dfe7895464a4a77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10449ccaae5eb8171ae84253d1ad104704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27dd496b770b9ece81e3030b8a99ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c19cd78fbba8c9fef7d40ac4d094706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c4bd0696f37fa12c05d256fb5169707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f735c1a47f5232b17e6e915ac544069708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aacdfddd284b19800d69580962c722709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f89314bbfe1ddbd9ef4fcf85fd564710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0298258b91994a7d19dc56ebba09c95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7eec9b7c4ecc45784537654c0fe4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590aec97f656d3514a7d9c0e5b80a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb325c9c62ceb6e0160cf3d1c2dec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a7994baabd14605d954437cac544715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770695de88bd4b53415e6e9fdec5084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f73fce7ddaf3403c5352660022e32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba9b92b14a4e7b3c094a432b20ace718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714325233b506b53a82a8fe613836e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e0e7b8d075f0db0e1806dfba01500720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381295d57226da6896e55a1eefb50c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0e3871c0fb0b1bf8abafe62819410722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7bddb153943dcc929d4f982cf6174723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec65ae2389bd191cf7f06c7c2a8d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35db8137e794fafa0fbd8802c21cb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453593aa05c674f11ee755bd51ab77fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9211be8a3cf822b16639503b6abdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050bd36c669742034adf4a7a532a70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e14a9b648847abddcc41876df81f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7892883ad049a3b755e247b9ea82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2fe1971127fbe2fa548432b69528731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b69f4e8895e85da2d2c60e9320cdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7e9244ab10d5955f2aaf629511e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37988e2eef6467573e4d3c9a28cf37ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b073db52eb641150fd58d5d0cbd93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1409bec97e0363eebd3bab05884b0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6e1c963c2b58999fbacd442940aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f12da0f176752155acca979456ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26567db280249855f60f4975d64d8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a5c82fb86a0b8652597b964423e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893655c155c398e054c940607f5d452741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbb5e95a142131cff12a4a6cf0310e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684385082c0fb0348276b0ab373bc389743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbc86b368929ac9066bcce2810b86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306817f88d5a6a6a3edf769ab06704745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9beef4615a20ad835231c6ddc2ce9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d36e1df34f5ef65ec52657efed57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76bf48c9bd396a3abe4151d4ecc3d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a97881ef9afbdebc4d1ffa2f83a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2f703df700f2fc172c7c93d0ea3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98220ae993f47ae48dd256270434c991751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0b3379c662942ba46e753aef3c71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731f43f2d72d7ca3efcf6340e41955753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae81730d88275ce49ade019d56fe3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c292a33bd0c1dc56f74cb4604a302755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c12e2df7812ac89565362658aae80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520922a869640dd010d8948b92c3a78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefafae344856ebab0d7066c81e7c561758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27f8a362c55b730da57b5568b3d8c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa350e5b73033b40dd2c857b548ad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a4bf9a682889544ab6d03d553ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2ca4497c4c7510b96ac2caad625e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f3f0f98efd1ffb11116e966acdd144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7d1bbd24312e73d537fe1d089c175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b3f450a09b92854531dabff983876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a221792c83586fcb9e22743f04e127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae059f92f258f30c9d557228bf4908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298e9637dc91975a2b1533df1618989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a411fa87cee776dbaefa0e8d50f22e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b298e9929cc8863856678a60bdc5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67217a6b9fe2d726404c9a427e47890212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533dfb9bf9cc6cb5dfab2846fb6ef7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c864f88f1e67183742447e5c2c9a5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137dd57e0b2e2f23b7531fa9adb91ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a0f6ea25ab5f25fade4711828cce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1c94d2d27a02d3ff6fb6847aa94c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5304ea59df12b01d14b1cd11f0747818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b887d69ee95e44bc3d61e27de0e182419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89527f0fb99101214531d4840f90120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b2414983660e50327a41170b6fd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50204599d04043bed7a03f9f7039322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ccb2e86e05f8a1da66ae5d16249623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614abaa9773a1eb4f2461c8156c49824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c274317726d17d92e0412091bf2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc6ae9360bdf76705eb67623dce08a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa8f24125af62791ab362960c8bae227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69477ef75d4e691481bc5b53229d8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473eb3db1d24498f325174ddf17e65b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652f9dc2620a6b69431e5100fb3e1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d307f3b52fe58fb74809bb71777931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d3d7e3223a5e9e8bbc7f85e5aa1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23af50c296f79470ce178fcf9f795833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72835c29757c05475c03aad6283deca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02500a91c86b7c5bf6e83dad14c3fa2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a0459cebc2d4036017e430e1f4a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6842075298f11af5951b247ef1e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276599fe3f4c21e221e9facc7fad82e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02fe8f3b204369efe6e05750e7991539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29548ba099b4ff51853c2aa509bb626e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600128d81a0adab5769586d6d2e4f2fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389baad37ef62ab0806565b7dd293eaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e225cbd1358cdacc76ae4c6bf997343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2e50db1d9d6baec49e3056c4ad5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c719800c7771c548bb6940116b04fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68074b6f99d8ce425c8888fed36aad9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16863a7b0cd395914d1b55cf4102747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03334dc4a7b649737bf671b419ce35448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbfc9a0347f7000734a34f2ead4d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d3a64c659228b85e06e401f82014950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7b5140cdda7d27ad94492bbb5f2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2242e807c97b8d3b618eec5307d0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c25b97b637b1a4fabf7b15873fe1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d1ce6208cc25152847da4d895f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e53ffa77135ac4f1b2627793e14f0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b7c1a13552aeaf1b53552f0b568b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754264ec61a7982aa3cee889477aa67d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5f58416b68c96c34255c11c3020d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8c22091fecfd35286b455530e35c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960410ecf0b892f3a2df15be673de8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270575260512929dfddc72ce93e0e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebeff4b840cdb65af1a93fd205348562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891a9230df026496fb199b5bbfcdcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773608837c23258166ca7ea0df042b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912db7f9ebcae78a29584b7663fdd5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97349c1cd1c1b0486488b892038b894e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa1655a4fab529239e5c98f768f17067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20266c3b7406e70050d739c757687268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c74d8f50038160cc11377ff5aa56869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688516db91c247ab57034cda22418c1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63772d11c403dd4ea3bab8b802053d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd467867ce489f5257612fbb0df32ca372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a774a45a1d8114a8b0f19f48ae7b9c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2df5dbe298a73e0a4c2ad1c38f59774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9089c4abe3ec2b0848c9716fda1ee375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecc62a19ffd2b08e87f41f7b34efa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7763d65242b846ed9d6b294ea4136477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a790980d0c3fe58b5d3b0a5cc0d24f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69e221dc27730711adff1522a7a6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ed5fdec1c0bc7476404dad6f049a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486174d1591398d1674eae4699b5f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519eb718431f0f2553a253df48c93c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71130aa55f5eea7fe2428e877913b7a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360db062657513d124fbaed0b9fb55184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613f52fca4167b4b8e628231cfe40385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225df520882cd537df60cf4e3205b58086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe2eff1ebae19be75672b5639f1d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2353d9eac98dface2deef6848222688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db408b7fab478717d46b12cc1a6c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ac90990d839324d618b1e0b9935290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb88c38595d0fb9b84a95fc3f86dae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6077782df4e8d26d872903c4c464c4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662607b4e1146ffbccc0490cb9a18fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30a4031c9a6ad0aa7ed8b0f05935c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ec269625ec40b51286942b50d94795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdc40006d0286fa06256472e67901e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9fc4e70e9f83575e2cf234761757197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85beb157368764fb4de8c9aa51d30a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae4efaebc458e3ea1c23b4869c1c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c009387fcf4249a276dc54a3f79985100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5b20b856c12d35ad47b55a544ce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e9f640265c1b83572da8a7cbccf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfdf2de6e286877882eef15a0fa3df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae525ad0cbe4333e733596d4d71fd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b73c4dd775f2c828d8c94cf175c8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d87ffa733d7eb0a05b97cb9845cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949a094b2becb9dd249987af7d905c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2904e8bc9aa88975385596fc65cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e8fc7f703951e3bd163a1ce575a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381b8ea8c3ce5e87c90f9d2b0e6098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063ff5359ddcf05aa70955602160fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f42e8c04c0c5f254e6e52fd875024112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734a3e69f65c3a99bf992a438b36e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14dcfd889a99639bb678bf7e4d945114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742478ffe4d363ed5270beaa6c2ccf6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90c025c8fdd3735acf1774f9c5416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c2f1863e010bce1965981bb6caf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19ed5c486db2e6993ef404b1db503118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017cf117de3f23c8ca739c92fb5e5a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a34855e3177963cf271cbdb59fa791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996488f5391d4616d58cb78aa9fa3257121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab6978c532e06b243af46010f670f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaddad6091de1441bbfa586938e9009123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebeb9c01cc2b4e4532c4d42d08dc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a259d180d86543603057ef7792a593125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e7cc63aed5fc466a608be0c6df01c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0d5bf64b25f1033b512e6e45ca13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d20afa7bf6722af9eb48ec1a7c3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c90770cc73a0bcb44f3e2b7f1e4091129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600d03580bf01d4ef0cc70fa706057130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a03600a3ffc5bc3f4ea626b44029131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07db1c9c5c99ad15a09b1438cdd7b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878fed6a9e5bfbb135d40df84feae94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8a90d3c5ddc905e500669cc9893b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83723bc1ba776e79b5a6b2871b283bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520c94f60c18c06fb33497a0826899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd86f475f4b6330dd5f0417188950a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc7f99502c44ee42fec78c9a46ae7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005535338c48c6f45e418eaeae226bef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab6b6356fb9a217c5cd4012d7e5d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583f6918cb10466507b45f5a819189141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd4fd074de9d22dc5ccb4762dabd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78093c2e2fbf447c16512b58a3024955143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e31140bfab6ad04ff436b36ec336144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61892702a890157614f534ec7e168e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34f06f7386e82ca9f7b13d36f23f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707a7495bd74ee29d36042bce9f3fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb702dacb308286e1bebf29bd900962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711420eee7fcd604ee5c6a6b027affe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108551d0881cd4f9c03e1e1dc9471c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755c6b8209546a9356310fc701e426151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd15e618d1aa1f53733f3378d66c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0743a608a23e13eb743f53f71771b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b097f9fcbf8cce8241aafcafd66e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55364d6fc5799184eeb077a678f27f12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b77746f24167e3c378b6a470c41c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd02453a9bdc60623f8b1c369c6b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92066c68aacca036deb538096ea76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23553f09d6f8a2b263deb2b7b1f29c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dcf518c3c5df7ce2cd04e7e4bc7b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b2d8471a0120a3095f50a024bdd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1eb8d8ed5bacab1589eece0e059b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2a2b0590e9c2bcc51c63774d1ae4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0219ec2da380f780295eea4d7fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3e4a997b9c970bd5405e9932c492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeefd8037f340f53743fc4ecf5b79e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192d3748085832a54c57aa7976820a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263024a9a7985a3c24fd2fb21f9c0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad8ef2514a838edee51a7eb4fbb75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8cfa549d68e0d8b845167e2f7d7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8229456a9d94a49303ce8b61c062de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7972935f2117c9b77f15ad25bf64e06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67285422a6b71e3490b600883a0d01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc1befd52e2bac347a74c3912ec0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0042b8bb9020aa9baa1f5820cbe2d26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df690156ea0016e33c31b31ecf15b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3abbd979ee5b22bdaca7701c1d1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6acdc26c2ba7a85d85cff274226bdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07661c34d95d7ea3e1189565d6a3707b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6912d9acbf1835265dca4d92f8b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36122806adc96c612a928098e74e2d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ba029c916f281c360fc9522ab2d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8da602fbe9fa8f7307eaf9c50f9f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b79d3cfd01f9d77c2d231c7307e8a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1244c3cd04defae1955968d8e8c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480d400a7495dd6e0e8d3533100a29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc885e96351f06e5c1d5e3a64919e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aff96920791d088543a9f5e9da80b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958a422b6f7b236672fb83a6f06d4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92850745a9935f1130b662cebf9d018d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17c44ba5a8d564396a84dc70448bcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421da619b8c9ea5c5a7c2764574be089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a29a8b66eac26e43777c3ba627cc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f457c8a936febc1598afabfea1049d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7e2a3931ce591c889116adb34f6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34482dcb510ee2ae76cfdb1330094e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d760d93345447bf2fd9eb454171a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b38c8e705c2b01cd49f6fd8b15e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed004daf650b1b9653a06d2d715492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9e85d30dcd87f3b8a24cad9a33fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd5db88e0187c2810bc71c3ecd025201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908bffc89965e7db8298dd6eb10b33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0bc0289a29c574169822d082ac08f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fc2c4f0da01984026fd15d70354f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0247be81eb72c81c970fd1d3e702ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1521d582af8733532b8be5693f6e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c488747f71f1364a247b5626b0b5b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a068c8166ce9fc494cb4bec6fa26de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b9b386e6b07909e1d0c215f6a374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795361c5bb4ea1c4fcf694468ebfbd34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136cccf623128fdd42ceca7fcd33e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ac1a6e29f3449ea02c02a6eb105fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403be799f3e77a29a35a2f89619e0c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb585646f1c80b175a6db2e6c01ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d39bff2455ba7fa17887399c266c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3782b884b30a344a1a63e4f3e41308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacff1d84e7ff0fd9fc222454306a615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f31da83f71469d432ab6c9346d758b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d3dea4d2f4a5ce86c2b577a33905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da47df1bdc3a07e07043fd45c1b5cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244780cd588115008d0f59a76b6bc157221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec08718d5530434fb4c268552cd07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef442cd370c03d95664419f943e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8c9eaa438c3a6276695ddf00b3be0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfbbfe490d749c8c2ebd8ffb57b676225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e91cc8f03d352e0fc18f4cc231d85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109779c9c34f2839248233719eccd8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30d695789d516ec7488262f101ab7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee30a6a7f49d5b119199e7977a9aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6d7b0f238452b777d865c24e5c7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a64f440123f50a41d51dc9092082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d478e856e085b8052fb7dfc9e8ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807241cecb9c9d69b28e1b5941e89d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44ecb87100d9b951af5f64ec8f5017234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fddd1ab702bf42518c4912cdc621ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f7a38ba59905a8a3f5d96417dd8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd657a891fceb4c4550f04dd7ecdfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866e30b0a583aecb7757306e433e88b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffb47d11583f4514abdae96d0b5c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5183024544705b945607dfe4553471240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a875c4396b1428779f630d39b41150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b13e09adbc530d1aa3f0c8f893b96b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d890271909889801587b6eaaaa55a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4ce2ad5bf21c2e4633531a415439244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2573bfb00dcf91ceaf7737851ca1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e1a16792936e2b0c467a0d359b14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f69d16526ec37ab01cbca6c532da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccaf1f4e14996fb971bbfd5d63fbc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadbcd989a92b2edca555531d39d500249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fa5ba80271137e39c253582980358250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c42ae332f257f2f4b064feaeae848d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf587fa297cc7a38ca1448d6a917b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8d3423e153c6cf4bf570572335da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ed4e21816a1da39d466844a6f93e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637faad7e38fdd8192976c3edbf407255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cecbf495f1786a347d8da27840cad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a778fee1f3ed46fab5c7017d9efce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf953bcc40fc575388fd82514dde7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d8041d892862ba7174aab1013c82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366131c660b88a71defca7decec2f1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a2626fff5ab5b9f5cb88c5a1ad86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8a05655538d84d5edc0cbc10aa12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0742c189d6d6bc888dcb452c0cf7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21e067cfefd8e20ac37487ad543e5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38752227c5af6cf2e3f97439a0f9b158265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0992c480ab04470f7e154d4494168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50963de35cd38b721a1d236b6c5069267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d6044826acd46524876361d57970268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8562718be04b4639e408d2bcf3d43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae22ff4ba619f2a850187bc727c06f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eaed0cf9d42969c6395d48f4dc03a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb18e06042b3bc318aab88b8b47d7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324965cf3728a96658dc54f84003ed1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce977c6028fae1d40d99caf9c714e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce106d50fefdb961379adc7bc9abda3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287ec63eee83d94264545d3f7597fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36222e1a9d94f19572f9a628450ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8f5b8337b30c467eb88aa5ebfc29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88715e038a2bf45c27fc0a000044b1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ce0a98d69861860d234ddfdab297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7152dfbd7619f09a444a8999807bc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45f8301c54426a3bd3d1143cf4972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9f1fdff5eb297a37375cd85f9ea5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2241c20124bccfd0badea3776be9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b443b1f2ca8a0ddba8b8e91f5c919b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3bef4418d0ec232d9aa668d626855286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2188efacf9e722031040adf3799c85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a40cd06131ad65e838ec084adca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820fd9085afdfb7f582ad4b73fcda2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6a458d9d96bc3dfcc73c63db3c13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33031cba68f3eece6d9b5bd48be56306291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b4fcc1e1861e69f05e67df5bc3fe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583caebe919be2ca4ba085a8d431cc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8730285da4924396c1e7082cf1878c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc9fdc5ca656a662932a1e94536864295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5958b86e521d6200854b8b19dd5a00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70934778446dfabfbf6f2cd25d811f22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19082d3789ea962396ac13dcc660fc15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcbcb8c1a3fe277e8469ea4c8a505a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404f5c8596d585ebbafd3ec82d8121300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6176fc84aa0ced8939c46a3627a314d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaafd21a24125fac4d143274bd3971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdbbd148d84c1508fc9edb2b809478303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8fea89c82992f0896c92a1c6867c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49111f48056dbdedab463a935aa912305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90734acfc81f1c07c86fe130a41013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292483704e762941b0460451476da71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b07387fe096970f91cae985eac3736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa75ac2ecc8d96f526bcf4d6411985309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5db378c60712165eefe4cb1f112db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda528f76eb2d81c6c213f281d32cec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d588727d0f85a53f95e6a9961da186312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca523241d52f0c8e102a3221b2a9e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78659a7c7bc7b04151d9a278f5e7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f622930bac146e68216165fd8bae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17e060839b20129b052825ef98ebf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128782c6c04ffea96ed66a0c4de6ba3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea662d0d5479a66ab909fbd99ae634318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0a9d0f91b076a4b7ad5b55df3ebb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afc7f09c682f6c08d05a48dc1b69d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2ab8c14bf15b6802927f1ee70c0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33f608cd5e3cfd03446cfee0f6e6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca29b3ea7b401429f048af285e27d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96487bf65f675401610ae4055b6721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b25c564b479a5b405c912c936edd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869bafca282547ca2be90fd13a174b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf26fd4a3a1489ba8e8f59e9a144de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e0550f5d50da4d37519fe7a1c4e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e5b60ed474b3554c2f3295f01760329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede0e25cd01899d6f29177773151d8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a4db3dc076cf2453fa8a7f9a545f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f2cf61e8625a5388b13b9d557658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91dbf13b0f3936fc8433086b134c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7b2544aa853bee51b899023c72ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c220e3d4606d1769a698b00ab946627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86d8ed171304c885421325b30181ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e3c60aacd7db55cb7d3385d921c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8e5269ec8b2a3d040eeb3b5d4adf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af79eaa2b1a0f9c6ec373633245086339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7183c77320bd07086d6242ca8b1f7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a312447c8c8fa0c8272613ba4e813341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d985eac61ca486568bdbf995cbf7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeedf3ebbdd7f5be1842ed4cedec184343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e8004615a78f7ec32ec66c563b32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c46830780ec9ddea8613f6a7b01b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e26d45fcd1c10ebf81166f701844c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d73ac0a8ffad5bc4dbefc53e3352ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e3fccff5f648c63bd5af8d83cd99c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c4c9b158731b3c60171a9143a7713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc77f6eb8bd3e3fb51723be8898dc47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b85e5eb0af544bb4967670057b8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df099e0e578301b07ed9e105f11ac88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ee45d3e65ef903ce2c0045fff2ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c644f7906ce0e08d0b0942152bb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b28f13aebc93e4d88a434d6ca025355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d370930a7990ce6ca80a8c56796268e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea666ab84d2df59b53752bef7ea594e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b5e30a023a75db0dd26654449e4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150bdfb1806d3f0d22f8d31a0e9fc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162aecd41530425b385a48e9f62dfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34401b594cc6d2e4b866ffac434f0cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd169cee24dbbb2012a0e46d4a9303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083380e3a750115820c6c0ecd2d9da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0bcb10679454c06c59ee721964b2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09288760c8dbc2663bb6edd90c6c05df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91048e79c7284941abf3a697659f2fff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042596d6e115fb55ad0f518a13447d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11d4535d42eead50738c4d6939049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33cc3b7ef76a5f82b174bd2c9ff4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64d21a3ca830f24feed268bb2bf991370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efbc3e35f113ddca1ba3b0e89b2af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d9b64ec0033b3af3bfb5659cf4e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a855065e10b0079417da1530d114373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf8bdc2171e2348521b39d3c1b720374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91890c19ca5763453e6ca742d0d2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7668ea1ff3b41334502e5ae5a007b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40d63cb848040050ea5083cec20c64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca15a1244ebcfd21b7d79f8cc30342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c23448a8bf9e5ff2a886930faeda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7f467c1e99dc1875d03a7fcac663380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ec6e97760fd475f72cf683746373381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0eddb12ae203413c654bc5bed2f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65791cecc85ced425574ec01111829383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f4390332f3618ca12ca198d8134d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a7906c08f64f71f357f1380fe0e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0a4e62ac83e43d779dbe9dfea0a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c746381ac023a339790a939c85024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ff4cc04ae0c0870915a6e7944806388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa8ec0534f89bb9f5765537d3fbc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b24ad4d5dfbd8ad9c2395cd23e18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402613d9fabf1e6e270f91c583e052f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e6e97eb3c4ecae93dde33429adfb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1264c5fa3fb5d35cd9fb5a7a40b1a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14002679bcfa1ccddb1565de495137394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc997861951b1b24480382251a6bcfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f508e38bd084a9ccf2e80665b87747396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519215a81f570b548b1d879130255823397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ece9947a7e986e92399873e5bcd68a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a8d072070b8c0c352c6e9ab6275bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4164935a54e3a07f3f74e72f1bfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78fa611ee44a9cf21eb0f3b04d27e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882ac8617897c4e7e4853c438f2be2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103b9d736a5aeb4b7fb98fe972e7ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d539b4ef6c66ecfbfd1c94b7e7ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715cb7612241137bc69f97122a80c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fdb85db3678d0a8ef9273be91f03f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cabbf4c1125d5ae8292fe2332064f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552f89d5d803c18c9fb29da7d82ce0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab3d466d131a8803b2e69eefff25b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388ba77b47b837e601a371a9c91a0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffdfc9c0af1d85be751e4d0458c81a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42a6159fd471fd38ff3284ad40d8fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1531715d7d99261d38f8815daf07ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3132f52e37f96e4eef0ba2dd4b4280414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bff8abe25be14b774fda769503e86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160119ffdba4c7bd770acabc127aa5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4779520e8cc3d424adc9d97151db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e8dd6e694c3649be87a3a206ae0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f3b3a828f45f8cec13786e32fc09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7938bf3f1e37a76ea1c5b792032cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fd17a46f4533c9466e6945641d6c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47b05f72765cec1524eb36732f983422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006a97c42667b541f5a5dfa0ea2b44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba6b5019baa6e5a88d8d8606c6152424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270b1bcaef1ba1c0e994a78cbc66e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274d445b8541d8e420bd57bf0c966d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90b089306dc1b3cd8c87e414a7d44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df9d8213267497559ffe647cce6c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c062a845b66b000e5d0cd76506ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad460b1fde68a53bf250ae2dbd16d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97477fdfc68f1c4b96e085b5efb5af8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdc661142380d596d3ab941f5251e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509dd5543234a14f8caa1cd9e6767f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40e3961f0ff2488712c17934c20bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f6e66654a93af20a9efce8ecd232435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851b65af790942be7566ff6a714096436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d198d8d6b9402c52bcbf39c394cb8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6d8b508412c7b7351030e02bf8b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9bbf77d0ef4db73c7412a3f65985b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f753757a99465b3e699e03123707a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eab6fea519816e90580e16e93202b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec879b321268d58085d32983fe5a265442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a4f6e79a2031f3d0e6051676d0c86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafffbecaa93dcbdab0457ce85202fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079a6c2c373a903beb6eedbed70167445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f8c9a323b68cee1f0349cdac1c489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e82a8f4ec2c5534b1d65a9a4f3a8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b2db78d70896af0df5ae32c51895448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09d216af3fdcd10272b1d8bee16df6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbe8b6265e704be20c91673b85e34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee2334cb3fe141584552c84202cfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a333f0791f0739889ab134a17e622452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe1bbaaac6debb72e0e026ee00ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1c235bade89b62fbf413cd1cbf71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8a3ad6666847f6aad61c323b1b5a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58bb11f22a816268c4088e341689bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7579325619cc995da3540c19b33c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96428cb5f39349cb90a7f777d879f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d9efb1d934ca1a5a8a350ca41a81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c35adca70f7bde1bdbbac4acd36b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55974d0eb1a59eacb9d0fb2258b07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6357f4aa9bdb841f02146bea2272ad3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00c9f608275e5bd8034878843894d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c21a948790313e7088ea83114a9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258405197c6709aef8f3232e1343a185465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340861c364940080d48fb88bb2de6f00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb481c69f19c67a86d067a2393df1c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77da14c158708ac509aa34ab8e967a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2860901235db6daedec860e18bc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e875eed3fcad312dcda13c46cdc72d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f14a2bedf4a686881251385d9f88a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95b5875e8aacb3f95d4b1cc5a76d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530d76ff1095341a3dfd82d9f9dfd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5800f5d627b979dc9855cb72a6e4a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee43d557c3983dc3dc0f7a95cdb3d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d2e86cf65c87c3d0cacdb94a1897476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33247cdb9dbcb3848a8d2dd4873487477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325446fcd50fef8fe4f343556e06490478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63820287c2534c2f658629caba4a4a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251304257b4f945cf3bda4cdcebfe2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ba5cdb10795f8ee35d694862808e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324a54adbf0c40bee362af1745ad85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9594ca2baf9c66c14736bcc202b07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f57db166ffcec17520ce4dc08628484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aed08621db7c7c8b726b2ddffe520485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4160a9eff79d8f81559a1ba344defa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eb2648933f5ca3026494bcd2ab683487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba7dfeec10d8b4326b1abba73beda2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1214b84f1cd23785c6d912f84735489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cb9baf02bffa2f9169ecf3418864490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd20c08f45821e676977a379a64a7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292fb1e2dc114fb5c689fe6401487d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828676b17b7b13df30450da7f344815c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ce8fafbec3ec2177e648f1914b59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859f4c62fb1a6432e7294cdba0737a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392e7cd9256b4da9ce013b45df46c3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de3da9598096087e4746fb68682d91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc4d001f669428ef913a04632ef70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada8d96b7b54760d0ae75cfac7e2fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890d1a97aa9a34561e3fbc24d475d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab60124f85bef71ad46658869d3740501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a8841465bc7d5a54158e933df16f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3079992f1145ebf188661c587d28ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9256ae7bdf661dac9a9895740df547d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ba8b6636115e3a6b5372ce2bc0e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca0433fce0f72833591abb77cedda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2c51712d3716f1e40d7f7a87c926507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a49ffd06d1a4f73e697f4050af7b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8cc5f03c83985a44ad9f666d76734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d18986fef511a448bc60259ef097c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cee483affeefabd190ce6e104122f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c6846a391f3011cc0964169af3dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c10b7bfbe06be6e7746fd047fc957c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b403a458fe74091f688e9f0b614259514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1c27b3d4495f253a7e245d480f5f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee556784adca7cbd68a11a2046d3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e86e93719615301b34242fab9c421517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d502b2a3cc05625e97079df9e6cf1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430333b7338cc43c32472967368cafc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe111a4a0754bf080b1a6b854731e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d45986e0e6a0020bd5d9f80bace48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318ffc1c23ccb7d16c873ba50df5c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74bd47a662ea27d56dda2c95d1afc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb879043c674dcf9707213b48a2a4c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a764fd388c0f1bfad6e3e6e9e1222f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b29a31f1b84391c220a08036c735a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe882a1895bd79fa00972fa2cdacde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263e14d9168cb160835b97a861a8f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26f97c0a89d48f3952ed220e474ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bef6ade0a8aa653ede82e50a94199530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a532e19452a30d5ae660f7736a1ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8257070a8dc06b70f9e0743c257031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931a563308e71302f824c5331d6606533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b987e11d65e6a91e32658d5d5593534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef02ccf7fd25a1e9dde12ad74bf9d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308193d90effd38ba31c9027b6379cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c05bf95a674099c66839042a5cacb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c4b43de465f10aeaeb8e02371868f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f254b870c0a39604b13efd6d3ac8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030da70fe11b0948d7689520825b96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd11c2d5c7012a53b90ec68d405265541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4db949f395caacb28903fa1b67806542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b612c42c256e2acba71e822873e014a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9f1144cdad5227362bb9da640c93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e46ed927dc3cedb51e1f2807d40a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a23583cca3d50e0dd8019594d0ba1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832c420e13a6d6bfac684117816bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab88af339df0038d9ea1d5e6d85bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b71ecf26efcb6ec2195447605bb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998500df3bf303698d8028285df8e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917ec226c4276473b40e6b4c2da115a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5dd9b27d7e359376225ccbf5b078552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19628b8cbb279eec91e806b9ff7ff4c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3a6323936b137172625f90e944de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c928efa9fb5f7226c08b2cd2962b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bedeb27f23f4b860606a57c60b9c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762fc1f5f388418a1aecf045a94dcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bc4a03b46aca8b71dd91cd7525d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f4ebff67e6e60797d603596805e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df477656d2e3f3b467514665d093026560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f670239eae7ca8065882f16bb672f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd123a8bb59e92d3edb890e7b12f96e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde71a8d0ed167c06c18fc7a5de28e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d167f4fecc6575696ae8f88fc78d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10ff56eac58b97e6014a9f62c4ba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0dbf98f87b804247ba39a78528527566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86e7f19671da02155ed7570a5af8f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133268fc52752a2f20ff9e8ed701834c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bfd041260fcc9db984328d5119fa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5978a75b6434f15fc9d4f7df043aead570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dacdaafaed9446f005ae458fc244bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550c20bd6340ef809f4cd7a7552c92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec2c9ee55d9b27570880ffea3f376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3068791bdf788be9d709319440539574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857fbedfe20946507697a3442ede9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e025a7f852f0eda9807e42b5e5bfe4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc23ecd5d472127e4d0a2d02d9b86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e39c155032e71f74710f19c1f8727578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353a7257e3f7adf499c32f9a196e24c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f6725934d3fffdd4be61535a641a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1374eaadddcd65428e567f9250f48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981a866e7964f114ed68ad842f37354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d33fcca9e9a764188b283be6cff0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c703a849c7bff8375588e65475159584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038e7924a4a624bbccc2da8d949375a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5081c55b3cdd280ab2b657e1b6b23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c70edcda945f0218d079a63d6ff268587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935100154cef9ba5eaed38f49ed5482588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40630247d6e4d65ae72d7ea6037887589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a9faf8d7fa803aab49da673a9202590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6fd4bbd07f24c6387ccdfc5bec9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd1f7b1d0878f6e4d6d882a9d4385592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9d7f7e174dea0ed3c5bcf45e18a78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eae47832f6e0c0a72323bf6ca7f4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27a2e65c4765d4de7a7ae94890848595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8734a11f0b733157dda42c1ee34a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b677a73464f626443ae4bed48d9d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9979e160f4bcc80bc16c1930053bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7607325591c46ecfe35e0e19ebbb76c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34030b549608163a82bd199f9623d28d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7b71c9703dbbe6c8649923a64849b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a6d5c46f8f26da9a8fbe57433a80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b737859804a65769c01802bec312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda4e3586b1aeb962e38205460d484604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6695b3d2ca5b03cff8075618834026605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1798293815e5b3d67dea9e2588f6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9feaf5173b3103b55ef55fcd5b4f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5bf56b9226b66131344f3c511b575608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d132ce484d8b8723b418eeaef5897b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e6ee5115741bc5fd8f18534c71f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526575b396867182ce2cbb17df14b22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3068ea320e53048eedb3e508508a1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051846f7c0f2222de2d8a7e42526fa8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674a713ba95dc0fa3af80166008cec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd878736154b4c077c521206331ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89609c14c1f4cf0adf1afbd276fc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cccefd830791ac6b66a3c88b1ab5d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4a6a0cb4c5efa58096d2fec35329618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454c5a160f661dd2283659b12a743f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269813afdb1b83c89c63b99e0c84181620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f78164996217c5481b1ca4844e2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4b4cb67ac73c973fae6ba0f7db5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684c8a678fa0f8eaa448a2a0da28051623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ecae174a6c5b3c9e61dc2bca10c5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf704d655bf9731c53af2a79905ed3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b0cb826f504b7ec6a4d58438dad49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9430ebbdda4bb28bb1374597cf3bcb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd573920bccb14c61cd72f162295850628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3213c973b9f80e224a0c7853a4076f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0bf8cb7044d25a5dfb2c9b7425554630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb81f5d2ba4937d9d3b87f4b2d9f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473849d0af066eb0009d11ead7ee403d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd2b0c2253085d9d31ac5629f5f2ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc35ba659f015a5e345f06af474487634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d59f190c5123fd6a568d13e1718c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a36e8e4312e569bc1f0e73d79beb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ded63abb939d24bff8ee0464b8f1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30847f7304a34700e20f77a0974cb2a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be72bf74dfd23f19c322e6f8c86397639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe9df2b83c52c5d67d300765e2209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbeabd0295c7d3d13a696d18042438641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312dab6c143285cab1856d69487db2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716366e6678a672f0a921de73232c8c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93170f82c8aab325150d6de6a45d2ef6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce557ffdf869454d200d17f01023cb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da0fd2f1d5a605751c7b9a06f9f8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbbd8074bf9aae85a0ca3ecd84cf81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ddc4752634ae704c66d8824d6cc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f8b25aa061977db1fa96c35855a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59fc3ed94dc82319bca164f9d4b71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3de9563c383ec2751959386e7ccf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b72252f9b19be312b00dc7faa3d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368646ce194a250d6a9fa51d7c7996653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88328baed7fae88fe12c1e5153aae5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753012e8d90a084ed78ae3c97f6b1ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d8fe8d66c8877be0ebcaadabbbf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570f1b25978abf5a49824b1e7352d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a8cdbf696c6f55a70b31b1ba0abb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80609f49b65d34ce1e8594fc59767426659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619a9ff6f82b703d8f1b729b5a04d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e12a0909f5940781935c739738cf2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22bcb30da8311bc833d8e9df67a4a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361fa3cf40e20f1f40e2e3643e7b482663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f78c2fa9daf1ef73e0dfe7903a568664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac8fd3d29617398a80f27d2bf2bcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876788e4f2f5c45a0f72ba59eeced86f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2c2be662ff47fcb1a17d77d53863e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07387c1a49cc77c5ad1b0741dd88a05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43d2e654fb4e765a7b290c5aba108669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e3826991c0f94e3d7e2e7fc8083cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9d8050635a5638e2f7528793c645e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237519ad30fda4f48431fc429fb253b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe826c80d592add43b3cbb0c17b30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916947af49439bf1179787e7505c595674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63cd7ff9de0fa9214744129ece62e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a49c97d8e1b8cdbfbfac1bdabd40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa69787edca87267560b35bd8003453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18f6dc24ed96b38a4020205390967678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d656a00a6029a71c313930acae8d20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea34a36c3fe0c7cf1c5cbb40afe58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee775e53e467cd6b09578fa7fb045c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e795c1c2ca34cbb2448f2576067b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d5861d02dc975484466ae751f642683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ae082496290eaf5dfd9c5928969d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf03459c32167665c700c0ac299eec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5d553883b6d5825680b45d6f2ae2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36376aa9a2f085dcdc0483c9db524123687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e543d9ed27cfb707817ff49f6db2a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ec9a82a7564eda521d5dc981a9d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a516e9c12e8850d061c6c73e1f350690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb8a2056e22c7dc8df1335cf7cfe2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee085bfb2764ce382d16ee2495c33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1b755b10bf9734ab3c80de58718f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eaaa3d83c7d36b0ef100100c3a258694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efab52a3357c0ff282ede9d14f55f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f60a3c1ddb35baa4d0023a444d285696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831f69c1bf2f84a661825490d89219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a68a3e0b2698014316bbc3e38415f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9fadf11a3b6d4be62dcdaec4fced699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d6e2bd61fc90f68d9d35fd036af6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411656e5a196a167949de3cb4445c798701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6dd070f87f281a6854240fcd88eab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ba0b0e24d6b47855181cfbd3015f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d56513412b309445336765f3f43f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23c35c8be2560d30a807a13629cef1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f15a58bcebf5c14da3ab17b08b44e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900fdfbc83188d9d2ff29d75e19e4ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362e5e4d937e32cac84c51ee20321a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a87bc70b39bdcd100ce2998e3abd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423693ec6ac8f182986426e9d060270710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3da1d60313500a4c6027c21402282711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc1d9d68020300eea87eaa3204573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447e152ffa48cfeeb6d17dd47b34f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456e7b6f7219b0f94e099a9f3da5be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca964369d516b466123e6447d8afe18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9972cd9dd30921033095b45ab6f2b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c7c04d24e395f5a55f57994647ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d20182461875dfa661f61ddf4214718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d3e028496779fb8c18fe58a004372719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1d4c7deeb0fb4e78f71ae0491a23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ede1d9eeb10d3bf031abbff4dcac6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f97faa578ba03a6153e4a915b051d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808daa13730586117fe3b25cf2ff13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a03b0c54682f417ef009089e8f01c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75caf7c28f0f8d7c7c923fc980931c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079adf23ae50e74c26cdfbbe96ee898726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba32c1abfc355100b3cfd4db5e2b90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e569ce5afd908962741c143076e9f27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c28160b372adeaf47a6a07e7715b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dad107602aa7ab672097f0f7c72df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ca417e9c35df4624f7d9b323eb79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc29408d730210840c3453c45982d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ec737cf5c436496f13d92531981e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517adb0c4e1fcdb70040a4e8bcf89c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b0d949c92f13615a86311c564c36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff0a4537d30cfe119d5a3f597e8be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0e6eafb104a2bfc1fe6ae765352c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67802462ac660d85729eab233e3a2b61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bb28dbff2df9cd07cb10035cb90d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf44aca9722b18d3ec4213553e2fa52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd237f30a3d7d00edb17f023ff05c97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb731e667303b0fe9fb2256139151742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333049a3aada22a8b8c60e5fd489093743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e36b04c7fcc615dfcca1a462973ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bbf95121831614e0cefa6fe3ace65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb65acd4d31cd849bf6909ff780c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3da895dde25762234347b049abef9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d7a8dba438c9e641532d2a5b624c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105dc2d1bbe5c74915a97f4ce2c8153749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75b53c0a3f17cf57ead12ff6f828f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739dc71c4b53d57cef451df3e51ca5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ca273a92949f2e813d8344bbfdace752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e9422244b2bab1ddb8bbafb425c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef9ec7f8911b92a630b4ad95714a99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec080eccfe154aee5f7deb59152d57bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3851162b6e1adcc00e50ac561db0ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65f8b7387add8d59be2b226af514e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d7a95877cb64e5316f5014d09507758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfec227762cd1fa941b37a13b7b09759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>