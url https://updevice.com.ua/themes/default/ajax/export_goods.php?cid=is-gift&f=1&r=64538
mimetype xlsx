--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e652c57841934036327f5138cad7d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9b75dd945ad5fc0c44093533b8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d4e58a142768b86aea6ac707f3a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae9c7112807f4f29a9f4bef7891c554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccb5bafff99e8aa2866a03f7d12d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ae4cf61276181a21274063ceef826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ce26573132a381aab5270b87c1927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d75551d7160c1b843f8128d5bbc0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808b4ce0be358b2de68e43a7a4ccb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c78d38d5452afb9d250cbf60140c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb507114c62621459302cf9c8e21234d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93e23e1bdeeb935635137e05df8fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853cc6f98fe2ceb8f3f390c880f04bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250390186cf6248885434c5c7b5db91414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f25776f74858ae899f45e8fa8346f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a57aa1570748d5d5105cbcac99f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55a462b561117695bb8eb4c5024cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52c2f836063f0afa9bc706260a7a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278dc67890654e1ae3974908b99f81019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155b1480da4a82e22d05fd55a0800920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418d0533357dd887da6c78be70be6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d98ff73b4edc2c96ec8abe83796f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99de8204b1c318430c732a217fffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ede5e6d36a7bfbeaa0ba7762d848024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819588df5a60c9ff27abfa446c821cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745cae00191edc6491ad0d2e847bd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633740ddf128d97613a3d89663ec22927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6feba44fe1e26d37986f64f49a49c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e0fe27c949edc2512235d8f9eafd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97ed2f9e2df0f56bdcf9bc71c666bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c08e2699afb3d37ec90021f32b2b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bda1ae6c8e3df0f886bb04fbdad6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ec7b3769378ba75280f100a0db0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325777700cb10214910699c8a5bacd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a005bd4b97f1617c4e657d64cdc8d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d616368d732d1933ee76ef11c3808f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1dab9aa7d23f90c1aae308fe6c0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095f05bf9cae8577ad8e8bae93791d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46223759b97b6ee5b1788c7ac2471cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219d90c6a4e317c694a3003862442940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c1718b972d6094541c2cfcd1309341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4c5f1a6845b743ec1199fa1493db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d247cae23d102f0109583b89e726543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38a72de4f68abe3c5a6d1b1dbd6bee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1978418ea5c09d189d8fcc5d4ecbc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c887a6c80d2098cf9be5d5070de2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54279778ad3f9143cd1a804610bfe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba5e8a4779651d5b7506d46a1456d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c912daf9d46255865e1322952b75d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fd5acda469225f83b8b854e8e95e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a6e540424c08d4794667c82a504ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca234933c85a81748acc9017c81497b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e513a8e56fe597d60ed49130eaf14453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c6d81cd86e7a9036f467966a9cebd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa11ed2846256617556495b2476eacb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1cbb8787a9158ebe94dc718d7b8c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cd369e3089c54069c5664b95e3dab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a59cffe612445b2247b6413d36e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1f2bdf691ae57afa98ce3e1d58b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09488da0f8a2a75bbbd9afc2f87a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189eacb04b763bbe6b4b4ba7380b4ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18513e0a158833d78666e0b0c1cf2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa2bf97944c67d789b32f6968d3d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504a828061ec273442f8c53f9ecfaa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ddc7335bf59c8ee5b7619a207a00465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc066c615581fd11f7350175dc163b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444352708e7c4d29c613f1c575f43367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9be2bc5cb939573c5cd5546f5cd4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a26002ded97dd3572e053dbf2b95069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af75d05086bf0e03d59f63531ec0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceedd99bf8187e1fa16d794899e1e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05ac710abdc64b338ed151da2671672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b11790e75bfd854bf662598cd5aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5aa25a2a83998db169c3653777eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef2a6642b46d2394eb3108a4f3f7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc555e27bd99cc2fe5b877f2b1445176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788789b046bab817b5d694b5f185e6fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ae76b6d32ebe88109a9175f7be4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f771f53d92102a419518a3aafc0f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeb2308b4028bacaa15e642b006d2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed421fee50d4c3ee3c719e13c4aa7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d579a31e79f00f7028d80692e37ae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4beefcd9d99073282375689943706083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478370cb87bc38e6b012303d8655aa1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc98ed2073ac8c86298f1808d3bd83d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86e40f6c585a41de275b43fe70b6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a51840b5645ba8176502e6fc128ec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f4fa652b4ebe38b040189c2476dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e4212ae3931b9b892044d6be8ddec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b4727e8fa537b1f64799a17d4ca1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536aacb78b5240d12f3d3d9280584a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226bde84802a4186e1fb6a40566240792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169134d50c8453dc90116008426f6eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6754f74c38279ee2da641a811493c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb44b1842c98615055b50763a236df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a885fc7dff5c43a200edc1f42bb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c40a835386951e016bdcecf0b33fc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef9e5cf27374a043188517570fb2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b6f0cd7437fc80276287f6b4283e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decfdd85ae29135e9f97c2bbe5df08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0712775222a9f522d98dcd78dca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18212c6fd454683dd60d8a403dc3d51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bcbe6337d95e97d2164aa0eae9918103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880a91f6ba258a259f9dc910ad1b54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc4b73943f76c045eafc27093d77f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52efa8f45cc33e14e5021a7446195106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dadb45b97fc94a268a37345dbc61d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b1ccee7aa6a40b660fdeac10aeb71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5f3e59bdea7d4a829b71d446a11b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a026653833dbcfe348addc3b7143e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0085039399908328371b51857d3ada111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d8fcf29e3d028a2aef87e98ab937112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab92acd64f04f4f501339b68183a278113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda028f40de32182e4052f638168e994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0841b5d001a743abf725f765d96c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5f454845f4e9bcf0999e3bb71742116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0ac65207c0a5daf586a4adc93c9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fea56b15ce9c1af0254d553ca1799118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d8d350938a7f51af23f079d6e464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a3f348d5728d3abbe508d4758e1b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df761e5e0605ee94b56677b3031bfaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d0edae9ffbbdd2f09aea6fe824288122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e728049f9d960697ce05a59ffdfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810d712532a6669b0058484a6c137d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b28fb3ebde376b5222a4d0f68d38d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070a74c403bccb078d0bf57daaa424126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33e7e6769b8decee802e2775c575f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9e4dc4f1092df4490425655b8ff8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35290bd5fe6b1d14ec38999046bf13c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a384cc6378b0f1f68c2024416b9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030532a8884c925fbcdae834a2cb41b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd4282662cc9358ab94c635ae5d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4c84855acb5f6f05d865288233640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4aadc0e1d7620ab2f76632a0012ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a3e05b32baedd081b7d407f57ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeda0bbfe5094f3c5bfdb219bace00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e19f3b142078f5a12d097c506a7430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dbcf2fa9a6db7ea14604535901db1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e3f6f1e4205ae86463578c8849aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0513b6522de4b1630402a8529effa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0dc195577a53ee318cc512fe9ff8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87ab72c60a1af2eca4c9a01f9e6de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43fd7af1328f718bee7c99711dbd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a3348a50891d176d6a5128ec32678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a6b24cd38859d5d85f21f902deb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c28420d351a59022d4f374d72153146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d737fafbe6b841d0c3216206e062f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a8ff5d67cb4de37a755d543eaed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322005801f007ea967797755e8b60568149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d48c7c010faa9ae320d09a7a1244150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fd62572329d028dffabe6374a1840151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed66fe53f55980f895ad9c068705bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d431bd8a2b520dd0f35605788a969b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd670360c49cb7abf39b2aceca0d25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa576c5ddce184bdf6e29bcf27b11a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8224aeaf3fed65b1e807c39f6e49b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333c96985bc68ad10a3479068a4ec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187295c819e560bd6b9c06084ce893158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cdb2fac22e5f8712f0f543e3cc722159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b14a26781f47e751292cd193875978160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb94e1082d5e15afb46b1b0b0bec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c156ea1f6037acfea527588bb819a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d9c368fe6ad6b5c1b978760c8f13a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573fb1113e6186f4401509cb4cfaedd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f982000a5db1bd5d36206c822692d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3359b3de2c215b6826aec5ae2666703166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd94b2adad73a714292450ea472506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cddb798b1740634baf423a90c5623168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b878e8e636628eb5ea5b1ed1ad5d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9a38cd7865d13c10d6136e283f23f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab5adfac1b8163c4960bd5c0008fed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642666779b63497ed90e533fefb198e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c34220b646a38bd91ba1490da7548173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59d3a0b7ce759096ac08d5fb79af38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dac57fdf37f18066499a6db152922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda8d27c8c98d50ec5f296b27ac017176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4019dfcce5853d07aac60468a5cc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8615abb4865fa595990218f2c4403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4cd52fb62a20ea3746891608b8bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f39e1d2634c44e462755fca85d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb1b53f996ca64da715125ea05579181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5560f1aa15970db20da69e3f1036c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4e4076a99168196db817a652924d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e6c5d6de70d05b397d3a126273217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1cbe159ff51fd278d2a901df738f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64632caf953a7a219c8176b7d18917e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ded4fafc3c99c75bbd00ef91844bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b206370e947cdf320eac311d6e421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27bd6bec43e68076fb0301d63aeeba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d561b0cfe78e8d53d602d85a8f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5e14bc42d16cc865bebbdd11a0a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d188265a51cf81144290790c4f11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9afb7abc0f5aa2f3bc6820ec71a0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1605c2035aa42e1dcbe2891aa4252194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837ee0d65e981153181b1a48c2eb2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758272499eed4809e04b63fb84015343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04e0a9a515222583e5710414a47a92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3002e5204c44da3f6b652d4b7901198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f57693b463af819f179040cabdbf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea533f1d5f3499f681736bdc5854086200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb1eb375d0809d6fd9a9389449082c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a71e934b00d3a5f4cbd6cc264d8c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c065852bb21f6c4fb2318d8c81e83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec61f658a53404d5a3995a78ccf209204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a6fff36b0fa3e6319b1802d4ebcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ba52f427c5f47e2412d45ae61fc7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d38cc47b7cc807a274f056c69d4a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11141b1b2707dc2d38b0388e131a80f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee3de9ec62c95cdf10ac0b9e82643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7064fc5351df60fc7879945c591613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d1014b0b3c8243519578dd44d4a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df2456b8f17c7e6752b459a2198ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8b5f0bcb0dfb95c8e0a74e59ae41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bb57ca86a074bc1e8fc7865405091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c856fd0dc0568dbe2cd945a26a797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464649f01e5d2ec753a2ca77c7c33f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f67a9453d8fc31b6430348a8aa4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ea2cb138b989b4c9199d39cc6281f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004509648eb82972b32d72231faa2147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161b4492e5da3208a3527cd838ba4a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ffe6c4ed461fcc4d1b1e4b1fa135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a7d5cbb6991d3995fb1299166d1c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc194508f61db31e096188fa17cc0fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb6e296f425402dab48f48123e8c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d04a92e45b83d7d829e36c940f2e7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a560ff068f74bb897855ff35835818226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf229aae903c979bbd7e46742dfe1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faed9ec8b48c2d20c1628144948775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc666dd429ed2b5beb7a08255f9265229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a3afab5816de6c6c8a54a415cf59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec9633f920784380c95215e46b355231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed98c359e68da08977d787ce0e52f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05df7d6e2266a2b04d96472f2186897233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9697395c7cf42e8732e9c2f9230d1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2306785c640006b102b15c762cf8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda984496bd27f20ad784928d3473724236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ce9a8bd0c71247dc293e74fbf8c89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a8187143ee594e03c589d02e5163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047aad85def012368fa7d4abb49fd51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2228db8d5e5cdefdc8525e855243c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7543c7ba48ed576ed2b39f4f9f8070241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242990236f4dec0b8ada11a4dcb8fcdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b0c1a44c6cb3abd999c665c732b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac82e833d063ef4630903a1a24f6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2ca10364535bbb830564ae83d553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea997ea2451d80fba89a5d212862dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93660a1554c7f6c0477add7b12024b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25fbb569f16492717f4b51ce9d3105248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f5e95f1855072f27707b45fd6c93e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26be4ec9d834a0a58ebb4253b1d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034510fd06b3115c33d4d6d50e4481251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459603274fd2e15538aaf892401c1cbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6abc65e0071a1282edba3a3ea0dbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686369d489865bc753081ae2b845b8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93186aacdfbf9beffd13692068adcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7438de6d49aa193013eb2148bb71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0897503f936bdf9b0f27589af6c0c03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd06b0d9a564d70647c1a7c106b9e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d8dbb4e5df90c69f274651130492259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2806baf263ab2290352032f3ad0d6eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec288d80884e5c1b6819fbf8cf75b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca17fec0ee77cf3f03c1e17bb4c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672808ca93b9160aac8bc3c3bc022891263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737b843a6333459298fd42a23a3d30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31699fad949a4360afe409da583db7ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a68930b8d2d9bb50c04c9fec2a3d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0d51e6eb24aa83b13e54d1f412afc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0e718f288bc9d77f4dfeed718f82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187cbeca819fad2909176d870a88e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a517d5f3c3f670ad4a43e8ca9abf4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642cc57a3d77c4fa4e0dec168b262de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689db4dcb716aa3b1593f09ed2cc39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc3b34b0d745ed6ec4653c2d7c7b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb99f0697b6028488118662a48c77e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376e5e227aa3ed2f36291821575146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d09da7b5e32a96806ecb49874d31e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03fa6737053e18152908d5728d19c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549106156239041b9e5ac9905f5d202b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443a75e74b6512623f61b7ae803175279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534a67e55bdb24e0b6fe5c04da12f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d63ac646f7cd7e82cf506475ad7c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdccd23e147aa618bb4ddc6e3253aa0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bde4719638a6e2cffc529bbf0e460283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6a26fad4d468c1c29b8cf6ef41a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01609eb5c381f90dcc71635b950fac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e337424324721ffb872818d78cb481286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897de1bfcd537a20b7f5efd202b8bae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93764b902601c0f94ef06e5fa86db3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23534ec4c0416fdc53223edef417e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec31c1df0cf21fd51ab5e55f5a348290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d496c70d80c7eade8a314123ca80f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213c5b09cb36e0a761805aecc500c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46206c3a46a2862c663e1befaa95a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2808b08a34ebed9b4501dbcdce73b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce13671b9b1e5aa1dcdcf6bbfa9b8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84678178c5a9b0a14b9d6793fc5a9988296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf66965cead75f03ea73714f0677d9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa871ed52fe6b90b48613cf53adb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e4a9c96a2dcf8b47b5c174932b5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac11117699558aeedc7675e8d15825300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc03c98ab8752ed2b149173cf57597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b048b53b1f5ef5aa761a5049d92a86d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49f2e8f4c1c9917801443c0315f1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155b515cc4de0447e2ec02668b0b14f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ffcc5be84442201c74ab6f683c24f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2e771eab84e9ce8c0f6e344f32bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a3816a62d6fc52da1b730a07dc85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bab033ff88d7775d1b902b9330367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70cb828cde65efb0e30b5cea029f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995f6aabd8f599bc1a4522b7c59917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e1c94003e23bc6e43ce73cee55ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb62d0d998fdd013a44559e8649bd00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81c56e393ddd1c534466427940553313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f66a29b274b9255304d05b1dcf711314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90726411d2a822cc3e6b687205a4e543315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2a51107c8d37f6bdb86cbe981f880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3f2272139e6bef467bfa7a6059c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e2e33d6beeab6c3effb7b3e83127318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8d569f3a614dee434b7cfc796089319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007834e3d73928be4419fa8d08aef91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e139637f7a528710610b131fddd725321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb8d7f5c7dd7c91c86c366867b77cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0100081ff1fa7f7590e38f21e41d20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1484c471fd870f597c4a6511b5b29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d8bcf65bddff96641726b1c0cee3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b425dc06ce35143f518d7e8302291a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e22c263f89c52ea635f57be2e4b01e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2e4e03bb036dfed7a1e591cb077cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1adee35d961bf700b69d29eba3dd33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc966aff70df64ac1a8eb776353ea5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f3b159d1848cd8d821b6bab52917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34ebbdae716985a38b7688d80ddbb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e711125075228e744400fa377d93b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e447c01a2b269f11c9db47e784afd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7e97970c48e6e575b6414a4b03f01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50632cd0d7569625cc6f00af186bd847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b410144c21ac10f8f3cbf2712868a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848ff850582b75417c0baaa899c6ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d8ba269eedf07b5cb24868c62cb6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb669cda84f3d9beec98eec3ee265cf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11c43a21c81cf954aae4f97ad7f2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d33530359093499e39fe0bf854143342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53dffbaa16bcdf23bc3569672b49d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cce09df50948f3ea6863864f43550344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4158bd84e4061af610f678ebfda27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247cffb3b8f17039182a8f4821c66b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9c9ed0e6398c3b69cb0715fddfbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15c4aab37d3d9fbddb7eea03a49f4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a9490a2ea48cbab134d1ae71a894349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028eff36f838113428cc39aeb89f6c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e1c97ecd337640c33a1b4baa80e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26596fbfc1aa8eb3bed34fd6ecd963c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bffddd251c4b1415eee39251a7706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe63afe2e274d5713e8db6fc09464354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db274ef0d2cc81b02fb73159ac5274ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa1a135acd144d5b85ce70f4ab3ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93417466acfeed4995dae4ce4e376357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be905acf2f8ee18a1bd05a22fead9ebb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d111bebc8953c6cc2e71981242349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a402ea34e8836cfc7a0e15e122652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6952e6b6276846c425049ff06f94be2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb371b9136c5135606645dec62bf1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b68a0522c9b7511788ecfe8c29963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d4380a812744ec32c1aa8bec1c69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e29d3cff14a52cb92fb0299c6fb2a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c2ea4d1484e67f5cec30f61b70c6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882695bc79e0f67219d6489b7cf41b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823de27a68365ed3de3e2ec87d157f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a03903cb989e4cfd86dc2fcdd90fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba876be6c97e061885a8dacbfb1ec7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e441a7444cdc2fff5dc908bc83956371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e838f3901bfad7b714641fea59dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff929962233450b3609a0db6962e29b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31621558f6b51fb7ccff9b334e2fcf95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3cc13b745c81276f63bd1fb2aa21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e85295a4dda3eaa65690b5c66d066376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a4f6b607e2125d4a1d9fe78b0d46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b3d7a7b124159e0f089931bbd44d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c3a16c0ab7dca2e00ac084263c7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd3699938e9a35181a21b7a69f31e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63bcfefd0ba6f396f2be0ba140fc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e06e201ba6c521c093dee3dd0938382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac14edc3d03a331a78103889a4dc81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a753551d442d97ed322be0b0addb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993050cc4d4a8d7e59849e48916acc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309833dabe101b2496bf2818aad72b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac351f7504c77c48c459e0dd680c65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38aa4ff84a8266b1a8d12281d34b4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838e15ec303059deee6003830e81e42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c771db816345c83d4fd0e35c1ac41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cce24f718c7f3f51ca8611180b111391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554e1f950c058e90d76d094428b166392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74a0d27789d7e5d89dcfb56b5d561393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c1539d806241a9992a915fc455c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a9b6917cdb82cdd4314e954107ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8ac2ae8937c7e2a9ca2dfa87707ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06900a313e682fae42051e3b26241397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcf7d613a81de37b0b8808f4c6c024398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2697e357ba4b663514c70ce87a673d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146060188b98f5a44854d469a3c555400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea684505dcb1c1589b26efc6cc0b10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2233be1782e299e5b33f80c93c803402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0a05002211921a96cdc018001019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96d572de1a8ea94a88ed9be0a0c57b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a87959982a16b1e69d17bf979ce7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b49322c5aa0dab2d20bbb6bbc485406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056645fae302c4d540707a159018bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d93f56238ea5ec98e7bdbcd5be6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e6ec53118ce46d3b518cac51cc24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3a941580b4aecda5a5bed33c9c1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b9669e0b6a05d799f3ec53dbdbfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a94cc11431a9970a461bd20e52d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b1bde725c6866b69188c87c37432413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913cadfe5d40bc1489590f44c84ef47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2695c648a48eb397d01b6c29601b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848301e54e15472c6debe89970d2459b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b342bb9d143c6e080895241798bc7f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acfab875a8059c7bb6cb366192713a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452fa150fca162dd6fd17cb49133a53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb3c82e1453773771e1cff80245fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0e8ff2832ffae536a1385827a3c04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a805f9487f7c8a5dedf3cfd2139b77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960edcaa52a8a514e8bc8ea3c563970423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cdb4ebe070e91200fe3e6567092d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebff151af88b5b816c55cc4a94a6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddae4def3127cb5314da40f4bc0f70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072bb431c517c736889721b0643b12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467390dbc741278fba8d3324d3ae007428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba380d54dc56b9ccb15c9b85925cfd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f280b3e60c01724ab7c364f01dc03d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640db605476c7a8125cfc37f301cf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf4ece9ab46fc5b7bdace3f9e041d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72cc03b2c15c94639c34628edae4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bada4734fa592fe77fdb782d2e81933434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462dfddcb1940b798834a809abcf07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f18857b0d5d76abe9855f7f517f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874b1519612903a03779c15c15c2b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9f2e94494b950f5f18396aedea6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1351919966c8745bbdbd484074f6f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1911125d9306098a7b76e680e6936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c65aede96e18847fa38b6fd56e73f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a99457af729c6f71f64833811c758442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01150dcb40c854b012a66880141331ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e2a30afea0cddeec02cebb453a21d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5b384102dfe68a9c78c95e37702d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7fc2dd4f2821b150d3318d4e8a17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb967cd7b9be654da0da958768b1e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549e9efaf40c4b2aec4764e03e803d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c52e90a1fe52bb59cc9ab6399234449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437afa9aa47b3d179c9ad976260181b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc2eb182a0b1696a88669f814f03b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a382287bfb0877de77fb4e12e7f3d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f998220c729aac60ed51b3c372af5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa46c37e90a71a20c644e48bf2cf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c12aeb3fb2e9286b0e3062d03ca0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5ec88c62848179e78a34db3c2b51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084cc6f4acf55e94543c6e7eee04c78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23bf7ca5ba46ac4c597423d34387da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a7658efca06a4d31025457c5e46a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1730e0b6f8d0568c8da3cb052a406f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534f35f79e33f16812b40220c310ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef4e35a39e8a8b44cad350562509cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb015c85663eb6d7e358647b5a74f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0a13c034f2c6c96a629c759b5eb8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa3ea73292c8579c92a5f8606ae07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706d7999048752a2dbe9f236ef82c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db96762d90f66d2b8e62dbfeed5b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3eb6017523d512109e90869ae108d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb053f87855205d952ad9d90f5de4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1dc8ccb523c208add686d153c2363470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd12a378af4794a08d57d81a2ba6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20689e67f290ecf93186960c9593e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb645fba5fab9a4563916baef98313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b98c752127c8fdca28d07f0e00d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166551e8e64dabc09d36f9b14d8fd70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c3c174ddc31a2518509a4677b57c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afca4bc3f847149b81cb54c9e5bdd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97bf0949a194b061f7c879134d2851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecdc3cbddd521618b553235a4b8bb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd5638704b9ba72b31208b060e4d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87ed726675999c309aab9cee3f833481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2317fd96fd48c21472faae6f06c671482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7f9caa431b39bd0bc9ae2d686078e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab5f1493a5fd9fe5539deecdd4dc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3a54113d8b4d614792a65ff93fb08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d3ac80e36b595d377bd2bcf939cfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0010e4e87d21626745d9c1779b5aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba6c4e2a9fa6196fc1d0de9c63a27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9dfca55b3b920382b350c20a744fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe91bbc376444da3d3797eca45077490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b171357860f21099aec8372ee9874491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de46eca7e1b62485d9b790f777abe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959df9a12f698a8beafdd434518a85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b8eaaa42601e8b3989c5cc3d3567494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8bf897ef32475be4ed6b5b892e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b117797b11fd101f4bcc0356fb0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac50e25043f56dfea9e247312e13c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337bf450a628e3527db8ad2b27afab4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b497211659be102375e7c594f60e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747de64e279ad65d2ab6ec764ea5158500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37812cba2a4259380148b13c1ebd397501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24190f7aa763af7719a8fc2f9ce2b78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c211619c8ce068efa0b832a5ac289503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d62b59f675ec8bc1376ed9de73628504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519d1132660e5cda83dee76df23f72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53451fc5b2b6098d7e277210e46047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65dbeaab1f193656c605a430067d49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a16183b9ae997dabfe988ebb9a58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e1094a721a2da48b02e26651aa4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcea85a0b67944a1a1ce6414a7eeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008760c8f5c043429d84608a65972470511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996bb675017200529e265a0d951d11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78ef9fbcee17cd6ae6e1e189b03f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02284e9c15a961b05f768e82ba955ff2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9917bd4240dafaee8354b8c1d32bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd73776f9adbf79e6fb235ec26ea1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce675897029b848608aab9f999d9c82a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1699154b4b3d86b8401df03733c2ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23066c076544977c283cc3aec81ed0e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce8109f5ebbc8074d494e078070298520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacd8235f533a46c303a6c853a4c3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73d9a490f54577090ab828eba4e44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5de0a0eb960d9a5166110a56ca892523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0a852495f77d8346a3e37a07601f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70134aa0cd0ca9d6c607b0f8006f76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20aa9642ccb840286fe7afa21590a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fdeab6b0307938ed7edfb8fe65860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb503ae24aaecf4f22ce4e0dd7e7642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab583c50a0e7734d515968381bb3cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ba5f52ed2f3ba42f3778314531ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c4837f38324949685a602e1d0b05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e3741fab50cc40639504be1ade6b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d036435dbe72ace6e6d2c85958e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5df15029ab23bff77431a801d8f28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052957c08510aaca5800a5f1293b246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d3b9922756e174d964ac0505ee4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3682f9c8f6afecc016e3056f23d22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3079b2e847c90a6abab86b688211538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0828edc8012f89661446096d4d95c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d6dc8b1f424e6a754480315e6db5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f8cc585518e71163865d2db3ae42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda428b1094c32526fabf882237c4131542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793eabab84c05e7ed6104eec222c4c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423889f7e8e2c59b30612eaa8d51c811544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97524f3d097f3a2a679067f78c5c818b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554e722ff15b35c93cf04a70b62d82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feda13ffd2812dd7fd8f5be01412222547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06ad66a3e6dfd55be1f5995f1f9cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e50666e7bb9615fdb70359e60be19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18acd819ffebe443fe0592b29c057f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab56df897a731dfc20a92d853113f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca78f7ccf2d08d3e18603f465b01d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf1d81878f0e661a9bf3b2fe0ec61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b835d5a25886fb3bfa241b355baa4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388830f8cdf3f65c2f11fe7f64cfb97c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad2ad6ce3be0b6993e2e753b8c6371556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9521ccbd85b489919b2f43795422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71ccc0c1f277ed1d1b4b1197fea5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e3e2784d0654e879b727af55f4f6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cc46b8b59257fb3c1f930a8bb892560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac38d8691d89d3be6ac800c6a0b38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a68c6eb207d9848007fa8ba2e84db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0487d0302c3293c844ab88e96f5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b805da0fc7409983776d74a99e39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d984aff3dd8561f056636fb80a5fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941c7b2df5e51c4743fea01eb826cb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3b1c1a6cfdd707e2eaf92b92b9619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21841a1a59504336a4266a0d3fde5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be93d15c58f14d42dfbc6fc4c312b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5f54d2f76135a1751be76d9f48086570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670009be83f361d1745901fb9acf81d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3c55a25b4bd3e33c4265e9c800b3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d408cdb8358d6917adbd64c976beca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4499351c70dc117c9226ed5ca6bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047aeddc96cc2c5495d49536060faa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909d345a89ed9cc2ac6d5cc2420d951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1d4308ce94d01e905287003b2583577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b8604ce25ffe1932e9e88992eb5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed5c7acf43c4286683806273755a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd810bfe88fe455ddd4ad948636ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9817edcfc23996b69dd43cb40c4120581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122231d6ac050c3fe496b53d0f1c332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f5c6f469faec4895c64edb793a4fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942c54cfca53632bb47ade8ff05b61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cdf8a11303de5761b80f42efe37bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d17a77bd386a263ec9f6f3b539da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9fd762ec4ba5aafe1b56da0862e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154121dddc119e12ee08fe2137357e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bbb10e905c7e778222a630df92ac5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd40695d49a0932a8f9fb655e5a78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c9e634d0f05a1527781e21e2ec6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc95972aac5899ee86424f1eaf62b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724e473ba0a8d712900526d5a179a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e915f2c6c35a65861c1ce8a8fdd44d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9e43f0732f797e26b67425ec4b6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e714124dcdc8a5a7f6061ca62c7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d242b08315c37599dff677f65cb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94a4ea5a4e173d5c1ed8ee5119781598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4b7a40eb33fc1c1c247bb54aa766599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17bc73b372b9ce70f7bf1249f7600600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a56c5ca96febe648d8e03e3a8186601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b056ea6e37446a8aa67fbb54208e382602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4996ea3a00384b35476b7cdc1eb1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a689a42838a7afe0e1bbf8db6135604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830150c08c7d26c42241e273663d9627605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616063139b64da5f89a439ba3d0c6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef63c6d8593bdccddadef07dba3ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee875f3405b5860f4e6b9cf2089812c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ab84dacac9faec6a10da470403de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035072d6225b1f5144c564baf22f9370610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a64767c5d9b40ace2acd037fa13ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df62a298a818e4b1efaeff5c3ef5d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61979b4465e09cf08fe9812e575cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4f1e44c2869b3e4f1e915f64e2c3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ef3e60ad15acc2d285ba5688bc36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8384d1c7be21abf2910a2a6aa3cf16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea6e0650a41a21239865b05f43ec4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419f3f5864b37a31cdbc58fb5c74bff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c9494b16fa2eeb5271bc73474851619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd3f1924039d5da054806c3c7f989620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc0d2b2e6063671970dd49f8e2ff61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527c30b7fb31c785789a28813d7e00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60e43b0c7046a8fda1317fe8f3c94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358bb05fdba0ed956df2f0e3554c63e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85190ac7f495df547032059f4a346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a84a1d0021af114b5c3dc8866623626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906cdaa3ac72a121d12b4b0680b5112627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161ac93ab659f7c36401924cce2a6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddefc40c068c1225b81b11379e6f44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c7dc250341e7fc35aa09cac77e3b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b38278a3a2542a87e3a886c472d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f0b68cfc12972423a6856b8f94abe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510f9bface9377d9e07f43d96d4d969633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdea60fd7ff595707f02607700111d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463a8522b9442850f79e2a41ee0755635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6367c977ad858cc7646878a48268b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed4d9db61f71185c40c2babdd7fd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc083ed782edde3e43585e6038c9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779d0eeb7d19c5381d0a3fbd98cf348639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a87418e507557aec7f3e3419c81b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b6d78277d11573222efc3ed7a7b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e13c89f4b92a4028fce4ddcb877b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc935cfec61d40018831d53d89947643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd51cbaa30eae0101ec4e7b1017854644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee541ecf28d2a4a0e8a8671c4e12c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba6e1ccf3f46e649d1f602d88090e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a2a069e731e347676b0105206c41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d6aae22c6487fdb3c7f3630e1507648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36ffebe29dc95f0621a2f0b5a1485d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088ea78d9a4484fe198903ffcf1ad3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb34c44cb4b39fa131036fe0db0dfce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9cb9f1fd111a950ae20bde224f670652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c71f27986cce338e8fef000864cfd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a7648b1753d242ab80314b880b1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24300f8d3aee2b36e6f70e20327de8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7d04df8c471d5215c48b6bbe89e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215512437f67822791f9f6ae17e17e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e7ce5d887d0c3b2409436f167b67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d2a7166e85bc47cee96cc42793f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a64d6a254964199dfcc1bff2245a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6147b6a65f1742d2964b809ecbe04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b2b26c4e3272b773a34b702d3afc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ede3aa593dcd0bcb7a863f227dc59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792f060729c5dec486331cad3c43c19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b270987629eda4eb0b653fdb07c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a0796558b3a2003f79e68114aef81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da77c89dc29e99febc2e83e6f37aa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc11cccf42d27445faf57ce22ab8d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6725a086ddcf0c033ae4442e8aa27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39c0cb70fb58249fc4d39265a83a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9f8faba02e349c3e294757e9acf81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42257aeced4f8bcfe84ba98953b2e45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b6c132ff3689eff3a9ddbc68fdc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d38eefd659070c4f69cc79ccc4509674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5159bc2080e4ac1e81e3be38046a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc049822ed2bf71958612c9abbda9768676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10483d5baa8fdc9548e83fac417c0ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f1bae79893c65171a6c672409baf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4877f8ed048746dd178162046de0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceff38096a74cb855c0d3752c9f277680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234a20e479166c61f8a31cb87985b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e4ea032eb1cb8204a79c5c05ed46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46124b3e8e3315491277d1d08151c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ca0acc08ce1e67e62e657ba30425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0bbe73903ca052d860894be542345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189341ea3087c87f455802ceda4ab9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87acf5affd07748a17e06277010131f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e16675e5a39b33d5d05ba9649f4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe26121e4e1a00d56c33a1de89337c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0be41e8697e89155a0de1960a99b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892bf646596b0dee5e63f220d6f4903691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6958873d4766ebf63aa31c5d92bcad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576e03505983f4ba06e2f0c74e7a54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d9399be2645bd4ce90bd625101582694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4e3e80f9cab20aa352c1540ce081695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4ed8ac7393593384a284a3168043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598d4c2876774805221d36917e2510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a327bc4c2dc2d3de3bd3482cd6ba97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8fb23997131dac082424b24c65b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ca162261ea550fed5b556d3caaa6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801080f6867b6bdb04eb19b189b0da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe02bf8a58cd2bc189b48087b1b28e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd87711e0d11cfd5b12aed6ad26c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebd0230bb98daea54a4585c046e489704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca76a3dda55be356e26dfe6c3b7366705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48380730be69e95c6be50e81ada966bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2aefde771f1f749d29f40610d9ec0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b352c727798e76d3b1e7d4618ef5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c65aa31d42b1ea8b88bbad2c640c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2690657be1a4ec0d341aedbcc66e0dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e3d0df9f1284ab83f574b07f4d049711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099edf70cdf4ee1bc5601b0a2579a6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6afb014c89e37895e321d2fdb9490713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75606cb7abd42e598dbb9066442fbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a254afd89a5b1720bfd90d9384a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063f4c55db2a6245dbec70a8e2df3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5571b83e82b7172d2cae5f9e799e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2657a0e286d13d4973886ecf3f9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d2b82184dca95ec06ee24ab41e7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3790e814ca888238c1ec176b24d91c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b46da8951b35458b29f52f069dcdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e84fca529f4023ea31d7566601d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74bb9581111e1f878002b222dfe63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345fd3900f93d7ae0b3d6bca02e2c6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ffdf1f11adc53af96425116cb89ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a4e6c17b05f36e33be0e223b56d14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508880a7cd11a94334ab9809970290b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62980657f174575cc8ab0bed527559c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3d2e4fbaa43aeb9a7b66beefb260729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6fb3a1ae4e243fee7f6cff1352db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5154a6482f6170b457e33732c2ffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf4f0ab859fd21552f4cbe60c47ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261789c1f257fc010330b50d95326b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240d8d48c5bb2e41c715a95d31c4c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f13c9d5b7fb6e1e3defed9642ef39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9c41591dc7cbec7d5b38ef0a16684736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b62300e5c07d15b0a723c4c4f44c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348e47c83401dabd3866cfb0f508a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433025484275185e453e856b2908eec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d458c1ce016ab545f2f19959e7626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59734fee28e978239c6be545c5ba4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a598e1c95493facdeafa1fb9530f47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae135047c2bf8b512654be7d9117f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c99c87bc2b9fa994e5d3d3a1370d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484cbd0d858e25baeff75b48f32f8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033099b3cdf4b15faea9d4dd85bf815746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8597e4091b924b6b69e09f608ad1e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98b6477c6ce2ff0b2ef899214b5a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b29b6ce5704019ccbd1012ac9124e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625da469652f141c35af08905bbc404750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a83c9678cb42b250c75e48c71ea3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f076e4c033cea48adcd60c605caa2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb50f349f3bcb513328dec98a4f5c0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c303e2d5dde93d4914daa8c4fcca15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22c34b664a8e75329513d556624f3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d205885b4ecac30b2c10c90e7ae045756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb38cc409ca813ebfaace995c76a68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b74bcaa833368ec37207bce0d554d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330b10f4ed18329b00e0f8aa1fd512759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d42d0c7ba7a335c640753d701deaed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422a5c2d6b6e6b65e4531cc11f110a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09d7ed9f7efaaacc1d65e963f85673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb9e30d85d682e34d965f9dbc604e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de79bc84294a5b90be7c76eb821cca05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160299862535ad85cb4cce55ac3a12776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934074234ce00249d15ce4d9621dd8db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907bbb99998f73e7718e3e05e169648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e116436a195400df6a761685f701e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ce3ad6f27885a361788242345ea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd2cb3151611ad8406bd85561611411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad05c3694436fbb68c23f9a21e36a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3869cc5ece7ab9565db48f89a0e78c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf899d258132913b95e5b95d417619d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7d84b38dd151015017697d3661ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c374ee1a4488f09ea8e7aba20f73a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ece66b87dbd690df7037c24a661a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463d633216a073457cb681da1d19dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2dd129774d96ae098dfec3160f10a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d7c295d75c6d57ab54a63c5e731b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738f81644732cdd40534bec086d17e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a6eca7142204ed821af273d0d9de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eca01313ec24cfb1aece7a2a6e21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003cd92eb9f61bc4aa18bee4673b92824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdb14b213721b92c488da3da453a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde5e05c947db75d31b833ab41cc13426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d2738958ccfbfdf52fdce4c0e230b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6be8875bebdc1071823e9c55897a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78de494e7ae392d29f6290e9ee1d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac223b51b05158cdd5ac0ba9b89c0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79473b8922143f8cc8b8811d4d9710d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d341120245a4b6a4459ed91aa64fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed5b0a604d99c56ada15e41c3ba01633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec03bd294467bd550da173ade30bd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647ea3518336b2c8a2ca69290dbb1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfe5baa53f2ba1bc6ff06a271c01b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124fcf046a6aa1bb1a68ee70b09fc7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f96c9831fd89e8e68f9d29a023691838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e04eabda0845d1cff8a10750bb6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d366cdfcdff1ef90a82a7039f9cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81550ecd4147c1998d758de857d3136b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beadcf0c4df62ee52cee381259914e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c1659caa31a781d65a7082b1bba6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27984ffc9bfbf7cc245903390549a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d1ae009d93049589691a939d1f4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d34cf8a9c0de92031d7ac3fe12ea246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba0af723837e6decb6601ab6967cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a8c553310c031492e3e1144dec8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2beb239c0b66891afdcfa235a590549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0e8292b35b46554a5330a1be0b9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6786de26b9f0fbd5cfad1ff4ca6ed251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2833ea69b08bb6592200a379b1d6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b78c0b45e0e7be6d54d83134d011c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4bd578c4ac6b2031ac51032492de254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400351ddccbae2f7ac73120a2af496655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36efc4097c11069a22d069f29e056f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7ae9d33938ba3bc282151f6635c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017dffc20eeadcff1ab08021a971d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ca85685327566b597181cddee7e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c7f2ca2654f14d2aa6f4078a5b1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f95c3305bbf8f1e0d6dab14a4e00461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6cec004bf86a5c9a646e4a087e0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4712c0732aa5609542b370b5470c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e590812ac9c671f810ac833d94ce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989738a9f3adca5c17e50df239889765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512ca10406ed1d208d1b7170ec52cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de65f0b6d0144d92e511a47f383cef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3f867c98bd0925c7301dd17daf11268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed081cec937b2d27e36606575017a0dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e14e9510fb67427c2f86fb0162de670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af612ec588c33c6c9ddf79fc258c35171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918526592a15b22fd5fa1df706b84be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df4baa7305fcf0101bdd77b908750973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4efc0babb65813fd8170f0bff38974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0c05885f2a3d378cc95bfbb5990375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284826fcccc3c9b75721a0212b10574376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13beac44505e848acf7220d644e6be877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819515e71eb0e149009b4726c351f4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4237ac39a76d273efc0b7475af6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b3eed258ffd47b83064f83ad106e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cae40ab1190edfd3223d7b0d3b5b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478d323c25b6646bea8b39cb45782f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4bd0d7623f3d8d705b7b8c11d79583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5803c019c4505db678927889c949fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7423ce863f3d06b6e86e3733f7da685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d4390630950297a70dd7cbf87c1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a6e6fec4b0e27c50a84256adfdbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1283ce619a6721c11f7159c01713fd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86a5467c00ae77eec9392889007e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033827d3ed78c47be6a6e4d2134616690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb897b1b8044ec6e1657c6f7c591691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b4c9cd434f9e0f6610067d39bcd9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f4772ec591e09c7456be7f5b45b5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f66a56fd65d4677f07fb59c8d723c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057256bbec9033ca1f7c2aa33c275e4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ec8f080cb24a54869a439b89974f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3fca7db9337077859b92c22f9510a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff9316c7178823608ea7645030613f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f619302eeed7c4f86526cad16296d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ed8ba86475bc740851de763a50da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924da4d7152e48e886c52b6a6b1dc93b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea0aea1526e53369fd6151ed236b05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47fe86c1e108c0f05c0a44414191b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667baee9716243f11020df2bf9198ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d6ce4639ea42ed73f119e4528b898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ecf24f362104bf79d0702537dea8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a854870d0cda0f11e18b513738d53b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f36f2415bf87d45f79f9b27c41ba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e419745947e58c63d76a159ff7897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8b77c5f1fda0ade91be9c6070f7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60694b16b8cec58b9956f7a26396a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b35f06e715c394f0ed63c327aead112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2aaf6e95865b3bbadadee4f7c7a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5625475ff90c631892cff8f7acb21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d784b3fc5f5692fc1c7cf804e84dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e859e79d3c7338b9ab275528a05b10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842825baf4dd2a838994f1cdfe986e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ff6a7223fae31d90b2a8073edac93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ddfb20a026bf9f41adb9f756bdaeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8c3cc37f66425d42c77c84b86591120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8fcec85349cea04fd69cfb50a5140121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353927346f4f4ff781590af5003657122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5531523d60f26b93bfc45c014c5cb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd3dc7f1919a824e7bc81fd65fa82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75069b1eae3b6b05e97474b93dc9615f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2420664e40795403fa13bb32b1439a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e6bbd04bf8bf7c21a31705bafb58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde36c3766c373a617f7ab6d8c6d648128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a710de4988a916e0cf3eb0283bb2a09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9dadf6ea2fed6f8b33bd5acb7e6c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b323a145a5b396da1c92ddacc0c6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8bac585c3a7138756160af63f2ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4b0e369707d9a70b04ca4d31346e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d7e64b7c1591dc36654520b1de0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7530143e942b79c18414642b39f20e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98266d199ad85aa221356041043e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b4128ffce7f85ca1bd89a5863f6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7becae6e6fe7a49ba4365ea84b902f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4e6a841513e67d8c62ead760ee3d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5795f05350550a7e9aca005049f11e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eaf232feeb2973869613b15ea7c2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abb9f037951e57f62c54d87ee3f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e726c81ca1ab76f8338b6a900851143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497052baf6352f0d910cd7c1bb22775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b47b9e38925e7561a1c0e400d5b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84207ebdbe0d2332f31767e4b0ffd88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f717158cf17111702e0cc7a95bf0d1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e9401646133a79e4681bc51700d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa442262a975b7062b56001c4b6358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d13f7cea6b80f7f3ecdef23e828b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185e81f634fe30a5af8473c9bb8f99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e47e83f032261ed277b0c034addaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a025b337f167acfc9df82660b43dc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0bb71023a22bfab7410569fed1aa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee42cd7119f1e33adcc037ab86b20a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a818d3a4d3e760f6c2ccffe50de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021cdf6b7e73c706434b58d8495f551157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe845223c3c9bbdae8e22a1a71e13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681f0f9982380979c9133845ca387d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffe8b2c6bc9ef25f9d191f1c56cb7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8afdce47088d91bf197a4cfb0eb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd0e36ed11d24f315dbb1f057b884162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a0eb5b99e2d51f366d35c084a3b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac64c19e7257ee47356e72b2d1369164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256aa78c276e09105e20c5d34bbad93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9333f095511333c89dc5124c69844166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e1c791a3b1ecd501c01a6e454acc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7db63baf8545c441e4e187536da2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8a71a6a9730a259b6362c89ebc78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615cfc67c1b26708b9db3174b16f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721325990c98381a61c839ad3d9bf63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385aaaf84c3a789c2e4caf7232be67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b33d279d4db8eb26c6aebb34c3858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc55be2baf015c6534c81a30f92ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3744507b3e7a14752a840e1d987e6e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63306d6638a135d61e5c16369a9fc895176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3226a0858a3b46210a14fe60e70d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e3789163122e00cb6d5614f442ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005f37909bbee40e01f52ca1b10fd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31bdbfe8327b782ebcc75a3704034180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b637d190a0cb2df2ec286c2a030e44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16519726820c5f7113e3a5cbc1b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fdb19c6767d0947da7443c9d47a04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce460dc3bcc4f782a64433ccc26619a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db377f344392e475fc9fd72cb2653a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31286894714411ab310b42e5f9af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b561a86c82af1841f04834923388187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19af1b3167f9159464a9e95a628734188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c191476d05e816f137fece6d6010189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e74500f6781fec6941a37121548d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6db0271999bc854ec1d2e851fcbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a1ac3fb88c735c36d7fb51709908192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bb95103388f91fa0972d0ab2e1d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665b41ad6785c86cc9e03d2d38b821194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c7483241b7ef1758dad09648e7de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c3e4191d9757d40824bc5247dea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbccd027fe035778df9a2c51e0c06e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c3f64ab22b8430a7660e0dfbd518f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ba19de23f6cb33da0b810307f123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5af7b6a4dee752cc9fd991adca80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547b4b9defd0e905259269bdcc5693201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23a84733b37117a1b8851fb4bbc22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fafbe5e9415dbdea10572561496ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed095bf0a0720a32b84045dd9f18698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d005ef9f8e6af6d7ddd9ec5109e224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395bf47d70f399eb57f15d61261a5f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552eb55463d78c54788d0f5c2fc0a44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e89681824d9ad31c68c4496ad664ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6286fe82cfbc047bc2c946cefef45e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3101af12c9a3c70e6bc8f6accc281f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dfcd98e0bd5e98f9e48db22a1136d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a67129663bdb3102171945a211c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2464c05416c30edc08c200b82343213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d73aa542b3e0151c7d597f2a4950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f910e75ce022225be56a82a530ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e61a94badb5b6f952708833ceb4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8ae1a2ea6115d30bfeacc25b85b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb32c7ab61c36a85c5da7cddad960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816378db28e0a83727efcd67d23e27fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f188cadcfe1ee3ba40941444129ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97cd0bf3c828ca09c681e7f26b20b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f202f46a7554b105d72bc5f16305c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea4e79678919101ca5663a8c93205223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39ee923b0a85312bbecb8f487a1499224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba66d7fa71c5c381860589b3b22c7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a27af6d52289c4e04174a28e5f92f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57275167cdfe51ac57c35a56bcc5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5fa1cfb0a579b1038c9deae938ecb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13b2e80a0d39d157d37f8751c44af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989844574c6442dc163b4e615151fc85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab140e781ff26a6e89547133625a066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a7bdf3ab459f2ba71eedd35acac8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1315ae4e38045c0c316b5d4b18f35c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a7c7a7a3f72f541c851f00a53d758234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fd3c7581d20bdc84659b3bd2a25e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcd1d106cfb1299d6d52b8b24bb06e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca817c5386c00c9b33af7aa0a6902cd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c0a9b6207f735580fa5e02d26dec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f127f97fdeb5a123d1975cfc581c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c43293bbfa63ba92834ff1aa84eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c68a13a97ee3a1bdb60f99dc465a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841c3f5a1e0e3bc53f624bbae34b6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3812abe0e0fb89e536088cebf034b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d584aacbc11ca50cd3670af98e63a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254b66816a3182d2740a405935657e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6824f6d4febf2d1480daa0e3b7831246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f9e5794fc0ac375dc211d3e708b01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06309fadb1a0643c20801bd4cebb8844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd91548d61096fe63512e458a70b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8657057dd45604b8fe61d57c788301250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b8f83891378fd1b6812f3389633a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8157015df8cfd2dc046045b301ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f1cbd779fa2da6d4222bb1a14ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169bc97e58bf9ea969a8f19018ba81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3421315cc7a47111b5302794a7f790255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac40096725d7b93e57ea8a081eb8a1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd16c7003596c3a909fd87fbdb23f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555c21d8f4bd05a0255c3d0b907ed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21112242dc083d53c4a15d0a6c0178259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e84e6e7bfeeefae39a152aac35334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff480879bdc08852905ac4d03f0c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb911d69c69a6bbe2922f112a6dd9f94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a003adc399ce7f6ac0e96157d633e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5154c7dc24e8d9859ccb5f536c1c0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f7f9d607c867035ba4feaf4d0ad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d37181eeb31e33d881073f8078e25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7f25e2f91918a22d5159390d11fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac6051288b3af04b33bbae498660ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5905e4d183f8a3b70c54ab11353670269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873956a4efc1bfe773eb9989a55ae7be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4723e5160832fa3d462f2f51a48eaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c345a1b772004d229b0173365a76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaa9a5b0caaa74fbb0f1f6e10f4477273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063f802b9563a3b37a0c6351b8b41a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e37a2ca1936b2867cf035c084745e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0299044769ce34a38fcadd392dc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608625eaf83f3a305e4b350d7559c5ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80284e5b53d9c8d2c017078e1297cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c6325db37424ccf465acca2290330279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b9c7a0085da243c8ed07e74c068f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a2866ba8a00325eb5ed771e9ff67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ef27926f6c40fd99c2293f0a2789282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e672b9c00ff516acd8a94ef0606b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5bb5c4b752e9be4db3eec3ca51ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f84e78977ff199788764a91dbce03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9a2023e9b79e852669dee6e88045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae839361ae23395fe272714ff668c29f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46135a44bfe7c14b51620ec1cbb4047288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0203c474cc4a8db2ba2408ac1441289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfe65bc8bab1f9ed89b2fa298fdf20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136967279c6eed3b2fce0dea1d15d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693da72fc2e99f1857f582ec994971292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25997588350e7d7e0689d738be823bbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939fc7da6f1a9807db925b3c051654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26369a5b071ba8861e3d03c2f0f790a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c26ba0260f97eeaf22cc140153fc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c129c222b8a7fd4c14a52ac2b9887e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e05c78cf5fd40f9335fa807b5cda2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a056e38e98b233f5ae5ec44e9c8df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb317cd08eb3cd5d30556a7a3a631ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0db57ed56de99423ed4e34c29f9d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46938b65c8df6d27a68c4b495550cd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a9fd03965951af8609ee0fc42f73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681202ae32cb19504736d0ff43b276e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437632fb5c2fd3a9e1579e9b64f783b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1998f67acb5fa30c37c3d74f35abe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f82233fe8038994d08aef40c31cc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068ac00edb2d844c82e0b4eb09941b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0ccaf3a8e395d8d603a00abcb997309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71852c3548108cef0d95e51ea6f0f45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4911a1de11a2d7b060a0ffee97f27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a03a5dd329a7ab8a3c85b1ad545b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff04cde33c8a855fb262b21c24013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d74f5bfd29e8c200db92d8962d11c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded530b0db79b7528072c58c383a7ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b53ae468e1cd959fb3cfe0982ad82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85d632b8df68e997aac452eb6c052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0a91b94aae54c132eeeef93c73f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baa12ccca006e5a7906957966222d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d8f3f33530793d2d35ea268a7ff18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f045eed782551bbc8d85ff9107ee1f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0401a66740be374aa47d3cf2a9af1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dad35aecc4cc740f59e4c844d5850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db27d76673f1330c6aab9e8e87a4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db938da8c49d82680eb607e1061cb63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec771f1d0ff60fd52a9e9f41fdb220e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d86fba610bb19ef3d16c1f058503327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd967881722b68291cd8d1bffaf49042328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96d78894fdd72a522c5244f8e8875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a56c2100d06e4bad57efe1797fec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c44f7664f76efa8c8008a6d6d27a84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc18f59330aee07798c9dfdcce46f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970daf64c014959c75d5bf6ac1bb45ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c7eeef12ddd6f055e8a2e7eabd699334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d013b085df6ba10c1f026dd57e4e4f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756aa5c867b9e3d1ab2fa2835b14d87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b7a3f3a1d5ede4419789e90bbb5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485ae93926f090e9edf6506c74a4e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8900a73bde03257c0d6a6e852b745339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0d953125d1e258dbd0e4d82e9254340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74bc8baf375b30c6ccf8202a51da1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d5d8f30023c6e78ce22a794dfd0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9805e18f18b8015b2908941ae34c65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcaa6a33513592f6fbc85b1ad07422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd5ab1b2c31e9a785fd1da2ae9d1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a8b5321facf7a7c31d5545523305346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c27792eb99ecfb64a277b0bfdcdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13d17e3664c1f89e445677b5350f65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d3763b0ff9b8c708bbb2c8d570e1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a761ed0f408e9ffcf33c9b528b40049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde98e559e9a324c9bb0e05f15f4ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e016f95fdfbb0c5c2b858179c8a0b09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe421c4fda5f557951a3751f41908e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539601375c94acc8b90e7d6b1a547eb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42272b7e9b84fad6fc55285162451e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf7fd9bfa89d350e667e212d401d45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8faf404ca87f85d812b2e47e8fb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c39586574bd2aae56804cd65bebf3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2f2a79bc9efb514437dc36de25eb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1f0ae3fd62cfaf31ee1ec8b70fb6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821285be0322ca523c0fb26d92304f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675752bb0c6160693d93c7ac390dd62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3885d74449cb369d0fec167cbe05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20256f0de8d7af34e810ce60fdf358364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377a6ed0a562fe4ccc4c259f961be1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7aeb24bff990e2f797256cd31c4e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc54f311a11f5fc78d81381a343fa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e889780bc794644275e9b41b026bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba903f83c45659bc9231edb5cd30bee8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab8216c11f8ece0257286f023395a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073099eca1979238b7f2db1e68d2fe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ca7a90831ff68c5a064a0922089b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bce8ea2901536473722ad648eb9c7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461712748f0bc2a215a845e20694441e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d48579556a7fc59b02a1fdb95d66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff89d8617828944d804acf14582ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf27f5c0ff22494d44fc4a14abd96f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7d009bdb60791de5dda44d7518c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9454f79f1975d9b0ff4ee28a69ce5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d855a504aac7326f215d59bdc2856380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a25c24dbb9a8ceea281c42acab87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23d18593e39f05f2466f2646317f19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182060631cfe1b518623f04535215cf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792117b49c5b547a4de4f4b64d267dac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ebae5741ef9268946ce825bc70317385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76cead68ff13aa263ac9a3fdab042386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bc984b7a76ccc9f74962f0ffc804387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328aff4b111390211aaa853e236f3a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111f543e90a3e5d199c584bf76a234389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f70d853f10b24a8c339ea09495ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04850a8c9d7437047532ffeb97fe6f4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93e9ea86bba8be062b56efce7b647392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d5cf4ba66ecfc9ad258573fee895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560c86dffee356b4d3eee4b3ebc5a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfd955c9df774f393077355b05e92c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607427241272aa716ace582bae24360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e00410c10dd3c167a046021c559cfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0ba67c50dd86830b87884255b771398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c1e9bdb0e375ac67677c57ca4e3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e702e89628f1d976814e8703257d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d872cb7291802a06dca967fbe8c5c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a11c7b701e391ada254425111f527402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120a6713b6ff4064627aab88d47e71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8ba7dda7270a72667e0038f16e54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007444f3860627a7c367e4b7ae59947405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e06dd256fa3d98f5171b73ce5a6b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c3501a696534377fa742dd6909c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664fabc80b38022ab6e49176643864408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754e0dbb1c1ade0730cbc8102090fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f878ecb96ef7e9eb4627ab07d68b74c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba13eac52122828b5a8a8cb939a09b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f879ed8b1d4be0fa4a1d6ad294527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853c1dd275a352b7ecc060326d8e93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c87bb85a89ab9d38508f025d08ff9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6d0305e5d6addcf6e7ee9e509d8de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c732575ab05b53bd967e3891ace75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c22297ab9887fb73eb6fdd6decfa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d2b569d97a41a521c6802ea6d5c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc1258aa8f36e9cbfe01f11ec38852419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4d6a86f5471aa72f6741a51faba33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac78369defe2fa505dd716fc22e40c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b474fa55e6fac024a65a5264e62c94c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471ae26a5d797c9119c283246fefd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d7c7cc849aa24df5c5ba70f4017b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8bdc044216564f4e73040f5704140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555519c246d75bda54d8e6851edb2c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20210f7c173fa95a322bcb1d2931940a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef353c08a08d7805c6033cf534723428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2968ec5e1a69b3d64a095e58e07577429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a822232db583726d8119757779e01c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de146ad53ed33399d0fd487e299d9a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736db24572f437904833b61bbddb7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3197c842a2d43565078ff5c3c03e53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcdbe71e77bc88465dccf30491eb21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d85929d530c6b02eff593f7a0f011435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22564ccd8e33c687d4c6ef2343519534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ad1f3ee7ef9d12472a8afeca3503437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349bf7945c5fc2d42b5e2988b0ff9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36d34a2d6281aeb14d669ad873cc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516684eb341d1d2b7fd1574fa098b58e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca2e65e2d705972d3af312d68b88f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3c117c1a214c6cecb3e42dd1d79e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b69a7ffa71aacc950a829d1b812d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ad40cc26b81bbeb0c3498bda1062444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d6c3c416952035b95bbd26915f35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df420ec49b18f1a6029b4e2facd11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384441b5c3583a6f0bab9f88501940b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d45c92bf3b140bb8b38793e75deb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb923c0dafa9ce66952f70378f3f05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ad09e70e9acec6189d2b6ca631a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8207e68da15cbf34e4325a782877a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c61ce14a134b67ad604db48840a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f25bd06ae9d67a6800a8932c1eeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ca6f5d27cba7675c596564fce1e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f88ecb010308e52062d0a2c786cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d05f3eefe9e1c1659f2e31faf4bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97607cc53361aeea2fe4dacd0a0be43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa8c973f1b1e66fe6cc7657992c609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423c58ca9dee50eb9321327a296f38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc089cd69c6de0edddde02f353278460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e30b23c357956f79f878f24d166d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726826e274520ad684fbee4ad47cf5d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440768a98b4943b035b3f1973c1ca52c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed480125cb446693515f5da1a2c715464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623268d54b369c0e404d9a84de1997465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27932b08b9be06f5f08e042b0a4a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ee471f6d19fe28abc5510f6273e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5359d5f5af166074840355c667c8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a7119b3d4f566939a53603869e9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55599b95cce4cf0bbab82d24f5db64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3a9ddef1407327d3051b7a1e1de0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651322e270e630d9d24eaa94637e20d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf7139891a981de31e72182402ba4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb573e2a49a83cf4a6cb696a493f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40160f0b10903c77c818ad2b1818e516475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a508064bbc0684f57bef85b6d4495a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea949a7eac00fc98aedcfff772ad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f661ead3bb6ef9a434054f890e6eb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451c6df24c732367cc29e585976d28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab873388b45ab30b03b738399c0545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb494a107793009fa1d116734384c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54c7a92693c23ce2f57428bf3b072482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209e8755907ad3c5655e55436fc111483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f28d893d5a00a4aa6354cba77e124484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf0d5e5250e462efff4f33b6635643485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0cac4c15351fba02408a1a379216486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372378885497881588ffe6ba3cec28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4c9aac210b50ed5c142c5c128b18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e88df2342f3900425ead4f14b56a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a43e38c72da8347f414166a19c95a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9de3a015c0fa73a91bfd9d57f350491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387183d18991a412de8d3fa3f6e67223492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b398d83f6a6a2bac1f9f7a8b9c4dc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca1cb374ee79380d6a7d5edc0a9aa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a438209eab739709b89ddc59b22f6f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b8f711a03faeb001d199d8754f45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d0256442b7398a9cab4fcf79eed4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b0055e3c98eb91683424eb869563498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3954699f5acc2e69466e23006a80a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597e4440a68bf2373e9522a215fa94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0607fd786b3089911477a414cebe9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a1d2340cb1933bf828edf38a1cf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd9d69780410051bf5d6ee4062b4cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a68d22e4c97980d6896ee7a61e34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f20b9775431120c38b5c0cacb3d0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258915c5445a149396ad9ff9c960a4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50b73b3c71052875c7395f1fb1673507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c503797d29aa881d87fbbd4333912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee4bd9428c5d41cfec3ff5fbb61d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705662d6830a9caa2c09db6407dffe39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f248fbac3c19b6606a870379cb631511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbde366527b7f4a037c6ebfb7592dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8284a9891bdee153fa94b810f9fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a1616d380307230482283191582e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba322cb410a9a0d25ccec88c19cb3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0790b16c52eba0ea40b1735578ae52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20262cce37a49f82b827c35c9fa618b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0e94a2d11ed4e61c51011f770dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7f3f9a93e03b95f8e67be5510e2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1930c9ff569e40e58493656ca2465d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16e2613855ce02bb4aa0eb8fda685521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b0b3af0366dca85b6f6df66876a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c94a750f3a1302658f4acaca072a38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b96882eb96bf8429998f5d4c21ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffb58a26bbb52702ee57c5010394f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed89d897b85050cabc192a2d22536f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46203be23e2e9aa0c44621a98fc496d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf588e70209628693ef6f9d26481d5df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71075d6df4697e11c69ededbcedde08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579ec6d5e39850eda2b4e651209abf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e37be1b15dbf515528b879fca132531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e901368a0f666dd6d8df806c9e1179d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ea2a3ea8fa3dc6a33a0d6710709a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5031b5f736c9de1c0468a545119122a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7e43aaf52fe23f0bb836778ae84f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed3da843e69e4ab3032dca788d1e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a8a52640dd44ee3fc89ed215097f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565fb55b50d7f4b23bbac99298dab5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9c19f6b1cca728eec0d675acdeac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcc9d8481f18b42d897f3a4f87529c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9adc3f9f31ac264ad94f46954aa3dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b35b547a967b2b25173d4eb1a674542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356637479ae40c24bec7464aee0e8d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7276744effa3f9d92d234f4f4ba25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e0aa354551449a55e2e92b402452545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5d8beb8c769fbc8cb5b28f123f59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdfec2b54599b70103bf449fef1fd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31f6be02daae6cac6d79aee4fe3cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c4b9d9a63dce9a95b86cb6455f967549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0fd038070bcca21e7400f0dd34445550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b937b796281fb172b9fbe9e9304f0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332e45aa5240c3e30308c22c685691b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9353e8910c982976bb7867ea2280553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de68da26bde2cbe5bff6ae3074477a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124644e9825a7c69712d8cf5759632555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d6a88173c5349a244607e8d1ea7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81cd757fad62b11143d28c8b905a62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ee3a9bc383dc86a158d2aad2fc3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15b1aafbfa5544672e845e505b4f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1fff6fd822c78c0859435705c311560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe95f64be0e38371d9bfa8aff06bec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b741e68ce06c670a410d0c0c5ec3d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff31448b38d78f9184e66296b951f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ab44d13c660bf7696ab5de3d6fca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a44f450c208363a9f557f9e785c79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5db473bb588c7f87f4639753f62fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b7eb54a02c7f5573dab17e268fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f257a5b15ae4b35dab05d89a52c36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1519900901fb67b2d8c41095b3e95e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfeae86d330bfc69fb3cbaa9db7302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0a0c99b02926a8f89963d8b107d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df8ffe66af755e7ee54af447b81c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62bd01f1af05f434855e43976ba953573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a787e2801ec1575478bd77723652f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b7b06e9a187436c604a54a41f74fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e275707b0a06b154e2e570b1c2a5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba350c575d8a7deefc6bc8c400d23b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c5679831c40678e9713a4361fb43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e2f759dc6e930e9fa8e72a397d84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753a263035bc8926fe9b9df278fee5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879f05ccc43ba9a1e8d466e460aaa5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b630dbcf9178d8f0c3598198c0da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e21efc6bd2659eefc3771e06116f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcff7715dcdaf1d48ff88fb2fde0b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df074d648e1af5bb7a24d1c92ef89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379b9f0f4231940155f2d8eb94035d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c2d76128fd304e5b09b97519ae3f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86dcc9eefd2812ab2123777252eb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6fa5340782f047e47d2676e135bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe7329ad3507102a533bd850e4d6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780adb60cd7b0a06c33713038a56921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5073a001a52164c967e78a401d3d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108c96260c7d672b938f2306f0a874593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f78fed8c8850babe144a2b0051ea3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faeec95e32cb1b5193f421bedbf976595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a46014336c63ba6e4b10c1a359928596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d004d12187ac0ebc130e9b7e9521f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79838c6422b44d7a1ddf6622f185245598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf461443fff2aada34760fae77ce94f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10ce10ef77a5b2461b87779e85dec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e727aa07e7838c70a961360b7cf03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199be4538b8b2fe2d204b7c25a555a2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc84cb01eb223e13d39c04940e3281603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f352629d5bc0bfd1fc7c2ddcd104604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c185c88afa9f6a2c1a44e2c4c169605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1fadf605abc2a73a81616312b634a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c903feb50cf48ab24bbb3e31e41e01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66695b88a93c909bc77d08b4a4532b62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4dd7e03876f5baccd10f8fb80ebcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089130df1a8c922b758cf11c67f1ba8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322a955e5355f15fcd41567fd882e77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16262c886e77b372eb4efbc5b8b3fa3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29ac09aa48d9dce289f62e3dcc30b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202117657c70db89cd092c964d1f5423614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f66d22dc433c7217c46b3e778608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def6f2122893c11d9123c90c1a9ede616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd3f800f743ae373ced03701dc8de9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6a6e03bedfdc6779be18262aec16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d1fdd0a36ea6c3a513c9ea183658619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd444b9cd35bad444cc82ccb943d3ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34f73553701cf419509ea3b892b0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdcbe6b90a0b94febe46bc0da19534622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac51a6a07f06bac576a708becc4d1a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356966b8a387c04b4739075910ab881624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e891b389cb7989cf14de6cc933a768625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f84195a79d7cc0ac5c985e38faf73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f4190dc2641bb840c7dec98043ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a467e8745317a6b451f6ebdc8b571628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e72a61613d3ba8497fd26dc4ac176629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55883e447f1020e32aad7317c7a30ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ecf752b841d51ffbd7158e50a97fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e43accb6b497c32df2ccff0e5016d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e5fb2de6666458727cfe076be126633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040764dacc2529042b6da1b91c786158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10425f7be141205aef509bb7f76c03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72891607d503f70f6a6601f1de6f226c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7cce538844bad1db221f2d57660b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b453d1340c37cba8b22ee9ae278a0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea842fe7e3d6b257d79ab549355aeb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d885a0c457a36d89c6932a52427d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf79d914e995405f93d6f752f43441641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2964dd802b5b3693774fc4d3b4caf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107539d222e2be58c9b9f6e9692607b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8236b3c1beecbf8b6792f7147f24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d382e59d493d17e9738f4d4a261a0a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84088fde43b9b9d1cc9f018331c8a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803279152b39adef106f079808a6088647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b2288d1e80c0066ee26ea5534e4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f01ea7a75b79196b59e9ce1f2332d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a480c30f4438bcd37af6c303d08bb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d455f7556eb66d1a5430a06c339a33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97a627ae8484cbbcbc6a440b36f11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6d2385895e7672c563965e84fa99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edd1e9b7c081d424cb16deab8daef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982e8c390d79903c529cca54faf484655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001595c7bca37f247778058a6eb92055656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d440a3c8fd8646a3219182d11486657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda209fbfb74b1735ab2479bd957e01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fba5abb8dd80073204b1b40f046334659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f07f6bbc23c4e7e63b77867833f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc5b744a0b6c8892579d714723c35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18156ac5cf43c2d3cfb4c01fe82132662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127580f8047e51ef7182a90273d9f83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b8c3048f5a9b4f686c87a255ddd09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110caa01c8b515ee50daae87ea1bd2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe039cea76476cb627b1491391193666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951110779f48b1bb95433eef4d9d8fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d70670e59d73bc2c482080496cff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c045d7234caf73c93c50c69736f12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22b6de8ffa516dcae98a97c2e8a27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51d5bcca8e777c89881564462c354671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e312bf3531b13008a4b1b24e4601c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cf4dfa6000b6a37509ba6d0d08b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2df169fe2b816d1e8140d7edee6d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4943efd0c4f1582abbe6d2450510675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde64caabb20ddff52d17e188d5bf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819b6458c0eb0bf6180305467ee04e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565e6ca34f151f04785723e0292c5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a406638853849497cfd9afe107b20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b5e24a1e22df9316173696e2f6a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c72dbbf54f2bf71d190bc4e76a3aa8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ed5aa674f066873ad9231d5f04503682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ccb2c831b3eb0900a29add031aedc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b74db669d55539f1eef52a8540f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422966577b34098858261e2613d5e25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28de7ba95995fa21864a5beed6b16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3b2f80232975a72378e9114cabfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1503445ee3885bfa2f5da726ff058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76650e6a901d07f763fc68716f5fe64d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a36efd8cba74365386310da87cb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e9f2c3b7b9d73d26de44520527a58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b4eaa2ffa269cce223c78321740a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5753f59d00565b0142694454f73094693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd904dbac18df8051b10683a934136694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a478c1ca9939cc177f1980f7aeb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bbca2a46bea016aaf8cf0a1ff4aaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c000494514c9b364cf22da6536fa43d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4aea740cb8d53a25f8c1af2c35dad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b963cdfca4367ac004705ccc0a3a6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a91e8f414bd9d30d83ed42b1432c60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480882f386964525454755a558e6e4d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924172221da19948cb16248345e594702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce3827246fe84b90661f0f7ab1250703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0c04c755f7a00aec454389b2edd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0349f4b6b92ce786ba52cc4ff728705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603f004a413d02e49a1aa6e1399127706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4b64e1ab927b871cd3b30716fa50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495548371f5c6bd7671029489073053708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e00f9996e22455cdd76fca9d7798709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc460d45199ea56537d7cdcfeb7a58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd75f7d212c71b94be36bfae08083711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d595800d6a4cae2b30e9693503c84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84025feffd67ec78098e9d13ddf81e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd47d237485d5553f2d98f9b67ef4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d1ba7dd26af033dd2a4c82a79d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23a92cf205def00f26382e1d34705d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a33718cb4bb1f58c995bfa2b3332717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038fafa25831533fe3e1d6e33156c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433f26c3eac8b4cc38ca766b3a0887719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfaaaf4ec69d2f21b19e64bd5e65d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79a88a55d6aad2cd998d154f0ebeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890ab30eb374b574fa59ef8c6c946d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce5d13b2e35fed0acafaac2c4852b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d61ff6616ec641e72b080bba2f8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b0d8cb7ea2af7a18bc114570d99fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7648eb0e9fa0d008d333d40d8c08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d692906e2bc1bffe37789e4291aa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c94c05f75852d40819795efe9733728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12dd8bab612f30fcdf7a62a72f5a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829dc523574ffa32895c8227f12acb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbffc619f898c6c9744b802db875e1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92582c109abad086c5df84269c802206732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a332d7dfef53604082ebb1fdc38882733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e29d8c28008d2c44791747132228b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd350f49a9976a8ed11bde63eda12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b75afa86b56bf65ea9c98a719f53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce45f2f7d650213b8fcfff18dc0b4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ea9fcd0dc13387b748341417a870738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f96f5796aee2051203939c92d2e1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e9fe11cb92c0f263f99174b7a0734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69373b0b07c2eebee19affbcbf3b18c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f626fe9ad9c56e28dc7f2626fe2f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053b1a1082c955bf536bfb28c14535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42297deebff0244239f27eb6f21ae040744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525d276baf34bdc77afc4d004b2c2cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088bdacfc10f7079d2c106d02434a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101bb3183f48e5496fc1e13aa5a3fc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36830edc3a9dd5161e11c6c94838cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fcdcb70d4cf89951ff941ce07aff2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79af61a5d0f78b4dd2b36c068d091750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30448954fd8a40148f7383b5431956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9ff1dd92339bc03c3066239a87b9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d395efdea501b27c9a7dd014f4e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f226ab91807b67e5699abd1cb3e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45357ab51c03e9d753dc3e09efb1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d77d1654657f2605496c922b8a1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b0f766dc29444471ab53084753f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2232b1c953b08b595b8ea97cf13a13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f31f84e0b1649aee07ec8dde53a2f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>