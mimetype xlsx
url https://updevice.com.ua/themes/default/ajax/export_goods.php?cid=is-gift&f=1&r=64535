--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fcf187f9a1a25896090986c1624cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268497497d41d3e9d07a00166d0e35c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7524c042e9f38fce8d7039e60b9f543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c58366b96fbf6a78a4ace25f75954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781db384638a83e97fa3dd7bf99d905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2e15b63f1302456f52b593f220de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c519124a14e6382d0c89211271c0c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f313be7ba3b56845ac00be4b83308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41cdbe7a395c108de9e280e1fa1e7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2875e16d168b810289805cdcffdb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546a6aff1e3d2a0d22770ca03918b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25adf2275eb27e364a2954bf4676f6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528706805d3c8f94c51f9eddc591b1dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500fcadd09cd3fce7393cdb343d30f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f1a087ed842a68948fd3f833fdeca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a88061632156a1cc59263bd8864f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c1260ded9749d8bd3491734feb6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4551131ddb63b114d9e77fe188ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f2a23827ef154dd27405267299a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbddca9a959d8983dca198f4c436de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd9ceaaf2d6f203dca94ab1c982df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6053e34e6eb49e5b31f779184ebb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc936d4ca5ee80e4187f47954385cb7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c04fc5c0a850962f5078335787df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa141c98d3a01afcff20d9bd1aa303325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee485dd627692de7c50839f6f650826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a32b9868a4a67fc95e9de0db671bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b411c2f6b6000d3cedc6340c1241f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d2c9ed4283b26e6e31b69843567429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488eb8c9d1ea5910289d188d52375b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b54b119b8082e9e0fde1be4e7007f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657ab9b66f670bdd8e0df300cf671ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944ea6630272e5544efe91f54ad31933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57e7a9e683d33c0490a0a36003fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a56e29c6c37a5fa9701e20e0c129c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5f73ac4123c1bfcfe33a8d528bb4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d49193199e8919226e2906152e8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da890dc30c8f66983398667e292c369738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eac5ad38b265935840b6df23ac36639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b762f0dd4224233fb16b5bfda2bef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9084e388f20a65eab75d7d80912f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e749f157df38408e49981f8306ac23842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0c2c132a068aa2be1ac597e3a3aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01396952f17ea41c5995f1a31602d00544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf9719629164bcded7f24ed9997ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c557f7ba030b0fd884c04a1121e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448990672e51f4c7bd3acb4d52df17dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d506266729d52129d5e473106a8fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59451d40cd74abf56eddcc85bdc8be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ec989077f4b3f314f46b781d9adc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eac4cd6bb510b2797e5a577939b0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a9ce1a4587ee76175e55f70bcf7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b2951527d33080f4c7a89028c82053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a19caa99c30761aad609e031cfb0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfe2d72df98dd3c033eecfe755f42b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd120f4c2a50f915f8968d408098256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb83555a3412d87178f035de3f476357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddad4ea090a1c58a6c51191c9410458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21b9ddfe0c921631f68b7755cd90859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b1ba88c8944efcb79347091a6e1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01efaca0a42852642ad51094ec5da4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776829ac2ec9292673943eb3cbedda6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b00a892842fab2d8e4af7c47cbad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3b00121d3a2f658e58c2bcf20b1cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e846b14dc6b50dc821ad1650e8a9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd7bc70de864c17cf000816cea4a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ec30185500a30eae35e9b1b2add167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aee1bb87e01c7897b3cc672323c1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90c3811f09f66fa8cb9bcf8a8c21069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3541e19a899497fecea5e1bf3e471cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f096f50a7b53e5e54c47fcd609ca8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966443887f54687cf797af8363ab4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdacc8487122ab9a704bfb5b88f22673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154e65c4022d5a8ae9f595a3b8f3c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877283cc1184d989135a5cb564ad3f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be39355f0ca14f6d5e5a9b804d153d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4fff4273739fde01a78dcb9fe5a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec32fb37af5d6cd8ad30b851ba9a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f9120bc40f2b40578dd8f22ab4b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b605f2f1541e9fabfc824e154c1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb9a035d265d2e8350ca78b37547c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6792ea698fd5bbfb719d3e3d96f8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71507e00e996c7563d74ff25d3341c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd61993b12d6207f0df114c63475584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5f620ea927104720733f81a6101785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ad9c36f1d2ae29cf190b71f7a93386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c02c7c503b24af1d9285ea071df3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2478fbe8fe692140d3d4cafba8e72688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c111e1f9ecc39d03573c3a59d649ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385082e2944f2ddd67247170c8f10b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad8055a25ccb6f8919fc1d4ab92bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f91220846933675af69c19920eecc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724445081d19c2165910532843737793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727147780395a47b69f54d64fd4c44394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c38a50ad03d77ef461d359238c7e2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58f124cc5d8942f246256a0c115b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fee6d0077457cb39896a37722662597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870afaa3979268618c982a3515abc0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b735044175be1c151c3ae29b76045e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca729375e8a837c1d41fb4ae78d21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7a3c7c7875804a97652d371c45d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b87788c9854a3fa42c9c2bf31c8f78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d889d447825e740726ec802f3e55260103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3408c747a931c94b1969cb52ea4fa2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116db80e0768e5f04d122f1edcadb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849d39ee7d716a0234e9e991445045106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533162b6a0945781da0149aab46a77a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8bebf22afc9fd3305c3d51247c309108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e31c5c91b28732bf97bacb4c817b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bb8fce14df5184a7d87a6fb2e027b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbf0c6f9565341a5e91ee3f1a5f2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017268a6ab48d4695371ffc904240b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee2af8650001ae6eadac2d862d81cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb18f3e32b33122703c906d48c5606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fee517d887cc7750cdbd19587d57b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50447947b12bee2ed801a3beaa0c62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36da206190975b4eb5e7b2ab8fef11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cd17008d5cd68ab0f42c82f29100e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e19a8f4d39a69e2af091fd5191a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee211680d875fab59200e0c4401288b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1e91c2811d09377e7573802121733121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc438e6d1267dd87038d510d15e8cf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e5c01911e8e1be139d6f2f73819e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf117656307eae1988fa98242f73af8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90e7038c0a4510ba106cf0ff2b4a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903fd72abe252dd07ebeeec5abd2a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87619cf866efa660ee5f9b328de738127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf3ff8f49bf3fa11b08a0c0480c31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81e86afe917f9aad30f2ee4e1bf94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ab3ec45a919328b0191eab57e040c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a0bde80022df1debdc3fb7d3bb70d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813fb175e21896ae050f01b4e91bb84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b36cabb4384573e7820e0661cde4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd74476fbb5feec37368ab3d6e076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c30a828e6c365039efb08a71eaaf64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792e010d04587b7519ca785e64e3a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b071f0cda426bc8df311c5f5191ca90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018326ce1e779617207ce9c48a8bcf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954debc033659058ed3de012853d4f3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a084f08967a68fd5131a4f89c4580140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631475b5619eaf2cfed6b50b805aac0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bbe661fed9d9709eaced4e0b12bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db449d8f9744746a556af696b8386e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c16e636c38d83eee7e73d45495947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416c9f260a6c3deba66b99b4264062c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccade6463589daf9206cf96568173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa90a9600bdd8a2996e610db17d76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c74fc73bede0baf2302be9172079148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e36e23470879f005776f549eb49eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6591a0467affd8fc67d4e758ab837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e3d8d230d397ee92a1792ef2e55d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b672ed6eb81920981d4df56a87ec10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b825e4a03eb6067f015ea938517db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748e39c0b426ed6efe5f5847d444261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a6a60efe0c130e0fa44b7634553e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225aae9f005aff2b38fb171d8d07fc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee310721e56fff1102ed2624c6672157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499f395e46bdab9482b4ecaaaf7e35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1ec7d87d7527cfafdc035eba4819159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143285d5b67947c05d3f66a64e4a2818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a433cd8c251b03e55e2898eacae8ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608cad261675c2821ef5ca613bef75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641fe02cf77d19e467829d2c0bcd0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c6ade7150432c6ca8b6439213bcba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d56f3d2cb7460407f4386f247dd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957e10a1bfde07603b0888829d3e8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d17101d24aa8d4a0a40c185729239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b9e7de94841905a29b01c278a0c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7cb7ba5c99d277f00d7bf09b95100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac58ad35141a3e6a6e9c6904844a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81baae94c7296540d0b853162fbcc3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ac19ed78702cbdeef2b35b1665d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac962440069cbdeec229844cd2bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f3e3d5fc197b9cafb96216145cf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88281e97834becf05fb22463dc86ba2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69729d62a45596610fb0131b0f13e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78d7c45916e1b5b99782758ae6cd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e72a7637952aab5a38c643fee0ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d114452863ca6bc8a1315412f99468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6ad99ec718589d9f4acc046603a83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f84fe08350e38d5dd6521dd63ff93f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f90cdcc613b8c29491cf665b4fb8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d86d6bda394a718e885daea737d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4107442fce503e8cf173fe7ed4af7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27484661bd4f716f50cf8a070c922fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc2168f8b32316734b263cc4a72f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d26ab3ae819813a868c418eed18f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0061dab1000d6e5b9d3eaa354032d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae32fcc4d2220728596f5ada23b62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd75188398f62c794c8c92ef26f75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d846d0a32fd66911ed5724d00d12d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac9975627e6b8cfc92858ad4a6550192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7414cb5cf7f8e8ad81afa54682234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4bd76d9b66119b3ef3a319ba9bace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961b2e76fee233da441b0acf6513a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c5f72826b28cfeda451335fe30b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae8f2af46411710bea9d8948783f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6a257d2c70ceb22e36a3c3c982bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d197c0906a9f0a38e703b14fef47b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44fd53b2bd10b0a499e95fd3733c38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6dbf5e8995d0d711a23c623bd2920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b015b5179df36b8057020581b9a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dba3dd060b2900cb2aad80a000e66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3507ad733c3a95fdc2dbd68ccd34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab960785d9d7b5098521f370454ada4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b73c55d7d0e3dcc9ca8a4c744e136c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0ea97a4d77ba371f239856941e7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf208f05bd78787d177d801f40ff5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251306676aded9c0565a05ebaf893734209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7a0879892467e95a186a961eb397210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7455a4b8d001978fe08affdd9818211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad8f5cff386711541cbe6dd5ba48a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88458773d70768e78d581ca194ca93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5f4a10fe37d81deb150c161f5c9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea50bec2cb5ba51d4e0167ba7aae33d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eace72984a9c878117940ab6742e5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd15e37fa2a0d4cebdd91727dbd1d1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3f278c6cbcbd698b444525cef379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383b87a196ae376842dcc00fe8323f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c366f888c8aaf4c8135a299045537220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4f6a24dca7d10754e787288ff2ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df959d2b92a9f5b883c5f4fad9a8912222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842a7391487b7781bc4348be3473af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266ac951a0d30bf2fd05e9b49c91e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80a83d1094d4fe1ec38970db4be7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09610a54454b661757ba74fd7cb993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2018e0e41da5b0878e8878618cdbfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b1ca70339ba5ab4d6069588d1b6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f083d5be064b1d006f10dbf5542d2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1cfdc43cc1ae7270ecec5dfd485fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849f8e35135bebfca89ff0a12bb7831231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2bff1031a6a2cc5b139a6d72ab2ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da81e0c01435dc0c4587c2d0d6581b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1153b651a06659731196409916147c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451a1460d7085f3be543edae051ca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c946ffac6aeed617e1158c1ca9ae1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd506d1bd6eccd071df1730e7336dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c0bb37aceb7577843062a90ea2127238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a7d93eb78827b4fa23fb542a4a90d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59a9f54f489bd095bbb1be12e0755240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fae1d708c838b2f1167414c296d68f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2aee0658a757fefec658dcecc4bef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ccb80c4ab3d669262a2c0ea58bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077422d9291ff450de9d0f14d5777ab4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809228ca201036eff8d1e4fc30762436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d1185764198c95bae43fae8565ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86fc63dcad43ac083baeafa03d770247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51f0efd2ee0384ae3fd946ae769d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03dff14b9124339f668a8a3902af95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dae7c2a1b5d4fd256fb132ff4cb563250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bac0b4caf0bd4b3a6fdd37ce57789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8069d590917706f5d145bc66920fb5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769728bc86b0cde896d0c1f90e04df0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ced5176d2957a3f45da6fa63fe110254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934def3e03c1b8d0bcbc43c150cb8d53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4cc926ddc0d643b8859e6f4aab9de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc0355027d6065013e3c483b898573257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ebe2a465e8694273e0fbe7ab729ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bc8bd862ab45b8b9e42829f83ab8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6080283a919a8253a32082c54199260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b6950afa4f509d3582e2eb828eb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73afcee6e95b204aea0c4f4f5c8038262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983e82a6a6ab5184622efb2778ef7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65afb8152d3434dcde1e07c1bf353e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d59eea5a9377d298e0ac407f1af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ae3d94f7f2bbc6c06198f1a580a57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543e555e4f63ec809635169ced0078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553679a9c6b62fefa59011e76fbc997268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04da43e1fb67c22747e72edea7fab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ad1efa03efab2b2ab1f71ede4669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fcf9076dc86c4cd715108e6fb6e40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc013dd59eb1f224efd61a25bad4d17a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a5247a1bd6f3af3fab3561aa03a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9ca97f40da0fddcc2f818217aed6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ac4f76cfad9df23487ad6dbbfbfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bf7ea30d6f349294153c00697e7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8985f765b4656210036452631495e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d1731b19517118429828f0321fec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe1ab6953f45846a7d7b958379233279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40950cc91b76827d9ec537d007001a87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8718de1fe1ed06a1747039101946c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80768828bba22c3758ffe866ae94112a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000e6c6b78160b1c7f9e7e2b19bdcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5200ec69d22826bb598093ed399bc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1321010561fabb12031f5fda2c70b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20a954d09704b17ffc8f3b3bf1cf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fdb0dbfbd7c919714d57713bbdf1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8fa807e368405c57198cccd1d9626288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e760411323072e247944217669ec060289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1770d870031bfbb5041c0dfe29c768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1237bf26d3d5bf05d23d6d3efbe5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50eda9d53a92d0794b996e3ccf8b6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301d563f2ed54de1fe0ec744cee5cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f645834eaf690fa150cf44cb66c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b26b6bcf279dfb5c9b52548e1b66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f91de952553f87c67d79914d90f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415148a9273bfa5f4ff3d2cb1ce4df4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12cf0caac484772a61dbc2ab01810298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0b9a188c6e7a06b96c5881e88c2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd9445985a2506677fbdb33fd4d0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4d20a613b4f7bb1c67dfa31c1399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d1050be82c0db2c3653bc6fbc10e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e1d7b873ec9a166fd44c98f127593303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92cb299d28e84a7205bff3c7fc83bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed95f3bb7eacde73d0bb6705ab830305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9634810738ee32454dab2ff2cb0355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659364c6b93bdcceb76c00cfc8d96c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d506997ebde4757c3debcffddcc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d186fa86c98cdb4e6db19f9460ecd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e0d179f5873757596433ded4b9649310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98182f8648475afeed0eacd51f3132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba4182b34e6f5e15cb4b14ab589b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906235f2847c385fe67a4554e7b8fb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49dc6fef6029f9177311b4c2cd84ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068d3b246ecaecab274b464ca1d9ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d40bc5abd9fffb323c4e2bb316811e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0b2d752e08d564a0849aae98ec8e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3ad6b9f1218b7ce6e7f2460b81a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5d5a74940ca58ea2816a224b8af7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b833373994d61bf351c7dc85e630a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64586aa5b5077cadb99f93dbdabc82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68aff63dd74c719f77dbcd64ce773d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9546daa536e1a3a8fe5fcceeb09cd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44c6d20674356a7e08eb0da7e61d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab8ddb8ff58566ae498439f79de29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974c5e5d6ab1175157929cabfc112dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab6e632a2f5029800135cf39da280327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297483b7f8028cd233f63e0f06e24db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ba4a77d8ac94cf46674eade9d135329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03307e6b9b1b5ce686ed89796465ef73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99069bd1eee7022ffb264a61bf1a2512331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621eb054e550eea9b3ff62e3302b074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904db1b156a1c99058589debe356d4ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c29cfa6a73710e38275570564ae4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9878bee071145ff85de460aefd0fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039474136e40e71228eca2bcc01cf0b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170009cecaec06c7af65b1e520421299337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080584306b49eb4fd9cb3c25e363e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e48bbc392e84dc3f3599b05025f58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37c8aca0af5126371630e853ec283340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a2fc02ced2b97202c99a9c3d4269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49596191feee34f383b69708da84700342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338589cdfa43d18a4158211a4743d37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee222af34a5d9b0dadeab7e7061fbb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a2fbe75dfc41af3bed3d2d65fb85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134feeaf49a93b39f163130ee9f75f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d730d2efad76d63de6a6f02a81846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c96305eb9a20ee6b582cc631e242f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dedf49321f1ecbc018357593a3c46a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187005b1b6759c89b1f9e61f6ca27df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d591486b483d24dbed46b38593346351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52b7bcc8c4fe438aa4b0b008056f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d18ecf5fb778dac1254e386dad611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cfaf96074496d8e1adde6d592e374354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5e82bc49a95fda98119a1ef59c954355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe048e6a8b0d5c859dfe40341ceb769356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc5113070f6b8d24d5fcde4d9fd3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae540bb8af8c2fbe7362ecf3103d3f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e755788a7ab3864d8b28913af05d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f06f99fbdd22e55ae34468d2f1b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbafa07febed05f49edc465a811d94d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e797f05fedcefc26b647f09c65c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd03acacebb8bbb91701c9ba5134e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122d9d4a1c725f99076e614f8f6f5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222fdf88dbfc0fed28bd83d4784eba8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e10f7404d079f2233085f0ead412366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2569df403db17499dd6a3bf3755a4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9fa06a53ff842ec4ee44cb88985f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501073b94dc60a272138eb6c51dffbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a90e67e8d233279096ea837773b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b3a5058edb819749eb575f4cb897371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ffd1adb2ea94b8ab0585dc6c69815372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fea35daf7b5b7ace3f93f73b83a92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608c8992e9fce6848189c333878231374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2c3fc127b8717b0115662edbe1ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98299847d61bc7e0bb70e823691992bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fabf0abc0216a50c2b2ca8a19cf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864d95311004517c49c96e68db5ad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b67f5c8dc5d76c1e062da9df45da3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702397e9ffb2eed9a097429ac8ff0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed5b09c3d5ef34d42db4d34a581716381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7f2476eb5c29615fe14f3642752b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e612e5ef4ea58539294112ef1000383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7f9a7c91b3eebf7b1c92540ecbbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800ce5b18e0b920bd1e1134e4c3eab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ad46f9a9d88ba2158ec2da7f24cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ae759994d5a314787c7c0cf965d12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417344acf803d9e28180806e326c49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cb9efa83a2e2cd1af4e8ee323fb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b492f7126406c23b87db8bf96cb71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4daef8f11e32827a89c7d3245b5783391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae3ae7287cc85c991e869f314c672f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766f5cf98ad60c3c000dec5a117568393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef8f3a2108e2ecafd844e3578380a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62438168cd78ecce9bdebd334e3cee1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060889f04e987f5b0a552076a7d2a9fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab19e4f976a0c2e2a54bbe5f06e842397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c2570d9cffb551e71038f66a6a01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f661ea6713c3b8c70bac6e1eb9ac2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65762c2c578a47c2d18fb752dd87094400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa58a8189d113c535c982ed5fffff6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7704cd4375d70041101f07d0fb8e5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63105a7b4b303c6b76dbeda9e535f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacd8a314701007af347fe4f4b124b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d6e7bce5457e287b0822f99a7ea9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9491fe48b3ca4ac1bec57d934e87ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021ce0137ba1b5083a463f7e782fca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030280fdc220cdb4022fcdaebd6b87ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61362eea43ae9476b24f39451e2287a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c9c0cf3d317ea73e9952b2a46013410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f24f74a6874d3d10f1fc1608e5cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f092ed955e0f5c5df45aabbf5fc9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c95ec6e69a0802dd162774023bd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2852d3e045000f1820e5a36739d66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182d3ae552654177f53ae59a615af1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a2d05d2f5b70be85ff2ebd654aa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d923409953e75bb6ab572dc912631417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6416e7095900ad96870229968533de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1b6384154f7e18afda585393c272419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000485b154161cabf54f5a3ed3fbc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84502af891ebe331e81b6ffa41d1a48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e84833410b55ca75c27e80f526ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efe47e9e35000856876cbcf0773e92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675f81391d267a001d15fce1aa9db86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c595b9e5134ae3aa895220ff29e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2002a9bf532fb0028b634aaadc29ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb129001ec45cdfaf9544a1a05f25d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06ba689f1146fdff238629474c57f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd9d666c079eb4dab63df3185f97e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7c523604f6452534ed76365cd07a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ae72597ca7ecf8cc99cfc913c1c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd8c95eecfef4be2484d8ec4a29dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0537675e2f26c9a8d318494a2e61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb183a441f7b4e7aeaa3fd3b8f9d89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0a9b30f59f5ecbe877e4136c3c52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb7da716a9d7b555b43aab710621d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d64b4b1fcfe4e08d0e21a3b3dd79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4b689aa18c0ef1c55e1a8da76312f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc0e372590c486d50adaae32eb850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22f0c3c356009e0ab1a54a75031da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a57cc3560969f7433fded6eea2dd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6e286a1cc3252218b43a38edac1bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13506a555b233100e733d210f883ca1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed5e3c4fd60f9bf910eea75dbe1d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b7cd0e098daae0232f0a309bcf62a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e45675dd17fa95f4d4e7c033fd75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc1f422c83951de12e042eb4839c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a8c9a0fb6122c82548efb1069d5c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0abb18ad931cfef039cc13151db13c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189903e02f87470f47c240ae593bf95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe398f6a307a17bf3f671786a39d54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a951777c6bf2eb246de199d50dd8ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e7ee0535440332b5f02e39c085995453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b473e73fc53bfcc7ad758c14faacb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151ac0ee2fd9e863cde887e0a3b333d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375fdbcf339e1a3ed32c41167ca6e1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ac900d6cdd8fa939774031f78bbe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd467597a8ba51de96ec91cd64664458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915296563e35076f8aaad71e68630214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49677ae96d1d68d63224892912a2830460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4fcea88294c9fde33abf756bb63b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77101ceae606cd02679773673d264f69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875d796d91dc3798e51c366be846b06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277ba37ae54cea67d15bc552f59765464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0563c8bb0e765e39c16d71c263bea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535351148941e28ff91e9f31885313466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277328d2182fe79e454c9c905c246a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e2cd21cf15cf18e1d4551c5520041468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5bd58561049f4a632de270ed1824b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5470edd815fe1cba39b65929d3e24e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ed3406a0d18ec27344164969d884471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced345d14fbc5494bffe3fa5d67c49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfdc3122e448525e7a5e3884d21b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada423ec4e66f85ac0801698f1212ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190570207d57db760c0f2cfc9aba1be3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19e0e9c2e96313f87966a79d3366b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a38e53902708d438de146755aade0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7f65af8a0e5e0598ce816491b6452478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6335f85eb959a0a4babd60c35c7d9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646cca31a6d7202e59010d48d8f82a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530d711c8c57ce3040353f9ffd2d04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6819e5dec847da183f0a780dc5d28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c453470b14ebd35b927be476d4b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb4cceea092cde890cf8fa88b3de6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb33f537d4ce31da05483f27e618b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d029ac3a6ce5422f3d3d6e8a1d4f514486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f3ea5821163ae530cba21f88274e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545c00b3a0624b60b4aa7c02865921488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e04afa98196ebe5c855facc005c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938dce907c1e233671851458cbdc309490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82b20652fac5094db6ab545a668f69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fea1512cfb6f4242a4eddcfba4710492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127fe1ee28cdf9dcf32d4e0fb086ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49356de7a699130b08baa55a1a652c2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3442d855bf6a5efc99fb0c893766495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7656b1c42cbedee152787ca8f1b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c823f46d1cb831bf348c484b27ce61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a9606b4f3d94bdbfb3a00325e574498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02705bc1be4df6748414d31321489499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b97ec5c7d5e4acef8a4cb3ec917d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a097684000bd0c6783eb4ed07f17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7652b081131b6b2d4c1f16d720ee0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e2fa162d843a44ae382fb3d6dc87a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6a0e103333afc250132eb1506726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606063f1d5c3d573411f6434be8c609505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539823763831d92a7949a471c0ea1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a150065d163ee434382cded3d38829507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc91123c8b94bb0571f9d573478647508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a11ce734774cb6f708e0a23c1bb3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d25faa7693a88880abd0fa69efdab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56b5c52f13a0fff383c98480c10d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b59416440430bcd139905fd54de5b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb95780bcbf5a5625ee8fbdddfc1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860c633c41b10dfd35de1237fd7a85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5578da273276d5d4e3e8fade390f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb107662f03ad2ba808ebe6e99e2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae282bffe4763e77c5373e745ad372517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeac466fcea0aadf4185702b8e0e1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8826a98ea3f783536a4973b096e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bde3945711546af808589117681a99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b06140f5c3478778d6cb11a3aca39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47092654e0f8e0c7357c01670a7d7f6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d89cc8f19c7327f2df5a3889f42e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca228ed915cc0f745fe39171d36988b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2be8a9fd074ff53022e755d26ebf99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e883b6469b64b4fdc5cc90b8db51a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832be11a6f03d70eb598780c3ce3ef5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9e3185ff0d6d3b7d273e3887ff82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8e248dc145948d28095190d757fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5391b2d88a061f6602ed9b6538f5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261a202bd2a75b2393d4ca389185e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a90d528810177fe6e012649205bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0167a2671c1d51f74b0a34cb0f5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d9bc80bb3f7c31572d4dc6233b904534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d09595218bb5bf8fbc274d1c5149b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6104b9ce9c7befcce0b0383e216f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05dc91e06b16715f7f2f16c2ba8cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c916f254c77759e09d798f18d45ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e8f413647ce5f00536643d3af68a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aae0c6fce2e9ba23e9963eefe49d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a199b5d2d04001d27783298dcc78f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539cfb93e3435e89a04c23895f9e40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc6ca0d6f512dd5dddae4d0991552e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132adf36c9ca70bf5de651af88a6c56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66b563eebc66368e328b87b239bb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8d851ce2e1e584e1e299708b074a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0bec4318820c690794969dfe1d40a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a2f1b8f5d35a7be908fc482f66afd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a7d2abe6ada31a858aed4efbaa19d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e00a475ace99ac966d491b43c9383550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097cd07efe2e65b2a9016207e18a5e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862bbf73ea4bc8fa952295381a758c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37873b2a95db2a4bf1c1ebd4900a7ee4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfa7eb52ad608243143e687c3ad688554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37c09461ebad8b880a79f993d585d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb69d985ee7a1184ff0c8f01c8842556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966dca53e7b6140295629c1e4c3e780557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e27c8496ca19c70ea033184025ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59fbd913d7854478f4e2dda2ef42ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b549f5999a9334bb4284e3523b41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b492686c7e6e4b38fdd751e4db944ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d05dd998d3827b1e18e94e3eb492b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b783aaea41da05c74fb1de641daa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aff442a4b335369da12e6269e83c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85044ce8cc39d8e938ec1ddd6f6625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673e4dcbc349da877fb330e3ea4214566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b6239a606f8f61dd9f43842e959a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b496be68532f9f21f6af4397efb92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5932c33b10517e82087a536b80555569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fef3f89bc1c61485a4191d9f988f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800f40d7659862b526baefff344d2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734b7cbd765a62ec80d5b98d901bfe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d0eb81a0d862d9c96339b2b228727573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16864999b27efc71ebf68348f516f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd1f306db38d20c79809ad24cdf87d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac06db2bfb352c646ccc1fcd4385c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81379f457b629a168897cf83e175a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c38437084016c5a35f74c14cd1d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4700174505e0b6b44d44365bbf0f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8ed09f8d13df60fd222334e705fff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441476b13b2fb93d603c9afc6f7f4b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b410c706287bdd7615474f7da534582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91523756a26c215a0fb729b7b278f49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1c9f25a9203ae97696e5937bd3aa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5601dcbf03aea90985c51a97f63e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b30073e99632bb5e4731fa63d946d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a5753e441ed17bae8ce62a306372c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba19c4493e3920042d28153346121588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f9e0667deba7342647a0d97c4886589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089fd79a150c1234ac23f64f8e0bedf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c42a44ddeb7ad55ff6f62c54213e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cea711edba13013987e908cd5f5428592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dd03fcd701c1054c3c5c9b09bf294593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a42667be436907274cc07b61fa1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1ef3aad1e17435b0c208af152cfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6de5d3db77a39a6f40eca9953468596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58226364cc8c58dd0e88885453815232597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1748b92c0a6b21ae910624d380c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951baecad08b980364f6501bdaadad2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d400f4d2f16ecad55fe4898634d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a25c87340290c8f4b47a49a14b2668601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb6c681a18d37f274fb28c62d04fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc6419f33c87b697f9ec820ab4a83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228a518e9262cff8aa7d053efc6ebc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f0e7c54eef6cfd71a8b9bfb4297ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e665fe88c61264d238e413b83f8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f92f7dbc3fb75cf952cdf575f6af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3eaaefd2c91e23e893d18c5a57a47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039e1afb8c9bd4e720da31285164f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a3f7b5edb086bbef05378210d8b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d6b7ba5090e733c48c059a153afe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e86ab52db4149fff70993b57c7e5d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4fffe61f722a518b8980b65938ebe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1a706ddbe2df08f51dec7e0e38d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefeb81f853985ab50cb26e94e0f216615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c7d3a3ced4fedd7b49fa4515442d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252bb837a106635a699198583d4c82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284cc540eeeca48b98f4971cc4cb791618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba0f3ada5351707e682dea9e89a5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73abb683d0e65cf053ded8180540fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5a8ec0993ff9178c4b2591668376f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c81167f4410989e85c9f1542dcdd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e01722bb58d333651b3327ead9be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77653df1b0f5020fb2957041c72a6483624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f51f1080189a3bbd7d5f2ffd78b69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b237cd67833422d1e88f2e99ca9dc02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0722c65aee2c6091168ac20817a6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f735a1701b97a5015f05c2147a308628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051760d921191749fcea64408075b12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548f4e191a237b6f77a6dfde9ef181630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa36b2e96c5557b744ceaa7e81664f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539a4de2502d66ea380dfc9c878a4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7db0f92c6d564fffc9c945ea959c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59395075e4d197ecfbd7afe70b80efa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d052e1b383ca03b64c89953775a2635635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b96be217e220272958a82dce131aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1853043becd6eac53dbabe2d83158637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e4fcc4689531b496975a58ed297f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5933b1e657b45c33e97c7d29a1c8ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c823044d7e20b6255c2db89e2a7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15ec8ebedf5c4492dee2586398aa3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6c091253f61f2a834b768a4ef635642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734d38345cdf8fe274489c761fdc8f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afb8e9b688daf57f064204329398a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb02a23463db3683793e71cd903ada645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707adea0ae7543f5b1c1557c71452d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97761c5b0e0b26238a03d77a45ef31e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852df96a9d461175eb443904f38142d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077853d8148502fd0948b5ada4e447649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c426e192aac99154eb3f33632d1369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1a1c2957f790b012d407d57d35bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4885457da7b8f9e5e6435a418777652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556dc942bc91065f1fcbe031ad98eb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1f24d2da638f3badbde1291cf0d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac07f05718abd53ed01c1562b5edfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dca49499b3b996cd00d2adda0ac1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a5ee23d60fffd94555bdebae0f86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c81735317668403920bb9c8072a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913df27814f6d4c8cdd334c6af3a4ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b995b96fe0a7ec6b07c8c7093b05560660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c3cceaafd183bb2b0bd8af945c3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abc88d17373ea68db672c4162bcdaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb457c2c6bb5f91ade79b13dddf8648663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5584e242c3af6497b79526079450664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c632414f86937e80de62de1f6f63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac487a7ca7602f0e71a4ed8fc9383666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae699f0760034527964f20134cebd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde2890df400a6622bedf72100fd620668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b67d91e3fde3480b302b5d081812669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd315f20490d1a457ddb2373c2fd0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222958b87bf53a66676fabaf35ce63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379151b3dc0e9839302d72f010a0835672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ff3d6a5efb71e7de9d593016c517673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328df7722c203ea786d5314ee7207dd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f24d52d3fcbb3ab8060c131beee4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994323288e714577647d840cf72935676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707fb37d07028d8bbcb71f68274ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fd4cbf1d59f5c7961f271fc2dbe45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df880abb225026e85903d36d9f15c1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8733ee861a37d36cf7ef5ea7c2a995680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f436b05cfd803eec7633b336bedc686681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32940e366dfda9a30add2e54cdd6133682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6502affaba510c8481a6d3e46066683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac0d79422a8e54f5dbbde047a744f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c15a49ed0f4704abea9daf43f240685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20185433bb97c632f5c18763ca240a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42076d232c82a7d5e24e0d964f802b9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc5b824680c3d475d6beb2c0fbdcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdd99ff3d4b4c0960596548e694732689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cea8ce3b20da5a5195a7e75a7a8ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e773ebd210211ba7711772f1f96b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc550198be83591c46cf6bdbf78153a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ca8dafbead0d91b9a3ea7404d12a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943361c578dc0f64ab1777b2d042e0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a199a4f5e70b471a5846a9d8c1183d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af396e6d0a5165779b84709092788d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1014ffeea7eb32d046be8256ea9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a459b9597b8a251526e6eea0f3c733698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb04aea1ceafd2a136602cbbe1edd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632872c6abba6152974bae40c7192e50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f5d9820708ab4b38a955347dcecb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd400e051d918c3436083bcce598957a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd4544605690f1a5f270dc1146b98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792d9797a05faaf828a5437d2e4d32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674410d31cc08033365f477c6f3ce9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf572dc376c16b56f0f26a2fe92ee2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb0f4d4902f4374fd05e460926cb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10b3415208fbb34baec99f415dd19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227af8380995489efe12eb4f3dffc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ae8310e2982dc9f1dabf252f7ba4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74681034fe39a3028d149f7ea6cb6635711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e50a00f6dcdab2605da44c0464560712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf10a9fe3e870b5c059e20313bc243713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aa586e5f0cd32bdfa2eb8dc2c4a55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c552a7dcd4e157ce4ae225e7f05e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1ed939a45c9279ccf36c6cc5d72c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87fa84d95b977258f53bff25b6404f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6180b5335548b6e5a50e128c7824275718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25827bae80ed0e35c6f2598c7afbdb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ff937970b47adc55d76dc359f6be3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcb8143300fa41a54b14a7f232796721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c00d184c2acb70db8a483bf657d2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0c81bb1f5ec33653eacd6c1b0563723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef04cf3639162f302e5c65559580d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ba4e654c42c93ba591f414f8d43c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe62df93546a78c132f2e6f496bea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7ed4f68761c7befff6781b9b60fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7374002ea1d8dca59baef577d534661728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77f81cbe2d12e46367a9bf41ef164d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d4bdfbbc47a3b76d99c612eb8aad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81386b9755afb30165f260e1aa41295731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4eb6e7995d062f708065d1b8f2f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068e0e282151ae9c09b878d3582c066733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d79b5a791e1e3cc0a47dfe030c075734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8211d737ec8dfc7ac14ab856a7af0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894231c175e00777082f446a4b72976e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbefb906b55990755c275f8748af6e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9c66ec876391fce40e0aadc6e39b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379e5ec64bc976262cb9581ac0c71f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059042d78affddae2284c7d6ec08899740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224c5a80df47bacdf2ea67a089c204741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7aa7213a81a4b5b4a3e9e3b3ee60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94580b8a7a4505e33e1fbac0575f4457743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc18b5ce6a60f1532de6e3fe61d7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887bf90d9895bc9bbb69cd2e2f6fee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed574096dde3ffa4d3434bfc1455710746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a2f7ed36447dd1a4925f60f34706747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d8705193fb97dd09bc69ef8f88310748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867104e97a22d495badc14c889794a71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37df041be89de9447e6f4440c9319f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a471b4f31ed7b894bfd84b1dc1c79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5917a862435a88eab0bbb078e5ede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d53ea0e48cbf47807a37aca9a0ebb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93577d944a9a3bd75a9d4880a5106d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680507dfaa646fa1be898691323f632755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389333113d3a60322b4dd1b86b24e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d673be56a1b89431090ebaa555715757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028b66fd49ac34b089df65300f42b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd34ccf7831467c56368d51ae1778759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e954f3782ceb420f697ba47bc1fc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17ecfcd889f662c60843daa33cdfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f177775f02a12aa36ddf8d5c97d2933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc05d28bf12415bada5d974b093a924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7f304bad93211545a83982f915455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab6ea4baaea7c7b6abcceff693bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd903e0f7148e29b95718d103a5fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443b52c46679a2b0a9077b31f408dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0681c8e5dcce46e4b1e4d0534d7b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58fe741ab5dbde3e69cbce750e3b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b53d3c80d0f5c639049c92cc5b9c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88426e4f6d3eb5e7fb5b501ad6a6f4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a86fe6672744ece914ed3b92abf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e249adc65a6d4d4f455cf5b42dfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a67fd5732e8ab9424bc0305c50d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c02714d27453f56398fb281e4a2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ddc025f9e5ef7e2cc25fe4ed0c6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b816db2e954e46f438c54f4df8de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218655d28db65af12cf73bd50ecc5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec861285156c67de28268c4da3ff2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee960010a4550088a72bbb800b8f6ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c809db92e817c50373cd8fc81460ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cad3ebb8a92e73acafd050beda69923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a39cf624dd00f50da241f4e3063ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd792c4b8dc13437cb7d6974003d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869f435e2b643e38c303a30042576626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786f2b5be297cf6ec8e4da9f603fbf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc5f8cd5f37892d6ba335e34e769328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528eb42f316958a5a5428d328a84e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c7629a19c1aa6706c17d0ba0abe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3da52a406aa845b94fe498561109831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de20abdf89b803b902e40c1224f6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2b7963bb485dd08d64432335224433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec43e0abff71569018f7b083e06a27134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281619665fff28ddc44c5f43324b8f7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e979942facd804d69a216d8c1794636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4c4630aaae143001e839d3709c1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e392b8e468b9af68ad91603ed72438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8de41be3b168d5832b6af6ff0c05039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b238a8021a1e8e8d9dcd01e97b948940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb1f51415ad96b78cf1b1d5af59dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e226f23e817d06adecce2f8d367fef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2298bf73fa52ce93667711ad0bb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd964087cf139fa6b5e04ea202f461844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc7c74215209ed300e47bfbe8782445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac47e6213088eabf0e8a3e4e47ce9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011353d3464ed11f3bd79149d39afde947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bd195e741a8e76a8915faf6eee51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c93daafe2454d03a4124373a3933749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6fdc7cca9bbfcdfd5bfc05f44548850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383911e8a5cabbb3c21d3b3436de5fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade676866b9760587c6c9a3e3889e81452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443b15553f5adfa3a29744430eb24a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8835782edbcfa3ca355cbd7bf084d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e017b5b65a081e79d3c5e3118e023c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882458c273da148aa0100d6000e2f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e04701230a6bad9378ce75e3becd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da98258bb053e61517f69670f642cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9dbf85daf57ee21400e754c74d59459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745336ec91c4384624baff61d45c4dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3187f1dfe45ee730beb9395a75be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d30099ef52a0ee75f392ef999e36862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d9beafcc29a60e71d94df294ac5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df6d36087348a62775a3888aae24964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68425ea601b143c8e8eb6a495f1ae57765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172a552cee9910cb3ccad284c70c5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe56e2a22dd38aef06eff96700ea34167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10966da6f5d307d161872da940e18ab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899d08ddab8d7f85f87b94507ef99469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff6e8049d8773e5c92c2519c6d4d9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647acd5b01affdde4d0ec831d6bf657a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37c1e2b3509410ec425f2d644f443172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a1b1cf0b356a544e14c373c79a3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca8d73ad1c470619e4ef7762983dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481f80d1daecfd4fdaf6845aef0d0f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa7c74e92325fed92eea68585b107a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128449f957cffe7dd5858fa852ba71777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b307fd05627a704e9f1674ebe376478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd747df7cd1812ac85c921dee8224279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2b15792d7656c71bb5de70ce1d6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f72ad12b30bb1b34507db79b1085181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54913305b7ed3f4351f372669a042b0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb237cd0a0ad6ec015708a7c7d69183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a3cbfb91b42098a2e8229b5ff39884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f412ca0dac86a380682842cd2e85aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018733fe66ff2ceb60373ca5271b57de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026f3d936e75fd0f90497df462d809387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd93cbb99daf673ef8e1b0a84c24fcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88aadeeecd06445bb1c70b0cb554a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abf532b00c18f0c67ea6f728e8345790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5a0f1c2b4ec87fecca23fd48608291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24dc41f979bb8bf939242f4fdc5f0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a31c37e2c9da5aa58cf24dec1cb0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0a23298dfe5c4801505a39997d3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f93f887d40ac27325297737fc560295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb317d582100c0d67c941243e4e7384c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83204da11dd69e09b41d48bcf67bdee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088832d32f6f11999595eb3c09d4e8f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0d93d3be5c3c803f4c211cf91321099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f5512a4c1d962d107fde03718f146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166a2900e43b65dd01862c2b613578101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c31c71ebf600db6a7cda0c11c73d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1cebf9df2c34154bb1b83dfe2cd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b73726eb233c7a46fc505ff04368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb20f21aa1347b3be47e8a76b9d817c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8b4b79a010aac6e2737afc4326ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319bc5f1b8f1c81fa13103f8decc158107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7dee42bcb5f14843595c77fa3650108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a4dfc198439e484d23af79116672f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc41f0cacb38ac57171a550bff25ac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcd0adfa2b17e24d933267aa9f63b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a662161d96aba0fa1c7d202cb585112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b8fb402d3bf5ed8cd5aad55b1368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873ca887d6840a64c21e4626a8169c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f44ff3f1e472c17a18cb5a867247115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23c18a3683ca8e3a4e43d8aa8df861116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bc5bbee214495eba41a60d42c0207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e69237d8ec66c109e4025c6c49a14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f052001778e588926c0ff3688cb80f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97839005d8b8125f254571f29c2f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a53c73cac04d53d9374c8b8ce756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de0f84891f6428f123e0aae1cc8ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bfc973ce36e21601b3765e7b241bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec0c389eff567d2c35378bbaf3a30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7010841747677ae44c05e0a63041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021d8b4382356e5a79c7dae296b64ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb0d2959ac24f420c136184c94d2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79049b9e6634c9273682b25f9f0f6570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18c55dc1e78c943a6377702de9342129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978954f916564e4e7b5af8855eade7a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b833c5f23e36dca97fe0e9195259131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078007e518370caa0de74979bd880a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b66b7e59a87a76f04ea412fbff12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfea3d1630a71c94a565b921a032a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd48e90f8ddd05ee9f79742534a1b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82d83e8e109022768ab61841464fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460700b4556023fdb914f367e16fff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aabf0f78efc035a97e68fe2f1d546138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf7d4694458e81d0f42e31f5edc12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208115af4c9f6faa811009a283adb93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4949af71e3a48cf771f31c470334f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f554819b12b189db13f0e9688c004c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f6bb10039a93bc535f1e0d3382dda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6631005216f0ac04434d9b07674bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430a26413c6eb5cb0482e1af7f554e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a5398c54eaa4a6399133b5f3f0d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752ba167a0cd46e05ff9c283779ffb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad22e21adc166eb54a9dd060014c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71a2ea5216b87f016c8eee8b51154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998b916cba2db0e50cd10d49f66ff14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca223a54c142356707826094e72e83e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b8ea30770f90eef0bc269737ce32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b01071203b527b8afc4e6091a677153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11f2c0f4a6697172411b9e9b803a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea1652626a3232842aa2617b5178c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb2aa20f11a4cb5ba0d2549c4003ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d828c078e8cc357ef9bb2c333b792157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeae262ee7b85378ab5224cb1ee098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b6f4cc0718b61272e3c6df48eee4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d44b34a381aaf8e708ad614c1cb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f69f40d1174a4a64cfb011bfdfa77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6fcdca8c6ae3307aa1c352d59887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412bcde0489367ec64e7293d2c00a17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402ae18eac122ee52deea41ced5add164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111941257dcf1af7aec20f2589c7ae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc52ba5a34e9699b2652823cefb19d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569f2d1239a60f7ac6cc7b29ff10b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517df2dd5894c808c376a5d506918c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad43d7edcf88a805af933a18fe5ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad62e5135e8704cb78d05b70443118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d80a4e2eccf1416775fed3b2590eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e14d3418bda9345b557c245232fa0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b612a779afcd588b803befbbf81fc82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee4b505cc1dd0e31379fc416423b0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee8bded821061154c27d0deea0e9f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd47445d11090bd691624ff704110176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e7518398e6816aec3edc26ce9971177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d787a9809386fdb51687cda21db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51610fb024142ceff0b9461b9b5616179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e0858dd173e4de11202dfe9d69655180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f2825b6b046f25731bcc891b1adf4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edae408a9f542207b7653d52aaddf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73591d4fb43f71d28efb70bdbdb6a920183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ecb38562fbc85458d9b5c8fd2dd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf50b977ea746e3c442a3b9a60ad92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d169f797c7a58acdaeb717ad62b15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399fec4288bcc46f0a73c65d00d607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3853f25bb5d36a8ea6b796a24a2d7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf580879c70d5b76cadbd6a942fc53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2f83d56283b15bb9aa64c6875b39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104429c4be64a6577a867b99689e073191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7234c8fc4e144b48f17a0cf75814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea615ac7fd2debe3414fc7854c38cad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5e6398b015f725f63450d5e29d9b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4317364fabb6750c1f39d78a80443ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f8f057d63458d8f10445fdaf559db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b84523c0442c8087c8b140d5fa9b13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca7088837d567368242fa313be979198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b84729ffd5710473a23d5f57e9dd97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f7897df9fd8a045641453e62d1a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ebb35da42ac2923ed61d213523196201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe1f62d7b08e5257ee02c4f1695891202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab03a1d22131d47dda8890538ebd15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125abbb60cf0c827cd6f50d4457b915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde63c55c3f6e6c81797f77b7560b6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02120cf933cb5599964d547a88c49c88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344cc7fb097ea180165adb831eecf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20fcf7aa3769eb1b0cf8718d058564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e5d0ab60595a9b80b2eba00c5a2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71ce85c79a738115384102640c6e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fad5601b19b685485b5dcf81ca0f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae158597fdf3ec9cca9688976e7d7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253430e21e4a2b9132a0f990cac83ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01163cef853d4be6efffee8ce9194b1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4179bfc98e485b6b02400a9ef819d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b987a032ad9261faddfe5a146ea8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6f726887ee8401919783481e3cdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb062c95e183419f735a3ae2df460a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277b828a5795cfd2b0825d7a3c285e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836388b873baa54a68e7c233b0b3f9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43051ae80fc948f2a1ef1ef3e25891221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e54d920d7942306fd3a47a344730222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3fba7f72eadc8389376f988db548223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a3032a3928facbf1f4ff5a1d3237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b3d7765d864a22501d018d3000d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac8351c6dfc2b9946635908f1d26e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fadf998befbde27746022c9fdb54d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3da9c63f2722c4c891b3e21f11150228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142566dc6dd7df860ff08a4a7d8c84f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bec7b6bd855259803c6389efb170a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9858d5e4799478bb2d45f16d02b580c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0353d5307fdcbe20babc6732fec9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598a80ae2eb3fd31ba1f22c9420de3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c17835fdb0b4057caf5046bdbf03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69538344b0198ec512901b3431d4be3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9570aff679e188ab91111d4e6ec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d755e4cec0a7ad99fe82a4f5c13b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db943fc05316cd9136312605c6b3506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a8a37136abf8cf5164c1b05dbba8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c607b205bbfdc6798c48765a9ec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f1c82dba7c5dad8035d1dbfdaa4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da6f7d5c34aaf27b76587211fe9b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eda157b6032cff3ad50e86737333e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df8e08547f2c0a87edabd91ac0f05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeae110a4ca263b538e5e52b38d08b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c15d74b7490d43fa0449f7083de39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0663666e87f1073c8d3a3dc397c121247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf189de63d6f2db4d59cb03b05186a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cbfe9f760467db60ffad2bc8859a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab0ff4a9a7580c179894b6b0caca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0537a684995787aa9ce17009f86d76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e843542772004688f4c584237c0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea51ec95d841ba134701dd1ab34db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4ca1c98d20f7943c46c0c53ec1c2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ba3a0be6294f32911d88700837a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbec651813765ad3cb32912ec771a01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153256b2786fb0b446247dd1a07961a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff09eae1a19a36beab520bc51f2dd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb655ad6ebd1f98aa68a8b62fadc53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef720d75619c9642dc2d532d83d62e24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd27a030b9261be95235ba19355a9fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867becdc779b536eb388f1d93b63bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca171298ae009e0d1fc1fd80eab6f92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca02bac0ee9e2206385681bd9dd1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afbbb2c20b525fbf53d1f7455f84a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad841637d23ca1978e317b1e023c454e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bdedd5efa94e4f6596302bfd16280267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90f7413414aecd167cbef3519c5e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392f58da0c0d72f9820e5e18586620269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c377f072efe9878fb7385e5b5dd29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8fa5c3c50f9edb39d652c54f9d79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25422acdd3afcf2a2319f56db4b91b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782870666fe5d497dee26a0fd2b5a9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e93e5e898b0bde945daa5d8b5c481274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d88a14a832763dbd01ef273036a6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9851d1af3494caeea754bf747b67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db44e9a96407cc13b0c8d27a03419c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e691bff771d8f183a16a5c73a3df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bce9c54e511dcdd54d52062d41d03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5964f5742c976e820a125cad1e2d34c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df46de662eb0f46831885ffe6308e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cea7143392897a9e367e06be6bdb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd31677b623236cd53d2606b324185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c41465866df8b6a407217c97eda9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64c1bf6bd0bc0b990a9defac4d208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd677dd4e78ce22b66916664661f159286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75df6652060df5081db45fc83922a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d07bebbe64c05ff578993bfc5841288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438e24529c691fa598b9a1ee5388e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb1df34cdaa4a8872ac3856060063290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1236bcc1069eb90bb6ce081b60f89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a522fd5a278f979c4343d7ade3f2efb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6913bf9c67fcba323c3f1d9c47bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109762c5866c1618d5af4a7406090df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882952608775c66c0fe81362adb24e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef945bc78d97841ef40be6f0eb6f8ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945e3bbed55f1bc6a19967e1e5c0aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a419e9cdcc63d5fd343f20f666e816d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd697b19d042883623051b117a2fec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd9a0997f13cb3b730ea82f97f2c0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90fb2af36d5604632d09369d9b6025301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fac71ceefc494b5683ed380ee6788d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52de9384e974aa643a4b3c9fb149e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea853532b8c1e5255e42bc653e1f4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4377bcb585b10e552df0073c7910400305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00bb59bfd1e473372e3e2cc710d202306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e028e598d9aa771a5e9c6acf306c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bfd86dc429c5bfa8e195a25812d4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab475c6c5c9a6b3434a93d6ed7b835f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3acb25899d493b30ae2b47180593310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287103a8b62a4c1b403e18054d70ffd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f69e9807ad8cbd7afaf3946880f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb3dd7b3b00fd1b94cf9288891e3a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89882b9d95350377b93bdc2e7726a98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60f78331516a15d2dd5fdc0e7a032315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce72793add247a56a58f2d95de61b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a405f60cb184d871a0e008b1340a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbbe4af56210c36f44eef421279042318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9165ed7b55226236ea6b53a0f4fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e697370adac28882d53837afbd9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614067071bbf38a2228ad08c923fa91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0971a75d3886d6c4b9404105093c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c1afa4853d0dbb9129756d131005323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c525b3b28e1d8fcc7e242234e784c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6cbb3fbbe6cab53a2a955c2fce33c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3c46a5216fd6b1f558f394af4dba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c2c8242f02f383426a40501326c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d461523f6dc829b3732035696676d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafe90f3aa9fa45e1e320f8e5867d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a84897fe69f48433f9da5fa80599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab3c5d4d36fc7eb6ce8bc45c8fd4d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe5d603e10a3a7512eadb285b1754332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dee3f6dce958e90f92908e7fbbcb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb434d0bc50c8fc2e043d09015c97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc3522f0323c6b94e7350b7c1e1e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a7606b9fdc914ce939b4a45c68f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9396eaab929eb3a4bfb9ade65f3a34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0774e66af067395118f4e15a3a93c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86119ee75a71ef239960d70e6e5039339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0017551f9942aaad9c5538cff40c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03acd0541811252157d26ae477542a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5c5c5275df70f446fe54cacd9a00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76ba66a5efa03db7b1e28e5822a877343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48bf2641e977603df9c0fb22e86f6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d64589e4f1941eefe3b87e6b679d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3308dc73742afed3a4d3112911cbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b976a182ef9a49d178b6f85027df631347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cbdb51cb27e17e2b7137bb699a269348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05075bee87bce35aea22e0842370622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a037c84325f796b1ba85c4045b28dd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7ec2b24c2468d6b4e373ea8e087a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894285f74d76a4c649142fe5941b04eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314af72b75b1753fcc4415eb0565c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f03499745626039480a3128269991354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f1f77095c8209a8b7e442fa58c61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b7f495d1e6a2fd7b1924cdc7c711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037bdd91bae1d6b8c172e2288d7adc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccdcddfd8f5c8e61ca5b3c1aad5ccb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ed0f9de0c2cafadfc681ba89c745359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414499abb48aea044708218fe9617ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886091a70fa70687f8dfabb19acc393361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137bc6e55bf1539de3aae3b42b5967362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f4f0ce7d57b66e1f52357dde4ae1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff99efb7887cb4c3356c2bed4f2898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ebaa549ca5e28344201098e88377365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447b6f896270a775a3af450b2821c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765cb6536da434c4e9d6c49ee6361f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971754abfbda8cc286814312c560370368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6945e0a68bf0519770ce63985aae83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d358a490af06467c955737ed3f8f9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c444397961e6a42ac270cc66f51c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c443d7151ce9928237229d0692d8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541202e495136ba00f14020560ca8f96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd00de70a04c05cefc7ec654dd40d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237ddd462637746276b37d69f05d0b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb8c4f6e41aa29fcf71c2548d27d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2c63560048877525f05f91545c7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42004d2a1e46da49889e429b437d0a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c833dec4a4f97597b58b7f1c68e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941575907a4bf60746a6a525084fc66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a289707f9d98bf8b26659bd5a7ff9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e252182d4c42310c919295ee86a08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dddf1037d03630caeab4958c43573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c8e9784cc81adcb0ccc2a9665213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe1d3fa9af2266893f6c6d934d6e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c89fc554e6e1eba0734271fb5a045386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb15c92921c1078458e233df1e27d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1a63ff8f1ed4602aceb1adb28d1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ab9f7cdeb156536c1c03fcc8dfac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f760a3a3064d6d136768ff81b333390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772bdd64135f2228adab94e3c92f63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066eaccb3187638f4a39adf89304f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372258f76d4cb887a25c75d509b19cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091fbf31af830879870e34f5e4fb5db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191eb21204199324f4e19263ca32fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66108d06bf7869018064fec663db3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd2d3e3db880adce86bf018bbea90c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925758e1f0b7f8154961f9cddf4c43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815642d141e14fa2e4151f6162ff30bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc566f7aceb71929f190ec9de6b691a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b32aa4ee1df64316e0da22582f3e9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18172c0f5aef214eca24b4bae13d885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f19daf9dc452992fad43e75beb172403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5a3298e2e2c98dc2df3f14176034404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f91bbe45217a5ec873b56c95f0cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ac86789d926a6fa6eb114a8682e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dec64e423600437598c5110ddc142407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38651a3e9fb160433da9c0a2076a6dcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff6550138e314b23af4b3f8c8f488409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d93444851cf2438ba9fd7594b682e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51a3c4b0e60695314713da6646263411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79056ca848e6ba25aa91f93607b6ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d15773a25e57bfdb930b509e2d72a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d38544947ceeb346c5d5a2f3c386414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bab3a719ab137869516f180e19f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5274ff477786228c6cec72aa58de8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa691d34b8083b68e133258138f164d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b211a439be3fe1ec2651ebace33f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62c6f38f135720952cfab5e16af3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd7651c35df54fd6ac3c10313ee3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1a2f0ed1e95faffdccb3a9180104421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af95af04be7ee29b5c975e89976ed5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bbedf207e9004f721b5b33d15b231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8442e6cffeb6e7b9820b6ddfbb35e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbdeb2b976e64fd019f5a7d938e2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3050cef73a43cf446a96bd8f84eff3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42738145750faa092dc71028436e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fad49c0751a5b4bff279c4d68720428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29640aebdc84dee44cc9e814c38fa4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec7758dcbac6fc395c60ea708b34c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747098b936df249313d1f1b6c3fb702431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b74dc8e0d7aa2a3407c71509bd0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632d6345577e3c3a5e89add4401e870433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147505271a271deb4534d4ffac4b0f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee506b9967da984e17d544903861c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fafdfd0c0480efb3c8dea85cc6930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eacd9f91a818ece95067a620f7d61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbb91f1224f183b60d96858177adb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196434101688fc3202620ffe1f94639439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8aa1704583e21689efd9e1de56441440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843030ad4cc5126c4beed16ee9136a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9220f3b5bfd199e39922e28a410e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2565fce5fbcf0448f9fa5fcc4117443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50daa0c58360d93e85c5460dcbf7c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ecb039a1cba853e1102690beeeffe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d0f526182b3b556da60325083b118446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c7e8f20f73b8c40caaae635e1d08f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b5909f32ffe7862eaa1686f8950fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef81bce3629264929a1821703f7e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d33ba3cde2be344f86fa64562787450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740eb7a3c197e5e33fea47a4b8b847b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc99be6afdf4565e8527b325b5a7f78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa372cde882acec5cb0c82e2954a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84763e0ed2d7842c6cc63a947a48272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e723ef5833c9b0342e51038a0f3566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b908314a549bf8f350d998aaec1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13145acf6fd7b58389f3fb0ccce92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8ff423910797409fff856734c0eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f98dfd9d1213b2a4616be435a1c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75254fc4d64cfb0d88e08333cf1050460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c1326b8ffcbb9b42a460682d8a0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d1a0e0624e3fbdeb75b32ce90cd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9172766fc3733f0c516b3b98352ac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c488cb8c0c24a8e045613d496f3e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae27cb6228d9ce74e29ebb280cdc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5284a617e15d89006630746720551b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf67f2b8ad683e315be96666e8ea48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e760eb09488d1fc82d00fafb0b587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5823863b83a00b317c8652b254b24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e8bc5f7ca5fd718f20639ee67cf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f63f754e4c817fdf0f45caa1e2f98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6b789b4ee13c50264701302291335472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b230020b1e26e516b1fa283ae8d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945b4526c7b252341ef9db3ebde6239474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fc6284d85e43734ff7fae158c9f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4981334b644615ede624864752dda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d736971afae6d57d92be7c41cd27c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42c384db18f72e52cdfba253cbaea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc88ab5ed1a1596e3691074c98424a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c58dafa3de5ce42e96f770469153d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa31deee8914f904a3230cbba2e00a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b784ea9b054677baf1a4c557d7e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c046783be185d177e9976057daea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081cf673e2389ee3682ab2f25fdea19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddc1754ab8f2bc4fc83e4530c8227485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf1f81b495d52d3aebe47b9f69798486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e861749ce7991471613f362ca22c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e12810af6e4ea701c99cd4bbd428488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc14f9e0bc57392f8dc4751fc631e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8576b871153523d8c65edc1f6c321490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b59064f0c044611c166f9e82b41c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7694b55aafe287313b43a1e69f3bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7f552c66740e6af258997d9527a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9331a6ea7ab292f173109ef87436b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb76a845395a615590b2d918aa622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b6d8bbdd7a83b482d26ce026f128496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd05a8020c80626a241aee77d9a43a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3fe16d849ec955708d5b9885f5691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a0467c4c88cb4653ff36f1b3500f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653866405ab47b116dae1c391dd683ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb90e20283886a6d6a43d69d187f90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373979b9ac20b94728b851d087234d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ed99b515606cdc98514c7e914478503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e029c1d979cc97388fb762190c58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a4074067e6cb7778cd1cc2731bc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d068c22ba38fc8215b9d29c0f828f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74579c3c8def910288d269d575d4c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77488a0bc385a5b88231b988a0ef433c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be4f55d9958dd15a267741b906d7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7abc92c0aa9eaf058324f197cf268510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b38a1fce1abbae208d8adda5fa560511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1ade45a0c0db1d71b5302ba09c2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52e751f950b06820640b2fa4addfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b19119f2e5d5f7402ac0c36abae7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc30a4b1f7bdf4676a85c0078b7d7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6f735877fb526d8052b9d59c204b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc8ee470cf00cf0ac3f8b1d194b63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1a61a48f920981e24d0dd0fee7e7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7469c421edb5fc65613966fabf03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfc5c3cfd2d731bc180e192a0c3e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91e203682935688f2aa2472aad2f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9276aa2a3f2172a89c2df97e9363ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279416051e55b8e3efa0193045d8bc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369841cae6ad8632135665f837b4ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a33b549285a26acd2c6f10f6fb3de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3fb438c43245c4337fe4fba52e2b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ae88dfed6fbe060ac8c0865131676527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c50d92c1944a66938eaf113bb0b562528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2ed6512d393cd2542bdd8254e4d30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724384d1aa1548e95504eb8d9936360a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed88d8dbd9c25eb6d6ad3bf01dcd6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a366bc532bba7f15cd41841f4012c1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175959d3ddfe3cc2e1aac6afa4f4581b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09807434e651e382d11abce00cb081534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7e619c6e74d5b444037b87890384535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8d5d6a5f1b8d92d9c7793b7336c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf08caaa437489f3dd6de8ee7a7f26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438e2f44d734276242a79f3d1ca8bc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bc926974bbe6cfff6311de66d8664539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ede35c6880d97f2d980d5d5db89c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c33010848003f54ae11014fa883ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6aa620e4e915b331ea0fde7ec4a70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3265d4910326d240e5e938f889df0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abc4145da5319aab32389bd36bad23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172bb90a4902a1429ce371bb0ca530545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb727cc1368d3a152c454097f8cf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538bbb711b224d00e94affaaf6cb72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa19f0a0b31ceac92f343829efb58b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d07bdd1d5ef55acf4c7d41de26d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04256ec13c4d5f4a37404ec60a5de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c622d3b09f5d795eb7689abd7f898551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dfffeae2f84eca783f602be94dc36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3702c229ef3fac645c4b65a817a6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d755c36f667d9bcfc69f180c116f72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c30b236750a57423b0f61247b054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e21cdc127403cc95412b1ef61679556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac95153f9cf8509ee1c96dfad7bfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b10986586212ae5b2c5b736c84fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604a131a0c97bbbdacac16b3d64a2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff5dc81256fc668502f17a0446cff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712119bc99bf6f8355c85d2dba8f2c4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307601424f6228baee14751f75a06bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117e3aa28aae4402e5e3bf0785f41c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a27ae9a51750a7f7b65b779022851564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbe3a192e193cabcff2180a9b429f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1443805d87556a284edef7380b3f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c8d827e8a2b37e10e6a8161138f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ce59c063983a5ca90fd2da877080568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e5c596e9ae7926801ef337c8103f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772d1c1fb93a71504509c4d4ab197a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4892c4179cc282e1b6e13f76e953a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a29f65cf1f82d1b33daaf853289b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64355b7bca3a5eee1b87c5a5c8573b15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800a49e195a3f119dc165e92b067419574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67aee77e2d4256cef7e452bf8be85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a1c917aef8d5649c1cdb2059d698d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600efa1ec805cd962c364614de14f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a018db970780a8507a59eee26213e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced209248a0de00d83c1528bf833e805579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ba144a627ef6f6c9ae55a6ccc2ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06f75b4d9c7cbbd8d2b2098bd8e9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479586afd3d5492d62ce79c2c93c6f8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad442bd398fc90cfa0684b38ece61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da03b4398493c8de448bea0df12dc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b58e62e6327cb54a676afb93b08c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7bc8e15f76a16c1fb34c8d0a284c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b0d9224db4260dd88024dee7887f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b587dbc3d70a0d9bb8511611c3727588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb7cce520870b22fd932e19a5d79a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15094e11e666d4dab485ccc51115a58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2b0621b185e2cfcf54795f03d6d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3064bbf52f0ef837025bf6af4b397592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba61c5b5407e380e99a68bd15dc89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43c3072d2300c4a59db60879b222a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb1b5ded9b3aa6ef921b135e00d1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b461773c0c8a972e2ef970458fc974596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db740ddae94eb9c99a463686cb64ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ee5f238a757d581dff4b53e29f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82522809725205ca814e635062b70e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec88dad6bf184daacd59d64fd69a7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7a4bef6494010a95dc0dc3db757d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9bf4ebc86bb1ad866cfd88c90ed9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3ee3aa1c0c7d3fafe87b84faa790603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504bc283ec1e14b945c1ce727f3aba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dfc7c02e1850fde33cf331f980a6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13750fb4b6135f4939d61b4bf925cf72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534484d9400e0f2ce27f3e6ee36466607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0da73387f66e8545992e308b926558608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500e9bd50340e73f69634410758f17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f0aca86b0342a3bdb220a84e5701610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f44197776cb666da9e56785afaea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a19b011f02724a586c11ac7903b9cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9cbda065bdcaf5d16b0dd0d539e14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cda2003d6a287300dd74bf69077e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3069a15c5913ba73517cf3af9f9be6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edbe62ead1a738e1b439c641bad56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f513bd3a03460e0baf57467066c6cf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ee3277d4e0c144b0f3369e11004b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3024b707827647b6358380bfff996b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d9cbd170a8a48f67ed865a9967e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a8fae422c8c4db8c83d5a00c84cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe982cd44fbd83f1eb89c092a4b3a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c07344a6b91bb3066d2a608ea909a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438749406f6d2d824100a43d1cc073f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839560ed44986bda1637b6c97a621c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e121f5714ae7064e166fd764338b31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6581ab21e4f467df84c11e9a0dea1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771afdc313c2d43d7b506a00f39d5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86673f77392eaa134b91730089fee3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d80dec64496dc185f5f61c42a0d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b6f344685c5efc32da9420850960631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91026654d0735da1c2117798d36079f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b215f6cfea06c7d437332471a780633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175bc6a797ae33837c215761c5a9b61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494cc4781089d9d627cd8b50b79abe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ed9413ad8bfaf1e426baeef249da3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fda8128145e4fcf7bee0ee6c29b98c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21882fad2b7b6b89b1407d81a1a4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b21489592ab9700447c7211211508639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f609aefa42b0acbae6295ba5930f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd09d65f6438f89b1cdc8672bf3776641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a817d8cf55daed94e0bde3b08c749642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35e82b1ea3676374da08a88786766a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2539593db0590ac219332bb4a9d24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f35f2d68953ac056892c16b4f877645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7392e2645af9a49c8bd78641f61b01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9480d5ba0ced28442ec04913cb3adf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a838c85691b3ff83114289928c04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c004c3ac2f6629a3530b15c4a4f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475f3167438d90bbfc238fb19a7e370650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ce9da630f54e94e3062feda3a0d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694268d98cd3a243813dbe8f0be469c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8d5b4753a7ec00a7383cbfb4d5f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f262e295e8aeb8fe7014f28f501353b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5cee464a93c0704cb6c9ccbff7aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acc307a3b59fb846aa84aeb87ae83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bebe6b38303cc65dbea0e78cb3112657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bfecff259257befb6056476f77321658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa08f999d84996784b2cc903dc9be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210660df66da392f54d4d41d4f56f0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c92b2b7332f3f9ea9378481cdd49a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91908049bd388412f70bf86d6fd15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8361528ef45737db252deca7401ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cb0a88693d0eac7013ec6a89dcb58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237cf93fc9e19cc3b671e9454e3ee1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1788cd168d762728f18868e41cde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe0600f29ce67979c80968775c871667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ae79d827fd2c31a65210c8b9c18da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70daa7e957c8d6b5a60979cc3cd75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7b9ffe8de4743fca39d607cc7821670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405035db5186241ff549f42f06a420a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e195d20cf03f6d5b4c0bd69fa1b37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19075efc2e8933455e8db674fb0d8f48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f392815567ae5918abc5068ca4f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11cf78faf0b9f0532da23822e3f253675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8241752e6605f4787443c4a051ba10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa808d13c3dc00c10e71cec9fccbbe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7bcbbc26fca116541f81905e7dfee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae61ffa58261e37137b2c3e70f04257679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eaefb0d5ffc6dd34423ce6b701c53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb4484e6a79a21b0937986966620c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ad8fdf0f0fdf0524fe115c30e5b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c6a5242898306ee9444e774cf8a82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b878245f585777b578e5005e7687a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b698bb2bc42b70bc9927f692ce22661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926176c38435e69d7b68745038c5f94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482ad5a3dac69c3bcba8bdd50ba60a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ba70795bc2135ba44ee241fa2975688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e88c67bf0f189f44daa34ff4aefc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40adc95c790874f2a23870349dbf48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4cffc7ad93d2feb0ab4a2ebdd318691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdcefafbf897484157c35279f98108692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829cac1d64ae381ea3711f2af80aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914f7524535eee6f3c789aafb5b9ce0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e77cea3a3985b15a7b9078ddb410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e2ba06aadcb22de09d5043058abe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417c094f9547e7d1b7a9fa3167898d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d16f058b356f256ac03d41ac34ca7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5b3e35e122bb9b5a463a943a2fd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e3cd90e470afee50ec826b7d88cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5f2c1de4eadc8fe755e3351776cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea87b29881fe97f91e090e5c131ac8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424adf3659b3555668cafbd8f8c3ab2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39622ed86a7810e929cf18bdc7fa5df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f523534b8daf65109a8200a81666dc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2acd327fc4c7e0ccabc114d9ef1a6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37752850d85b830a8abdf707950b6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9030c7c8a5c0a9d677465614f87201c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99674551667a8044fbe0e7cd7a02b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874b2eac4b2cd0712c30e5bb35a07a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3c2ce8eafe1b22aa4e2c4f490595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248fe83907d1b07e27a6b5d7f8edb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0fdfe9b058aa657ec695370ee9b0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3c09dc494bcff8ec20146ca4f7a38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29e22f6fb3a18cd4bee1c3928f5df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78bdf288df12d79fb54c454ae1a38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981b0b01e98d05747b18e1696e3226717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae168693f8292e422050ae718c060718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a498164bfb068e71696fcd437517b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa37073a0d6fd09f467f9f97ff6a79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db6f62822351d259d1ce228b82e4cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0574b3f6ccd166437c71a0c9805492722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1f242c0033c8ea9352d24b913bb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c991a1e83051aacaf456e3feb42ac80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e4f0ece82729d103df684d19b591725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f46a99f46a7dfa621940a2d06785f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c71f47da0b59dfc0aa9f0f78d1d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80028b51f36657f4d32a1c9afed079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c1967083947b5c06057f376c6be62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e88e30f4a2aad0edf1ac894b1964e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe11357b7f974f5afe3a73337d0941731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762bc4803767230e5d8bf6b1c7696a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae4dbe9862b94044a953f0856adf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d5d130070d482889eaded0e46bb68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232c69cb485e35d6349977a80710c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff691c08da518374c86df9a16fbb60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba5aef9bb40a30ac72b4ee4b0602f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497161f0c0025d7423c797ca9ce7c19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98db11cfd2b9ed6bf26ab60b86ffd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5756e2b392250d7d00f8b681f8e49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0655f5f5446d560b846d9a0d2be891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af22671f1a8352527f7d4f7f564c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476728ac7712b0c72c22257e8b5d31d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e19d8bd6266611d1e74004a2e892f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847262f5883f75258d7a1209c8cabb1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d47bc71e5331e6a701a99f58002c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c064ba41d3f339248e9e15522cf19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259260e86f4950d036f48081c6f4e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfe6174304e43ac6479867d8ec5be9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045338a5f475aabc93f58988e48823750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb64217fa8f996e6a8452dbbede8e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c476e640628426c457681054dddca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd62781f6c9941fdbf10ccaac8c901753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b9da0cfeec07f0186675b5829108754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7e14a6caa7343fae2b6a81d5c368755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675f24a461a16935cbfa91c39a4760756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786575b0976452869fc1e3376c128d9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512324e5b812b4d159c89b2d9c42a067758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fede9b4ff99a2d4b8c4adcca090df759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>