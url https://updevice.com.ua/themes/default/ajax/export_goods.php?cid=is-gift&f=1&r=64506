--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9c5f716309b7f5d7463f69596f7511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028973b2a5266afa24c4148860acd57d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b04641330b26986bb28d7adefa72a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1952add057f8f82b83e4f362dea6a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956bb65437807d6a9bad571661c784a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c38b75503bf950465de4f9cbf53f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590886ec7bf7e41562ccd4fadf5811307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd5241464f7c753804780fe930772d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e052c0edf27e6235644e3448c4519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6e73e1ab4a9100d929d5e049bab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8def506c7b1a731d86e053d70c97d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20ac2ce06630dd4df574fb831ef6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736a618f8c231418fa6c052f38919013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80bf2fc554261461daecc7b24a22714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3589932d84847bad9664a97c93f42215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef606a91f675ff87ff63b13794bd20016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bffd15b76b870fc2617bce61b69a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530975e5b69b966fd17df060e02fa91318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffebd72149c5334af58f8911aec86119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47094ad70b99cc56668cb0d027344f2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6ba68d8a1c7b3700626beeb6fd9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d3db796594f0ed6b3b6ac5ef0adb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f2f1bd18b8955b0acee70235428523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d3ddb119657a64416600e597459d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed090487c8931f0319f14d6fda49325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1f2cb4b71c91911f8a3f9919156426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835420ce1f931a0f2efb900420452f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c95dc5c95a947de4b4879abe763828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96f01607b8e5da4e4aa4d6bbb0f3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8200cb33ff816087f7f3a0eaba5f29f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4d76f6e8af1f1d83029a692abe2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7182cfa40a1ef819f8c0344092cfe232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f51333e20aaf93184b1c57045f541633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ca72d0b5168826e9856619551311a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff452409b887fa5f58ec605ac4fe189535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59f7d1f8e2837de705954c8c206e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbbf107ac9909aefb35c2452c149ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b836796417694ca79ddce09318191238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce96281d683ebeabaa854ee3f3bdc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3ffb65b6c0ae7c4769e6a232023140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207771f1c5ee95c74d1493a9e35450741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3dc76757e2c44d44fb1eeffbc844442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac2e32a0e3369ec964e29b177d04b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66075f5ba904f762a7a8beb4f5c6cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad38c554e504255a59b45e6e49dba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c770704e86677c9df428f7917e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada480fa1be076c4d71db3b238d9a9bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34003794cb5896e13b4ccac56c7343748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5f94b0966a65baece511f9b65bb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275311bd0ccbe514c258d23c6c25583350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5841fab8d2d3b99fb9f663de154651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba7b2c64f77abf72aeb3c94957e2bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb21ad9836eac4eb1d81e234e245a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eaa68b0fd09ba3de8a8ff1e1f285354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21073f2c7187b833c107f5ebc2aba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76339afacbe99af28b400b6282285e7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b4d6128c067afc980406de3f4960e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915e1657b1529416af2a7f5e9987b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611e279bba3bf8003c3ac578ace93f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78b404ac2531797b48fe7fb18ec0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c2acc7d8bb3cbfab576ff064609061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889d27de5ba1a22c16f3338c6c85b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d8f931ed2b9635c47164f400d45263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433f502831362516110568a9054c5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfe9075780b3a2162b3e46ec0f0ed365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bb8b933a6f8215d96b4c377b734366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71f65c48ebf4f99a7b76fa4e6dc0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac410124b01e8fa35c7a5b9db9f3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aba81d40115c52d115d89650b0e61369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f904ae5423223942afd73aa7d978be570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a496796df49d62c794550119db02dab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86437bdcba7c023b34206f7385550272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b21ca7f71108fd14379a9a0b7d5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd249ad1ffc59e1952168169aa439b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429648ccadefbeb34ea18e5fb569bae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51e75c32da457bec882811aa3601876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8288d788a206e228e6764663443ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad32c35c091d18ffdd038da4c3fa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638f9e2c31428d3ef28e28845f853779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d111be4beb9f9feef11deca5bd7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bf37233dbdcae1b6c1f9b1593a9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369d43e699c6f80cf7fcab7f3230fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e63d17cb6efa9e2673e33edc2929883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d883cb1f0799988a347a83b3fa57684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b15aa68dae18528b808663a463b3ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9568e84cb2b39927d45c68e5f7a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f7536a9b4ffb4cc8f2a0f2011e7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8d4cf07289aa6c13bae6482338a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8c1036815c371ec0c00aebb14ac889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232de0fd61ccffe7bb865163037cb9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145dfdf64e0ab2a6e8d960c7c05221a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69ee269f332e5d9d2786afedd281d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39187e39837eeb3c35cdbd526ab7e9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa0312a4ba2c3c9af850f9a4adc2c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c47b52c9b9ca6e939490f429ce0b1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8eb6c51b4254c698cba40d6a0470696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd560cb3fcd9c139f65d214d58cb9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd511135373ea3c2b24ac04de4373ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008938ad35f69bbe5cdc1242665560099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7beb56c3f178c0db45f6d1465ef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5948a0c34d33c55b9380765bb553101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6861f41bdd638d76904fd8f73d311d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a6e1e1441bd9b1d283798ab069a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9ba8103fd39e7b0fb4c67d056c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd97f3f4a488bf4f8f17e4e8ad7caf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455b39974966cba5df8470ae00917a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff0203708ed246ddc327788d1f8d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7226c6a2c15431446f0654ff24b0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f90f58a3eb2162dbb0d65ef610b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3ed580e5574ee4aa372c24461550110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7109a1401a8ba4df4466564d9967a1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca747bf12713bd6e63309f104ac55c6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e729a931c41f4d52a76171a347011113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ddaa8e11fc629f4aa9cd3927296b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b46db868424f0d605099152e5e625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2a6c156544160924932ee31686eea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4cb41246df114c9846c07895233f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d3103230e62254ef5cf3f0426294f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed9d2593518e4ce94785a09e49c28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c81d0065dce517fde50b6fb369c5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2474ea4eaa4e850d9f04d96d844c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a3a82ff537ca2512b3036587a3617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810b3871674115c9406872b5a0c26a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913fffa3e25b336a0ef25f21ce5debb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7519f80fc4fa1e4ada2fd8d1d1987125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54cd020e20786fbec55d195bed988a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c6f00736233bf7ca51dc7043a6c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39532d3a26bedb02bb2823365f11220128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d479f995086da20d62c82109566a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dec70f04a190ccb44b1d0884ce12e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787bc1aa9b317e07a1e977f68dd994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32bb37d73d3993277e0ec2c3bde3bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cf1bb6a851af39481dcc77c22938a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4dda099b1884f4fdcac129f99bfdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966db0e4e3490ab59855699c4fb1e2cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6813cc2d449fef0b18ff9d09aae7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e64e946ddb3a1905dfcc0365ac71cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d82162fcb7b98fe29a4d268937d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b87dacbf5c80bba5682d450a1b0b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c27bb09ef624c9462dd9d544de1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4145e6d1ebccc9efd0b7e3f81f1fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f5f227c2e62c73488ded3e876a64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26904b519fced719e57766f73a7b53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f90ecf8d8da30b90d86c33fccbee8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c0213156bad78f8c7940ba427a3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7abca52ef72c62c225a8646ba1db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64cea4accb8312da12f6a3ed75659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606451c384e002847952bf41418e1431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7790b08df95b232f3b0feb175f3771149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b78432e334a9144fc908e910e716d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d979046f881958e6679307ba9d0c6b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63b5191c05e0f54429e34c3289fa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f33d88264a406be4adcbcfd55c6f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f343511b03fc2f90d086139c2a89e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412f30d1784229a910b051277fc429155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7556c4bf4c17b29146b54434fcb4bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03169febfdd3b482aa50e9e165bed99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b801e361b984af644d3708e157b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bed6104f9c9dce5db7a3be7de6f8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f881bc65535a19120f98ff51fb05b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44579057e02b5552c989c902dfc1eefd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f900617c5852635c985f9f75d01aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec59f0f0eca16466ef4c109dc44903163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e7ce2d341de4b4eca67907fa592d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7acd774d484fe5bd21af781401b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca0640e12e61868004e86a03569a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab63dbecd53eb1fc37664b598bc1701167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5de519b070a9f08d9578295421ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31865ed33fb12ed3c6351d02416d206169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c10b2591a7513a6fbd784b382f0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68de132a9f6e4cdaaae36206245552d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae1b83f62e09e7b9e20c7f426fda3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc79133c0055ee778fae19c0152c3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423b578f483c5ca3bb1f7f09713361174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5c1497be279ef9b9ccd584bad3b13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153476b9d3d343829847d21b0071dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782b993d2f88866a6e6b113eaae7e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef983d90cd5adb4f338c943c6fef2a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae558004535225d0b21d26b97088f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7129f37d85566416dd9e0b8097eca22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11187813eb2a3bcc90a4225f0f76693181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90fa64a5b4776b64e0fb13c7ec491182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5b2b2141c1e953f95d6cb7700775183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efc13befb0fb834ee57dccc13294f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3072926d19f20402a2886bba718dbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93328a632a8f994ba4e62c1fed491f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8bd489e7044aff584e4c9076c5a71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74b5f9de7facf4fa4867cb2d4e3f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b08bb836a7d690e58927a48abaf3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bada9fb53ae198240cac912d4fa6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12bfb80c4febcb1e4ffa2a5b06c194191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608f89db189ce43e101f60e18ac061192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570c03483f6ab92fd384aba9c1e723193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d7c33c4356bd3f7f6f7f5be8e1244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f0187c86e96d0c773d36cc1d9a7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef9956f71b8acdbc78e258c3b5597196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f83ac7af3c4bb5af28b7019a403b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988cadd69379be3ca2a3b74fa822770198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08db1d37f227d00007b16c7b726692199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fab6b0160c12e8cbc612c9a265241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982dd49afa4db8ecd670df47c91484a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019946d6f304bbd534442eee0539db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651b1b3f2cc2847e1c5a8f7978d129203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c0b008552ea8e843495eba771f98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50fdb72d1441150954597de1eb50d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff79a647d275e12d9171c090299172206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120881dae3dd6a586d1ef0ab69af542d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443536c6bea916e91850526e527e48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902016b1c68a6e43ffe4fc7091260cea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7dac09b351e2f444b0d237a04b999210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17ca3229e0f75a177dc494e09f5d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28404410c3e4a8899e3398f874736c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82044010b1cf8505891d07c5daf809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a060cf773a0b8cf3fe945b0c89c12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800109b2519a08281aa9ce403d81d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c4ce4735afd885f2e9f0ee8f1846e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd945f129c90b1f1d7a17c4b7da1824217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a61a1d19e441dac442e0917658a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26780c13f9649bedb854a6e385130b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb802cc68631bc9382d43ecc041fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94e0884e0ef5284a7d4d976596ae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba34c621e67f9a43f940529d9fcd424222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b65edbef7c5a037e5d189436a3fea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38acf72d0f8e3230bc895da1add40a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a747809b5d8c68c5eb9ec69138b26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f662b07b872cb6f3c04ab6bdfeb606226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27917f86bc6ad2ac8f618e4501f34fc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38db4bfc1e31413c09f6be859d976a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf11be48ba67ddbb6f3e362f7581ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792ec23fbe8ad6b0bddafdc15595e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0dd3c4cda1af013355d3db06e0af8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083790d07f7cdff1d5e7637ecd5eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8249d0d45befeb8433b6f5d604214e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e26c6f2e193df2c2fca26876de9c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d629371d9f90c7a20e6e57eddb4dde2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba9851f469212ddb6925251c0b4e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e695bf3bea7f14463c55f776c3479b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0744ee2e519be053a96a5ead92151238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975d29b98152bdb25af77bc0020643239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77825a17374601e8718fafd1bb34c5cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5294e102b4bc2157c63a3d27c29d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3668302315957d806f1ca93d9933b9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce98fe89debd3b748c0e8d5230b5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e4503113f068a3a75a1b82859999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022158582cf2441367360fdff074fa84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab07854dd0f6c5e2ac203b3d505e27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef2e66b02ac238ed358057943755a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccecc1ea5e935b8e3b3fe11b98fbca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd3ed2fd6a0f1bae08d96487fd39f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b588dbcb0715c0d634fe62d3a2be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2915b733371cb684d5b43d3288652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f4c7f23ef7fffb46aa1cde79f1fcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24674248437e15b16923d2ebb5b44859253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804813273c4f78c5892bb640d0569445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a3ec636630610bfa6461d8cc07dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8469d17f5398119bce06ae2df85b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358367a7d64d46518bf8eda43290fc25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c865db7abe9ecf3d6bc1d5e9fbf6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764736f334db601106054c33f175d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71496932302560a7509ecedeaa1516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc743b209b3f914529eb95a390c9ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2d872bac22f4b917a58d3a1d79b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac8c7186b8b2739e09ea4de9b16894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea63ba612ddd1c5aba778f7a5941f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cda29088a1ae8266447495ebb47fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf523cc43ed05d35c058cb1d71529266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691485b56b65cef22e7e79899cbe4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c24db77ab828152d78dd0e9e7474fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9425736bb0d44f905dee15a549307eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b277c659845e6f59afa1d4fffcc65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260b770b2c6a68faa36065c2b6a9f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f038be4b5f5311c877117c40c19dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375bb5202cd4045eccd236942d487d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da8754dda49024b53237eaacbe12fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30305c0e214ffb45679028c7c8a0ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2d3bd9a98820218c6de946c350e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8732708f611f31dc51f55c213184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99320c551173d385239e4a2650f083278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b2aa6c2d7f9e5bf4b93afc5d61d45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f32f7b2ba84b97c77a60beaf3c1a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758497d6ebc0de35b9fcd3537884e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9b0f40e370d434789e2099ff00df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b7c02263aae6e502a3c4e3b4f286283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a2c874ea2132b1f4ce8d0150c96d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720422b7ef1e60625be77b22ff43f018285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb158b71cfb79e4b871a1a33b1bb98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1124f04d24996b9d74f9789e92bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e3eda776ee6d1d24723b0460626f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbda4bf6ac8d9f488d2f140b84dcda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b641e454aa61d297e06e6fe740a060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c56786f11c01641aa3d2f93bd4a5a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba96bb3306e1c45ea4a65e1f860a598292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbab7407a1b024e2a4d2ed0e9d505c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952590c37abc6b577f33553190e755f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077478ad997f910f64b358bd5d217f8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db9299ad7d48d75eba3630406ef35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d38ac807e19d48d774d434fcad2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a8effa1f0f1eb22f34ceb723a591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582f06e74f317e91325e2c7a143a209299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc29fc13e8067c9416c17663800b76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b93154e3b8d413b3c6de6dc582587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ea2e58554132a60b9d62d10e69acb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ee34f4f63a128906a206679d51d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d7d46e582328acfadf7a194ea2949304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f7faaf2aa8429b257ee43aa52089305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe8e2cac3e9935d2cfb75e3eeacb46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c961d95d3e7d7ef49aa2dd40d8493307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e01a09fe464586413c55a4b2e6e4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1ccefa193174f5d02ecedb7b00fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5add9115087cb9e328c6d71b3277dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a4d53c4325acbe110a8a8b9953f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15f5e5be0dfa45063a8ed80d28ddce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82190d64fc706b43d1232b12918c8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aade9169920b5c35d9bd62d373e03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1116191ffd2dd64c7362e9e7fccc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e74b7ce8521cd54cfefac9e38a4e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4743f22990d79385f5f2d8be37f5a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168394fc2056d2de2a3a7c0462625d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4ddc01ebb3a3cc9ae1a8a1a381b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08667b1dfa596832f1f8afef4fb366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bdee14cdec9323d1e8340c80f7b38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39819ebc456f9fbc220316325b212d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5b13b1d591a70bfce68ed7ca43064323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6389f6bffb502c1c986595d39501324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d49f13bff4daf4d8a69425e5b46d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a4d8ebd98d346a5cff853d4cd4237326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6baaca9f6aaeffd7af508f40cfd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525f0e325be92bdb1fb0a86e78070c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb04489488038f5c06fecc6d71ac445329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e3e707a240ade49633c25a5ebb0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c3e6e8a9fa743961e3afdc199cbd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf9fe7e5023537f55a1d74dd2327b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498226b73d98e8d8504cf7ea1cac97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e694ac2e0dc7e0970b7b3180b94d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3665f9bdb7ffbf5105bd71e34f7b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07148d19d8f9b6b79466542916be8853336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc7661fb394be34863d180acef466337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af5d3c4dd93e909830b62759007190338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651fb237659a4d156b2e64dc6424a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47b6b5599d0678ffaa8a7bc020d07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a479885469b7a0a9c09ff26e647458d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a985122080963e2645f0b310f6a8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7e2b7aa9c6808f06190c3216eed0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9248bd46c9b5d4852dd56945a6438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d15f7055733d81c6fc43d5f9cee4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1c15792e5dd3d1f3b1d5840a2ca1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188d45794be6eb8c1b78c88e40f4a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e40aeef069c934434d64b20581124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d29ad3870c971ed4c246d8ef991719349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256174a0b1b2d57cf35446707d72f50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de57782a1accdb2af75efd256304e0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e56cf7092e53476c61eeeda5f917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25662fc3c2626684e5cbca1c2aaad35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffd0bf1060052d2bb5c10b927ce6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5205ba696ff835a340cdbd9e506e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229f032e4fb84d46e3ced4c7a3eafa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213abc1c9f643a35e939fb6e8af273357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b453449f8d0b663a44050137baf83d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766b047242fdff1c6c56e1f2092e59e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b86dc7825dd801d169e5ec60dbe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8d3d07b975cc4a9bdc9dd4aa639e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2298e6d6a7f94092f0e1d09b07da7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda2150616aff51da846abebf165a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28135e87d5387e0b8357736f6b35fcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32fdd5223e38358a70937ab0af627365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e687a8268d27f2f1c596e4b374015366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253a36bbfca55712d578e1d97fb172367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4026c7b4827deae0e36f4a46e6320d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a646fb47109c5ab66b8d283739a283369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bab27f62563ceddf165cd79bdd96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bddec3c90d31afcf685646dce9d56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647fcabc4c29e796eae25e2acdeada6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4594132a300d0f8c27d134d58f09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74449e0d376b8eb1979130c0d73e16a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f487a11f9fb7e751cedecaa4374da8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2bba1906b0e5d98aeb71cb0293def376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90617949eac2326ddc348137d20c62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c034d8838e202de5acbc0c58df4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a948bb9590b973f7f442ed4b5c87a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2f752a20d24bd476aa7af5e22895380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a826ded1249bdf7d99cbe1408f33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fb7ffb7e45c4b7324d97a4359583382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dab43a3c010a01ac22c7507c4deb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8c679033c9f528e4055ddc36faee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf2ac773298adeba92afb4598c96a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8df0b4b00aa8133f24aec62ea2ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a138093c32f4cc4748c27a8465dfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dae5a6a5c07910572e25512c823492388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abcb995e1e8af8e56a11b1ee8ab5b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569267d39c90f740d6756d305f149b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2094c61fa95f350acc23932a36187391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0056d0124278cdfab6090145b99b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf365c4bf595a207aef07eb9723d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c932e87540e510d62f38953ac8a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ef8f7c7db7283908a28879816ebb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0239341c6fc877adef1f559d819aad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b64af8f08dafccb9615a13b45e763397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d00614e906c31d23c60d91f7faac09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f69f99c7cc65735fbe30002ad70e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fdb539ef705d736c8fb3b395c1627400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842782d21d0aebe113bc6f3365d5bb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be192c069c93e93c67a3aa17036a768402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825103ce0324f2bd23efd0bce47865e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0775208994c03270559ebdd97e7c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e975053842333120a541aeee709dea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7cb545f1bd286a9fa5b97884d0e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec117995c2d75fa434ba5438b2c7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45820f3c467be5fcc385a7f6b2629408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59400603dabf373e6ec1131459e1d7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b8e8de5bf31e65a777da52460a9b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284ae0a6ffd3fbf7fd502e9c6fd981f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b36ad64e82e0258addc0a1ca5096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa214a334ecc34a2757949436ccd16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f48bde6ea509ec8d1b0a74324382414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf78b34a989fc1eaa0a8eed3d8fadf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af959ccb177d66485ef457a6d11bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a924165e3c62d070421c37675fd0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bda589960d51d7afe37c91e3b1644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe577583f7498d92dfb5e277d50b1ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65ed80060c796b4c5306de8575e43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6765f49f5eec375d9509cab2743036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10f95f298c685f032965062e31bc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336525fd33e9cf8925615fdbcdb93d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed6be3fa4ddb09a5120e03e0a8910424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5aca7ea2d4881ddf6ae2db2fa8cf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411894115fb280a65ed39c6168ba27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997af7b4c8a73d2df4a2e194df5457d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2065c3e628218ce2775197097aa3d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f584a6f09708302a7af375277e744d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199513b34c3a0dcbf98cc1b668851b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff688d0b328c86aeb743f52f71570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59848de50dc595ff6c91e6ab01c36e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6ec6f88ff95bd01feff15005d8549433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79386de9bae6e637fce89ddcce82e8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e056018e03f87dedadba56413d5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cf16b1d3e042acd55cbcbc956f38e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b5f1670114ff24d63c6a457e3179437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb61a6a65769c7a0ab66f34ca84f278438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5d07a45c1fd3b09cdc4cee7a58eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553aac415796ecb370df6f43079fabe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e19de2faf703fa81bbc007f227ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f05a727e550a47b6f6afbf62aff3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa62761043dd5f02e50a93440d677443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5580912253e8612b6f13777be8f25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e2bfd61113cb6edc4381a3bae0aa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c06d284553c539f37d81e196422d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103f15dba87041b1fd7b184854628f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9fb91610e2b7a3f2704d5973575a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542bc3d798dea04c191a7678f4ed8d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd0804a305e7c5a8eb8df80c91319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d8504c09fde5027ba10e4d5b74587451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5a58c792b6dd1f7ec23cc31a8634452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1cb4ee200c541421f5c8bf9bf9dfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb414c7fc169d71e4b83327d4e3bf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7e78d7fef2bb3a7b576d94633931455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de45655e83cceaa2630d4fc3867c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cf41b00732f0a1c00607bea1d933a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20862e8aa77eeb6e5659e1c12997d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de79f6779522c75b299554389bfb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479c6c02b66ee0f6452e968f30ea72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c347406dc061a0382c56c7b9390aa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9979354a672cd07aee651283a7efd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eef7fa12012fd7396b3084d175dc6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d732306e9cf64e9f97e45d6d65e7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9646d47e66b2de61b713b97e9b984465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c257fcca88963488cfcb823fa84deaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4d26cc06c02c49ffebf3049d6e014467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db211510ebb395bc756aa48f20c633468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6908541a63e032ecde2b82b30f15d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddeb318763d9ff44ba60324d01734f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af051fab9c13ed3238f20ec64709f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a31e1e4041dd37ae7691405eaa04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0312de980ae00d6e8f8b664c0f1c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b3491171294eb952a5e9506698ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef72e10b20c20d395b4058b55f6576475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08b0db485d518cd1642f273e1064a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507deb810b717c82190b904cad2791477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461cbcc2665a34468c9c40cb55b191478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a5d6de787b977dd1cbb82cddc0a8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24c91ed207b84e3157581b60b953a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c955ca7093700a61b457305c2852e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e6e30b3b87a6bd7ea27e229d38d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5ccbb9bcd65f2558d753da7aefaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319961d65093a0ff0fb920211343aed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53665379680163914a6341825ed6fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ddb6e819778ac7f41dda3a0b3a2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc482588d4d56c203135583edcc767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572034e2f7606588c0e81a59329957a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed9090448b29abdc4fbe9bfaf0edcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca5f1ab5a2c0f9ae2b87292c70479490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680efc89be472b25afc64ff3055d185491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c77495aa8d2c5bb31e70f544657d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b61be72661fbb3fed6afc8b48974e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9e5a5a693d5a5cfd57bfe2095dca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c1f021a9122fbc45680d7bf7ef580495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c2e6cf7d77f689f00166c35b4d825496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51274a0a19ca70b1761f823f0b1ea97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054a31aa340cfafb9aadf9d38ffcd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e35629a43895ec546ebdc2e36b7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e1ed75f3b67d10ed08661b68cc3c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a16a8503fdf034d2c97586d552070c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143a2505b615ec49463c8edff4d0c91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dcf9c555c0bc118d312a8429bcff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9975bf8ca8eba851d8fc28633545e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2af9b9f8891502fa22b27740b6e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bb5c83154b8c464daa3fd08d4206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf5f258cdd4b0d96d7346c448f66ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f93eb9b1ceac6f2d9cf2c587c3c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47eaaa2d92c335952af22eb115bebf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb6e36896eb16f289d0ecf8727281510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3c926a57b16d6a9a19eab4b28500511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a57b74709d0a4da7366d71e121bd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf76b00d86fbb587f7eea645e99af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed631bfb9716b6bb13e920957a6d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee056e59aaf0df5f1c99eb7919484c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f8730e50175fb8e5aef14ae2e2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d3668d073b40219334bc61c71466f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b4e70ca76291badf751057be2c1f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87392bc3cb80517fcd96ee81b6d74f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa3fc5809df2eb88993fa78dc40f36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1eb08aaa1883ed1355f036e8ff295521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631abb1bb30e35f9457719c1046c2d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48ca3e7fc2ad4329c9879ade7fd6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab83041f03168aba1ba3cfab380e2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67aa5b7d3ed6682cc97e18464419e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc84363b5c8396f3d3aaa31c9fedf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33e76ae5c3339d5d17d079207a5f59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581f2aa65d4965923d482732ceda2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e840dd3256c7fed93b09c184e1d6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7578db83b6b1857c94f1d02787b89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1cb1fe06ecd8e2331fadde6fe9e6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3187b66dddd94bcaace4502601bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13832da97926ed696a752c43fa347533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e9008ca9368cabe67814177f8b95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6c68d058c4e3e4fa5d5e5f4c27d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0badf6fd098ca5beca91c917686bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67edebd73e7a1e8728e9da8e9ce6ff7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275247a2e02960cc3b7ea3783e5d6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768556c731110f3d6c29993de7dfa737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0123449bf9c3cceab15ffb41731ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651181e9337442aa1b6f7b87328bd638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239413b44261ccf2081b49f01ec226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b936aa3cafded673839e8ce812eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3836c8f7e225c57083246aa1ce8dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3eef2624bf196f2269da32011e7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3adba2854c5d0c2c55aa894b46922a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710cb69538c6f3ac4f01347e19a14a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd99767dc26cd40b1cb854e9bc1d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2524210bbf21a501b2b00a87700bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7e4fb22ba51651bae9c80879a08a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c544687df259c020fae38011528a57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d3b82d7de6cadc07b1f34df784f74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8d5bf4258033d43e7edf76c95f08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060295984e3da1ecc25e6ec6f8d349a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d849dc7c32c6af16cd6250e38c018555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f8d22d7edc472579b80fdf5927b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d32adea9c2b77944e584a498239c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb641e6cf4dabe4c75ab67acc9d4f83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe88bf8ca7150a49a7b10817feb1fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690827aba8074e3db3ee8453e6fcb3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5378591d9761e890ba4228e706eb13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5669fcfe45c24295fe1f49e0a23ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757d3117433611e650786bc314274e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee49e5ab56404b75a3a1370901aa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46873736a690ea1cd8b5a61c1360880565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30091a031736111ea50631de0c8e0e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a5daae9443afd11fd770e849967e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4c447989e651a6dbb39201aaac26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8db91770d733fc7bbc42e08532e1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920606fe2ec5be5a3620a02cafe960c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d7deec563bf17703770775d06853d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83d2f8ede1555696bf153d6e7ae24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a66e9c818fc38a2636fe20fb87beac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eeb39bb2014065aacee6c4040b9fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521203bf2b35ab4c9bf9bc02d8fd7db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a129ee5724336c9dcaf543e089a15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad171aac8252e471246c4d004489c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16935135cb46f1b58d962511afa909c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4d2ad12dd29c65a733ff3e74b509579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b743256e35a9bc672dc3aae122b2e54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f286f2e1fa03b86b66883e813118f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2dd81218714a6f649178ac3b9a1bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9469c49047506ca621e38878a7990d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba37817e2f5452c0bc3143795b3fbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd058f644dd538f202d5ec1b556dbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac01413481fc842688d9c1f88bb99e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b8726059c00bbb2c10e0733b91057587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c88f1164e7b5d79278112f00d9b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008743dad5ecde45cf6371afd72024589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d0511c985fae7eab57dfc59e8813590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe910afb28b358fc7dde68a23da8716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e5388f238c5c0ee3ff454f9de0fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8b2f4931a4cab9df6e15f71f903c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed714a1fcf05ccb9440d97a99ad9cd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d687fd8d0425c2786727b5f8b9cb5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8f8c4d1804bf9513fdbc08b33592596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d06b4a5ec206af3aa749239a8accb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142ec771a3442538f50e445042b73a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272f3b4af77d4c1a5542743f79bcd1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948e6db092f68134d788274ae7ed7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa68c28253a219955d6d9a7b14345601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c717417db1ee2e6e1817229d5de2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df5f7093939cdd0b65b458775fe94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443a4ad96b396d0e062193cf90a3ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa588ce40195e42348636e82bf1ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723fed9ee404c5cae7d99c1cb6c5c93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a2921a9546feab3b57ec8f2a212ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e35f89c622d813b348f15a4b12e2a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477d87f82b4f3e8d53e435faf2a5d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e0030416c8db8c89b07b29dcff5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb918a9833d6f391829e77881771b84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb988082d6b84c3316b7ebbe265046612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edda3dbc7c0638e97effa0b20bae72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e041886a6ec255f23f64694fc9f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b50ab9d071a5753eb70536695441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e898481435117392b66312214fba2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ceb00b7ffac09e9fad91a38ce5cff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f1ea3440b07a7e2155521b7c1c08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaecf1a78418359e23f026544dcee3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a7eda015c62dc5384a7a72ff80d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d668772c1ea2b029099d682cf455621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f1d2d7b1528dcdd276820743c2b8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c3c1ddc9703aec97e266c100b395623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c46c00506d92ca863f80b64268906624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418699dae6858c4468645ebf0de5953e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d10cec796e09b44d397813320b075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01628952f90be2aa12ab457fd98c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81ded1384449604822c2a820e0024a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f838311f42d8f68de0b7a56261aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8b924c480e1d9df95aa0bbc54ad5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb6380023c85c234a27195bd88ee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935720a58363d613fe84b35686339f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b382ea9e762f27da2636fcb291d00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49733c73e56e8421477ab1e041c162d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6eed63899486c75f49fee53874b4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285511843730c3ae1bf51950aa62a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b77ed8fb2586ef30cc2232371217a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01dfb5282eded8a051e7943d48b62d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa25bc1028129050127a2bd24d8fb43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabdb267b2ffbf802a847eeaf13622a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01cf3c0d0a3145ab6c2800d4226ece641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc9c8d42dfeec88b61c96f3d27dfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830635a186a58a3e4aebc22e7798f18b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45d70c542b81dff240f1b9aec375b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c843703974cc657634296f40528f2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8ae6112d5f7415cef1e81dd3090d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c7129ad0a3e0c9957946ca5b59d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9087dc6993b00387d3962c627764648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f6a1f08ae8ef45509f0b7262ce66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e1114668a6d45d3ed493fc56801d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab1bcfb90d5c3a12f5d285f0fc3f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80c8ce3660d84088b1997de69fc53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599dc60242a49feba8edb9b799f30f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebeae32e0b40915714208eaaa39898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed6f2bc54089e417c4369c9c54d64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82a17af27fd019601c773f8ecc298656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b423cef7cdd24d2ca6db6cb80436ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebde4233449b47a0786b4fb09df288658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f8098ceed82a157b167fc41a335d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3148a4399ecb01c3dad55b7a1582e62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526404d7c73b54dfba5650d3323271e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac93d73f65071128c399b82019da65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46335436fe10dbaa8250ccc2392bbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fedad24d6a78e67e5717845efcb1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ed6b566b6067634aba6029455ea7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846d220171f63ddbe4185b11b8effa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be411c36e4b9d148fad6616583f61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078a265490b8dfbb9d686cf6b9dff8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f81d849fa76e1d77d781a6fde5f7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5196ed4b1f2d3b5c8f939d4f6c5a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c5b242cf03bfcc30d5eff8fc6b8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2e8d5dfd90849f70375684537899672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369e7e5e54156e5d15fd4d94761501673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c291d4b5969532e4837d80803235f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61fd64f3e4d93c513d5af8c10eaae2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa45ddce448dcbad799616e248a4e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a979fc53739241fcbe9d80c146566e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a316f63d88356bfca0edd63fcc3db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abfd4c6cf98e28d1be076e3608e8cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4086c738eb21d0cbf0921ba703cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd51b283ccd330eec721ba7d471ea0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252c12111b0da62a9533bb819fc6ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501176dd0d7cdcc44a5c1d06dc4d98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771f5e7bea33c33c7f6aa57ff956f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f34d566d7272e17f8dad7c4f97597685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1618f63a7c7cd91e979185cfb16fa2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac1daa3468ff32e553ec8b22084e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd66a354dcfcb911afec61ea525ecd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a355d49d3e02e271899e96de74e8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb00d73c1a1f63041fac826136732690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4222b34bbab88315b259180c445c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4606c14c17fd81cef21ad58dc3a01a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb5a33dc77b3df84010d920911158693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b63e3c0296e7b798dadb95408beb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f494fb085d936843580b3e078124c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9d94806f809d8ca516755792989b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57215ef60600f8479dc267b4604fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12cf8112e468efaa2195c8fd071545698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221d206208a0cd0556bde3790b21ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86712fc6833d0b05370826b0ae61d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fa6d16fdf80562637fe049cb68b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fa1e04bf0114722dfe117f761fed9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e5faa0ed4ce783edc89de48fb95d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12568d3fd2eae1513cc72f2c982be9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b0f8b0d246d541ce338dd6047f0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce28773e2bf8ced4c76062cc4e2b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc51300e553f0396f92a68cd21453707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc36a5a0f0a80335ef3b9a461a39d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f5883569b25126a7ea2564c89a316709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831e37bf828f6293f4c4154261dd12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea8c01f28a6755240887c00b7dde5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02632b849f611d9084650e152eb9bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410b4a6b10652ae4ea59c410386fa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbbb78bf8292cfe587e038f7b249a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8cd05db86a3925517b174550d61fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14552773378378a783b0dbcb78ffc1f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd07d3869ce9dcf4c3b7f9a9ecf65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b31327793754fce7019a3e5321984718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ca5967ea827a43427622713a2916719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dda100e5e75ff8676a3d3bfd5d6db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e65c7bb345017c531fc191301fe73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3914590b859b0c31409daf165cdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627b452e52b137734d38c94ee4d95b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413c6c3b322b60d9a3ff2e30da013c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233f781c47e2b5b996bb9c3d2dc277725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc171cbfe2beec2c1d124c93b1622f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e12aec28bdbeed561b1d98b866930727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7cb9b86bd49979be49dc32728e412728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb71dacacfed23396445fbb7a18b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f0aa26bdcfddd86e1c3bd48cae92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f96b0fc57642035d7dbbc2a7232d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40244f41f171c57bd09d7e123c2849a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1185d16704f71f2256b951e2d1f4872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b54aa4a91a51e4036d036b6acd23e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb51f41c6b126063ddffdf5c2e73c6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910ee367121de862b74a74529cd3c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30566dc6ba704a53e00bdc442bdc95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65fac180d81642b0279e48aff07ba3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e7a24ded87b0beb1a8de022ec9db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56f457ccc7520f2cf30d41e9f96648740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a011047a9e54e316646c0b9d07973741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef351a25325db09fd2609d126c3d0077742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420457f79fe5cec0455a1e656fa190743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f46044a9b07d2e42293e808171ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089b663ec78e2ae6e0fecbc513a800745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00616ce81fbced016b99504e594b942746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc52f73a600069a925c191c2faa89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef76ec016d0894b9d02fb2dfb1236748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82155419e9677d7de9743c33e7aa95f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea73fd5f120be8c21f10f91d40a274750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa9ef146c6609a381553405dadab2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a38ff00df60a234799b1b16d074535752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ce2c48c4b93c2ac74e3f4082d16b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e72f76c11e0f096a6796c602286a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16c9f7231a2f10ea5ea1b72f5084a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1902a58bca9f31751cb79430435d7ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa97fcda448bf127bcbf74b8446d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa692d5488038e64c721d4234b282db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483ac9c6038c4e1dd202eb6049bebdf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1041c52a6dbd49483300a760fac501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f014187683c434e11d03371192696b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1b192751bde1ae613eea60301a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c08d461f01c34534668edf07e04e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d845c8633c9e9ac004de695cc073d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb252a2e37b351bfd1435b585ea50d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2554f6f9f45356e83f75cea50d07e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01924530071cdbc0c82049b9be91baba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351734e5c4a425559969adf0fe0f639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08174ef022f3707444d5a460e9616210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf76de969a317281370a91b16c39211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e8f9ca358f3d2685b0914fad437e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f891e90845f04975152fc1da87aaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ba938b7cb1fb88b32843aab4c4df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6215a6d1963c5c2d910e70f36b05c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76023abcc96c1f6c9d1e819b4a2c49016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d72bc9fb2d606bb0a9e2613ce20017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee375f35ed6ebc66a2b57f03c7479618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cafd23f1525a5a191464b786d5d1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0c769e48c7b3e2c8243bd7df668920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56265a8988a9cf9d8bf4def57530546b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bc2a4cb07025fa226e0e54cc4f4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e66bc1b3a93abbfebc8316ab3d4e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a83ef7d3fc4cabf0969dcc484d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cedd4ac59cdf184450113eaa42c7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2d4f60789861579692c34a935ad5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b354fb85806b90393176a15a9313327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6f938a6d834f43b797b92ee1b36128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef731eae37b225f36a31d5ae41eff6b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b4c4cf4a3c76e239346e0242a4a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab45a6f55bbf8d4672c91da0331d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6359a12920fc4ff39dd56d3654227f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e46625022d8bdccc8f156e0bdfd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea09bc33cf7c375403aa4047e098a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb75f92002b2f5dbb69f730926aa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5dfa443561920e1b576e9f782d9c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09effa287578c21d4d8f0211ec382af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473e7c72406f7ba44b7ddc6d57725238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a5545d80934f311fcf5fa8e8b759839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d623f387fc39d18d055e168c7a2ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e90df9b563fedaf8c7017f65cd4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d375ff1b5fccfdbf36fe515c298e4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffd24fb73cc1af4a76a95d4ca7795843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099df24eda2b970ef2df3432b47af244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee29ed18dfcc88205f21367b9965845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a86653fc2eb91727e1b6b1c1bcd9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f79ca09cc39fafcddb28d576e9a5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0139db241275f89687ba21e4f4ac6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa7427d5ef3b1662db1d63a65b56a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c12754c23c74532abb8c33001ced3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f5e52cae2f25a77ccae56b06efef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d34622c69052caadf67d1f47e89a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457145fd9e626b49bf35fbf60769aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a83c320bdfc17873a1bf32b4f768454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc215600957797fe5bce87c31e4997055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe5d73d76f589e5a587e7e334cecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb4d6c821532bd97ac71d47c42d3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb0ab82d19389361d7b1b3ea9266758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2830c0d0e9eaa03e362ad77d2acece59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da05325066e2e4fe8438de86a1cc60360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a476631d26b34931166f71172d9694f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bece9f7890852dad06bf8821773fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e8664c90ba0d0960c957070ea9dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bece46d03aac8639023c6d153bc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5768b5ba13be1454e234cde7988a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36626dcd4a71c73a0c7f6ef4a8bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce1ccafa316df67600c098b30002c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9b3344ceb718337ff7ceb6c695f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd96ef5295ebba18bd50a4bcbb66569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa2aad1731d78a70e0a96edd8be9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e146c85967a223b6f19457330ef5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc4cd86f655179d4a0fc6b02766f0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421717fffc6798ee297098d58b101e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ab0457e6514c1f779845e993b09c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4760d9c0f4a6670ba2aa54f543e0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9708008bc3234d189198f5b1a0fc5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27f478e38efd3c7376a4e048d7f9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c847cfac8169d8bcadb592c54c2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020ae7d49ae77814950e744515f5be479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876090855a80c699a3ba396845df434180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6577d8d903ecf19edb64b4a607870c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18a52ce2acf58648eb33bad9e526e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5077b49cc196fd7727e1f4d12d9fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb54d126039e29ab2f071a17f77a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34263fac3ee8ae8ebd21ab9efc5ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b96b36077cc2c9bfd1fdd96b42a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89636fcb5f57e157a39bd71c1f099cde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29309dd9e7fcf8b589bc93a462c646e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07ed7099ebc52850fbdfec6e99a45f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ea60d481feda788b11d345fdfcec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870ee29556d9b95ee50211c6dd5ae691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b1d07fb6e352f6fb2b31baf2593392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd04914c29951ed3d3fa58fd6949993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a59def22db3ed9b8ca4163a20738b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a51424e4d33036e2ec109db1863f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c449ea1f1e6952a09902a8b5112896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8722871bb0012cdbb19c8e6d3f0f7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c985cb0953a88dcf4722337cab6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf61f0b73a1b8db9813062efaf5e5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8d35d1c4cfa982fb0684ab85b3e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c06c20765a2ad302338e03ab2f88e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119b9130498a338554191e3825d212102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e8e1f2b48ba1a147ef7fb62ee13f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee7d809ce207ce031b8386b0cc0936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ec4ef74d64cdd292a2b33a1ac589105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b911e646a8c8e5dda8d301aa14dd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59629df14cfea9dd7f489295dce5ee51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21477af7009f55942ba106936f606c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5157d9b22a8a09763206501053ddbf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4057f50fde935e9c8c639bd248aae4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f5d203eec1dbfe3fb6565520aace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6a756aed8996478e5ebf80ca0b07f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c309892eb362c923dcb8d0cee35ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a3b7b5d49bf03706c127eec2e7bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e8c5a7f721597e1c8aca3e9df2cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403dedaa44b4e0e3d3b3352fcded330116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5a5ce8ae7cbad5b3f10e1a9f9c6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c641fca6e90845ddc71f7d5a499160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017bef61a32e42ae1caf66f0980d69b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176c497fe568444c3fd78f591c6e027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3d542e3a08aae87b3029b4ae29bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a0e57b2e6e27502c42318807bb63b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d8a8c41c385d3f4ec7474480ebf27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448190705c08965777ae3fc6579361b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c93e0613ccf879bff1cf49a404ba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44190fa751591fc6a84243392d1af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764259483d09cb0615f929097a2772127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f18a9edd63db317134c61316641e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fd6b09206c6ac06e3c905f0952f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040d7f71404b4020647d81f85348390130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d997bd4f7e4cd7199c301d4d1fc8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d27be431a2606bcc875bfa967198132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c378f3e52599128e55962e3de4de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b6946a9f611465b882fce3851402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d686d8deef6b95041fe86d6ee97e34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d825c6bdee8f6828d5286bea7eda8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac692b4c29c294e14bc58bf6e6b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97304bdf007ca58b4ae8c8d178c07cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115595e7e3c6dd5c11fd9804376fe05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f219418a84a09f967c9c91c68e994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ffbdfb0294eb628506dce6447f1eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dc0a096d3a296eb8a67bb0c75f8be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e40473ffc11746280388421a37a0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678b20aa06f384bc3f4c6321999f31d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2237640d85d5b6e2b81e2ac714fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db373856aabe1d76b4a49c25a9c8b44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e62918f2ec252030b0a13bef1204147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83fa044f069ce9df5427228b0daa58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f53b8dc5190af4ef86bf26a5ffc8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f3337c9a9dddddf9de884be02468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f501b9cfa724a4b0c77047a5f2bab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48009a08735eadf63307385487ee8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8fefc077d1339bbbeadf5c0666b52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc2d2bc28bb757b0a65f3ae1d520f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc666bf1a441a545f58607032a1bb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141e4c01dec1eed76b2b0d12b7b1dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45e7b8c5cc3d166c5056d422c7fbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57af10b562afbaaa10918d1e21b0e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e864228d193218cdc6c14f4f3da698b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817651a83acc14d5705b3636ede94afb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84014f067010dadc16fd257750925d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512debf18a0210b6dc9e72b9948889162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8a59a9aa3aa94b9f8cc3518f7f2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234e800e2b32df7b7a92ae49c0376e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814809ae7d3a17846be7dfcaf4f5ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f6f91c12af25caa9ee93acd325cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d42e6dc5598a728ae9a7766964eebe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7ca3587bba7be77e48acfc4a5f95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4962b7dd5d687b8f06b4c9e62755fdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5db16d9ef9e208b1c4e9550c5bf4a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3be068f2a1b19c11ead7264543cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2f0688811f875e8b5095bd95e2732172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab265bfca4566637a2a96980f62b30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f77d9d65820d630b034f50f479336174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23ba2986d7aadabeb4e1e372bda053175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187981ae8b9382e3836f13f86aefbbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003654eaf8d67e175f5fc2d8c86bd8fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a482805197ce35cd4ab48058a378178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd748c6793f2ef6d304206da2bbf0e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9985b79fecc38863e6129e6f62e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deba40126f404bb91e978d7c726498181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb4b00dcacbc8038008a2f408aa61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef6e92d846c5318f930375ff0f9ccc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266e7059f31bcdfdd82a30040ec019e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ec9e5a23b69fbf776657d21d804a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd215259ba2c58402491fc4407822b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad9a127d46b80b9c4e8c8ae1b5422187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84138f9f803b1cc4700900b4becb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4b0a80d7818082ad6c3df8037f24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3e411a9e3608bef9a90010e17341190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fcba5576fa73fcacaac9b53f62fed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449ac3d78542a156b2b2074b027b70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527d4b3ba55060092034f7fcf35f1b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd84843c4ded6de629bd7df1a81f0d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b34c61cff86f7b05eed95578dc19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f2da915ac33ffa570a42549d5eb00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec9351a0943f958c9c55efb2dd7b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd102d161a2a096969f61a3c35dad86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb67f069e12d472dabf937efef56ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b1a6b7d207fb0f204bc65755c477200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a3d68df3607050b6d29c3b867508201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af134dd6037b4fbc2636b27406471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a7868ce8d0ec3a8aeb1140bc00b47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af385a098b29544b3eb35431d05ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e780aaf3330cb43036acde249a39f00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ebd50933481bbea500ee58ace9187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8868ef566b2ee621696cb9afad3b8a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591779865b1059184c116a2508fc2a8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f3c39a6c5a0657f10c1590b9279ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f79c7464670605a20097457f9f98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aceaf978e0259eb8705163daf7b7f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad5dd32422e8b4386abfbe4085a3d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0c2b90bb4a690b710e1140cf0436213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b86e1d11a8ffa03d263efdef3a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610126175a51e06b12d8795725c8e925215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfe7151f4e5ef24d55fadbeb28a58c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0473e0bd372998b364c8b651c1f418217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b9f0040142396a36ec6b38fcd007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0b48884f5dd040e0ae7907a4f39ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e5b7c1d061f6dcd4992f30b42a5af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb9e2b9bcdfabe3350ec6b183f7bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637ad728840b589755eac70a52d636b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e244dbd1eef27af0295b8949937c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20acecb334cc5a726ebb327f8a4d15a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ace12b48248420aa34c3de16456d71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c3a08811968fe4c5c289b567be64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc78f0fafdbc56b6d613b994f0bd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76286faa5d4d16aab11681b1c683d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176fbb093f52a702c61c32c75f18feb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d928da57014039fb6d504f0a8ecc3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36491408aa66975575669fbd38d776231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792a9c4050eeacc2f71fdb0686935c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bea0fbebacbdde2a9d15a54ba31eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428cb19211011329abcd5c389a01ba2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dec3a88fbaa14af73aa5abaec53da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32359ac2efd4cd19ef4bd785b9fb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdffc60c0e5044597c0bc3efe2faa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eecc5c85d917b4234f3c079eebd616238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409c0ff2ab1e704c71e78807958c49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9649fcf9901179a58ed4f81bd422d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea560c7d8abcccff528ef77e1447bb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9775e35a1d58197847c82355e8acddc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741e906edc1ae737055e64360eabeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a7ae4b81b79e77753132cba3e168244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61ca7389a31df391ec367d91988a0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013601c2271726a53328401b82440eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57427af70aeda544dc72a74ab84664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e24710ebb0bcf634def691f3002d86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5fc9699616b8127267e8cf7dce13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f8213bf50a8b92f5c04be0761c65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3de1ef07efff66439810fc2043e29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd2e253eedb0814ee7262accdc774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328221937abecd19c95b09c06f39d1f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ec0e134a3bfa1fa70a970de131b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ea0a62ada72f09bb7aa2dcd0d53d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c00d9d5cd9314a3af8f9858db41a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc059caa0d723f51c3b832452dd073257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76568f52718b1ae38a773960e933db0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab04670790a8188e9f96a2564c0b41e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef052b44315028d74c655efd4baf621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e6a263ce58f95e4b6e33641df6cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be404b52f88a3d45a5865137a8549262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b6d6c0192bcedbc8a8f7bb4e09322263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63aa733236f06c9004b7afed950ce5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bdc135ea1a10cfcf6b93fe0b83b06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb114d1f153e26fb9dd7fea972bdf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d010a8bd8e52062234c04500a4429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dadf4dfcec6b1e8ae78897f8d7aa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d5bf966cce6b29289f65821671eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41cd28995c25aa3be5ab7d3bfbf67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad719fedd2e9b8463af0bb1f2f22c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ba20aa70fbeb53d3ce8e34b6666d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4cf2b27cef392f71ccd403421effd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e428220f10667cdfd3f7a5cb522c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa9f833f344831e537d7e6e6314a6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c59b18a6650f57ffba82f07d0721e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa9d40a2d9b34557960357b71ea73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce055de7d6ff8c6f8d3436a23114b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1bc76e545678482ba8d890d05749c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f146d4326e69ca4bd7ed133380ec49c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b35897671469b426a2ec9862f3825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bbcdfa2d86ff0e877ac062b47d15a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1294fd5f2065f0b8acdb1558d77fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf58401dd46b20af774be059c86909284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b722289cddeda746e3114953fed4752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e648d48e05e0228bcd88bacb7c9dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894df7b479453e0a8f78a36d9aabcc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce245e6af2e1e0c481be1c808cfa3732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568da8925104f9430c3a777313fbae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aea8dbd9255316df12740490feddb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b482040cb4fe2e5c8500498ee6a1a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da35b71e8f050efa3df0a9e8aeddd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f2f97344c16ed16833287a3b09a1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb584a4acd8b8ef8c865f853c7b99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9fd10b0a2f1a8406919e3a8867330295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859482b355c6bfdc95d3cc50fd9cbbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc92331c71004c88d3f158bef941c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0db4a34c2ea85b0a07ac6bd8425b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3cbd61ee3cf74a5c6b8d3f8ff438299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6d63eb4ea34f58d1cf40e042b930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c0f140173ba70f6ea0433c194b2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131f3de6f67246e51ba90efbb3b6f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73218abbbf181f2ad43ad10d3807e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cbdb4b819c177ce443e38020b809f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b719a9e0b82fc10af2d3ec505df35f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f76bd4d247326845451b60c93cf1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70e8def247bec63898a0b6906e516307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15438503fa1f2db04348c920e6717308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8c7e15d8c19999559398659e1787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2ee0af9de9f98c7507d1208bb618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b563a66821343503913648dae8f73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5899855d8ee1b0dafdafd5dc2b32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a3929f6be4cd8210f7385e498a992313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e2f0f43138a2188064c5bd980087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664abaab17780d0236df4005db8c5dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac5b48d566cc9c0a5ac10f760db9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f101211d9c5377c369b34fbe65b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d629f9b5095843eec7bf024733e42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd8284a48fc82b3896fd6b98ac4b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8557b0711f412886e07164bb1e1738320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304e31556683947504f2f8be19f0f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7914fbf4544d93cb923e9781709373322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ac3428f46b1ff9d418748e7fb3df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613733ebafe4f95c378e53016123ecc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e0e9cd1b4b179c78c8dbddbd4872325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d013c09c745c6399d3878fe88208300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195431d886e4bd183f0819ae09c26d35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3717b0d3ec133b23a4bfd11c4b4394328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c843eb33a5fd0b4ece8d81453e3b5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bb15d13b7d69c7901edad13150100330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d28a5c24fa53f0354b1e8f5a62d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c7f35444ee79085f3fe029bcc1e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9dd1a0f8861254585aac89834cb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd6167a77a64c9f17d84c65c6974c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a25f0baae8e7c9784e06a9180d31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b91e4e6a5d0e976e3fa0a2c0d3c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b101e56e3a3aaa86e84dd48b6f1be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a6b6ad082c27e0d137547824536ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50516079834f117b81dc907d7ed7756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f3adaef8227c46266813711585ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b866183f20b8c0908ffdbcc8c7536341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c668ce91671d2a8c4bf60ae42422342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461a0af5910ca7a07bfe50f4100ce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09934e180118acb3a2f6fadbcbdf49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35082f3f5f97d4edf023ef611069b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5475a21193ac33a94bb170ec77697d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5f92d110a81f04b77d1e6aab9cb79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dc7f0b1337b757bd74ff521b601f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e6cc4d7a77d9e5a0f7cd4266dc33c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c809b9fbbfc8be71979012b5919b50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788c42960228c1258d8fd6fbb08bc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c93e7c4340ac946750a92e4512d15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89673dc8dabd5bdbbb9aa74262341aec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e63e895a4fd4b258643b2b93be1c55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7e8cf17811c224ee215c92cd8dbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc778806832c65ea4e6f294d1bd2cea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aaa0d5e12734cd000b543bb47cb21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878c1940b6ff02a20fccd76830d8a87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e836d9a7bab6623f0f8e0d1ed7c1178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbb1cf3c556bce28ea21f00b6b3da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b006afbf65c752e552f54de6f439271361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d544b7a75b627662cee0ade87f12b8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044f3532a482f9ba5432c8b7d46f79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded697e1261c3248513f0eb4e0d4d5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291785ab8fa3149b36775fae38b02e78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df30eae4d2174c2be3003b092ef22c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e90179f1636366b777f6055a30ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9decccc031830262dd12d4ce7e09f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5335df662c0ecbd329fe74055afa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f532504838e7fea25518fc20753a46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313da0bf2e582415cb3c66fcc0ee774371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad383bb1b78cdb8899ce65a8ee0deda3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaedd79a57a6d66015c6ab32367e141373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd527c196b1f1b18fa32fecbc8d6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fec6f969f2fa63a905d1174c1a389375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f77cefcff66605791864113f9c1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc864b0d2807cc6a8375374a082ee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd38968d6c59f5c267fecb620dd887378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d9602f1905cfb70f0684eeda1423379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277e6ad6f80b653d3425eb76691a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ccc881c676df8e9733468a3ac893c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfde198a820f451a294d862950884b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a96c712ef502a233a9872fd82a8187383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad81dc909151f2e22dc89a74426f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e67ad87dd67e8bdb67ae7a136b4658385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05c58893b88e98757421995da54b2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93089632f5af90f615be2c367681ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eabc6b83f103230ccc2ecd8c3adb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca3f70ab5b948604563da78ed13d31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caaf2c2b0a7bc43c29749cb04e4533390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd12b455a98f3af21ebfcdb25d5d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b89810778ccff397ebd711096b61e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7609155333fdfb6c622eac62254d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2efe4837a1b15e80c8cee6ffaa8791394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc13fed8cd06054f49e37b23b04589b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4cb6490e72a8f9f6d861421f9f8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa57485b8798b2eae6e0f3c9496e70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac04ada1207fa8c077d459355491b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3118b39fc7512e183c15322df2d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7e378b25e5889b36578596a5ce51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eec7fae5754ecbe08f1171c8cd338401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b14421a36495e40ba492d3d3ced32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13df395b1302f77acb427fb4bcbd46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e694d17d48b0ff6b383ac865c9dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897dd9ac3da2c818bc4390f0d565fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d14a20c281dd73be75721f4f55d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eefe643e9bd27e6eda9963f15bdf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8e536a2a6b3804c2ca4ab9e7d611408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb53d21d83e62339bf8548657f8c88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfd9c8e2e4883d377118eaa8c04dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ed83b303ff770cc337fca98bc321411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c445b669988a818d7f4bcf46af2bec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e055d8d2d8d2322265ad240326fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b6522bb7e3256dee9a8fef014c80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4462548f3b19c2ad2ff345b55b3cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e9b70aec62c8a13178bd46fa3d4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf664ac40d842c44e3d58b4bcb24d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876388fcf1345064aed656983801c98a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc53673231ec5997c40f2866eca6a45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295060aa449345cf79fb4e73644bfcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bc123d4ac150af87c3acaf7684b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb39502b10b07b9d947e116fa32483422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8406bc8124dfc1a41d6dce690f9e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca2281e83f6c6c38f742f33b788e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2631e07288cf473f66ffe2de7b43d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a88872eebbb67cec5fbd7f1e29aff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9be14ab70780eff96f13eb66bedcc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4696dfc562cddc9a0846954b375fa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0bdcf96150267d1ef4b51205d74cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62e3c0ef080b97ef24377d3b334d8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc97fdf81ac9fb4179e614071cf6a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5eeb95445e7f92ec84a0b01cf38c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4ce89f37af8616934209aa4d8404433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8d4ed433554a8df25769304eb7c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1cf847c06fb88a95f639e7774fb9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32ca42ea2f1eb8ce8dd2cc43056361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b8c6b92c321793a60ab1590bed9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a8be2402b8b1e797fb2dba6d35a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc1d5faa01a5da8a84eda8573978c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aadd00e182f6f83253095ae1250b79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b14764af15a1ba90b0d47fd23c86f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784fdc1ca2bfc643def3ff3c755e475442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972748e2dc3570da887c075386caa1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972b768449830af093707b4f079400f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f9321ca27df4c1026de52f664e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e8becec2167d9c43ead0d7dc5180446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4007784d2a8c49e0a0e1c382cc38ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771c6886ac29cee2cc681325fa580c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721e43dde15353b71befbfe236aedd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd99b773f953fb3cb99af50accbf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd61490522f5ba2c430c8b5499f742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec7955a8c3af42b4409805acdc6a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250ad6c2e2ea8d487c0ad9912250d0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b1867f0eecb2af6d94a6ea563eba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcf766809d2fc94b43b5d7828112f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc6c576b5f86aad2af2e7ba5023a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157960eeeeafcb6bbd7c896301bd2eea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8316955e34ee8213bbbb40b899cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883154f7b369124159d3c3a5052124459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3348e79cff29233b710ffd6b53f07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f477d704a5fc53cb47746e0b567f016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c2582a95857d08d2ffb9cd4833c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a01e6b7b4749e95ee28f1e8fe3faf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314cfecfe6aba962beb435921a2e73e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9782587bed45368f2dfc6fec4503c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b700fc765206a8bffea11d50c1339de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd44fbcf9df6df763cdb5c516294a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3df1f94f9f1d9ec90766ad86741c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d169dd40f02f4373852e01496ade98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045770418718c259e4166be3db13dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3bffa7e63e544591c75ae60042319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93ec896907fd9d079babd3f9d778e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961887d75175bf5e972468b2ceb0e13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af88dfa78e12cef8a696874b9d4567474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaaa9f95479b3b42095107d6b9b2a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2ea43ee5391a83c3dd0c46dce054476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089127e0237fdd597f0c6f76e1e3a78e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bcded9bfb8a5948f4bfa8254abe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb962e84da41aa19707bd7ac8a47d12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116e9974588eb975e34828ccca6b95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6141660d4a59cc8854f60d290d43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cba38cc1b23ef2782adaa0936d313a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bddb6eca429d0c6462cb04b0e6aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf065984b11bb25fe30bb12bacd099484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a04799b7161f765b8e51296812d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dbe7c3f7991ee5d9f02a6525fbad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fcee2f37661dc5f0ab63d643c9b89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc7ff0ae744b5b093bea7dc23c62a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950617e8818e227f01325466ab3dbe2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0493ce1464cac3a7cba62ec3967ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848830ef399c37a053f530e449d0afeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8673abbff7fc4fdf310f38c99db29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d8121f3fd308bbe6e3efdd6ae7e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6fa39b581cf1d492d5c107f65d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0352e75c16185c94ad8a0f5fffd943495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259dc13c2833d9a46751848aaedd1f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274767732fde9f41507980462d35aa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0bef6e677e7f74f40edb77fe73a1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357fe137e3bea8c81d0b713dda064a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff317cabc59468cc9c8aab55536254500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a14cc9d47975f3904fdd22827b4913501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782747b1264fd04e723a253e3fb460f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce9adc2b336b58455b517fdf7241c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc4af2b65ce0a08181800bf9ccd36c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7589929b2e836ea0dfa4d79a246df4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f0139adde5ada1d121306d49d498b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5ad06231a7a2a6dcb6fada5c16e12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6786cce273d9153c83ed4db3175ce6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd82d79ee719c88ed4774102434fd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a8caa54a6340b0075ad97b5d8f8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65decb167b730b338388c316be230ee2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3683d797be4100302b2a85ce1003d35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3151455d0101ebd3d558062ed7c27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162f333defabbfaae98a1568b479be6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a525573125705f00197dc2ee50cd77f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87c815c50d409476d2b3fe1ab7b7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408f344631500953bc01205e901e8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888c1fbab95e996260442b937424a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf28fcf20435cb842450b99cb81059519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bca42f678e221a61cb2c5c4b93615520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0318833a9853bcbd5a5d30f6cabbe8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bfe38d3a7e434842712a061e7cd5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25645fd43f66f5db6f6c5426ae3027523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae1ad39e654820cfc108c3f0f829c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821d946c4c041d56367515165484e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23eb912abe51eb4e7c332a313a8aa7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e371f34da811112c6aeeadd0c49c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724497468b321b73843a1a4c115b43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247faecb3193350a19358f40944babc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb79982ba4051cd8afe0c6ee72d2c60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598f95179f781b31b89d95c063cb2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da705425b44359ef5927f626e80b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e14a798b1fb8b8f5c8f35230b1f97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7238c9f97345b3afc08862bd6e69c14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59066e3a1229bfc1dd427d52464e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e699d7742dc7d36f36a79c450297536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe441224da7378b7080e477fe3536c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcc6d870967d4dd8fc802dc7ef4e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3549ef4ae2dfceeaa344f66ddc89ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbd76efba9986665e81de5b628d78d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee29b12531bc972f7f4b2972da0b56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0679875b4f936c4571bd793e951d6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36ac1f88d11f1714d6e6b9df91068543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93aaf6dd9b999b3aa7508aa9f30e04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c4ad2eb32abdbd5000a4fdc22f3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34502b9dee744ba71c69b7b9fa842546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be605b358d52c34ae214ef2475650547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a67b795bca085dd3f0312c42a2775f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04dbabcf4765adcac4a00aeb632db9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875cd4ca52edf04ef7bfa62e894cf40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b51c86f0d55336c4b6d790eccd67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62966fabc9ee5bd0b7b4ab103347384552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8213c316be9f0b3a41638249d0495553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3031f679285ba075e89ec5a548197554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b707535fe12abb7feb38cfd0ad7ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a64acca77c100d7f14da75e56062e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967fe85ab82e61911123e5680c65c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539395f6de59a792cb54b3cadbd7debb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d9e59ac7a3bdb9b2efb8e24e6801559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5954343b7c6428fa7a0311ae16436560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e1a840ee9613317133625302f0b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee5ef21495a06780e84dd4d55254d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa8655b385eebe892dddb1c70f9e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08069996f51201aeca2499f70e1d526564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200dc91cd2e7af3e5dc525a30208ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83987e6f9baca4bfc001589c5da234566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39135d2c0e92b757cddf0e0771e984567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbb7c3c58ab64fd613100ddc62c660568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dff0fe4f6491643e05ebf1e1cc6fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59c1ff6e4d09db35f472503c6f421570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa970aee3f4e2cbcfbdefe12afb5ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9071a16c7be5eaba12d20c9acf840f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a5262ae7ef2e9d3ffd44099ef496573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437fd2e55bd0175098cef8a6ef1b418574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738a8819b0426dd26105ff676fa4334575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c182d89a6f9bf0a5d86ae0f046bd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9d0522142d4fe1e5990910a1a3c66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994642cf415d75f126ca3bab9aa819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da006632bf6bb1d229451e2961a7ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbd0a1b10cc569eac41b252623a863580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9680f8adc114c5bff337436e5d4779581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b79c958d860577eaeb9e2e7f9d44d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed56bb2732330c65f348e4e0d420fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f065e844277967cdbbf9c9ececa1e48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fe5dd603ecc59822d1ce0e6059a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efcd79266c3d881f1399115dad9f24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8dc5a4cc7a854e1d94c5f9976412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae1b444c0af897d7ea54587df164c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12999bdc4165d39956dbacb66cdac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8de493616547527dceabd45c54766590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430529b5c92e4a55ec98da4efa3d01cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772691160507d3744ad10e2eba1fb2ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05444cd25e8ebb1b077d9b8525423593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdef96fa82ca275ca600fa438125df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdec66a04816862461f3e12a93690595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bf2271ab4d3d5870cbed1f6e9021596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c5a4209c3b4f0ea6b52adcc6b712597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c236406d2dd241a9333302d10cf29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79eaeaf7f79b112996f89d7aab693f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd5ad656814592f030607c58f23fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110cc44eba91113a3622561a0dc239601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf1290ad806b823249a2181dd01e59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba584c24037822a4561dd3d7af4879603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67bdc327cfa9c3fb6bb78740e1592e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e811f1e9fcc9226253d167e5f15f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2951c945cc9c4438f545fc9931692606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889f31768d9cabcd03557f883e412c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b33c93585610fdad15aea23ad7d78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234bcaa762084425db7852e80a4bb0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfced8353afbef7db1d4dac3c11e45d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87af67d1be1ac5560c21a8d4d2c6754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b96ee965328f31fdf48b4de728fe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab1a869b4a10e9288f95617cfcde7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ca028f236b7465a873ba58425ae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24f986e61ba12a18a5dc41dbe0388615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0c342c92d26c2294f935f042150e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb869f3ea6590b4c7706052d4b2e3f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29da1c824b7c012ce0e31524cea3b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb080d011bb996047f9ab37b6591bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9724acf95bba90164dfae9b7851fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1949bac58181ef70c932b312e66cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b76f9bd5ef7edaba609260f0ab692622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5124ba06fdd9d449215fc08e824cfe9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc9585d1e4ac3a2f707c03f7436e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40bdbc1b09a472188d2550c5cf2b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98919293d8be6f8ac03caa2f5550cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb86f05e75b20dc2d66ebcdd8b49c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6bf9beca4a9969c76b7373888088628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a28636fc65308af50aa7b8d54c03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7311967545f75e00dc72e8e348b33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea55d5f7acc8be368faa974e27d2f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59158e11968716f3e2b6134808885154632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64d340141bdeeeaae8df845fd490fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad91d208722687f49b0bfcf3e52779634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8797206d74c6bb187735ad5f49f77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19bebc0d2b4288b2e27e2a7f29212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f7f03b0c4c2f39378c3eb956b070637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21534f92c23dedf8cf2ca8556c7462638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e952300cbd05510ced194d1a6800d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330cc7fb401bb9af0d383bcc59891e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d77747a5cbf5b84e1f9638c8ce007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab05d195a463c1d9aaff3324d7c7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c6db6ed5eebcbe5e082a77d964687643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886a651461e177bb32374f79e62a567644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d61cd8880646dff1cd7720b4daf63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e71c155372c2a83cdbde70d1877c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f729baa33cd52b0333fc5253c1484647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b17471b27b616e69aa6cdd677c407648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4d31dc94a4c7892dee9aba4757a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c9ed573f22375e6739092094656b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ca90a5f284a091f887941ae02f20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf97b86c2a5b664ae1281d2c48015652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0550fe8ea4dbe8e97afe127c6aa9f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f55e038a0fd41d6f5b19d465a667654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f6d523a8b4b8fcc473876730829be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b2c7daf99a7256f9b460764ce580656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53b9188ea26c256f63cf7a069c911657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302cbce65257f6f3dbece977759cd85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b97b4a949c9e76694fcd96f28c9f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107fc288b7775d40c2590a42a1b1c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cd7f8ab19c1eabba2f89c2e906041661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5b4aa673daac3f64d917fab66a11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119091eca73e9ad45a943bfebd5b764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202e2fc4dc913916a27763968a8531664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bb13e16bc4f173e47c882e8a758fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda59ce87a1f7baafff50198e38871e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efd058a39a52411df573d2024695fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a8994429fed7c89de1d1f716a9dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e326211a6ac67e5958317f491de61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a605a8415a31d3f9902af3b7f1ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a9f9cfb6553ec83edb71c9a759c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f180031cb89854973bba133a963a9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e53d142a4afdbb7e8cf3159b31b01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75f2f5b1dadec255e0959404185f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba48c1985aafaa53a4b284e954e012675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a493a5898b623546f085459646a3b5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035eb7545f227ed123c0f84cbade6dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4577b9a43a5cc0e2d6e772828759a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbb6f505e84b15e4f18a71ff3c8ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209a75ffc943bf2c8a26a3188536c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7040d2186d17986767d9264882c3cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b276152fae144c7a34b80311234eb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb085e8932d9daace140c9fadeff6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d1b24e6ee078521c22c5d76a0bba0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1df2a7f369d57c62c8aa70544d70a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53054821c7ef51ae6111384da1de5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d26bfaaa2fc0f614ef1eb7f0b3a78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5646f09cae7dd890245aea715634688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadfd7171b9454c4f6653d29755a877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421ef28b08c5dcdc0295b8e212f10f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854ac3f3df95dae8db14a58502d2e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5240ab26fd31eeba8532470a3d290692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cac55106c23154dff7097a9f1e8d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15ff87268eae9ad18d2ea0501b612694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b6d8bc8b3c348ce2b5263dd6874c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a363394e7e27d36f8975e7673a78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb824978131c67e068f7937d4369b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49636756e53dfa081d9f6dd753df645698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1db9b7f5dd5f8e98d27bca3b9849e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d9efcccd7ee24ad71b30bf45a4ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0edac97cbb098d88c4c0b435b005a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61d77b04659671ec56050792c0d7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f767f5fea413c3389c519a8bcd99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe6a480ee887de165ef668f3ec2b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf4be5e7444195a8f6aee66c766da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82deba74634b128fe45299ff3608d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f1fb8aeac03881abe99a5b7f130e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390cbaf43e6ea83853e14f25db252b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aa661591bd33d781211cb0788a818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17395b64b40095e43b27846459d5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e761382869a0aa880cd0a39f2e351711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff119f2884ff99ee423251038d50084712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913efd7288008d61ce2670ddc49fc27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5701dabd0c416624be95d58c9a074714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ee7a4256ba9362d1440b9e1820cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1506171540c44695a522fa38aafaca9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933cf31e67a2be546565426bf8db650717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489dfd531aac1b9936c49f772f33935718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda76a643b0c470c297d84a4df0f9380719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08acf4e9c63cf81907dca32c46cd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050823f343ed623d7eec391b52435bca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51490de068919ee3720095eb7d1d0c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e0d021b830487b56d10337fb475c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd515cefb2b9d89eebc807d6d6722f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0bc77234f7295f453110d6f621e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ce5965e9a4377709ea3d4e627e46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188733b9ae4b974fe8cc0fe17b8d32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72757cc5007f4bc79286b866b227aaff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96947b50ff1e43494f8dac6323425e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136a8d17c5802246ed1d60d0f7757e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef76a39b79c43cd25dbb11a34b256731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec3df72ff64cd31aac6cb72cf0728732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011af4f351aee6030a5b2af010e70a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e7953f73afc6f689a3346de5d100d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6c6287cb7fa585a6278374ec45be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fcd05cb0953121ff511b7a6e198c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625943fe91a0b80bc13664c4af0ca37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade5fb18a9106d1bf749a8746c2423738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630504af8b4c48c9894e08bce9f35d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de90d01b83f3bb0008e4ca8ae8665740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda5d5c7b1cfa3c4ea8359a799c483741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44574fcf0fb21258fe219aafdcf2f8f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7dec5e6de928e91e4b510807400f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf30bd41a7b7d9918ebe2bec86c028744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e9108bff1faffb41c8a9784ae3f9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d221cc6e86b66f06824b138dcbc40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea018ab906522678b3bd9128d9d82a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd65f3de365efe6781ceb0c7725b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5b88b78ec191241f3d95cd11ebd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d09bb720f51badcef22598ec10af3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc489f7e1fce61c6c6b774350bd40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f222f8bf96e4ea0b4e34158762716752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74a71098b6fd68c213b2509387ed6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8dd79e2552aefe15cafd807783e29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46fa4419a5e6f6bcb1685fde236b91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635524d3a3b60e62058b6951ea36878756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05f7e367ec135e5bdef77efd2a2f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a42098fc10cd14b15265ee4e946d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049183fa7990c2b8e15ccaf232c3c11d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>