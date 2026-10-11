--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04878998fed53aea89491e1fa5f242d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a991fb7146c76aeea1eb71b531bd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b95a56080b5f312d79017b6214a583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7f2a3ba780e2cdec91c2327727094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ad25783f52fac06aa3be0f98ccb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4597991ddd6d3a38bd5ed01a5e81f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e5610c3326d743c4363248f12be77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22720a575815559d88159e63bf8f0168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09c373b5c86222fe82b5524d3ea559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad91378b5fa7df7bc96e5aeb76846110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03560f8ce22290dd0a5a553acf3de711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283e206a1ae4c637b4ee3a7d87221a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a567160ee07c8bd48ff13570af8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7843e429bc430a5b9800be37e319d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1a541c5ac9c0458abfc1f042e19f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549529431ec3221ad6cdef921d464f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1944174cfacc5c2fff3da74c129872f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf301755b0948da6f8e6770990e68f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0df54fef41abb7c858723b0875f5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2474c1157643b73599d654baa16a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dafe3ff3e9995f0f5f0b4814531cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda304b47a0a11f71a8b432587672c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9c448717462db8b8f1af971a3a1a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560eee88ce70546e2a1b086ae309c6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b6b41a08d867e095ff9fd1e5746c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b66c7baa28062dcb75310ea2a44af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac62488052efe48e1d2d02b6f4059427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770628111594fe0afcddb34d7ff3b3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7863f7c0f8000e6d4caf3d31ed2b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc86e248f5104f2e1123ba13c66d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaca4076bc70dd0d86afb38b3e346631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0017e41cde5bf8ad98804be774a6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062406dd936058ecc9c1dbfb9fd4fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fde14c406a1507d2cccbe2771d1f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e6bf35ab385eeb3df0d0bb21d15635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadf8d67591afc42c95e3c730f32baf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ad0e7987fb757046225b65da575937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515275317c03c215b791b75284ee6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b3a181d0f0b8e720295235b8adb2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862841f4f08aa4cc65f32a90cad6d87740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41c95a98be6b3b32e73bc6b283ca6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d85fd0012cccdff61dcf1f384ea542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e96f37949f8241eccc5e3954915043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a771e3832e06566e89e271c52a7c1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7cd874bcfe8e4b9c34e00452de9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0af88acd3f154f6b32e5ec17f4f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da3bc038e0f74dd85c7e98223004e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f2517560ed17e78b0606407ad78548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaccf3a044d13916aba71c94b4be64849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b5e9e105851d09852d8e096b34f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789e6bb7d82cc56498925b01a4d572d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149e749eebdde115a1a0b72627200f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d359c8267ab1fe512bb6ae63ed97753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ad4dbc1603e371c9c02668e3e76f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78864732617652b5bd75b77fb4753f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c94adcc8a7a23fabb9f8531107b5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaac77c00a38e4026651903c8cafe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba0bf176debca80371aa3b684e984a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39d13985a26200943d1022ac7c54b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a746a48a56d785a327fc30a83c734c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55f8a347579fc753e381ac14307af161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2163565d3d48238ae3a7a7f96b74462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87723ead2baa19eb12f65878c8aed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a8aab63763ddfac9dc0a9dc322a6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d64f24982b64dfe69fa01314caad365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab534557fa7f0c15b7ee2e8f75dcfca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df8456a63651675c956dbb37546de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe64913f8c7a913525b02bdcd25c1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cc51f5369b616f71d48f9acdb47969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e807b80ec79d9ea6d9ad84be1216e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354593d4796ab752942464bb490e22b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4475052ca91201e2e5a78a0c10bdabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb919402e1e08eb196c9307a863bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693ceef20a3509ecfea6b7f2b1b62974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac743a3b99af7c8fc883ef43cc5bde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92810a515b3413d8138f6a7d1ab20aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a05ba315bd7f49113fafe92ba44277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2820c37829b8fcc3e7201a65f5450278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab50aa3ba92b768914afcf0d2091e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff276eeeaa44048cc2308cdee66533580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6164e670cb2da6aaf8c911b12ad104481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50cb0d40e22b38c7b3d934a56294eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb7e2572fa0a84b9043dad4bc2add83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007014beaca9aafae3b24bad43937ac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42dfd145dc439f1e543f9fe118997285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92c80770d4bae5915421807aa508d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b298857013f1b4ce1366a5989c21c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98aef7ec52f4474c37d9b88fc037888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a7ef70205edc04f937c54b0a541589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f8e5082d556f6a5afb39f51b4a6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c3a6e141d8af854e4dbbd50969cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c188486671be517c6f5386038c3da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b1fa8899cfe323edd9dd66586744693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdb005b01fcfe89b36d5d70d7b10894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e683f3eda006b87f685193ecdbc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44788da561a3398f9482319f8286f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc414c68e607ebb1386abc705a5efe7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3b608ad3619667e85a07bfd4bc2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafde35a9137955224dd563282aeaf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c8ad166167aea5af39af862e5123100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b9d6781df8312e47c13bd8d6fc61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c43f1578555a0810cca1fd54d3c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f377e6352d726a5042745b66bb652a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870457a9cb449d50c66c7b5ad55018d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b526ba77de97b9c043a8e093f3c9bad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abbec5129a29fb341fd51ba376474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e953f3cf0010abf54c538256926ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f2adc4ba675eea2623f6a60552d41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03b42d7f645557a92c605891d99c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ef7616e7427d9501537c26135f304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9cfa061a16d876dd5a43f3f277d46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc3f30b4cd1da3bea0265a9eb5926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6279c656b5a25cdd5bf309aa4832f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a67f03b8bd1748a427bd4f75aa8780114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5a367debf4644f78ef04a95841d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526545098345d3a4b2af55f829c9929f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f382f3b51249a55edf1bd08680fb0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cd6fbf7246352bdcaf1af08a6875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3a57ace4c83ae3e5a49d2f34bb4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e71840e7f745170e041f31a74745b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2eb376ec93d7abb78fbe492d1321a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8296b6e07ae64bddb59f899c79205122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca0f3df4a484291329a7391d3e492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c4814f8a66d03f5a9dba22fd3612124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e460ceb059057e875ee0dc9cc24c386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bf5897ca93bca8853c59b519e6638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78c14ddefbd7fdbf8496bc67ddc270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a8d75db032873fa8c4103462b981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585214558d7033a2c7640a5b91ead8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6691ab871de175980ccd07769a3963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f45a0542fae7905511f7cc1d0191f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b4d7581afc46e3c5ac96883f0e61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b794fec36ab0e384651c649f43bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa687d051dce7e38d892d3c9f845578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6bbc0164826988c4f70ab5e234260135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220d6a36fba9852877a8907d9acf35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0092f63f6752235af900643b62fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0adce5c6e0d46e627a67bca95da3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945277918cb721459aceb787db4a33c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4eb09d81659a08733742c87e81143140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3f69076caff9ef750690d8ad6a14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143545be83c2908ad3d4575ef8b0876c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4c9173e6a04691606f7eca1d028d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae55017d611a5fef883b6612a3502144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944e47c831f6df141605d28d16062f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a8062697fa8bc8b2cbae37c05bcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12514a8881759107f7eb86864e8692147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553d2073db5c6c0fe6f31dfc8d9040b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ead35f2d4f0d3fc42253c3d21b28f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca3ddb71734a62816702316ae235cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cfcb8a24f7c61a808f399412c6c11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e675be4158cb0f72502e107319ea2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93623d72b6f3a02973e1aaae5761d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c310500d2fbf3c3557e5f3e9b99d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd230c8e2bbc12029638b26c9a6406155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a68ea9a2f635c66b105604181128156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158e7700d9a73fca0effa9b4cb24c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5630ed5f3b8e51ff2cf83b2989878158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abf677dbb01ed721ebcd90038c3d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597f296020f113daf1b651bc908529160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88eee59590b38b3e99c6ad8dd6a9a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211040f306296a308f2ba914970df068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c572c03a469d93f0242de574b724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0fa5183593bdf775197f659c72e7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d5ab2537a124b15f5f2863e01e9a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865621fd4e06cb1951ab6feb1ad23cd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d78158f2634d08de374cd7e5fb045d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d73d0272cfbd3228a8f85cfc802a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aaca4699bff479b401e3119b2908d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c54ad0efa7fe9730fc23dcd63c833170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e508d9885af1fb8119a51e6af1d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf133d67bebd404b73f089c359fb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8aeb33a294f5120b961f1413095b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841eca382e0164841e11744bae594f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aa8b3bc0a03ade160e32e75c7b234175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c706039e5561e26d153eca140983f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310628f290e60806da81f3db3bc4d5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f5709e197160cac8317365c26e310178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b50b58d8b47030e02d76def0edb56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105fc25986ace70dacdff864028439180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea90088c1535c1ae1810b96bf3e32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492efd2de683fe10112b9ea5402035e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5ec6789c548de4fc646be1a614c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a983bca28340a54628d33d4a94bcec9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670783d9d8776f50da52336182a4475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0d0aa4a666047003e8c021e379df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7809376634d4002b33b4d0fdabce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8490b88536efff3949c26e71a184f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd8f6dce0334b2b60e81efb4fd1f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0163503f941bc5cdc9ea7346edbb82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f69f42381fab71042fc7c41a29e36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be033b19b055c27beb9f9900249e40c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0d958f68f5f23d8bea9029d39fd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587e401a8fb4044601bc05ccfcf7827194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee9bd478b22974cc865f20078448b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b89896571ef7cbd7ab795f8640b2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60f949baf23f81a780f6d733062dc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d9c808e04776cd0e7480b9f92f442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019181186e1eb4e9dbd776e71c610d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695c2050f5cdbbf7bd91d40dedd810200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea381dd5587db714f12c04947f6b0554201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b9e772259fdb36bf65f880379fa17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee268217df46ecab3a41da8d657a1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631240dc73d2395d516a785d946c8b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9898b8547cd4f117e3b43924108e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f28b47649185466d1cc361790000206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e0c6e336655c471bc9498fce6c65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b52d9d0db43796e6b5a9e978a75d20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96b0ebd401d3c76d056bc3c01b26a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95227e00c7525dec7fa8734d081d2dfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8de6a306378d1a900709b268b08d4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0efa4b4c018479e12977639f1ceb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf392db5d3c4ba76be76315d2ea97d78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3886d44463c9a94219bd6f0e077baa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dcb555a94e348e0bff2f907096408215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33bec10e877d0780b8acce2c857dcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2bd0808a78c72160a549c5491126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308cdc78e72c5893b950668f726f9b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672148c0a2e8e6441313f00c2d36741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d50f748b23040efbdeee9ddbc324f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d1d7eab3df38acc8bc9db6740c97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321cd295aa90fad0b1c286738220a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb84480e8c3a6500d05e48c90cf27a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52117160b27c01c67f9b125fdfadfa87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4320e6e7028479d9a3267859c9f2729225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96deb52dbd4e3e8629f8abd74fed43a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e659e9e3cfc4519d92d58ac835e29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8f393d8b27bd423ac621dd0d301d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d88593fcea440f7a629ca22ea8c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625b804122c3dc8caba3d6f119a6d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f89f9af78837089e5fbe9c622281c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb7d1bd764bc6f1a82ae21c37c0edf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebdb00dadaace4510459638c2d3e49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d6144ceb9090e4e98985dc8c9a14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7776129b134153a957448a44d64b51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904d9f304bd1de0fdb327ac3ad19f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cae77a8f33a6a59a397b20e9343f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098404b9dd9dd0255561d15b92d7a92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7f56d62d55b2f7fae7c1d5070b40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a137ced45a481bc0b6b01077482973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184dd4b8d61bc9211d21df946623e78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac2b0d91bfe7542e40831d80f3653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3fe68fad15424d889f5bcab1edd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0c559fae89ea5d314714bbbcef16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245eef55abf800cc5bd21e5e16abd68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caa9d41706bf6255ec47b10b8a1d1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498569f452cad6ed2b8b7d5720a19b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6a823ebc8d275df83125a71a3c27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ce68931eee9d0785394cada566800249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61358f768099ed1ee681d1a20074ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7604bd863809aa88754cbce1b5d1bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6772781a2d1030185e37b0b0d3b39f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdf285275cffc5d2920d183d76197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46f6844ebe0c54a2a0e075588c46e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf290a471bba3cd76e60add344ef1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a763c98cc504532803ced728e57ce90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c4d58d1a9d07d2983143059a4cc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04478819271daa865787730be60fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04b18da6f92d33e246823c95069fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84caa8d43582394135f7aa7304537f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90473025ba62261242cb97ad39679261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba726382bcf63d81b776b9b8c30fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f5779cb7c1a13b6415b82f275e1a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef3aee2fd155e00ee6242acec8fe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53913966451b972e23d9fbce17d748a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8259912100a0e8c8632766b53e218266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749eb93f6eb417a28b02c821e294334267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9add75565effdf60ed6a0ece1ab95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ef60749a45df93c660b21449b4348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382caa09535a577c75d39787dab655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7fb7390cc33405d4721807d0e93af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05734ffaad10008d52c62ecd0b1f2028272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aed54e8d50e469e7e0ad4ac1624fdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b44a8a0b2695e921bbf68546b1c25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91332b389c5b2d6169ad486020d2bd2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a7a8a237b2db71cca82c5167f4259276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b5dd288842b6da514191035a97f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd01a00419ce9090247854268d04a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3b9270e7cd02d28bdc9e2bba3327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ac58f1034368b7d3e708957bc6dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae4ecba6b9fa2607342075cfbe7c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46070f76092b23a9e5269fc52d945282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd22036bba6d29466effbee370c587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf454a4f52e22ffad1b778794ee5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6075c8b9258bb0063dd93dc587751f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fe4dde9d67f1d964434b11bbcd501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a0ac4bdb6d16cabd9cde1e20bc26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2f414e989b4d089be035c94eee3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829aa817ea2bb4683bfb68a0b5b058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c7baf9e57049d94f7f0e2be35c815290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00c3e66d3964174e8eec9fff2cf715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059227fd20fa17748366c25d9765fd1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7a4281b3cb23e8d18bece6d698c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf67f6dacd0c852d91f3257d6da34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30047675864ab756551c572cf7822443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1133e2d03fc92b645fb52b76323b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f1bdb678d955cda291408797cf7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4acb4410a314a53d19566670517d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3db802a7a1d812275c070a582f5f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee45a4c9e86fa379bb7700d8bfff66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836dc2351043af8fd1ba083dbaea329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d1537c39f368045537cb1372acc79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7149172c35240f9b203d0fd9bf2cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700148e58562813d8f2825cb9149bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe90d4c286e428abcdca81a2f35fe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e4af2cf0f328a4303182755dd34d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b97462255107b9c1d4de4af133506307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae756eb47f1c4b9300be11aabd5dad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0fa07294fa9961a495c42fc90c6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f4999868a04d1f4e4724a9c7d6d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad2c3cce8ec5e1f63d9bbc7f73242311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642670288fa83fbbf9363b6bce50e8db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd5e7b53227411e1ffc492bc71a58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63224c49dac9a309ee2ba3c21ae3ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13896fd08a6840e80dae6283aa923315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570896d6eec0f7b8738dcb5f25755e09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85e5187cb5d7a47aec0e07eca010b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b9fb7558580f2d43cb62ae72ab81a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b826fceca3ce03a7d694f655dbfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4f4c5817ec31552dfb7931b7bd72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ecac9f2dfe50a0ce06039cdd4226c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba7bfc0e984dbbc90ec7ce6552798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6634329d5bddf053accf75d7d869323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c69bb779ffb57646a1a8eae25b3df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c067b6ace982abfc4adddc742abc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0225fb0836feed282218d47086d8845326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff092780bdf81f1207a24e5d142e90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055da0240a53b60ae18e392644d112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8455bf48a6b7be7293781f174a72a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f81b0a4b3d623ab3019471490dd0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b14d8e9c77dcd6ad20a6ea4f8e37e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5bf218e7599d338a655f3261625e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403e5ffcfc9da4ec56eec19840c75f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe553917106d7d61579c433615296334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b934e8414392c8051fd83900530221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6bb1a2cb7299b19f91243e8ee918336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98820788764f5fc0265f07b275b1252337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f614eb64caaf32f50feaa2af6c46f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c85fc64ff5bee565671ce70137588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb72958f762ff7226c4c2ed5defdbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32371a2eeab2fb740752b9f5169ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab143bc1fbb25d388a0df431e403e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebff478f68b119fa2ec02aef91b745343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab66576a6b14fa1677a5d66e41c28c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91950b315fb7a2ed08f0749776f6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd188534ed97d0f2c050483df80cf01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898c229e84a2603a1cddc398d4e256f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ec0a32aa85272a6174fd7c96df72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bfedd900691f87d00f06364001eac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba595aa8e761eff668725da259e18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab24afa7012fdb16a6c451c104b6221351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7339b203400917b031e73c1341f08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953185ef6289e03bd60c00aa5e54b2c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0f9198a96175bb3f73c4925efd1e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce2017c2cfe2900dedb9bc9ac7146355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfde6e7a10889f2219c2787cd21278356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb267758b1486c52f3f47605d81a94eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e824dae64e2739445391058bd7d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab89fe4b17a7f8190e3a8dfe9b6f4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea404c404f3adf4f7d6f271b8a41a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff35467825abd6c79d7fb068fd763361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91c8bf5f3fdc8903190d4e249e51b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f45511277f55dbc198c5e33dfd47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18874d0cae92efa8272e8d2968d92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972889ac99de9141df4b180ac2f615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6100143d1063b3d633b556616caaed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5aeeaa699da01812a77a60c5f7039367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e61dd6f147de581cfad977b5cf125368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77104bb35e51172e9e9ba2c7cdffca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfde6604744a7c021f3260b683d1a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1ec1cd0de57eb13d7959d81b73b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705748d02fd4bf8264f09b967b9670c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e69e8ee5453121c3b94d3b9f98094373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429d28aa5e6c4ee2cac81075b8d005374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2127ec29276d049c3fd10254e41d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61018059e55d100b357f812ca6eb5843376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036ab695fd3f208bf3fe841716d14a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d6a6f56a9c22c91f6974486d7cf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399767182a1bd30864e79410a011ab70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24366504c01e68a0b2a01532d3fea8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e87312b3a0d2cabc56b24b7ed6f0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601314f790bb201cee20877caf6bd8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef85710705c5a5438b2de19d2ccf63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87abba3adab757da0e9a9428a6be84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada39ace6a96449bc5cac62ba5d59d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611326f4c3deb5e75436e057411505386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694091f20cfd2c70f648fc24858015f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb3e6e945e68407f51acc479c13fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01ac54102d313027b983609a4fe3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5b1918cec3eebac77b16bf756c4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3a761c68b7405463ce590895f326391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b4e4e10a19212ad096d5a8b025c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5cd20c6731eefc6383ab8f6d57436393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72aef64b083a1edfe3ba3b1e26621394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f454f25f67a3db04f4d9bcba9dfa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74c5fbfa20c3b0f0f23418d728f9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780219e61a8db4de176a2232a99f339397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279165bee79004e938048380acdebeb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac853e69d855b7a1cd63188aa8d22a38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b50237030ab70e9f9435251a60ed85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc772461c323db3f9e57306d0e828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fda160c5d4d5749d426e69174ff88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b44270927e7d0734ea0f0f6cc715403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620fb4395f161cc02d07e49bc2a43dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c10402ebbe458bbeed395808a608405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031c2e91b842ef50950ab4c916c34a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b77de50d26c07217310c683a39e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950160d3e603074f99c5ea86bec5055d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af7deef6540064517b1f1cdf80d5cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9a6f9d3c35c6fb67257226d9abd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e07f8655360d4d10f2522e8c8e6b96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b159805712723cadb288456b1391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692fd76853aade8efcefd45685c1df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c539fc953052ec6f0ecda89c0d4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5aeb94ad12c1550f8352c78d17f1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04339d6a039a40a2c7fcce9b8241452416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e44425a70c82a5cfbe486494ff2e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722374791c51cb955bb328667cbda4a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669ec46f028febc71de5a8ceb2b8d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898823fd59730946c0ae1a2ab0d7a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31858cfda42198c400e64218df256912421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb61973f2386898333e626248b6a92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c964d8f66974fd1a48cb9d4cc8acf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692481c56e071e8155bae8fdb0b6276424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263b8641cde5eb1fd1f73de4c6c2a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47414e38da1dd12bc562e24b92f74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a2416d010203c24f82a088033046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76af14b9011f70daf5c048d250e4d58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9298ff4bbb0924394a1d35a9583a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7655b10eb1b2af81ff715c4510192a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276d4db00cdaa8c2ee6b25603a3eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b3c5478f26245e098e3f1d25b26cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad703b46ace6d6b65e31b12e75809433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d76204983f6f714650aec6810ab0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496625375c8ef047fd31df9f330277c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1950c46623d6e2ea5303f7ad08b8e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6855c8a3d92313550d00b129590ac4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba6f3c408bbce6a5098abc2c4b1d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2563538cd3c10469f72a708a78cad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4fec30361c41323f2fd99d081bdff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7473ef1297471efe179d99db595d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406e533a08abb9a5f98b863cd91db6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb6bf86791b1b18c6bb7c1da61cd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577689055b19396ab3f82a07202e1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b420741e7142a7e6a6518ba4727c96e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4de7e11fb1e86e113303cd992fb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4baca81dad4a4addb7dc455554ed1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dd762d6d0aae81c85e10ec636784448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce09814ea53c73589501f52adeaa51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e6157b34b89f5b44ee21a19a62c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca4c12334a8c15f89f7b4159a3e60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab29da24c0b3d1d6f0835731305572452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213f55dc7a3f5fc408d7f19612f6b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20c7f591e4aae648fa459d4ecad2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910361b52c740821cab70ee4dcf1a81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e66e750140999960bc0ab19a3d26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3f83415450f5c261ec3251cb07f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba808f679c805490c5f14ddd347b9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0ffba79b57d69e0cb47c8e777c389459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8506b8bab48f8242c7a82d832d5d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7532da7d45fee1bcbeaea0efe7ea89c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3507cc61f97611aecb9c89c346f014462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9d1f69b79105773eff6298ef3991463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ec1cd0dfbcad360a3bcf3d340fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288e499147d72e29b0e8f7fa6ac549465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292757643fa85190827d5a8c0049264466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a667a4aa84f3799a76de96565e138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845329d334b7dde19062656341088b55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead695e4123d87789637eb00c6537b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23657ea4f7246e678a6d1265ea254e1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a82d6e1b462cd6f8d01daebe6f430471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18117d6ffb37c2afb069a258c39c4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f93dbb67f9b9b5a741e6e532ce1947473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a9f516b6eb4e77ee73008ab9518f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b9259e1ac3bd820958f7cb74386c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beaeb4034705e14ff08c8386b62a25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccfa81180ae009817abe2e4d32ec3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b53a75580db34f9e2f909153eba5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1724059c0ebf7ecffed67fb8e402e9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f37bbcc62b766c6aba2b28517f7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df342dcaa55c59e74f20332fba9d302481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159ea9b520b78960e606644caf744ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9ac8fae81199b5f011f5a1b7b8d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2e15db9d95687430cc9d05a64a49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c70347f0361e55cb2fa277c4eb46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548107807a467963b815583e783467a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e663ea52e4915b865083e9795328487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f7ce77c734d35958957c8ff8aa98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526360cb5be5b7dc100437c4e07be4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97140760f7d7e2e26a90e4b9c46dddd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35420f30d8f5419885e2fbbd89c313491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6731626e85ee5f30214a31df56a89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408389d6e0b9d3487f29666c73a820ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a57d3253d31931fa8c71aa01b8ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276744bce2ee83a46fd69cfd26da5ba8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae8e83b84c89edeb1e8d9ce5488b83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a31cce557f45f646c68749ce705e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4312f440aca6a912719f39c7b921c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217ea320bc057f8b635351f5b6ed1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bbdf6dbd64355b3d7e54a74395710500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b2fb7f3bd43f0bb389b1966a23d34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3340d51d0ccfa09662775a22bda7376502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc401de82ef96583c8916e6cb7acab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31abd5064f34bbfc8de735ae0f161d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ca582079cbda9a307abb74e43a78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d21c3866e7cf39be82b5fc138a608506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de457410ace92b5b67df0233068c139507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8fdd6e89bc225a262d113e81cec0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de2530fe1af0f287550ceff80757a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e99e7a5b0840529fe479c4e41d795510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e961add3dabef410e8e1cab188954f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f5cd96ddfd53b1cf8953cc04bb0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e7577a8f0bf2e16e3e7b1412755d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb734411f01b41638b521636f3bb36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1dd686490c1dbc10ed8d0f2fb908b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc30539046b9ed56eaecf54abc39f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e5b705ae2e2a4ac87c4b0abb90bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c222bfd59870fde7edd71db3192fac7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7eb1eaab5ee096d80569870ff5a94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770f742f2b14db11104b403c9c7474520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5867143f20266e486007ea88715e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc18c32d11ce6287c4c3b65356443522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a014bad6ec56c93de47629b24017a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d150977c20c39200337c7a9485c060524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670522b71d2e3874b9ecae696030ae12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721cb0c8951c086b8342f601c58495f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17daf09515bda84006e609ad2b38d49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b199b2b632a97ad96aaba363efad18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6134b2847f2dd9979a19ad72268989529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c36e7509b40a53cf504ed7e0fb93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05fa4318d55ee30efea6f24b84dd31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b26377d5555364cfa508f758c5408532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f39e264d8f44104d0483378a4ba74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884eb0adf6112563c8a67af2c39aa1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4230f633ebce0d33ea16659f865b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2893d25685679ecd5237f3fd8e4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af931f8821071af090ed59fb0fe88f3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aadca5491b51d834c5b9b1ef2f6b68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa4c416ed9f2604aaf02b6b57f61c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda7ff078ebda3c22169198d98e9bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9103c5796cfdd04a885aed8cccda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15bdc81d35548e710d911fefa0d9ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042a5da4a5d17eb771e701a1d694c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb96a31d3eb38a18f4b703dfc4b17b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9b11b9bf66e9705437f0b7a28269545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c11881054d499a3a8007cb41678208546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66446f1421a7ca8b73f1d6498db26e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db468af5ab21522d836bd9ea487c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ec49879e226751d8e9bc1faec4c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b00842cf373b5fe20fc08b6dea1e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731bd2c441f71f64a33403ee420e908551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd4bb1779f7f5bc4deb722eb3bb37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce89b6e90333ad8268166eecc00fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb416a8a7bf9d1677856a6434dcce65a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca8220c17592aa689cb8038d73719555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e93b6956d7e43ed2b5abe67e266f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c853995211581913e9ea07ca988d15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71082a2e35084b6bbf96c5c794c3418558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a11ab2f19a28aa6402f71e2762876559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be2c65b3eced04e617cd1b4b886b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47296bc27a75b13b7ac65968d268b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69251c6c6b01298641e8e457a8ce1b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e8bfb167ac11e3639e28aa507e73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a21670b7ff6bade12a9ec3d0956f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b17481b881956ad1369d529af0d6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396ec33a67b67be58b43af3e7fac10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d07ffd399d9fe3171520506e2533567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203305e355676a4c11a5a226ecbfc4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c7778b685ad6ee78dc03b18d35490569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eb53c4893bae4b395aa01fed4d5cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c32d4efc0839da9318be61ede5795571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023806c2b612a9ab9875e3d90a0ceee1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8e02846ed6853103bdfd99e33b8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe9329332548c101dbf4c4c3491939574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142349176cf33db3f21e1e5818d9f1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1d725ba02cf42245944b068e683a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357602a403e3cd302afc76a34e1484f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913517fa73a819a411cac6e097b9f24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618e60ae189087a4f1de7dc61916fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6da9708a1c6bec10d1d97c7816a50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec7de0618ad3e5a36eaba2d61f0bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d52691cdffd3c8937b2a00182626582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428a8818cc8617ce5d455f488d63d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217d3f415e7a931ba9b95d9a3794c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb4c9a6c2a24336791edfff3e88f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e260c3fb0e465c63295dd9b6593eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf942a41d39df35ae0dc815366685f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc4a4ef04a8bc2399c41c492224b57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388867be06890de2446e60a36a6d87d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fbfaa3a08ffd9e5fe3a42c7e60a4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58e09016cf247fcd4ad3d5de9777fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ae3d1eb7647bcd1608c0de08e78e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea306d4d79c36beda7b9143a16a4d55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8917321746629b281bf1a05414c0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a30591212fe88630f75383292f015595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07965c140f4bc4452bd3d2c06850ca3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd0d901be1225e676dfd54410af002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9de32d110c91b08127a86a54b440598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794de4c64dec34bdf9e24f3c50b1ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e43206f7a4b06ad6e7704e39df87d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a93323f89d3aaa5dba7fb838fc538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063cee335c6652685d0ac84ae30b65e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320197c81311673f052ff228b2e1a86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c60b677d5efbc9e4638a8235a107604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a3c1224a766447843ccf1af85cc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4131c3a186ef9da5a512d289371d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692f7ebbcb1a026e27c553a78e8172607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d166ddb0378cce6432ca77fe0516f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a1f593ae1f54630bcea7e76dd12c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004657f474c2b322fc0e6a09acb9ede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bab3b199ae71efe7ae4f0f623376611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2eeedc0f87c3ac0671e1e0a35c03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573feb3edc44dbbb25c052dd346014d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500a82c32999babb854de83c98b7d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ff4f1d80ec99640d36398645838af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3de327f7753745577549578f3fa04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae46fbc6621a5efec4da738392dc99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a378caf28e8b362f1bd405aa4c6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377020c7eb3d3b82f9ce1e08fd1d877d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd43fad693ad9fba4c5e6f85529cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e527f0df7ae356623bc35bd0ce78a31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b3fa617a8f5502f97227706cd1980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d0fec6c2958ef8dc1a5b18ac5d2ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d1b22125f45a2229d1a605b824eac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620acd05fdfe2cd1bef939c3838f297625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b497e2762ce431e844240c7893a35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f007c277670670fe19358140f1538e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fb145bb27a724352ab1f74a10323628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505159aa699ede40e34df8c87c9ead27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062c10815697c0e73da5f9617aa993630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80ea9c7421a7f20087aa1c448a35d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a43d99f12709b10999e277dba8985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39bfd805272a04b2d2b4fe162ee29b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd26512dece19dd7ea98c7dd934ff5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2053d87393f30893d9156a70a8cc18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3953540b450c26b59146ee8bc778ba9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c004902803ecaef8a416786a4e44112637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540152c51bc807b77e96750f48e6269638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd96829537a884ff515f06ce2e9ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81d10ba6cc1ae4bbb67611efbe9b4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4297a7b66000b747ad288a1b6318641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c0291099adc42704f4b0a8211dfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76764f5388220007e0efb4a165199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f098aa24e7eec599cf47d8a1e1ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c548905459962f46de6ad1c92b53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59928f51506e156c320f66c08c017b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2efc2cae338a897d1ce5406bed9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0168ddbbc88b8322d4ec002b635872648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0115cce10516d5adf8c215a2715f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40c22c845f46fa6eb3c250e616f10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65968312f354bc4b5dfa00fee5807a29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3d20e7293db450debdb65abf0a12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a2e14ec00e9ea7f27fc7b78db1e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5cbd3f37e57eb3a427792564f6f6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87774791600d41143880daef48c32f81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019eff81cbfb911127cb63d04f8247656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c6827b4d8e4ea1c66775e87d2987657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d49e7d6f95e9fcf2ce1f4f5da493f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246254d1590d992f06d9a237085d912659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31223c3dfa5f192ada5b5b216cc93b16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33074aac15d9ec5ca46abe5f08d6fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e036f074791a538b30f0819b9008c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b0eeb1fe6788058fff8f2a66cb6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280907e708edaf815476d824bc19ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840532bafca638e869c168810b3c80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935f33ea642ceee36cd186050660a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffac40ea2998537005a0cb36dc710e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0dc9b20fc9b520917e9d28ed0e908668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728b690a55d65a5de922f7b34adfe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522692b3a8184017d1b1d2235f355d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfdd6ecae6519306eb737f2d9cd7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2068e407a2e71e6c9561db869589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e676d33b774a92484f4342158bb9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51da221c228ad3b754f998f5966fb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eddaf928d88adad0dc7b6877e545d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ec019bb75090c3e672e867fcd058676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0c860da9c5f6bc65eecb02bb32fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdc2c80297b19ad91a8d485344b70c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe6cd83efbef763b593dc8d449de3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5a9b18307a1231a0f12168c9899d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5076740914d1e8a8236dd19e248fc5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6120d3bcc65ddd4ffd8d9d7ca5f8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a9abea6686f8362addb8dcfbd9085683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102441ed20b85c0d81f5b89a0a007f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719db13885614db8dccec726f88bfed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0816e47fcb47f2009de12b70ab51e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c4389cd8c115024843f51166cbaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a7f053d57a082d1542b3143c7143688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d29a23ff82a220cb3559623a3cbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786cbc7f90b34504b815c9b6fd4d3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de91a0b98db608e2252bd483b5707691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d642766e88237919329def8a2beae7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209193c8d267bb2f935fdfe95f2701693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab11c7c85c85e3b8a2800dd59cd37e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d32bfd04ec36799e94bed30bbee7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf4d8189bfedb01b293c9d1ecfb10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350db7fe55aa5fc8028341fdd4f6c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f57316b47cbfe9a918940577904f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5c40a2cdccdec451bd743377cb9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce81183c7ae6f0630ac5c49fca7f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc37f9fc430a20edafc2b0b19234ec8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c1083762ee2edae3829a98668f8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeabc91962eff9ab51f9b076f8aeea3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9529a3423f691964dd4203eb5d79b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d50f25be20e1bf17d9e60fc91c5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0adf9660f9061c7358eb542ef1a9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351236c37189975295b7eaf48ba98481707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0776ce86ec36e6486556b1391fc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d81487e92ab0560219ff18205072709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1dcd2a63cd4011f7c0d0add4240e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24374819110d998696feb6d5df0cbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44dfdfee202b52691d0a608a56ce58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8c7f3b9c7bc0a3fed2a085087dc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfdf53e4df2679740a06d3688999d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922e138f801b9cde9765bbd7161304715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ffe0ab127fc0f0a323f5a0cee794716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de4a932b881a0f7464ebd91429bf6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851821413cc4a72dbad259dc2782357a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd289461ce25506260cafae47af54aef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6f3a301ae4778ed5397d3d57f7ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf9205e0d249421c8f4b913e60da12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa0fe8d71efe5e9a8f316fe6400e14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e793a780539c4942a3be95ddc9c62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e46cd599a70594caf5a3e97c88d12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e724681c0e4edd32cbe4830cf70247725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ac42454c1b6a6aa0d1bce9f7ab04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed697f3e48733f40431f21714b71a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e28fb3519113eb1df85e7b11ebfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec0a166e704cf08a855364bcfc1596729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68874fc7e23c8f04adadb6847bafad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f538a4548932c545a6ddd5a43fb3a25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea81a521543c6f43e06526df521263732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f12bc13d44b47c9cc401256e20006733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68631c93efac88d9ef8ee042049b662734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ee51fb870f2ae4b4bec249c04844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde09e3222b7d95d33bb389e836d367736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d117ac7504bec2f9ca92b2d48ff53e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf8d22e7a6195d5254abee8ab1eee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0da2e812aa2bb81a1b11a53cb68a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403212753c23560e852d97ba4734eee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09af42601bfc6b1e90a7afa7572dde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1d5ec4f7fdcf60649ef4d371bbbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1004771f56fe89fccf684b011106a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850456d1069e5cbaadf36aeb13a93b67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645628562c7b0ea5ab5d251dd5cd8ba1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04650c598ff96003323b397a851d0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb709ab63de0fc158b9ea8a53ce7b46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783a0357b17ee19125a11013e03b6e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf45744d8790ef7e4c650e98ecb9d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6047a140bf97f7d7bd50ea18b5e9715750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc507ac305036947f45695302f096f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043ea5493eab98667c0d6457008ec20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf45697cef809bdfd6c605f86bfc9f5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369cc70662d61317e8efcb87e5978521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f925d468f9de27ce74fd6086b6b14892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f9984ba63d0f863b4e008b5da943e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea11f7017b0b66e59c45ef4fec0504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0742a9e6268200eb3bd4d79ec7e1ef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026814fba9b25e04959cda0b27264c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e79e523b73ba437ebb9f1f2fe141f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24dab2a1aa0fb692f13378a54f34508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a0b11f8d8048d5a32b72e1c7755c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2282fd354ee4a2fbeea58a72d87810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260262d1abcbc739a113d8baa6130d9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc45c82120c89ec178a2ae304de29712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487cee21132a35de6d3b53da2863f9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af52b9969ed5f57096b185540acb5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f439e8eeecc478d44140f1af91fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ab56c853846a9298168e2dc1dbf6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c41db72d5762fb650ac5628014f4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80e5ffccff9706db2921d1ea7828bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eaf9a74271f1cd48d86c22fcf1f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759821b1c83efde8aedd6ea3f261116420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f71444d1ef445eddf89911da8c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e0d05d1dd5025d964e761f376e9bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84741e28c71be54076064124f93e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8fbcb9c2ce879ca28b598fb5a380524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0669970135236203301117f1d38425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac96e13a5cc113f57d475bc82758026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ff284f89b462492e7f268eb8b5bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ad34cdc0ffcfdf9a2d4245b8ead028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1b875a694a351299e80c028b636929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e97f166f247460bcd43e2bf74c4f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12228c26b37c16367bd8a9c74cc2d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea2b5403c8a4d921bbc9a2a46e83532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da07abbf82b6152504970ce888c44a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da4b634b2697cd4126b3b14651e5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b45ea723aa6935dde55eb554ee3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca40469e4a39bdcd27d84197aacbb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d86fa52b3d8c31acb71bdf10fcbb7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bdfcd534752c2e99de8e93f22ab7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c451442c1ec10b330c9871c920d2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb889f3365934b07c9521dad336ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909818ffbcf9bc0468bd47bb65aa3d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08a9f08ff486f7d875747106c7be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904460ea2e45a3c3823e477daa5cd8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458d7da5ca815f583e690d7d5968c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e54c286e0b40cd77cdd317db482445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c4090852ebcee9b50a80f8e0291c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1d3f7e27f3fcfbfc9fbe22d300e2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bddf2c4467bbe44cbf6605c486f09848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc3f09d1c749d423a5996dc4d762d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59dab1175d2ba2d845150d258c73c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f152e988ec83ff47c3f3aa30e4e87a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ffe896685449117b3f5ed2f3c35f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922a44b7461998af2dc655db82faca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e027a8114fca74dcc3da69a8bc851f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a186b5d2cb2ee670fddf6afe30f4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d0328ff8b338309d1371b02b3ffeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb66690b5d567bfa21dbdf330e65db557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b2446147a1634c923990bcfc38f7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80700088b4902aca89e74b76d8712bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15510d07f1bd4c1e00aab882c6f4ab060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f453ca7ea831ffb597f61954d9f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048514871ae538de6ecd6a1eb973e9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20cad534a7bd471f35177e68e7539c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee8c600ec8a1ef3c11f4ef6be518b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2045c5b9c6ebeab96b55a84514c48af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785a9300ddd00942fbb7d899a4f1d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c15fe9cab37c439ada2bf2848c99667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd606fc2f9c8f3b5174cd5e95667368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de5b84ed232761d3944596fac33d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc617afc9e7d10e20c83e6373433970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b793b9504ee80b61863a384235c9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1135876c5ea4824763757ef1019adbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8d1cc5f88d26888160a13b49596373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad7dfcbdd8787b0a6a89f388e695974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1980157e550bfbb2d65b233b958fe1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688e070b5d36825c48005f0b30c94dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b061458baeb6ee8a3bf514bbecda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba2508cc6ee7011652bc3788b62d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa48650daee77c8bef988c28fe55479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b834ad0a405f3240b68f21cce1190d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30e7b7b0549669d8d0e2a1c62773f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a64263e1f9a04343e1bea3f307f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffacd83a88c4648c46fb514024daa1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b12a3038b366124805d87ea31eb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9eee7c7cb92f5640fff05581ddf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb648e6dfae6a2b52f63e4177d5f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf543d8c330d66d5ac786c8d170dc2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5fbcdc50065d0f5a8dde0b47b00188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b83a64bfc70cd4821d1df9e1e83ea589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc04ab71be93f86e65b9ae0fe585990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e886cacf0335b3ed594ad7beffb20791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301bcf661673a921e28e7a4658b8db492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4aa498a827d581e683ad44168893393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7786eaec3b3fa842839a42a839a1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478592f7579078936d610c67e588953095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558dd09547f8cc1b66440cec5c9988996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2e4a052a8193519eaccdc8616a3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc221a51de0514a4f429d77719a3bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407382cc2e7d94928748c79b39b6ef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5b4396cb7f171a45f33cda7af5e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969251c7a8b1bb3348ed748f0ad41473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176dcb210911c7eab22a07a35522824102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7901a0b1b594db5c477a1b1da6a7a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dd393ba084d24d5a53a86f98b5dff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dd538997d5eed43f2cc7de8bc8319105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b906f2f3e95eedf101688440ad9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5289487579ae34ff6ee005427157107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d67b1b9348f503c0a264efd288ccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c6615cea5a15ef6911654a841c3b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7b88d0d104b340a7254d6d0c36c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f1edfee14958c6a363cfb7252fcb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ddf3fa29d20c0e9f6cd134e97791f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f129db3b3e940068f6c414e47ee09d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285829d2e4dfcf6ca2fb7b3b278c95f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3257eaf3f9f7a7ac2a791bb9369eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a08b1f495f9596d7324492b51fe35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eefd80f69fe016c141679d59fb2eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b42f12019133557355af903788132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc577ab1adfb7af4756abd2cdbfcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6eb39c96b6d190737105e272bda4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62bd2d4dd7dc60c95130e1371026b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff7aa14c0483dbb82e214fa32d7906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242fc88cc14288f8693669dc6c19f74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c521e57128f87abf577d08ae739a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426011857347bc949858f2dc78df7d9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cee9c9f60d86fd7c7a3b09e0ad6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ff35cfbcf7404b353eccb9a3416d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34708e78a5f39f4f561d16e3dfacba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e300951568924b38689ffcce305fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085edfe8a6bc5437d3ee45412569381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6155d875ed12843cbcbfd9a1bf2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400073553f9034f41ec8f087aa530a29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b0cf2a0d4d1bfe423226d2c3bc3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00e8d637ff3c2ce02e70a04bf2268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb33cb03610b0d55fabf46a5e0acd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7214ad080acc93f5e1fe2dced259c6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fdd174c58df8e3443c8d1bedd007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5997189e99551e9877301bdf021ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92391be8268efd7faaf7fe20c6aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f39d5aac0d84488fb73e9b891829ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92425c272f0c18a0e06bed8d2aaf42cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5f52c2835f4400b260c2afce80e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d145af9a07d73ca1ecc9ac02a2391143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51c6ebf2e9b94d38fdd627413cd4ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d916afb1dc8282d5793be6e1fe48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c648032a8fe6f6172b3806c1fde1bfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a43cb12dddc6dd91067309547fc62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b21485f5ce4f19ab50586ef76ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748b60d27ade173a4591d59ef26a3eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d53ae1eb9bcf76bcf260a4c646768150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3979ba2e5bfa8c7f037992b9b676151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf08b497eb89f25dcaa35a72269e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64591869dba1fb779ae5cf276f7895d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7f707ffc5c6760bed624ebd3c496154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b94db08df7afcfbe37bf1da94897f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b47823b03f8abb06eb843065d493156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce8e0bfa5e0f3463080aba8a5c0329157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9b493ca1713aa15cd997134e138d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c560d6d00f809bfbe68b8cf8cba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0028ec38849a2b05a86750ba2a7a55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5fcf086b4247c38c96793d3e9867a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e51c766950343d969b989216180ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826e21e208f1307089d8da1827e5ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374e00940cd4b2481dffa0b35b425e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7713d1804aea67a21e5a73432eb6e41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e958364fd9794e7e230e2abb210f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3fc06e6d4ce64105e400c0850d55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38916a2ec3636769a1f5d5d01b00c1aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839fe23b768abe082e014089f6f15ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1434b76eac2b9d82adeda4a6399d44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707e3acf5ebe93b7d8f7c60be4aca1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0712a8b3b59034cec5f94b1825074aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81fe9f5c4161cf3c05cd1d3920b30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf676ee76ab37b8ceca6bdde29f322174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3cdf69617652712ad90b34e62cfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf88e046e77145714130cb8d5768d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353540fee09ac512ced55e09928efcdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a700f7e543d4d7a30444bf5b022d8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d44283876e2570d1094003b8eb4bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b11b3c38df9b34f7edc0be359041180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53bb17a6a9aae024aea0818f6cb67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95380333a46fc81bc56a75738d80d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d018f4473a52e84aaef42e509df3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4d4c627e2074ecf0ede888a77576d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec2c9ddf3b9bab1a9539f5c73af469185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370d1a67f8c6529c0c296092153697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c03f830e53f216e3657fc4cbc1bfe5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba72bf3350b4d6b4a37341e14f3f7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd227d47003fe96307716a24420b21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfdc2394c806062ccd759882829b5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789da1ff7f898c2cf11c154c6f083c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484673436aaa15b45a0d7d068e7340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159e541026b824d1ec56327bb46fb1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b92980aa64f2e6e0623017d0b80028194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e283e517682c8bd9b9f180de60b5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c952f91971dd0d4f60007906de8c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222638894f75e3a563c6f95748b04c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf9399378a880865a90efe8e8987e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82adbeeb627e8313ed48c32a08ceff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd330bf56337d16945b4c564dbaf603200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be76e8c90412043c2b584fc4ba162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f63d922636fd02ec049251029657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a8e57fe238fd54b9e1f396831f26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338e714407aa588a8a9085f9cac685204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd74b1ebc4f15fa01b41e0bae2d2ba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5104b0e2f398b447cfa5835f466d504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d33e946cacf0656ba3e9d3278959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3cac3a8383fc4637369daff6459df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54508fa16013cae3769c1fcc5c1229c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402745eb36e617b2daf287f0130f72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1338a3509e895682d18135b5a982d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca419b53a6f1b9252db3a7a20d22719212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def57c8410a353ab60c7d429a2f66a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e24eb7823135ded66f47e828f252214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a47fc90fcbe646f17cfb166750f3c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a455e03403cb6e73af8748969a5c64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517c7edf0f5e74d5130660aeb43b6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576440778e92e29b40595e43059c887a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43012ad431df923e2ea27f17a65e59bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e6eb808e40ebef9a2d6b6a6a25ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1201a0e16ce05283c6f33beca4a23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650710009d81c3773f11e3479f034e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de82ec89ccb374a035a1642809b38b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730cc1f266f8eba212fe282d342642224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de2c234808ef155d92aeaa0c01ead225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae2ac9411e771f87f13d3fd5b183e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d865745076f0c8ed2a534b13383af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52bc2b66744202caef4cb80b5446ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd8aeac458dc5643e4c65167446ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d2191160ffe6a307959ee0643326230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dbc49a231e2b9e36ba7eef9ef350e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f4ddfbf80f345d44ebaae01d9804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d766f7c10066cbc3cc7190dad4efd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a46df3364ad89dae4272ac6fe26b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc050575fb0fbe1164f92d7299aa06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff74b82af3a3dd69a888d79be32d532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862575a4afe65495864af7159c9e93b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828e5fe27bbee22f8725844ffee4c9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101f8181526eb0b94a985c13c4e091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06902bf335d596ca89a4019ceb6da8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007fb6e2003213cbf9e8fae2e36bca3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc90174e0ac2cf9f78781ffc4c1ce85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29855ac1a2edfccb33cc808702fc710243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9f16cc73d97d0dafc0baf419b591244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4a708e067158db2adf10dfc705bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3cdcadcc8e6b8a3f202bcb120d2ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2e41f904d9ece71cf2eca0e25b805247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a547600a87a2ecef60430acd6e65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003158aa88c5c9b5557e9da85bac515d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe29ae6f163f1763575ecdeaa7ab0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9530136c332aaddd7865b8fd2ba52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b9b15dcd1c5edd5917672b7136be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88864532cda8d41e76b7774946a78f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0c23a815a9d84a3e3f4dd8d9a6cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d12461e8b2bef3d3403cba8c578be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef244b70faad4339642209cf33e4c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250f407f33887f308184265cee4d967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca4ff12bcabfeb74238ab11cabdcc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236f23e827e2d8e41affb7e6daa6aa8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47498bb2c877b217958386989fb4a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b013d8b01fe6109c06a1a083e8ba082261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604bfbb3480d6e5f7b1a6e9e5d33c34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e40310ea9dc8f41d7ecccea49c292263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896c0dd47f3962a73109092e56c3de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60109befd1473d8c009ddedb99791265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731866e83a0a0c564ad48483c3a8e33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aaae8b51925445cd64a2de60a65bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc48bb46d6900378876b845427ef532268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb23e5b15fabe483203c5e45024ae4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2165b7a0669a465e1f83d734307a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6aa92f4e6f0e5b5e55d2763092f6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ad478d5ee33912edac3b1c36f3b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975dab157e78c88bdc61db7eae18d57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2da3e4df25868fb92d2ac314cc2fc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c857a8de1570e48ed19fca4b0eef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7a7d95c429576a4e69be40838a8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625dcf072a357fb5367fcaff84a10e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4ac453360d868a70c58ec328ab197278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a4f88ce59e18db8a01e2c69faf500279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb471d97df3e9f3e1853cead6083f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19df70b359f54d2324babe9475d9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a2e06e64bc31158646bf4c6ea57e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eb6a5dee1d696826d9d033a33dc1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed53523a489c80d525d226a3e62df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed105637ce119c59c58e0149c83422c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379ac4274670240321a1ae44545c32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4440f0b2d5f9125f696da4f34431287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec7aee3f6ef9b71a2a84af6701802288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0486b0f44251c4dafc75ae45bb7283289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb24dff9ecaee373d3ba56be916fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6f0754e8d98abd71d0af117d554a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f1b9c2d8293dc55d3650f6484ce9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45173e150332744bc0613924e08e1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d49ef9d32d3dfb3bc70917c91766f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996e133c05dbfb9e40fcbf2a87a660295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d327e1200d601b82f552be66a8535b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c194f62af813a641c51cf8a819105a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71253d9ff6ecfb85f9201189c2d169c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd28c91923e7195e42323555161c3a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638796fbb4cea96173dbde1816f591300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a10b655b977d71ecd067a951df93f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6fdbfac9b6ac9c1908936ce597674302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e5c64ff3d7ebb853cbe31d3e821b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1febe2a90199c1d8f0199e6bd4bff01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2dd60941fa7e1057125ae7b62bf66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30564d7493551c538fca86ca939a24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f3faaf3e854ed6cb7626a72418b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99081390c9e18b696cd42f649bcd61be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1890be101c4073f54cedd9078029741309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ced9332ab2e8a9c6cb74b557e27e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427248561857e014eb1058a00f515e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad280fd4c9b8c64ba17510c65a46e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818881336565dd700c2633508241da8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5590735f16eeaae48783a369a99167314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339546dc99c978cacbf62de16ef45d56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0a88d0d8193e516addb599cc80171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5617bcd63bdcc8649912f005f73cde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc736c13ce49221f22fe0167f77be7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce0096b45a61858b67cb9c82be339319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320416aace7ded98da0698f44710a9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda90b00a22b179b74cfb82678294d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a21dd4d6165c55540e0a2a96e5f28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b18d07b9eba1162f73ffb15ed3d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330066e48f9ae66cf571ecf04e13e21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc47dbd9a2703aa79b4e3903fb8be5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b74a27bf7763a0d4195f9f4f32bcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc06b91d46fb5cae5de8054eb26c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b24c1ddb7a5461247dd1774ffcc84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8250b69e2f7557c5ff4260913467df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f14ae65b6be290503b65c17f68f53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ed947fb12fc74232a539d7e40fc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ac19bda7645d5732f316d99ff2de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea4f41d8de39ca909a32d36c6edd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f58be425628cd857f247682e6867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eef4508b73ad2cb2825fe6fe61546335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d0f435a9136c241c5f23929e126d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63753428478d9afce8bbcef738ad9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce10df98220754a62b8d5f24063991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66848121ff02738b09afca039710d9f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26e10b80404267a265d12c7ba1e55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613140284f93afe9f77590c3729115341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821d916c97871983cfd7816997b956342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea548f2938a7e3f357a5e3e6fa799d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7199624fdc8f41380a1c96c4ef06eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea094e673a3944462af8e3440d9f88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c510079cdae9f1080583c8022f13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ab4c90a48972fcc9ed4b42689256347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552340bc42cc583a066599f3d6fb7c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd70ea14b3dcf23d704a98976d17bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959231f0920048eb16d21bc33221d51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfee3e6cc8dae56a6d5f912b10588351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165e5dd03107e1784af8bab088d2a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3fa6c36c17b5d343d290f14cb993353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0ee45f1af11c9bc13e09197b00d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422e178795d8b17de6f62e958820226355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8613460112617bd7385c62868b69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c6d1b439dbe2ddb9da91ed48cb4fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46382566e1a6167d99846fefaf33a4a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c269cdf220d4d5d13c6be71208ff14f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0f4c65528d9b3cfbc8d1eef7e398360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391ab68c3dd2b2fbcc38bfcee41c87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d4b94e90aa4ac8907dc3657cc8bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b40b8a546cd46d64926a4d2facd3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53859ccc30788e4999ad701a81580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfd6fd4ab217e65becd8ebd57b9a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e277664887fc03f479f7a23dc30ccb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16591dc705d5f9990cb24b44def15c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad835df4a2c163f6a45a2ce7fc048b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa6cc87977264fd0ab60d01f7888b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060110d7e3d8df1264e42d05540b3b97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683a3a311826b2bd38fde6b0537d5ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad0cb96daa7ce171f7c553b62eea0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a5a50a64d7acc82fdf9ebd71446f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a00f55268af8617c6fac31b73dc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622bb51b891b39fdbb35a69d75808e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7643358925acfd929b43b34568314a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1ee4f45f852c46c966fdef9a987e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ae5cee59a0b0ddc8e566d236f7a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7feda57bb64809483d1fb2b6c8eb70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e9ad6f58695dda7d3f683eb4f525380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a0d4d660169cda172ba996437c96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c3b546800a83c7f3986fb3663b48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058727d85ed02368b2c3d779503b3c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b26f2066daead8197ab367b3cb947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81841c80e2d12299687dbbc92c13d17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0a0d55336759ac508017f7c87b3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dbc3843e1428ea82b3688f4f6e80d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f9d627b4b6bd5d52b2a5fedadd66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3eb70a1a46ec23595537a3823592389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0d99e5d0c6e8e341303113185e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf119255c5d233206f511fe2b322c687391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34ecc8c6a4d7dae304ee982093371392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896aefeb0730a0ea492964130694454393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c58e9fca01620866b27e25c844a06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9ba589eb367560eda8784b32e8df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95e7f76d9218427289c482703b511b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc46c3b77311ae1e246b5eb5754ef5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03c9c1b45e97f50a8c507499dd90b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c8e539cbc154e48085efc4ae4f0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082495a8d19b7840c512f53cf7e85b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c43eb4d024598881fcca68d808e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340d26917c75aa1066f4f505427dca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e61aacc5fbc7b362d5ac578758619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632beaa114dd313c4f4236bbac8899404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb2e707973e4ee49f68e282bd7046e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d608ae5d12f991dc81f56c77b96db62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880d5a6b921dccf1394cc3dd57438aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b78223aea305d14ed17723e4d056f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5dbff4db4d7666f91abebb2651be9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a5b699ec2a7782d1f38ddaa4ff90b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39244bb90747e1c641f4bbb9f4d35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ce7c37bfc3cb9af5ce05c63e3108412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934107183fa3b919d67a7fe730973f35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92462fde234e5d684964f7cd8a7fc2a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f365652f5e0a680545f1248a0b1878415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f45e3f7a89e1d13a339d7c920a2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e316655d2a51305d6309225672527417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b80fdf27a34a60c4c20e8742095d79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f43c274073a547ed3ceddab65de7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336778316040838b2887ce598ad1ea0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abb510f2bb7ee6c81fe8e2f1ec9c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f632c375ef24acbeb3d6c1e310a1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e6e5c4ecd257cc6bee30e5b18065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fbb107976c0393bda31a2345d06d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929d22e345d6303fe952bbd6c00893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332344e1cbc47f8b88809b9cad972d06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37836c907729da6a23147e1c549d89f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb015537007cd0a4189242cb18db90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78bd13b577ea659c9a574abc3d84e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2aa5ee5a11818c650cf8baf1e2b7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973dc91c7f8b27aa1977b03e6ac4994431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc158754f67947062f937f63f52188a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772af7460c7b61627bb63b032e4c0ec7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201101eb2932d360449e1042a782810434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef8f01d184bd5989ec1b0b4a54e746435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f24fdfc1c01a27fa085b2d3e5cdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd623b536060eefad201f3c4fa7cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ac5dfd4603871888454a387e72842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c6170665ea58aa93ec9fa59b9ca28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c638bcea74ccc76dff3ef64cf9838d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293311b023e333da342844fb3958cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9555ad9afde172d42783ab2c30985f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a939b45020f81d7d3a42fcd7c3b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2aff640bad23ec8e3944e0cfc75e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ec947a655af61b8e3ac3bb30e977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff75191c75f4f9d8758c47cc130af2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757edba2d8735c44d3ec44ed5ab5490447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a86ce38a08ba159febf54ecd8213d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667e1556fdffd3faa78ab354f2c785449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5c6543f92fc7ef29ed0c6f36f4d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df193919a6de8be2484c2914b27c5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917a00bcf9b35f678b5ed4f1ca8a80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f129562b4a578532c913970a6f2b3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47dcc2a3b11a72d8d67b890eea56e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac7a1f87109dc5b20f888afd7edf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ade698c53d2b44a67d3569a1d7a5aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14515ee8966d44d9046a55e9885cdc4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2218d202a8042b4c248bbd756196b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab4557f466430b8d8f9c2d948f0467459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e219ca32009cef910c854bba953ab0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468818d4997da6fcb9e9078179ffae60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac3cad65df572bd6a5ff5a674b0ec1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f6690221b3759189c3b56ad8be95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4bf89ea9f1810cfbd2682d55baac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b54cd13a4db12d9b2be2d5814c27e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c38e5c04d35108f68db1c021b8796466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee61933bd93c861e177bdbd7761482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a74d4427f96df574390437128cab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80162335c23db863fbdab95170a55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6919ac55305e90b3c27dd88552ee5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d040f193a0a76156767adfaf2b7cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb52a649b2288880b729418680077b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754c71856ed3a3998c09f962178902473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead664780cecad754db05d78b1fe31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc9930a4ac4208209ae76b43a6b1af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683241d45238cfd53a89464c26bc8ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51828fefe889122fae0b11196de75f27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808143975b197bfd5b2f48cbcc3df75d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18735c1cac762624e60355903233d9ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780ef776dd51af8f0c4c4af6752a0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb858371c04e9927982b9ad3690dabe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2819861228a96a01253c757fb7ad1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343564ca525454fedfec97c2d3f98e46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c74010a6e3880fc0cecb2cc436bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888240f67f8f05ff21ad4926d71ad2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f6ed751e1804f7b89cf3feed5266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080ed27566c54cdcce17ac39ba8c4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7012e43ab93cad09fbc6de19625798488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0332160272375f9cfaec982fd5174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57973e2fad2e45ed4eb27fbb88f743490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d709473b60e1cabfc8ec08c271d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585bb8db786a2bba3a9f1537689b4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70b4408eba46dde2591174ae7113a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cf1804ae9aac54c91fe7bf252813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc694e0c573d2b7ae549e158a969e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad548c393d64fb72654f23d73c829aab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543dd4966033241cb12830e4c774c23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b98c020838738d02517f64b0a7f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d10c99c45318467464a42258ce39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f84c70023e9d9187ccf9410180a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70a4c41012f1cbcbfd3ab9793c5fd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031761362989b2160dfb34838564f463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbcb21d40955dd597cfa0e48fd95be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a2da5d23628887e5840b93c0c7029504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2207ee32369e19f53529dbcbe858b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a34a1070b2d72d59645ea54197bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600664b181ce9d22234eb02fc83e3944507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e87c76d8ddf30173e035ba804dc0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc40e35cb3601e3e211ad02e34edb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec29f4b91ff2180be5ed3a5c43036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3c003f8a5b827924c1adb05f92a13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e759f8642b0a2c5adef80b507052512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd58e716c51e5acffee8095e54402513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7ab2a0b32b25ef44d8e5424e4de4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882039140e06a882e47702927f71b14e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210a6cc0b4bda0bac2425eeac110e86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd828710ba07bf5237317c7245340517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6067cfdfd8933ea41435baf00f38ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8aa3cdc4e24546cacf7bf6832ae9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd975eb5c614d4b0c39584a1fd7c05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb2bfc0f6ab7778d11bf17a8c62cc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3287b1e02110ce6036c56edff9c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8cfb819f2b6804a4807c38a8be497523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b324e1ac6b978f84b494e85538282524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1edb76fd505f45863f1b6743b4f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06668e284e4ac477adce8e5b1940b4a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46374db3c175264d4f2b15227c67c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab039430faefe1938214d7235a77f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6244b179be02a32f630560a8c8f52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c93d00e6a1f8b506e6ee26a34e219530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e712745d10b87d82be0d26b4029d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064906b49295dce0c005a3302a8f9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167beaeeed5ea268d5b46e8f8fabbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4637e5cfa814691928e2f10e13d86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a801e4242aaec193a9558ab5371b74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40961517956fd4a369816eb64ef00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43988a757be8f95a3c56950c75add15b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16893cdadf571dc61c01c559a554317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62068eb2106eb53caa9dccf4c5365539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4092b77d768a62957d0834877412540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9514e1419d645d10bda769c81ab3b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74847a18e95441bfe511ebc7b430a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c6d3764d0cf2489790b8b94949e61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b387eb0aa0b691edc8fa01696c904f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84ed7bf917cc70f0eb28966a1e2c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c53d87774b1888dd64f0f9903ab65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe4dd7f9ffa5ac3ff2d3d36c3853e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a849bbd25ca1858880d7c6c621bce48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1d213860cd5d72c439b71e3df027549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780d0efeb0d5445ba6b67c4cd3f0a9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abe6553520c3654de68fa038ebe876551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46aa9ce78bc9dc2a62e07dcea06d22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5acfeb50db1566f2cb522346765ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc3571a14987f3c9639f0bb3284dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b71253ce6a4267e5e990d9f978b2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d74ec4cf598efcc98b9cd8d14d5bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d10a7664c0166d447669d428cc2535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030059df9971bfb95e8e44d0d9e914b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81a37b948ed8aff49e41a1f4bdd5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab48ea4ff806e7957bdfd6f00a3a1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb3fcfd89a0d6fd48200cbf90fde0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a4520e15b75268999c1ac3c9b2856562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a139ee9c2c8f2430881965222029a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129eef65dd890cf08d54ae552a77acc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eecf559eebc56a00dd5760e3e3b6cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e0cd08dfa53d8d7967d4b0148226566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57bfe5b029393fd27090c176a04aa4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb42738b1f5294eb2283870a67292568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c93790b77e98af0f2c9c0af16313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb14cfac64584e2b570ac95a7451b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136d1d53d57b758a16eb104c15bb041571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b3683a60870af64aa89eeaeb55c3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94154aa8718f1e1795fadc626619ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747fcc05e30d5651d3d990c9febf5e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457f2de9cfb865ae3c71659849f81c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbd8d0493a69771caee49c916c429576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a63c0ad9a80f949561d755ace7e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3191cfc144629abbf23102ff8703f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879e7d81ddf5f7b3f368b0509c3df5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b910d2a735f14e97aabec0d85816580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e0b5437434c1aebe79b27e6590076581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd60fe84788d11937321fc8b883e628582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc8c68d174a1bef2490c156ff59d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7f3aea69c81567303fa6eeac38bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18284b0d223ec24451fc5afaab9611585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c62f3e4aaf7070366fc38a393c9ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633095056449faaea5b486fe854e488587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97ec8d6a82ec1d3d1531bd2f0b1e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784770a01521b0e37edac4b6535b74a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccdc66fc3f982723efe838fba5719b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8984a3f784e96b7c8d7db369a29a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57bb90ebfb5f93a299cc310466410592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669257bc3bdbcc11625b3675c61b3758593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce9b3012fd92550061f31b51430379594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226915344057d4a43cc88d207b05f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ae45afa13d1f86bc4d744b924bff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52de5a4282a8a240be9982e9b7d0f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdae5f8a0e7d06507367e2f9924911598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4970c070b9cd27412ee907d268197599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947b60fe17e48c4f1fb22ac3d3cb5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5f66aab59a32703be3e61fa1dee7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf11532536367431714286b5c9e7f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2712050265f79438e4cbde46cdc0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a52020a18119d373a7bc2ec76b8fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722808fc55a58d645278e2684d17fb6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab0a2aa59febd99eb73fd77c3d005606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2ca7cf8c3e85ee3f60e14563e950607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163368c03f443c51c67b4c05e1f6fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d548f5dc2e9bcbe8dc1dd63c82d63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5321b03ede5b9265bbcf8cecd21df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae72ad019395334579bec2fa5f4d71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3becb3373f092b8ef066f1003c191612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7afda714c8e79ccb01d20221b5ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770113542c4bd3a5a7fab2885ff28e4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01312ab866631ef21641bd95dbf4a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135e7e1bb5b2c962ed3008175b4ac8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c91645870582494b50f15631521c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98848c8d8821b3bfe4251a9ee5c28e22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc563501c9f173a7d1d70fab61f0f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710209c1a3c34a362d2c10e0061c833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747c0c750c3def5adbc68bd7d92b4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d774bc83cc1fd1eafc113ee70d9ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3161c6bcdd12bb6680c4a1ca7fd6c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe1e14b30e5590baeaf274e2483ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b969fda375502ef83d28171cc075a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0e01568250023481723a33bb3d85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcb44136b5c2ff37e664f41bf3efa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed743cce01f2caf0f3b0ea5765fe8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e662a0e7d4ac13af8413eeb3f0ed7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa233f3b098772a4c4569df8eaefcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac579ea698b5c607c7f15ee2298fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e94a7b8ba08cc289e2e684d4d8b96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4578e3743390d3a2f943e8a030bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3798e4930192fb3a8f3cd2dd1b5137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee786728e5703edad889a54e1d5e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a09883c9d3efa8a37dd7784a5b91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af3ee054283936e9c9b8a33f68caa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3e409147c24775a1a78fa237a408638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258515b7da8a23c62b913ff0da50435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd10f666bfb66eff7796fcfb62404640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ce26f9368014b514b5350d603f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df1cffedd8a636c383738d9a5c419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27e9c109214f9c9394ec595a30f86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6edaae3eb9b3e0896b1108091fe60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5934b5ff3169b02edac9eea2a675645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c75994d02d00a78e9278f0cf0572646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654e835e374c1e5d676ff560d5e7937647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace129ec6827e355e6ee58a69e058b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d4df3abd3e208594ed8aa3204bc89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac54a03057c2a046cada0dad33e5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082742c193807563c2b95a624642cabf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafacb99a56846da17f3e86c8a060d41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08406a29a2ed30181ae410e3a32b44e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6a96d71002cb28e9a6f42a6786889654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5205dab6848db25ded30adc3472e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937a93444215533563da1e060cbc2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac0dc1c9a62e24121361b57885139657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17024df6844c3641d2d538488a9cd43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc96a2014ea5aaa06d2d6fe9360d55e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5518bf59d3dfba9532efcc8a3d77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af58e28791a5504219ad9dc0aa41a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b5e0ac2f60a91546220a5ae5aae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ab1bb51efddfeb13613a9d49b85d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d13a70d9a2dc1f26676f4094adbc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df79be12c25b24eea9a5dd03a8c48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b854c96b10e18f5ce129a9257536c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594fa70aaab3f0cf827763bba0dee1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38e56229c798867c93ee65926cb46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9894df5d4c410669cc51b5718295669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429839131c96fe2896188a00d598419f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae956810357db0c7e023bf4978f1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c17bdda8b944a7f62c01705586af2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac580f039ff9547a038121791586b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc59b5fdc8762bd3f5c46a5713c28b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a14ee33122aa4682530e402f24ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7439d8423b441c9316802377956fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe9834dfd5d5ea7fd676981107cd6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d73d2cc6afb2940eee21ab17c261678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126492b08ba77be49affd698e87718a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a1964ce8f4efb8b8014b69b9b1dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ef05257dde9ad1a353a755fa87b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb4c5e67c41096600d1f684a3103bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b227dedac0e1a99b55ecf0080a167a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c810028a8ab92aca370cd41d36780684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde5e7f1441c05f49bb058867b6258685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c16f44ac55b8c0b2449ef4ebf67b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368cb54976d6d5b57ddb67e39466e9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439595eed4a7c9127b8cc1fc8e64d169688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101341aa6d4f19c6214a059915ef86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee144e0edf995e55a268ef72744ce63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d8618250bf6a06e037cfd0951b43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99eef4411229397e76a0c7dcad1d30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911db2db93b87cf1f1255a1683a2f364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14e38d56662e37347c2c3940d1c28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea48e113742306704d151cd68cd51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdaa267194d8fba97e759134099c6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e9119eb32c510dc15210ae097385697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab290d31c3394cfd0feaa575469e4ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fbd81e44c2a2577fae156da31992b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e9cb19e5b0635227df40f977a6a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202801f42c0cecd532d7f4931bedb75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acdb5ee0827bd8e38a4154f5e8559a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0e82ac7689690a1844effb324d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf5def650d0f6e069c08fcd7770bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c8c4118df135b5693d483afa7c8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e305e47a264e8bfae71a88b525e78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee15a7431491f70bcdbd339063d020707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b80bf9338214300ac0988cc152d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9b30a6b6ddd35e3cb98cbe3972b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5c8b194603fd9649ae52d85c1147710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de508ae916af4d6155a55cd9cc041b07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de027d847b88afdc81d4bde33bbdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f39c1423263dcf4f5aaa9ca07d868e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c238b55466c93b5a537cf73989bfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14c16e1a114e424842ef485e1ed1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1c604a1482153bc60eca1b8006ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70b87376e723295d7ff763d66ad19a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67186606ed814797910fa7260d294c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5148ef09cb8dc12815a960607848e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1e5be95ac14256fb7791587d501da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cfb0c37a797a16a561da70bf5f2f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3de14eca9f169b60b763a6c5ab38d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82068003d1acb641d76c38d0989bb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51097eb47f8bcec32af323ce25ab63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2946afb04782c7caa47b38a7cd867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fee0f44021ce99d94b9de1345db19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41c73431887066484652d70cc9622c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0896cf2304029b359cd4c0a03b018728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664ddfdde1184e7d267efefa47a7ad9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716adae7242a042ea94dc6517b441c07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae4e46b6d702d976c86702eb83818731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f7e45a3dd5e4a6e03c970fe69ade732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2cab3e71322723d821f6d1998977733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d18f7b581a1c7808a2d79e2d438923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724997595dd81740c4dc44879c67f6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ba701c1c23cb4e5c244b2263bfe7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02a2316203fbc6408fcacdf309be01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c0b7e96f6c1e11c5bba5853d606c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd905c36de9cd58a53d04c538345f6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775f74269d252dc9ee51c2c7b10b95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c294184422a2ce8e65f1aa9b8c93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d3ebb70cb2e37bb48b84212f90391742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984536f965bad61426ccad6013c7280743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c5ed9db3a6b3bdda5ef56b73c266744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de270ea02fe2225c12ce84f72e6c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f482e3b05224c8d598a9b640a8a337746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6b7e99dab1df63d8deee3629670d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e7329c88f6d48b4f8eaa2e6302dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7753905f3aedcb47d08687d2f92fb75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465170eb4a3ee55938c416ea23f1468f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95bef5e42500b6959b63629cf26b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3cbdd046ba8c58927bdd80a2eb671752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed7c8956d9696b7ffc8da3092b2c2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>