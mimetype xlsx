--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd7aab3c684a1eaa1ced64cb9495f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef438449bde476ee42315ffd4a0c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3613853b62837458be1c73d5b7c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244befdbd4cb87a69851c89eaca8a9e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cea3b86301528c3e45dee2198ec885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c9c91993f6d3fbb6ec2f7bf4aee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0c784b58a81d426c1d4859b929287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d29e8d1fbb57b1bf9cfe10148409698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb5184cd6f2adc4a38fc1a3a2cc2ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b702d65f49048d22724df406f47610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a2a114f86b8140b6239a92e1c86811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0913bf6a9b55cf7251084ebc25e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad8ec8a16a4eda0e6bf12f39277bf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db11f1babcafc5ebec24d75d17ec1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de238c18b35823c37172c0a21d6b24415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2853bceb03c0822d51c4c779c52f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84177b2efae3513d444a6283f4c9c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5152fa14f0c1c454ea342e8ab333918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f7b55348f6313d391386c9af26aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761cf7f091c0d06aa6cec2f9d041c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf6242be65ab643f1193bcddfdb1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50980ca61322adef8fbbd9e149e629422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ddacbdfbb64c2a1ee3cfbd23f40d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803f938789838dba0e45e67910635424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f2bd190d4d893463f636e176133c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350a7572da7c0fde2d70c91708c29b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3340f7c30a301117ec8feb279727827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa94f7a085f9de5ead86ab84ea44ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821382015ea235b349dd0bbe7b5aba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba3f19e2fc8cc96714d630e8ee9c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11fccd55818e4a30ede7c765f9301631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6458bd239774125843e7ba64af28b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492dae9066aca93a070c2b9a775797f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d58d2d1032904392e29e7b1336a6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b83b40c160de75878ff1b81db760435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286a4b157d4fe5b6d21620b29f9b9e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d1424b553cd9dd42dc5fbad9576c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136127f11205689de72fbde9f59a3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc5180d458acb38e043feffeadae239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcaa0c38f4ce243d61632a8fac584940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c26ff07f503f1440f780c69d26fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce7161d30293e9b543850cf68069842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b910d40d93c09794eb30f31e8cef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042694b8843000c2d39ad05927feaa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70bc457aaff69547e66e16fcd9c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eea08a11918c97a4fe5cdfad4a29646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a0bb9e2ab7268be2463526af14d9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc520f5643197068b1f6bc956933e87a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed1772017e34518d1a394b0a55496849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7759db145dd4fda3e3b08c7d99549950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3745a5e93ae250e7071e5174130551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71118f8639b117ae9fc001cdd14a5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba932f0ea696d01efcd62e95203458c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1c58b98a4e393606cbeb2f284c0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d8caa9d549ede1a33bb64c03cf0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4aff0a7cd68123047a70fdd7fa79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efad246716f6395258418acaffffa057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d06c003e596ccdcbccaa279bb61edb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2646f7ed43a23f8eac677a5ae77a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47658d7423720c39a23b60b97fd83a4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3585bbc1d597c4a9b861a91a14066d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e46dab35ff5b9f0857dc0aa48459862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2f9383e22e419eafc3efff40521563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11822590d35f254728c560fb82bea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4337bfd0f33f39d571ccbdbc007d92a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659facbce414a084b85880a96cd0ddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b37c7c4e3baef1de5a34fd1af281067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3d13ebf31868bcc9169def79bfc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd141e8a5249137d23f2098ad62bb5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ce84847f30259cfeb2ccb661bce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760426b69796ddd8ad2546277a878671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d0456b334485ca8c2ddf7407e45cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be05ea06abc9069246051fcf3323473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa867a4e1e3510c2be6c2955204ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f93c35a37350bdf1052714aa90196e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc651517b45665912b42f6d5f4ddc8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689d586d22b11695c652363e2d969d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f529fb0a07abd51cb7c0ec8b9b649078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3126b422e210c33a39f6b51695dc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f8991b5c2a27cffb129fad25145380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db636972fffec0e41d61959cd02c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2eb69fe1ad7962aecca648c4456e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f048fe2d50a0e4f26ceb8f8519d40e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5b7b91bfc28724e259c6cec1881e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8c8cf24b58fa16eaaa3d6a99105d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b00aa0c28694a102bdcd18e4649a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c4ab24615f8fa89981c21fa40eec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7e75ff9aa39c5b5058e8edc3ce1d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b829ab34d3b6f2fb40c2b92f8f3bb2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46d5f3ca3132e19af29569dad6eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ca04c534fb560ef711fe3118e3f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5982576409ba142a5088a3b0f46292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77775c7046ae0f2861e5f3381e48f50193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13edb436234b2e40c4f7c901270f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac33d8d69318e3c7688cce3251906a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9badd274e6ae1fb473e88ad825c29796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90276258c1dc88fea59cafe11f5921a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f239f898dba88eaedb3458ed6aa7c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71211eca0d8a65987984945c876ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5129e072b579bda3bf7aa1b7d6d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4627798e5b3c7e36aec020d504776f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786c2006b2250be13daa6b3301949a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e5852202a892727b5e4f7c6766f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e54709c9c15b297d2b17d7f7fc66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ce7d3d1970e7c3bbc76a7889c2fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa23d529b7904bb055039c9b91ed89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99263b3881a03eb6d8b03ec99951186107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b49372bef7c700d905046e1dcb30e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcb41f52f0f358e01fc4b1c7c4a374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ce0926da763f8fc2ce5ca3822557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115adda32212d51dc045eb8dc97f19cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5ab99fb3ca856bb509153715833c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac860608b8e44d3947f0b392de1ca13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80950ef84d1745e7a4e41c3abe9fede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986646c75c23880335972a59b5785864115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2429a25af5f2dc571f25afa3985fd1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e59326e7f0bdb397e0835a1c3a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdae5f438c6cb2f092f4026fd4d46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc63b8ed0292fb605f9be8877fcbee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7d361e452f73a4ee049a4666062a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37adfbba9770317e2a102dd65876462121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ab0a58453234f0d3cf0d8172abeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4174c686f37e9e549da4ccb128ae09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3af4ad7d0ad052a71f6adf00e84017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a30803a5e370047b0aebf0689d767125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0b063c6f0740b8413cd7d98f7781126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabddceee5aff259fc958e3347dfd29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a2bc5e0e6647dea820a2e951ddb64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544ccca43a52baf3053d95d470692fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7c79c6be669b698c32706a25191e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb289600e6838ae81d3cb3282617cc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879afa57f9fd8d9eb098eddca285d0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8160c04de7edf9a35e3017659fc8814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f48fff366f4cef02031b50940acc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7793455478a8161fa1123396ec3668135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e8f52fccf656dc40633fe64876a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89918cab0347b390e0a01a0decaa6f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e623c738264c43d7fcd3289ed94da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233c45e5c9657fd9c3c303cad5e124f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e9f523ca2dd51e306732baf3f893140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113247af2bee77521fed93af1344ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e29a730f45e5a9e844f8ba5b53a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781cbf00d157914030c75486890313143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6917cf3573276b220091990ca85ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ca4cb3460a83928b94a34c9e72b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d74ec54d063fc27440cc70df2fdb0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a09971421b2a1050f505d48c2ba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee605dd6232df5165e058c652607b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3a3e42b61bdd77da5486630c0e0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1a8aca4fd2bf97cd85cf547e9f49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866937caa67e9b297d9679d04eeb672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79b8d17f00a0adf9f026debcc14a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5a540be97204054c90bb5ae8678d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7312de553afefacd08b509febb472e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70f0b65aae34dd952454a5cfae949155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a929199754ee838966f958792f59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5d181cd04e8a0f0c47373d8e24db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eee955792bcfbce2f069c2ae6d23e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757b912d0e2ddce924ef3629453df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665c4010fa486e1edd4dd81f38bb9bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53833e456780150cf14ea84d27e48fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b84806429064831d6a096ff9fb839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a424bade8d448f0911fd91dedaf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505b3b12c00f3a4cafcdc88a03649f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9bbaa0f9296997a69a2826a0e18f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74f0ee14d62367bf1c7229238002d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27196b83441daa31ea11bceaa26308cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2786de246a88d0cdb54567ec4c2ae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc22259122b372b6d74a12628258f34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15728af36f309c229c79eb483d4551170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87932b521461f4be82e46a9164136e6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9ee718e420cc04201451bf3dbc41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc06605639fda3a87d3efea0c25ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ed609e26b40f3ea10957d0f576752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b823fbca5749eb23d16bc0e46496a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880008240681377d0ab3b7af92445933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcdf30ba24fe599004d1cc453dac4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e2ecd92ec4e68d8dea092bdeba04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b16e7221c3f89ba61c5d5a00625ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace5d0c637fe8d652568afbd8b370b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43e22272c7761962b39189aefe8dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0aa1db1bedf1341603a3985854c58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be600f947e4b93492937cab05d691c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8786ca56c91df7475533e04728f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598699459de0aa03f48d7efe295372b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cadb9891f905d9915765672708bec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53de97396faedcc5024a603557446187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1dfd24a511a759222142e7f454d38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2043bd7e584fe793f251dcaa7e36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f63c08a14dd1443a5ecacd17ee13fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec03ec99e482b1e503b4ac23576dee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ad5185525a09da84b0ef1ec35638192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d586ccdcd213981b3c618f385cc93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581bdb757728fe9f842480365aed6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d9f349260e657229dfcc83aa04b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e102f82b278332ca8c114eeee9d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909edc2a655e138ce0325541441ae03d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1635b5297e78f3871187dba04668c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f6e9fd8866d018fdc57e67bebf30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b769d2237e174a74c6edd762cb83d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d248de5e0bac5692005f55281aa25b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b80ba20265f6d9edca25bcc43be1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008b30a9f319b8e4d06cd87a45f269203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fc850467c98dceb74be7ae4840082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068e02fb2e116ed10ed8d8826b0ec41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40a53eec6ccd2ad42a55cdd9b4bc62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa98328ebb1025f73d292f7b695fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2092fb9a6714e9fede155d832bef39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cbbc03532c4c1feadf12cecfb67e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189881fe688b8987f56b5a9fb59405f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbe4cc4d977e608612d7b53826e69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc2c72e36858699845492e1f30aa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579bb98f774cae2b393c9ee971dd4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e086fd4e1fcedde51bd6f2cd9643d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbacd023dc0c54a043e5b8324a9a64c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593409fd326445606c5d48783b3ba34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7173f8f720f7c27c000a566e02843217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb541cddcb5df85ffbb0264798869b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a219cebaefc10bba2e77a22ff85b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415b6a80e6e972befb9383ae5d1ce47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b74ddee58d92686bb5eb0ef4d26c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c19800df0f6ed28e2f575a8417298222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc639e11f0f47dd4c3fc7f9a5e872f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e2043bc75dea9251851815053790224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d017e1c0a6ea1f7fa5089d569851a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ac52268f4876c2401a32e9bb6c03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df9c02e8dc93cde717952c95d42aa9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9957f4bad820e7a7bd7e47326f6571228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb1b92ab4217863b979dfa231759d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2969df7014472e28fa995a9d9c0be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe0bc328ef1424e066c1e0c573a73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6978895342fef081bbdc97a193c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10820fd7084a39084e2eb2b9ae73a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce570f8241e84c887583bf528f4ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518e33b4720fca577ced664735402e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a0f79d94560fe06f949c3f4c81f15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82598f8cfc5954373abc2dd20ad5c442237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a1acd8f740780d43d80f41133aa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5dcbb0e4e0e476575cc80d091db0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e5f814de56552ddf26b039c88f4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f37c49c183418946d6029be9d8ffb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ba3e65d25358374bb4ff7a345629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec66aa0d124c4bf43913205cef147243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f2f13ee9a148dd78371682a3f23c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa08e2401fd3285d49665953362a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22bd4404d23e9de8e86f8556962573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971f545f14de75609637674c776d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf70fa134cee806b745e3bc84d46d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a2156d4bc54e7a020414a6bc4213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96038874e20009618f49ca745eb36c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27126499aa8a55112844f8ebe79071ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0782ffe95eb565c3957690e0d524e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113870892fe8b70bf0f98695c785a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6cb5473cba10521c011b5f88289c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008aa2a96dd03b081a1282ead53a29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b30c4866607c1dbb85f60487f8ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319b4ba758749b17bd6a355abacc73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441900c218741ddf86224bf0d513a16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4cc0be1304504edb46d1f91a7c005259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9b8c89e650c60d03ab90b85b2ff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469ae04ce94e91d75ac8011ffb38168261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eaf7809868be4fa2d652be3967c02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6c7c1ae6897bc67443b4e13c8f343263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fea9394958853a833c3712f4b84a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd6a3fdb0dd42ac83b7c8d59bf63b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bfcd27dbf17fefd37d447e09b73d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f506dd2006dc4d0233e9070866f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1d3c255ba9c09a8654555277c9ef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299791662550784ffdf3cbda180ab9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a689cbf7a8350f6aaeb70a66eda24e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c7fd45b31511496a60efbbdcb97c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2442037ac8d59e0cd29a647a2f25b17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda4fc2e3fdb2ddf5c4c1b05d1edfcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cfd496c1c9daacda5a11b94d87aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d969470545dc1e8d2fff76d3a57d60a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f60d80e3158aa8120fd76314db4df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7489eb080cb2fea03507ba0c64af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd43528c135ea5765a637b58183c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e699d177c85ca570976b06d82e3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaebe574656125966e4f7dd4d26e958280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839067b0bbfb02242e920d369c6c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e97cbf3cd070c55616419abd3fc8dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1456acdc244e17e189aaa76356942283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515246430f17fdd115af5db5522422b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312687e5f2be11cb76b55042949c008b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f754cb2f4e4d83b6f069adbcf78ca2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc15f2deafaa3f60a47ad1b2124f7af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dbe5d4f9db60876ea884913442443288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb24961ad7a55e8afdea3a916592e6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d6f8dbbddb6d65c0e76c425925b96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b40e92425aeb105cc91c1b971cf4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416a70e5fb217f25ea7c4afb7e605e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9167809bb4c66b710a97a4b482b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35bb3395873ab2e2056d6cde6ed6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35afb810e228eaefb2fb97ca471a497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab11c627ca1bfec31e6d8a8cbdc3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae1e0f14341f70381c4c556ca47c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7e0defab4ca04e62ff53c86ec1ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595acd9c59d3714f8aae42f1b6bf275299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3e5a02b342613f0fb6145bffb1da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011270d34c54e7eaf619c06531370c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae454fb0ad4a5bfcfa3767554fde5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a4eaaeca5ab6b1ee01f77b450f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904bf28f5133af091a0bfd7a99c82e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ef4bf0408c3bd4c7a1d2162251e7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac930b011a5b810c78cde76f4f160c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896be4f8aca5bd08cec7d3f9edeb6d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbbe542f45ad170b4bf1f2e0aa008308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe34ba50babf8779401073544da66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255562b1c8d6154d50ff6f2fc6ef9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dae432648d70180cbaac54b4fb3dd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf7553ce6fcd97d2427f56da356fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedca448ba12638c762527e4886b85e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7117c795c1fcf5179de65fd22d5ceb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965833c7609bdef457843e792f99cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729d551a772ee9f027ad1d628d2834316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd86e4cbd272d085ce5ab7a46d4e40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e9d8554dfda7aa1e8faa34bc2066318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c38974873f372d799017a453f50cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d002d5ef29dd512ad773c8696fc48e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17106d6914fbfc840647b76e685883321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97bd7da9c1a34d23e2278f24a813a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f2477498f94d3068fd6e3bf4e98e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbba45ce57249c0cd22b09567d2c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f579f3375c6fdc7d378f40d1ce15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d20d3e43a61cdb788f497396c1ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9e554fa47bc016afb9445b30f147327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e91297e66aac270f1dd5e96b9a0a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50170f2318e207a34ffba5e6c57728329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ea9f02872a95f6faa49ecc3ae08e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6614b2db2739877f2faa46a7bf60e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b971bed4155cc49436795a782659332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04d8783064815bd47c587e9d5d8c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066b93cce926c2632e657c87d6bef0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79259d315da1c2633a567d38eb13cbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f8b0823f4380ce5abc95bcd291eae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ddc6337c6e353bc7613fb0e5b4df9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c767b84a62198cd6bbc3863ed605338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d9897a774ba14f966d8f48c285d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fca2d20737d60979185d0a080a41b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118feadbcb28169b070aaec1e2c1014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f752c7624034e82192b375942f85d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b083ebecc42c3aef1807682c02e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1636a8ad1835e2f15f2dfe7a6ff94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69244066bc26f0fa1b851efa45ba460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a680068cbd1d4b273737ce8618e12c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240326d18763f7714081fc2ed35848c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568b64a25cb7ff8e1e4aff9b28e4e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c014857593a2a908090d07dbb124e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1579e3c1335651620cfba61f02a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86ded1b06a38450556af38a663c82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312d71e9eea7e861f953ebfb6b2fbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081594c7d23c9d5678a08e62ff2d4ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde68f0cd5eb91a43250be0203c0174354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b130a7e672e2da94e4d5d69e404a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b9a49da2fe3c0ca5beecd1bd9e6b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebbd997c58569d682591603646d6d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff260de8a4c5f053a838cd17228f98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040cdb6e66a90b4716ef8e43bd6e9b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df0d0fe6535122037670758976fc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a666c87dbc12a243e3a99c4b0307361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dde78c221372a07d2b4789b2ce67df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefe9816bcbe5205e4538f3c0732dc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376903f0152641bed97b354251e7ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc4f88ec3555d36c413f1e7d712a93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f9314108a2ac42fdf27e766e2826e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c0edf3dd2ebc58b5cd9d34853869367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54d618093b0ea218d8eb022d4d6725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408c74e857133fa519fbe9137971252369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967667a80da1853d43184a54371c6b2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e59f7426271434d376cf0b77e36a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ae0d7e0239c302d7113b60195fb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec9fedeba824e8bb949cb275d0e169373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12474835174069bc6d5358415bebdea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde2b40bfbbcfc58ff1484860c91fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2f50d73f1e643f5739cfd70f7909376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3819237fe7645f13171e3c94b1c8c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a1438c3e7501e2d37e419cafedc1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a6c819f924184cb6babdd0c73ef6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c803461f6b4ca9e4a663dd56d5f3aa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207fa07a3704d67386c8f2cd7c7d79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb23d54f5ee375679bbfde29b72419382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726fa9716c942d4300027d8e1ab007383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a41167fc15361e1e42b9d38bd809c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776ffa7cd7bffa54c4d0a072d8816e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665648cda3487611ccc750ff4b5551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35510f081b10774e50a0aa51b513b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a21a63779c04ed61087b5e96f2be23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b152ac1ce3c3bb7e016188df08c84e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374ffba03695ce8e9de1fe40ae3cea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cab44809ce9b49025bb6722a1cbbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095859667219700f0cc05becef968183392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe76acd469f40a2eeb0d44a54622a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b418ccd46d6f15cdf15664d9c401394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce5ec8e1a0bbaea871a851c59e41bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059815491000f0a0696a90204ab0ab6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2987b3986af4d457d78830e652869397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ef5b109340257be680910196f359b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed3916f1389ecce2a1e891d12df14b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6507a563d7f31450a7fd1f45e92f78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5712ef0430dfd5664812cd54e6aa27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd7e0f7a734315adb934506bc7475402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44d7b0a70e23a166235c112b3ff790403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c58a79bf23d36d6b3c33eef7b1be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3afede167ca391f23f71cdf86750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f98fc9c2598af128767244f2447c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c757a1e4d9fec6e84375d22c51d184407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3149349b24d4e3545eb9161cf8c37ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e896b999feaf97a3e6c0b186d1826409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acf308bb6a27ba512a8435d42d618410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0b9412256452cdb72217296efcea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1b22f46242c8a4da6dac73b56beb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092648e3e59611f919f5a8b734e6abe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e44513027d5b40ee7bbbe7ceb54a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922b791b34acec0517b875d05fca829415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f52316a7e21212aba5acbd4cf9a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7590dd83e28028161f56adf0a5b715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12b86d276f571598055d64fe85b46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec840493a5910fc5c9752d65927aba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f6c9d4fae5df134e0f7d6e6f1464420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44502fd42f78f6c8666c2d4361a8f067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b15646980c027dac5a74109c1507422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2c4ce88409cd6446d8128610a8c6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfeb620347a73b10a94b1fce5ef0d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951a8314a6aac0d7566aa6f8deb95f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445541e327e1a5655a9b2578131bc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f6300d451fc1cadbef1898a64020427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed4bb3e8ef7f0f95f43ba35b033773428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0277bf879698641447fd2e209dad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021fa030e2833ee80ec590e2a31743430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057f762422cb3b3aea71b95297cd5ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e42330a3770b6c1f14de76939ea29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3ab7c79bdfee60725e3b9fd3c60f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0fdb8065ca977e1acee1fc9b3dd51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf144fb82f09b81a8b25d74bd9b1239435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d0a81fcbdfac0303165f539b8f41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af78742530cd9923cf6c16f30c6ab7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f445bf4bd90846c7a73dcd29642e55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d8dd4f5f8b5497aa5c2090a0f6c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491459edd6d4e5ce0b03938daf3b085a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405a38736a07053ed7d585261a1a6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8107ed02d8a144e862bbfb0f207515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d344854aeae4a15fedd8c4aece1cd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506240318b9d04dcd9312327c99da55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33d4d0e19bf38eedea2a04a347e84a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6a6c1a47196010d29c167deb6350446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954880097b18dff0a78e1c32136087447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde732a0b65768a35eb421c5193943b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca0560eee9e39b19ee6e8e0f585c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d8c2a45fb6446e713886c6cd3e89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b8dcea46f54e2e1256f7f9942d46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c48794ad373b727ac8875a864ab5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4782b8b912199bd25a62c7530734ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552b47461b7c1ea1e769976fc944a8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024649f8ceee1888d4ab2e822397694455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e355fcc52acc40a8534a864786df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a73a144bd0c71e4c8d7e942ff5ea1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cabe19240b5efcc84bdb48a855f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41962e1ddfa70285787a3809ed17146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693787fcb6ed3d36aa1b8c209fafeaa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0460ff3ea2085c831e366aeea5a33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48874ea5dfe5519c6fdfcb72668f68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29828eca87de55616b699fe0a3d3138463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05795c8d34733bb50d0d42e0e9072a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcaf9be7de588ceb5760e93e93987f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec853c03be508cee910808d0f8cba2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02035f2de4f332fa85d088e72eb3d32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972bdea86b3891330f88099e53a9ca4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e51c41a8c36b0eb77c3def9c545a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02437272a45e651da236825e22959ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181997f07ef073b0dc0291848eab28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36191f0203a4770ac44976fdc34ee3ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b0c3a929ab05bc61b61f46fbc1b0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f9ff73b8c1f3bfa7b49b4dd09ab9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a772aa7560d3dc255b4fda6de97d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a969d31bac78da5cbe3f3dc4579c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd085032c5b9968208202370a0d6d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97767b0cfe24d10056ccf78c3faea5c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e6f897973325987f3a8644451601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa6ecc184e9844b9f8845e9d1fe96e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08f3504d1ec80a9d140dd38198500481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db0cb80b32bd91398e548fcd942f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8615cdb13fcf256ac3d5ac25139576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48493efcd69260d29f6a2ad8de0f3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8636be02062420028144c306222f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cecd9a88ab055206f14e65ec2b266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c397b732e4dd0b673e1f35a8a10e99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e2429b3f3a4007c5e1e2a69e21214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869aed03a21b015900efb497368381489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e286c697cd5ea24848da991b7a76c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c00d958c6acb271f17af053e32b00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd07b0b5b90d63f6f3d909f0b15b066492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169d976a57ad94456feae253a40c238493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea6d04df4b9ab48976677574e848f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c5060c5fe479e3064b68e12f87e40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba5e34cb17844f3a63869d5fe4859d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2af187d39aaacbbfbd80cfc6083d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a624d17975ec9a7af5246db7edec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5c1ed51076746b6b868e479e3059499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2e285c193e7ff33d5cfdcb3337f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f99ec48e8ec247dd7b10838b3a987501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b06955f92eb74aa631d4c1777b266502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc187a96406bfd6d01dd2490b88d137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87440e2e6b23fb4718215402a9535504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cda78d6ab02ce8d054b5c0c15b6d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940418462e6e7c36069f3b00842b816506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad68fb0f1247103b8387cf54fa3171507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424580c8b1252fc5fb52ea4ceb983e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b968dc1c6577b7ad40c63d6cfe6b10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3c69202fd8a5db91489f68b30ec17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229cc944eb426a4ee4aa699e4b3c44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c05b26c4bf5730f9e06db5c4a11e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80394a195b22f9bf8522e9fb373fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e00b47bda4034c2223a761c6c3243514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f1dbabd1ebe0c125f7efa99f0e3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30eaa20040974320c4b4779184203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57907b473a770880630d15b88e2f0fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14202740847a049589fe95cf2b3d76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf895ceb52b769e2f3670382dfeedbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578979ef7d32492e9cc35a3a7d424f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec655c01a5de3b796e45a154814a10d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ede61d1c72cdad82f82e38cceed62f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87e8bc49714ee5db53f5c0e58dd7b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cd1675e917a3cc842675a0b3e6c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6773f772f7d54cc6f04b5aadc593a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ce008874c7c206e6e9d8900be11d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038dad1240690a2eba09d330185089f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e2a4e4ab3b81ff3bfec5bbb2b786528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1bbc97133c0e5a52b21dcc27123f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb92bba1de6a27f790cd8f8d22fdb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518bbf1fe633bd88aaaa4c8585bd953531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85768c0a58fbf778b5dd8f57a0a44e1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06002b3ecc3dc1b0d68c74b022cf26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091dbb730552b0e0ae9227df5a7ea51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4ef0c942f6b756d77fb2b3934826535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f04ec9d1e6d0a743d629a8ee9bbb96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a07105c4964b7f9b9359068889b62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa62e957c7239872d1bed86bd4516c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b999d4878828c30a6fd0a9964dcbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461696aad43f991d6a6c7f4f367ca29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0dc2fa6c1586ceb6a3e168f01015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ac55f693ab5f10dd644db0636550542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9f4ec8c624069e1338780dbea912543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938622d9394676e7a894f444593d5e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a258267762f391bbd69ead3a30b2de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e58907f206f52d50a6c56801b1d3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd25c9af36b7c481466d795484f6f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf66bf4d7e5ab3159a867243c109a07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f629346ce38ee803d7fb1b35e6ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921caed410ca341a76ce6b2c70134b56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aebbee2bbf8462644883eb7d2ff37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd124f4a8d7ed10c0604939865704d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b5b8d637600d8884e5d93feb3b67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388fda9b2df102d868c7256b561c7d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec75af733c34b97011f17540dcefc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdce2dfd4335a1d910b82d2f8f2735556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc5acc87a32cbe4d7a12ff7974331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4a11b8334dbb63063e6167ee5e4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d28dfc83f4052fc2d4110d724a3bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6313d06d74ebd820d1ef032d1a328560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424efa3f33503af350b63991fc2a83d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e524a79751fcb7cfeab582b8b53da6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39c19fad86c25b51fe5bb4e60a687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947c4ef705dd59b63cdf5b9a0aa7e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d87972789a3edd23e255af1a117e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb28c68b86916c07472d57fd584bca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1883cedc0e8b7d2838998a158f85c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dbfced6a560779b002d4989998caa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff221fd525ca134041879ec55f5d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b39150a993c8beee0a220f2267edf8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d379871bc8e04159f4e371bc0d0e78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232fdc0344877df740e9c026c642891572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c66eab34c66d7d389fcca43af499573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d11c8a811a94167391ed5334f0c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d6fd7bd75913ced1ce594b8e0ce7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb156a6bb87ae1eef6cebec4a3d35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83cc3f82602d2fed0ba6547d0b3cc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cb84b9ddc1f0879fc10dcfd5c061578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e30f5c7f483cc588aeac4511887443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb47a2e8966315883dd798252229c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f134686ee28ff3e1229fd34a5116afb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85da9d95c4ed32dc251e653531df30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8032ce1fb2725b7a85fa3b4863846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca04d79c6f1d7df8449977005bacb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73212d3aa4a48a3e179cd1ff88abd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ba9d416dc0550fb9bd983f8fe7ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ebe4fa72f0fb26debe8a07a35f66c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a73ea0f2aa2b22b08ee4e15d83e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b7070bbf0691fdefaf2da60fa683589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c959abfe6b9f89c574fd6a1bd8c09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe803c5a4a0ae6f6f01d5551f61790591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a81485b7fec380ab7894bdf52f47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8710998544189a49007102ccc7aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7034853714bf88a59bbbc88a01aab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a120553d822338ac04dd424e231e34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e60250d75a6e3c44da6651c4b0c5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655be12559f775e9da14029092a443597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c776ed9b4e81c0a60c69ee681252d27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521216f104e08def057e74fe03fc980599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ca4445fde3cbabc6ef8249a0c61b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e5884682b83ec29223ceb1fe716a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979f7b13c198914db6ee9cf06d9a53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b3a3ef40a34c3cbdae6bfd0550295603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd3ddb1f9c5b48c3c6d782cc788247604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd65f4c63c62af215b59900383df1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dec3dc926027dc1103aba0d1da1de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498157d56e672a3307e2618c2169948607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb53caa2429016e02b86853269a60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec37ff6a0cab011d751b554e8ed76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5a39eb3a98ebcb0c34c36cab642c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf4bd2d294bac4fd822f49504fbec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f53f18a57b33274f5e3952e98f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6b1c4972b7b926d6f503feca74e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d466600481fbda5867110a61d66c1c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102f887d82ffcef3b5feab5de0f460615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564b1b550c41ab73411b025e8392e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494049f11ec1d8d76ccc641bdc79e76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926bc06755bade161a2bcdeef6b142f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbbfe42ffc0054d852e5f15fde5d64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac572c8682b1bc61b5e26c8066b14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f68c81652f8c759bb7e520394613621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0af2e8a56b8e340727f67c702e050622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ab6cd80076db9a9fbf2ac7491fc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda83257308fa400f30118b81b4f564624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4ce7cc2874462eced8c12b5e3d3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0dc299530e721aac7dac0e1ef95e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf0ced300c8db5af084db60d65351627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9bc9b90acae89ee69552d9e9ef68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709820ec0eddc338dff30c6afeab3e5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a603dbb43f3979d26b212934c22c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3fa4e9b756f8d099205a30409cef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6990678139be4d6c6c62a8a236a4a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792a28f97ead9491cf6ed2a16c6e1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea43eaf01d15d0845084213bd0401634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7dbdc252adcc9acc63c100972c5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d0f44d1cd4981a98d9db394e5696636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c823160c95eb48966ef6afa69715637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff6dbdec8aaac064e82baec7ae5ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad67bb29c5fd0c8a62b843dc2b288a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed8f4c171aed2e0e8da264d85e8cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910054488c31d6f7f3a6c2fd2c5e15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426732f65041a87602d4bad88904a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d0614a3f6782c3df8fdf2b2693d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27ac7aa4259ea088267746a0dfd5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd712444e0fd06c5864affe1b1f5d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4641f11e2df4a9b99a6b145694e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8a4c83e3fe3cf8ddccc8ed5dc749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc821ffdd19ddfc771d1898f546e5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0d542d7fbf944c93477570433b76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69315620328c5c0bee154038492359650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5288fffb44de64078a910ec1db6c5c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783eacbc2d71e3fc21025b9c742017e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d2d67b455c0e7197eae9b566b93d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c6a816b3b4e781dffd31506f4e1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc8b6b909a2581213ad630adfe14b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16964c01d0fa361e2afa1d5458679656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255586268db2a28df03b799a68586ab5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f1f0b060db9efd3071d356065f26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712c240ff299c2d18ff613a9eec30d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ba2fb2a717636e170445de4f5872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598fa5663b8fb2c78d389c27a854bf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe91e1cd5e52cbdd365cd3c8b34fcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fccd51f1ccdf38cae87392289083e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd2cd32d7e90c47a540cef53b97a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee7851cfcc8a8158d7b0eac4fd968665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9298f5d729a25375725e8bc175696666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fc3a782018424dcf17648ce5318dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b0b2f6764c67d8a71e9b5c76eafba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e61e06bf8656ed9421b88a9e44d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f151ef0a7b03ca2a3f6ea428cc724a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5947867d99fc94aa0c04bc33b083bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec377d05967f76163253960bf0286a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa45b97f6428ed279fcdba8f1794123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc9d5a24cd9a3156286978dfa8dc7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b03999c1b43d332f9478544106f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7c01fb390a6c514f39f6011abebe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0576fec9d69edfc6dedffd7ddc7f42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac9370a0866a943f406e41d6da3af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526730adcd261116dd65b9906fe311c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c406b7ceb1d61f8679ed9f393ef1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc64ea5e99ac7b632153a5941a3880681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92da479bb9d9257eef8a55a933ad52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79224f95e1744975c82f8634c533e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16852f54797b3b1c69f3703401c2c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93124e9b32d3ffb45285425d5f2fca6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d814b3d362f3def5517f9395b61b43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba7400192e41a5fe4018740d04fd11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c39593d335a2ae47f8b202304558688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d7dcea13d2e6d298425038fcf31ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae964668fe32a9b8647753d73f7f25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3935c1e1a4fe073e16c9ce16f98f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b546111267c3df0bd7edde1b0f8ff4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356bce0b23121bb1a165f632c56d7f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f77c3db4ee2c3280aa80180d54d22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08259f28409ea0d23cf45f4511c4b70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f50d58e1a4cc61f6132ce1eb2bb4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6082cf2fb9d82cc6dd675c452359697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502203e69f29eba77d7a53b69735176698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa05cf1274cdde12ed33672d1e6d3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44f5708205f5e3fce9f97885c3d4db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ab2ca0ae8c9ee1fc38488774433a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab83c059411bbbf32311916cc78cf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa5c0bcf2d5762a356b07c027cb9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360da72aa7cff1f22697fb446203bb7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6e06ea919a692076a776394266f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b9da3da7cb1f5b6aebf85be4f122706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c72ba8e8dbe651ac85d5940cd0e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d50f7e0de36c747b0c0ae8a16e60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67ae8f8b7b6168c893dc4e5bc0cb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0333a73cabdbed91c542f1f04a56a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205367f46d0ba2d9c96ca4ab6431a7dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d24b0be8f8f06c94a7a5d2152d099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d46654f9b9af983696d2ea89abd95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5849d8350cee05820131533deafc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5aa2231f043fd4435e7f8f2564e6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af79e74c67c99011b075b0f04560b01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90e559fb8e091ca64abf58792b2ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20400aff63bddd8388aae90af9c80f5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c32237e824686537810e0cca7c2a6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eeb9a5f3c5557685944d7e070439e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08298163a0f1f2090c8b62a00a38b0d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4996f81540368c042b1065faee23c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9383eb79517aa5f9888e176ec229723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bcd5ed7e68dacb67cea24d73b6d23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf719f3b1714e1a9ef39540ff245fbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ac12112b9d15bf20e7112dbf845e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fa59553d4374bef40584854e09c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323bea1c73069430e5e16de0366140728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f1b07946b94eed08961533aba7ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e939059ceeb4aa4b3f6f6dcbe8a032730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ed1e996ae47cd58351b6e49908d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b07af2c5188257dc424eb12b5418732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51462bd146da53f26f0c3cb2afcda5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f40a23e376d614face00fdf0ffd01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ba8979436c4f9fdddc0910c4e4a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0cd1ac6b5f2fd0d92e37d534acab6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f032b4891d0beedfcb92220bad756737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad812140fae9db7bbf19fe673e9b33c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b2daeb3830bfc0740f4afca3ea05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f30ade8347f95f40cdb2d3a22e23e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219951d93da1db278e929ae1c2f39a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf785e5eb0bdb8d551350da75dd6b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8a3b778a3127cc857329b8d5515a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a877ad57365efd802e9cc9357951ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc23500a422e3719ad7d8dff799991745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ae4f16dd86d3637f2b4f4071b123e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73b924dbf1db81e11fefb691db813747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b7f95fc2b9894a2795e41e4ade95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759bcd8a1b782340c954250a7af3655749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb6ca46ac4a24924df68961a27eab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051812c4a483a9394eff1940d82f402e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9536b2ea7d905ceba09c77ac4c32d7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ba4fb4b86c1bc272c8c286636768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab88201706d4dc880876948403aaf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb32f89a6d34c421e0d167420d5e90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052d00a9dc48d444685da83b5bbc06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412300625807aeab706eec0b0955e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f041b304fa7d398d700f6370b9d352758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f4409504ce78c2504b50bbd2db39759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4d4c1d68b61d84c7c765d7ac9d181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8eebd4adcaf0c73fc1158ad7b36f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83bcb0dc387f8856e8a8c76a0ac5c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca41c8b31f4a269ad2c08a5f0ed21c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549b15a3f76a6e7ec4471b7c934fa075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d178655cc285f78ac19e2abc161f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a5766af2811bd2c2d300268345fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c9ee98219cb640c8ed438ca700598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702780a01d35f5e9d2609641ce9798a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b41e1693149e2c5b75eb83d987b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7f0881831fa1f76b8fc4ae79846111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b837d2eec60a8498c1914b65cb8ce112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f241743756da0654d4ce59de08703d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c5437ae2c8f3576767b8ae5029fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27343a23074031defde545ea592f06a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998152e33bdacae86be4c2553e763bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010751484d593c6a2c37c5bdfcf028c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7e01d9f452c6e73c06b21ef93da4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9521c8481c3691eb2d6e96e06e39119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914146ddaebece7727cf30c18e4ae0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e095dfc6feeb0c6a42fe6ffb2dd559d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c681fbd16c72e0dbed6fa11fff448022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965061997be0949015f0d46e0bf72d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb67b38052138fafacceae81958b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02beabdaf521d95db2b6a81802e6ca525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3503479e0fe54a7677e407c8b3a89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7ce611f50da486cf396fa576001627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ced1a38e440aabba20ecfced9cd7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04ea481d189f7f2fe34bcc4d117fbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e31427935b71e0f3cd20119677b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084027900676167b7e88da27a7bd41931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db94cffd2c96ccff16cf9835d9c5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d2c21fd16f781df36e7e816a737333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a44e23f8af9ee937fe9940610909934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929adf568758ffb69fe5ce654bd2c4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab26390ea260bfe34debc1cc3aa7f2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ede52f2df0b25a7d4607ac66bd4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f61132fb87ea15ea8fc542b1151cbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd67c1e82a629e4b11ff760158962539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f70155797b4a74442e2843291170f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463717eb010f5959f4dc1295187a7fe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b40b08f23e10c81c4180c1b82a47742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98215e7faa461b693755f8b0e9860e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b22d9a29e7d6fe977167cebd2d4ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15aaad700a2b6683e904b2bd8d6ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b61bfacd6bfb5728d09c39b38b91e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971faf1e27b65e82149fffde307b0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4f9debfe0ef015d1fa60ea69583448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9740d26de58cbb97f9287231c8dc3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d179788cc060d6972eb43c4a5c7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7520676fff270e467670dc76e9c2f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad3d90395e1f92beeff4d21715d3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31f4fcfdda0eed7ef67a97d99f61d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411ce9dfc565aeb117a7dacd2dcdff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381cfef93c286d194c118661c295eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47724030d90f59275ee94fa7180fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b538627de5cfb75c3410286ef3c7d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de73eda4aafa22da89b6c7fb832ab1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1260cd6a9211b945bbe8162c44dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f344a871ee08ea6445c7ec8fb32f1d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a62453bea2409653371b91d9c106661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ef232d519ebd6a558088fe43b2af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f176677e8e77737ac00a43d2a3c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b841de0053c7011ae0b4d32a54ae464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f78603998ea44d3bae70c95347df2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde946200b73c42d0e81a7842f2bcfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247996a21ce73c8ffb2256c9ec316c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06475deb13af22d0838e0d0ea06cb7ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291c5f9624fc2d4056580971b6446369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c22cbfe899ec340f7709bc4399f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ca52a5a76ed8c3c6ce6170d11d6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0b240218da9ac51a1c3f6af8730072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3e68ab838205868a81f2371fc77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6fc49ff5ea14245591748156c9f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa65f9048804f2da66b2821dde4d6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e0f7a54749b6695af4f06517b216276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd7b9cea34cbe338d88baa32968f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff13161439ef2b3cc7ba35563f5ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaca96516e70ee6f7b7f30bc886e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec99936cc6a2c3be0b51cde1900e0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca6fafd4b53fdddd4877978934fccc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce41a0ebfc1b37f98c83deabc209cc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bc5d6da2918dbf60f77c0ae74533b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a829e5e24b2fb05622b0714791bd68584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54731ef2286c9a2b02ea05f8adfad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad63494cdee497ce92c812bf993cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6387766534e3300884fe574fae1a9b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f8bafe7ddc29243b99a845599342c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cff078ba2c78045f57dad95317d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a356eaf511fd635b9ad7f93734c054290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664462a8e556f166565e4c9bd26a597c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60c1e8f01964b67349c5b458658df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673cd01f9e103c8fdbe9119bf3b3d0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92a5ee229f5c56e3363e833365520f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4968cc1d1c701eadf5845034eb29c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee9007e99538af4195a88f7dcf4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093b32c99e98a4f03996469737863897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a3f47011c5c5799bac355762507198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444934b90d20afca933bc3b01d13d6af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889bdb46c07f425f973c2657554690100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c837b5779ddddacf7512a2e8c418e16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ddaf5d99dfef9ac9faa4ccc21706102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151681df9e4d2d8b515e40f62ed3259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2588961c2f5e908a0d2f66db8accb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cfea9b253f759416a9c4bf8225293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e917322713ee405d906a5124c20c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cc83d4500cd8909804fc0c1fa2073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3274f8173f1a5ac1c3ecf9780f3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ef42df556d4ed17e30d23904394a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e12c2fb86a7c7bb7fffb551b12fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbea1a27a229a72dacac71665c4da4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80998594ad83edfc7cc8b4df1008ad31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eede1c1ec677f5660f226ea50864cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabaa28437a7bf9d55685789f05417b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17276616754d80931ed62470dfd3aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f779bdb596c558d63d1d0ff49f464a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9aed26be681372becd07f9f15bfc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c0e979f7ed5a9b675937386f3fb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc93721027027ff85cb9049f300794119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5964439400c2f28cb3ff8fd13dfdd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4b868f325afe439fad0fedce9830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27247ab9fae8ee5ef469f4592336f294122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc255bb783cbb3cb3494d48aa04f53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a9da10c6e58eed0c74ee640a5ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c953d036242ea8841d3e4a249510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc10f887a0d3277c39add6a4944ed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc02f43f560f0b06f523f846336508127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530afa7bb5a38c2a21cc032b9f5988128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135813b5c600870c1ec0e95fa712e7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e40d158e473016a82d44674d4f1fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4685a99dc8e8f4d843c35390d64f95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758834841603e0e0def72312440f7c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f61f2edcd4e3acda13fa1df8edd55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e02359f8f5c9b399ffed15afe8919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c1cb351a8cbec33671690756f005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51aa8cb451bc204bdd9a80123537a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed037e4948804492263cc73428fd30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d860b95e5fa050a2b326e67118d58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126099f942956239415d55030f6316f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8d5c004a0ca090c4bb813581c0c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a28fa2b875e453019dbb9f1da3736141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd827cf32ea59b9d44dbfc64b5a4d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed6208a594faffcdaf2abb86fda3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba587150054adfd9005ab74af7ec9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db66ce4aa7f2b0f0248cf1ed383115145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e4125fdb5d797d2422578e644e30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b182178d6d92801aa2f20d36cfdb003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35342da52ad0eee8f4cfff2c845903148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09030a46aaa58081caa22823b0f086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c566cfb3b9bb7aa1ad5e9a19159f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893161645d155ecfb285f3882bd1cc7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f505129c09d0aad3aba4f43b3ac49c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb732e667df5d46e8e63b30831240fbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac12ee0d8ad3157970a73435b35ed4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bdc8d76195121817ae555614b96e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288317b7d6dd9ad8b433d2dc241a107156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12f8e274599cd0bbae74874fd5103157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877dcca856da3782f1a590c6b2c984158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb814c7599fa279cb2dd908aeb3cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36b88618156212efb70d1c004ad0c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295811f27ec51b01630def3b2b0bc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99453071133da445ffb0ea9df62df5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd056bd0f17c6ce4454d6d6b020c7ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0f6f2cee5900e25a8132c309198e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f795848be1cb1b2bbae75c29b328165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab3df3aad91deb157f5cd2b1f9f7a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd478a49ee9139978bf5677dbd70ae10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e82e13fe342c31ea357797701dcae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e677f93121966484d14caab1834c36d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099f2b17af63e02bc7b7431fb055fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394aaedcad1371d39d8f3af11452f0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eeb7d01facb3490697d18a2790856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59f65017e7063609dd3f20d646542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e755ae095f41553579f4853d55e98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77a0bbb0f71f677dc4423d773b79a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d917385298af123d73513385b20e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd7c6f3c738b88739ba1a85076bb1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64736f044421af65da337e87217df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfee9e084f169bf163e7e88fbaffff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142050d5e7524bde2beb7d1bb8b36b4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b3c4b734256d24bc22e6d1ca3ba5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c231865abb816831d2c643622d495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10c8b3cc52ca403ef1a1a2e6e91a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f96e0373733f2d6f4fe328f8fb635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467092ec0d575f6fc23cfca641f50734185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddadac685fb266a9d48871496f645186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919de37fd1f8900558f9868349f35b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930b1b7724ce45b7c76368ef9a635a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778957c450c9d37dcd9790d75cb4737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109cf93b6252b5009487f5f7837eb57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861381424286a5522d5088c8366282c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2afc16fbcce4cc3e6580e4487aeab2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda657ef8e798583eb21cd5abb0ffa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f0465a13e5269cd10ac6420596684194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74820a5a6ae2a9a917cbf574c87450195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8db2dd138e032cb72aa304ee84dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd1ee7c49821a9bae64a73bcb8cb27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc9c7fbf7c5d15e69c49e5c81aa58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377d9b8d0cda271c6206f8f84ec62f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e07cfc83e58adb74f3829ec8ef03d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603b878c076327d9f3d98c5545a7d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b8a185bdca0e8c06261739c08832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac3753f369782285c66669f49b8fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759255c8fee35fcf921d9fd87002d75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9c58474557d4bba82d3227e1ca28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ddf2e7abfee4bdc0702c34be9516206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ab5ab75dd5584d31664461ba6df9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21424fa7eb2de9fb4832205add042e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b939bf14f5cc3dea97230093bb7ceb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3d5d08c7efe7363f339095b8e44d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2ecfa6cfd4075eaf66ad88dbad87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d15cb85fcc55c497b75be5abfb49d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9eff9ad155fe314e225f33547ce11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab439dd0f7ff501829794f029611c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395da7f97e7d2bedb8dd665da5fab9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809552b12d2ca6fb04c0d257bf2285ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349f0556586cc117e729610d3ffd37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b28ba0a9f3d3a2c779d05391823bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c16c225d101cc456c03bd7b84f4f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f793b54c288ac75dd3d7034b03be3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac2006bf7f84e7a5c0665be2f49a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f57283ec3f7caa0514c9813e0760d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36556d6202b596ffd908a000066e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78bc303956d1f45915d05e281fb27d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ecb55bc451586cefe29900aaf83e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664d87edcc7bacbe8eddb169a6e484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ad8075cb962d4aa59fc8d968f131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159af3b91d8d33aa718e04b7a460ee9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef59e5d21fc629848375df3b045fdc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c1f550ff120b669167c6b1347365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542c6e45caef9431017ae32d25465f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9afbf6390a749672e107cf5c181a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296cdb8c746ec13a6337f0e71a0cb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426ebb36dd342b5dbb9aee12ef0484234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419344e5184e943887e86a1cb62c8eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164142148045e7b26c7471b0e2805c22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c25ba5a8c871d26bdbc897bdf5b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2298ec8906a178ba49a24b6220b91e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599752765516f75514faa5c9dcc2288d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d46337e220c5ead4efa0a25dea943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d025e2801c0452142ce09184723be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0611158aafff92180f373392723ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf436943d72c5160798c85b750547243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7edd8403c5b7883888639dbe90a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8d8f601c60ee5574387b3c68ba80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d7fa8f615f1c495aeb26db70a9fb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075943098f5d23288940e2dc79bda8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333eb62824099cae4025a01c3f1612248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7b3368e6c672e8e1953acb1e28116249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4e09d76c8aa61a565f2e419dc7b5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26395378b099f34e1c6633662bd2a9da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b93d88fe33338d4cae3c6bd84a29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c55c6d914c30e3d2262f13416b21c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6af98733cc25261d5fb00b2e18f385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ef3e2000713ef77d65d96d5ff194255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c21f07b70a7edc3431f9f61cd03b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b844af663a5547b29b2e2cf9e321538257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196bb402fa8f7aaa88850183137882f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405eae9b9ea0196dd4f460331947a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17080c78488b63d86dcdef31b3eb073e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9fb106f20503a1be3c1d9a621c54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f719423ebd25c80e58379be6a00a3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc39bfc49e0f48cd44273573aaa7bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8f1f134562b03031bbd102028797264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64db4a4aa5bfc3f75fddd0b3eeabe9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e01c52f0dd5b62802bcb2396ffc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bea11ade347c8b8c656c56a9c2450267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c52649bcd56ff2e7463a8be39801a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70731596b10bb4ca91f6e3499c9b15fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec991638001b4ab1acc7e4cad4068f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24e61565f0c8b33197b091ebb32ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b2ae880b981cc28f9ec6e396dc6b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b4d1ea7ac456fabc8fbef797c30b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b041c5d09d4fac57864bc3c9138c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4f3b306aa68940b80bb3fc55677e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d6de2a83a86eb133bfae1e8e46e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f415c421dbc160a1b227ba9837754f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce04a7511ff2c646b7454ae930e07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb34643ccb30ece16db8ac17af5e8af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a897b34b953285ed059594f8d388280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1baf28148dc1308dbd5935cbae338281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580b466def128bcfcc779ea06d31956282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d732ec033bdca0e6f91a9e5790585283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b62dafef6118b4febf4b37b7e699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998776dd6ad92600bde334a45a05dd00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5c367c2467868c41bfc3401535e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03e13c3ed5c1308cc36faf77a69069287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838dcaf73c7200e9dc59b90750b61c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca15b1641047499ec0cf9b89e0183f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563d4026ca41db0a362da8c65ac1a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0cd12d29f709ef37abd2e87b46cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce7cf0a3e841caad0042c046028773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b9b8309208e0df6139fc1ce435da6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925fbdb81ea314b649d768e7fdfa6e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a9c2fef09d34b63371a65d8100bb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688ca3ba37bd38ed6131ca3ac651fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d9c7793d5acb0628db8166fe594d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf15c296e54451358690e834345834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6643601c903ab3333258666bc5e099299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5d8b8b126f38445672866a5ccfb41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0ed1af06dd1334172af3b079609b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221a0b83a8af97b874318077a3116a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90506eb693ba90d29e486a7ee9925303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb5f4a1ed045c9617145805302d49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c81a0a6b072a7deb5e6a75640a911305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8788aac4685dbbf0291f8ebacee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9354a3e13f5dd46e4a2df39acd47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50e8f8e12a83833744c7e1dbceb8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a07e753b89d29f01b3eaefd637b232309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12ec4eec1cc2f2baed1761ae6e74dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1cdc7d1b3e06f490f11a64f3739f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e114f4fa555fa00a454a3c530979312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d0b16b1c3572daba4b8012044523313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4ca9327b90cd24e43c1a7e38b12f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64def050a2926236f6b18597854cf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa82477811341aa59b2ad9288874d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b515eb0f351a339d82816bbc29fe91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a76977b54d4e68354a778f545724318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855613585f21dd5bb2d7c24c135bc42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208498b2164250439d93242a4d57786320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf586b3f2b19dfdf2a23f374820e3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad7d9e32494882e921f9f453d276d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526c1b481034ac081a38cda672937e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ad75481622000566ce91e6a8596a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90233f27460c72e997ad47d3eeb887325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde2a12c668f858fa94a09ff91d1c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1700b9637f790d4da2e7f85f4112f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d4a51afc90f7020697a5d5496994328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045280bcce122e64a3931ddfd6a371329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdbe71f1cc93cf3348a82952dc76fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb248edc22629e649cd091dc491738331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0875a72039be2ae9df6ef3f0a7912a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954143454dae718bd2cf997ce3fc4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775cf1aaf431c3a02cc8841efe857c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471f2e5faea0f1d33e8126688f0f91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d364812783f1a9811c58b4ce8a4031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98ff2e16080f62897b658e7ae04fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f813871cc0bf7e3cda3872ca7fff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff388f75dd29287de07029220d87ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3cf28bbf71caebe70a8c2131e2457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330655e13c9ac0d0f00fde04aaf9622341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f61612a7ea6374e94cf6e562c9589342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6107ec3a2d170e1383d313f7b56fbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef1f1591fd93ad84ee0cae83b9f80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa988b03151e6e3ac0bbf88a5f631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242343d85a1a95df1bc0336d5866f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f360aa4ab0c018bda5537359e349a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3410b4a855b76c8cb6c307552b5669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c1d7ac5542b729b04d2036dcf49c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ccebbb894d4c9612d8961a2b77a79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255df8292c9c39053a6a653b7d5c08f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a05d5abf53ee14330d23bf369ea6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145722bee571498895888b0f6d939ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9a2ce397711af31a373572fd428c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecae7d154b46a045a1e3b689582736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059016f0452f118f1bd57cd46416df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ddf494c25a1546cb5b6bfb9925969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e81c0712b08528bd8d8cb33057c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5e1a3c940e2aab31332ae157d694359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fe122281e183839a1763e0a4d383360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940beb63a0037bcb924efa11e41bdf03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383151ab268d7316d9a761da5e557b67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9265af5a8958aa8dea7ebd98f27fcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23ee69e21816d2bf7c57c660806d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9622b7b97295a4247fc58277df8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f811b7f712beef3bcd82e9257b5725366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d6416c1465fb2712f7eccfdf6b63b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213157c2d95afc7eda075b4986cab524368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5a21be12bb7fe3d04309bb7f4e840369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d830daf0a3a20ed2c89713490600370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494325d435ff707a0e5ed4c4e3a1ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119afe14c398ee9bd175b6d580636e1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901d9e297af0ff467f622d849385a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bcd6d72a940361abd7f74cd99614374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f5e2d643259f9df3cc46e02479f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3952c2f5102de9ded5185bec563d3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce8427534f536a0b8833c3a055df9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f83428e73817596e1f8d557561e4dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebece0a1808befacfe045fc73f44091379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833887003e16869383e3c0256b10f46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d64d4b73e4575d19ae38092ec31c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1a2ddefdeb8a19d92d0ad2d0e879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44225ef4aea2f1cf40413ea114c8e2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb5e5157988d6b1dbb407e6440749c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266df4683b9282e709003ebdd8f790c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de1eb17aede7f2e8d8397026e07be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675b4ed91ddd74ffc86163be87d89f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b87fbcdae59ab95fb76ae4aeece67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad64eb03254e4e17e55c7c5f3826400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ca0be2c8fd0c9526d56db66285ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d363ea6a2ccdc756be40e30f10b9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630324d8066ae41fe5a01b18f02b8b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c6d7ccda6b0280b05d2a1a1f8900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afcb8bc9f5800f0c8d2261588e4aca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118a8239a1027e4395b0c0962bc253395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3797914234b6c9abaaa1db201e28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab5267e2bc4d8781a414de03c51ba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5880e9d3bf4d7277ee899f02378ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db53094b15ab346053cf6443398de50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5e0d73a4cae547e075a65d4036c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e860ca4dcb0284c4e1a4439203d605401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11e0b9718656fd09b02a3b1f0732e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75f84ae8ebc8c07275ffcf76895cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595dfabaa2f83d459e170fdb15927f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda6f8a6d81829d177cb3ccb46175f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c002f11197ffedc8c920855afa704406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e30f489ef5537ac1a935077f302b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecfbc1166cd0835fd95c1c877fc4a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407852eb98733ca325801ce8006aa44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622207a7c517172d385010aaf7f84d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde9ee2646ea8fa74f320aca8eb525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debadafc5c6b36ab0ac20d409145f4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283251ade393d4bc6f19fb8631f10b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6b9ff58f1d93513da6148bda23fd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d503456349f831075c65e63bb179a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68093b57289ebe48b8f6f6b8e67ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dea990b25ffd008538f9dad5e280d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c49312a8972eefae9a0b6d82d3e75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d08b1c04b65208eb544d284f9cd2e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2947c6f3bbe4690965172e7ba5b377420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49a34cb8b13b049902c7c4395c0fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404aac5b7b8a7df70fdb405dbf4c61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39cdee9121311f9017a4e28cd3e9c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94123e2b6a19cfa6f63d210093fc9c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2563775ef7561bfcdfa92add6adb45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c529d4bfab31c078559dc4c2b64a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a0436116453e3624ab27f33755f8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dce15c781337c25308dd051c19de02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8800b1309cc0da9b64c0630d67ed189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f616e0fe31a94b501b19d0d2e193430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451d6381b8fcbc173faf2c1350a631431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6728c1be26a3da6ab16b4ea87063d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fa1a6959c8f6cd12b00c8868e0cad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c29f3730528d81f7c5d30971f74f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b3d95ea6d9cb7a4d7ffc374a7fa6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b9cebe9f4d618acc8ba109d98f92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e3264e8cbe644478c612213d9503437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ffc4e7fd0e75e9c586df29b6d7454438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b846780e6a74bdf42ea5b10a953f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e5f848e8172689c0e54b7a84ec4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73fcec10945d1d006ad7a5601cc433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e532e708337758fdfd30ef790aa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143973358aadd33bedd0af2c202ab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252acbd20b1a3f8854a1097609e41dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9b43c60ce86b55dd6726368367b9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a6a3dd8b7727b8d60239276cdec25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12a459227c58b897888d551a27dfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912ce2fa1f36313c3d45d77c20563e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe3f95ad4a5ef6679482a19553a01d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d3455eed15096e2f24b25a9f5b47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159bc9e2ce0c8989adcbbb856026986451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc395392ea358da2acbf054b60518452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9c5385123807ecdd857feb860d3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca06288bb88a15115cd31cb88199a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c972a81aab8417776758f8397116dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e2a8ec5234d4ea9c10303c7cce82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbddd23a565a66f5b8ec945c498db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65064064641b2ce97cb1e41683ef70f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafc87d02a4aa51d9b69ec5647d367459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc229afcfa6c12f5259fd59ed594d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f00b9a3f7d6cb8f84e8de9ab65508461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a325f433fc79b6553b130dddefa1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90f27578ff55cf2a5ace2b6b05067463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ace34fa8304a0477b878ce433703c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3682ab8ea5ed4306d129fc89875f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8110a7f133ce419752d12f030da1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5c733dfbffa2de0020237d14779f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f842e57eb0357794677832bd2efb74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c37a4665d95e350cffae4150a2120469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7de2d5d0695d9e4a82a323a622321470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8d510c10d223fdbda5c33e0f0e9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59867d147673a51e0636b1859ab44eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30f43cc4501583b0d1625c5153cf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294b9c697cac272ef267cbb002ef24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ccbef0e0752c73cbfb9bd028bd2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d11755f0927658043e7e70b52ecb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec0955bc0b78eeb21d2b15ff80caca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e15e7d15a07f188750680ab3d949de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa709e4123bb9f02731b28086f9cae5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d165710a3f263d30bb7736921002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c2c55efedfb2df2a8d878ac70633481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75556d41900d1f189b40910c8cf7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560be085fb8ae9a8989f95d63cf132e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9206a59545ec9939d0d987c125fbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9871ac6cc50617d30f3155149d7813485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d9f744b16e349303089d2904eb93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245159c9a35b99a4c0257a99f463530c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107d1dc37c60533a1622bdfc0efe96a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb203b51c34b47193044b23f6dcb6d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605979177ee25ecc5c1ae0e53a7343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67c3b0c879e9aebfbbdd748d87f6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b231f32e843cef5ae2ed2960af3a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104e9241993ef72908101c612abf86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b789fbefd6a9cf4be80a77c4cefafa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9738f7de936d9ee6e88c4cffb2427495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf99dc32504b7361f238ad661589942496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310785f9c0635d79cd83a05fcb50b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8840a6b31aebede549fa82bc28cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa294a415623a4639da45f19df0ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40510ff011b6a350368896b2b88316bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369760c3d5f7545014856742b922f84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d26253adf7db1ba293e73515cce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7c6a7847a9b7ef841afb8c1cd28e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b321cd5c8aa8043bfcbeafd7e27d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2043c85e01da29f8ef65622d66d14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bbb3e992ab991d4bf5ca3b534f74d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e9c2bd596394ee2b2b0962b73bd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a277843f61b21b29e7eef820fe2bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9782991e9fa41b08fee9b6d8dd94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b646dcb8de69ddd85eccefdcebde14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dccbd03be238b033ed16bd2460f7c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab376b897ef46163bb398db3b34ae8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43012a1c31d08d39ede1ed487141a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334962e9d7cf1cc77ba6ec9b8545ada514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37605d15e534b5daf3f9b70aa5b498b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153f67181ad76809b2071d3474bd49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13d2f2d2d321ff9d9c3c897b516e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a8492d8073251572e2bb9490553a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafdd4b11e2c9bd4a1350853b83134e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf93659dda60c70627e2cf1a9b753520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a7ec05cd6d22e788ef5175db740b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918427fba47f8cd7be27a716780d61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e6c1529519e8e3b6cb9c1925fc5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e738dfa49d198132b448080cbf135c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f26718b42ccbb5e2e950a3dda5b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c44b003d60eb70d2bd260f403422526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de797dc6b3aeeb0ae7b4caba2a562be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0452dbd12c40bc9fd66005247c7110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254fcfe9ab006406bc358796b688ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c02bc9c62379dc49e66946188bee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7824198221baf43989b883ec4450e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e010e2da61ce07fbd234cfb57adae94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36131ceb27b2b96a92957417141d230533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58109b6abbd33e6a1d15b0723efccc99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e620bb88518e72b0843968135310535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d67cc8bfbdb344fcf1410e4cc995536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ca17ba1e0436e3b3ff9898e3d09a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33946463779f3c3f92e5b1af7e00bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9159b514fc7a6048528cfa4067aec61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa3c43b150e0c5cf3a63bf2fd9349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dddfc8e5d2a97c9451e5e5ada3285541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76108dbc6ad7e33c6612f55ab49e66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ed14a73c6d7a50c2b67867caf1ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075312ca55a87dd53d381bf421bac5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890c54971636fe20f101030350f7dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0a65ec46edea5d5bbea9c49587c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d1e637cbcb7f011f4b33a694af69b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0327734dda23060089368e16840a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd025c4311795222aba9c466aa47a81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a08f08b0d498ccb857ab1beb15b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee26df91f1d67a64c16b5516804c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee423a478d255bc421cc817ac5046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf9eee51543369f634f03db9afab6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c9cb629633d534031faf6716c359554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146d4fc1d55da6517cead9eea90fd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aba7f1eb34d94714e5f2f12081cb7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f569098797d95c0daf07466771b6f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a50f83ef6154625abb5b7a5b446d69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de1cb60b4dd995223802d33510375559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6042528f4e11aa3660b94576b702c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf51be2cf24240902b952cf97f7be6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daaa663de9a13cd3538fee7f0c2cf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3a9021603739d5fa3c494afa7371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe2209d7641224af34df38e0947aad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c5db91357c0f3703f3fd7e2d663e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0287e31aa82227550a69a8a291983566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c7c9b8998b3b6e634d3ea70ed64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52a49f2f7987452f37541c9613d050568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914a9811fe9c647aedfa71464582be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afd8183be5a7aaffd8ec738109e7e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ce067f29e8f75cd64ebcd62100bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d789c9b6640a02c236cb7e1fa4794572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714483396bee0d28a2d0f27c1d92a4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ec9099ad5ca7a4abec128341449b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80dada2c2dce2118573973cb83ec13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a380e44e9b1457998110c5eb1b8d28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b959f9a72ac49a5f8fc6d7a105afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba67ebed1ad90f32aa9fbf256dea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dff8626733c3bef1c527f5ae4dbb58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceb5e5233909bb4465ca8f3d0d479d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd2598aeb5dff391587656048cdb53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9fe6b6f5c37d922b67f406cea510582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3dbf1b616126fbbd8cb8f64ad36ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc11b54882a2f6c0a5d868624dfff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce039c5df1ecb8d88d28dfc0c135a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4ce69848abdf92060da155044ed5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a715a66fd70cae0be0abc4d3f80b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde09b917c5b692d8a5e38deb0773c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d376a9f1bd640c185e9d57833e3eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee13de5be404f3f0abcc26a0f1161f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72070d52406010f401984f7c17c625591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3e6447302c645c8e8c417a8b95d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788999219d0e84a6560d0d9709c6706593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d327af6c448c91e3b5f6b4cc2d106b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561efc5e589b67e1734b01f2cb8f1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb17d215abea1774caf09df7f6e5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aef5366ffc19fa080b2f9489c9109597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b34611e8568ef5376162c86badea2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ed036bb529457bd8c96e40b1495a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce3fdc01d2a7227f4fd420cfd0813600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5d0ad4826598a637cee98a451de57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d52f632007dbaa57d52696f9bc29e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79746071ae58604196c5b63c030826603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c36738ae4c1e08975420d25e5032d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7997a5c24316e3c1aa3041b11eb8c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2091f982025dd7a928fc043894bc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4949a1af227dd224dff1f37c01cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14713aa847ae640f8e98d0c19a5204f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310289d05f00e9bb5ce4215e9da1c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9bce8bff7ddb0aaafcdc50d29214610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f053c8d9409ec6800be5e6f92165d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549833ba60a426d7c7b7c929f0d0db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65f63d41fc6889dcaf844ebc3d42d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519c1a2fcccaf73f960716e69b7b80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6dad64f8d7f1f72f66c1560a0cff7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b458c4158461747d4c30dd3b79870616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6cc87356b7afdc7a3baba2bda21e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca2a3917fa9a368215789ddcad4172618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae314040e5f4479f826c483ba40d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c660890c81fb02283162c06e79602a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5c08a645140a489dad0a41ed681c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebaff678f28069ad60e9bb85a9ac4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332ba05dda965944c1e42f714f8d14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4005479a5fc2876f307f7a150dbc68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf25fdd79fbbfdfd250cf7835c0bd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5c53384c571fea0eef972bfa0823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d019c393c55341e1024a6b3e4d702a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473963d187b83d26ae7abaef58b15d48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad74050d0b1bfa207d3e24e4f6c9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db540f705be5691a918c100b7630038630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828e42d3331ec827d2ca899afb8b11631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa12195be478f235e39f8c7b3a5d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877951615ee75d155e28dd798704488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861ee86a9e1009d7f0f59a5aa83388634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f46077fe093b1fa19a7d0e870bc51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ecf0f0bb0703667c101a37d4df2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277f3ab9f0529ead5744d3ef86706f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d82983d758efa5c03d3f2ccf2df8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7512801daeb3ba7c30022388bb80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff73e9bdf49b5d59a5290a8f7d835d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c4c5da4848e7fe5d14211fc5b5675641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15044cbc8a1becec60cd8efcf4343642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917170fa1296f91fd5b9b55b779f75f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6193ab0578759d90e2aa2e4d3d30d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c87517c9d3416225aa75587db78d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a7e037786661f2034cdecaeab08b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0fe245c7d11d8c6b6fb41ef649fab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89123a10b626f87ab2f3e70f4b68b67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125efa293132995508ea3faf76cc3b8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b7bdbbc83ae647606b4709dc05cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd01e1a18b72fc47ef79ff39b825fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a4e8fb68b50fa596a30cfae362c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcb8ac0155176d746103bd3258f85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c02d5735c4900df1e04672073d68b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b95ddc4f8a318175fd02d5f4ce61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552954ed15dc427a1eaa45b65a95d1cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ebe15e6e779b466ba807977bd63a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc217026324587ce8a693119526858658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227373d8a7550400284556d3f523278e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f7847aee0825107c24f3aec4c5a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11fc7e8b3f01006343dc925da21f0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098869be6b7c93fda07fbd430df177662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a12e51257a14db9932f068ebfe805663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a92ab54ab5e244e888ca5e41ef8a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36258d6f8030de632d7e3fcafd416a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0045f40dd6d139c5fb7722a6dda3e19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a614565cd97aeac41da661e08fe33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001756b5d5ecaffd7f3e7855dc10db1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f45ef331d09668f2864ab1970945669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18b39b463c3291f74009fb7bfa01e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbce140f1499ac17b6377a00b33ecd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e60511bad3b742f4c4ca05b5fdb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135d46880f880e87a125c9ee647388673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd49896fb7a8224b2409ec1bf2c53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bd62cd5cc03b0eeb6798a558c3ef8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945dd3612f5b6eae07ffd99285f139676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eca9bad48d9e5bfd774d0deb27956677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc41d5ed91a5c036cfe142a403fada678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dc4f88fb916c8490d6466bd35b0a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fbcd006a5db07586a2dd6f19b291680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bb2fb2e26b86b47de2e26692ebc16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58408f65abccdc1d3fa34f577bccabd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99bb51eac0305056374b1e228c1123683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206a2d210c7a89100ede4b1bf5556c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a0dde8629eff02beb4aec26bd104685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67508ad4ab1a3bc47969f64435729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d2eed2fbeb02d871784d598d8f63e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164eccb5c393266f53cef990a447ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4497da04a750de6c11d64aead726a54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237977950b10bce8e0c16e814ea8d07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9a50e6140af3e3c89c951e60156e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941a6b7eb3f36b237217b4a5a5949d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435a344281e826b103ecc767ebdd1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4448327bf16247c2287e304b5f60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830784d46a716edad9788f7ee08559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224ff41055cac1c724b0e00868e8756696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee7887d37f42de4db12faf344081b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a7ec76e1dab173f822dc25e39e56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d5f96446e0d3731a5992cb6bf60d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c692380c436de14ec745d53e29e42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cac88a365ab1e06e487620ae3ab65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246501cf0c802b39f8780c2bb5d0262e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d039eb1ed847cb445024e730b759c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c0e87256f8b1f222b7fa3cfbc85e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e68871e676063b1f197d64717aca6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9041fb8b944baa9b5a4e991e01c85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd370a83cb5998be4cef471007b5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c8122dcf3d8792c13885c58d0317e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c9f70c4d15b99c5fb340423fd53fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3aa1f0bcd31d1a55c1e01304560b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096177cdb61662b443ea17ecac34f434711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd0de3c05fedd1b2312acac812a1f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bdf01b5629b1221e01da02fe5125713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c26d7c570f7fdb532b381a27fe1a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b575b146b6f00fa98d4509b631b8ddb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61be18f80b8909a3d84fd6201be1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64494ad86d1ccbe336de7b85a9ed3487717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8da88ee5ff92891bcbf872d05b0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d741f9a2959728a70c352f7524bb693719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246203b0379a0271735262f059ed31a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea73d1cb159d86a775f91556dd3398721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfb51de97c5581a63bad9251ff7d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654054cbc62d13c2586dfffff2680b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29842ffb16e100ad6fabfc324fe3f635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d0ae7d6404db1f48c60bf6c50b80d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0d0e123f26814628600738426a76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eafec18a9e17868598fb91557463db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5a4d0d68516321c27820110bb5029728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e579df87543f8b8d8fea1b3d596f23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f15b013a74cd9d51a37fe1a469e0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81cf757402760d36c91000eaf4680731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6fc9043bbcf38372871a49bee624a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c368601501c6ec887dc799c7d4c75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8bc307b85ac1949653cd40728b50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018ab46ba1c18a3da29164fd117784c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb00a802f8c92b090189bef51ee00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50714d1cd7ca663fd7428c1c363fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e14c6491683799d76c6bafc2cf4c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd53618031210d9f37a7e38029afc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da72a86700fdf61fb9fa92f24eaa9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3dba31243148a083e06d4611519e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f29ed2a42255e4dd31cccc661868742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46232fd8be4972b63c54d64a2c3a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee54f7b36fdffba0e50ac4f8f1ae5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4114c8581ba88ec73627c277c2ee9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32f24dd883adbc18a9d7a47f9f848746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947b210cc1d2da9f6df0cc3a29727c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7516a4e4115d0bfb306ddd45313f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadfc76695bf69e672c94ec000e5f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035603fafcef9d1a42f599829e40f5f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1369edbd90b34b9dc2db835c8879751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69215bcbbf0d04854c62586ee03a41dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4bec8e60b96a4812f5a9b9a295b6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>