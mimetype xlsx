--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4205403b83ca74e33fb03b8aa856861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827567cd8ab6a83027e68ccaeaeea62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0bb0a019120d756678cc35fbcc293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee10c8f57c486677fd60da281b9004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddf72add12411de78bf5a561467b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f3a360b07f78ab90b1e1a63e9f82d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe74b6ce1bda8fa279909a707d6ea87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1fa0341c95839dde19737da6dba568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257c5ca42387e24af5192e19fdf54e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e23e4e9014334408bba2421fd4f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b9055cb716822aacda9a84a5396011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521a20c9c846e3a77c593eaa53c0fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4b4a37eb82e09a7d673714d2b427713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcd86c033b8f2f72d902b6c560a25c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396b5159d02d922f7747527e1b266fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e200992810b5b46a3e661ee4baf3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b834b8bacd4ff283b338dd7bafbc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dca108701a80f03126637e284bb3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4725fc793531558b91694f276c9759419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cec76651b28bf11caa48fde5a1e0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baae3c55aa882cca2096489315a9f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075f6914625ea51e8b0b7e1b54d12f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b3d4dc82a49555f647d4af3520c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a65666ad07603bed5af5f41331f59624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d56efcb1e4675dc80b7412c45500b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba561901fb19e2f7b356eb4cb9cc215226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a94a77d5d488096ef0eb31012859327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cdb2424812ae4ab3aa5da39e8bd9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ebe3f8729b0f9d7c2ba634de154f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6dcdde6c967b52b7f8c0ca3e082ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a7e2be0da7fa25d159d60921447831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd93e8fa124f43c5b91558532c550b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a5601d515eeadc79219ec610c87b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce34ec3ed68bfe3cd831b8d6f143434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052424635b5a217935c9c78c9de706b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358fb15141b79fea5bc7fbcc0aebc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55d55f74111c14198ac33adc2c7ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4783dba7e91e0a1627e406bed407138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6a9b7edefa41d119738e0729a55839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f4906fe28cf73e9414d7851151a6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05245452910d15c8433b9e2fc269ed2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb2422fdde1e37108800b98001b9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96cd590b5ee3fd976144aa9cf8c3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8998c13323af9c2b96ccd4167d6afa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d04457917176727ea80e9b5601b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a694a2e1c0223b266fe72ce251ae99546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a39ce53b92cbc9833c68452c257a2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d4861ba0e6d914e5b92afed44a1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934b531612faf4062bf81c4d5ba2c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5336c73d1ffcef51aae4077d956ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d489ecfa88c12fc45fa33254771851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b68b5774f0ab105b1d71b6413b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8eb799d666b2b7eefd3f3e67bde4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b0ed853ccf7097c9c3a7fbb20a8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434073b937b0f639c41ccf4be5df3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9295030403969be5e97cbc686f65256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff35de54cd7af3c1e16cfba0c33cd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a845d8cde99e203570efea665ae2a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a272c3b0847a7a1e166ec2030ec5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483c9a76b0670d9c38ad4e6b280e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b7788b471a67c30cc61a6fe776d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e908a5ddc924d5ad9260bf0db947362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4257dba65d39649796be071ba1dee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9501dc3c615850e52d57fde44bf3e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e45f2dd57ea7b3c86fd1b9b0ff9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a9d8ffea5d346c1bc816a33b4d85766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b012b37e739aa15a89e676e82fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1bcb98402ea2877c6d116a68b1d3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec7dd60b99c434e44854471229e8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec11f67c06ed28978f5b0f1f0f043ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ea990a44c275d075fe7bce989c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d984b2078ffd570c690aaa0b7abf7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4093055cd5ecc6c262cb5fb6a20c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94172b545e5faf6839470fbac3e9897774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08597b9f6f59f80c20116e654bf2880f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99bf0d51a6cfcbd9e0d1ab67d7074576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40db37cf0725325e8b0336ee68aff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e1444ed2b5584d828e1bd3617191178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23309902c3d417aa5a52fe855c00e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab032499a00e16ca6d3ee790bee251d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e58078cfeaa1a02f46cfc8b19a0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a79c0759bc463dbd7deaedd77aabcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eb545f59e742cec42265580e3951d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20418f599d85b51065191be6945dfebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d2030098a4ec4a1c16d0641475f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e31c7a6ffed1086bda6f2f28f6c9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448c6c0bfa55febc11972b8ad8a99b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf7cfc5e10bcbe30ce298c6b6e33a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358ad57741dada40ce04559b38f5c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef3ffb9bcb35049f0a2f9076a2c3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac50d7167fa5cd9c6638339299c56b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0be5c0ff5853375b33797fd36cab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceab70c2247453bc40c3849d875d6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd3a2a5d48ee3dab0e1d2b7870e9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a63ea8f69aeccc75f963220e63631895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ab5f58527535192b9ee9a12bcc2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4e31faecb8610862352176ecfe7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68663f54664f66af0824da950b0a51998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c1a8e8eef914aed3b6196c4cb0b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b66f5686f3f92056a3ee6f0fdf0f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a412545ada2751f0c098de9905e4f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ef201451d80f770796ff0dbbbe8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0ba84a52a4144aca04dfb6417de1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de1d068694c42ab396ab33e914ac1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda587e60b4085fa04cff51cb393cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5ddd98e9eaac98a8e27d516dc5cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02102ac1da8b05c2065105be12202107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2a3d7bb7f797a2b280c1accc6e72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a1a024e893402503b995696f4e13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad4bc99f55f2ac404907e606ff0fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d084dc6ba17cfd33607d67090146111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e3f112048df0d446fc17d548bd04d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311985bd040ad000988719c23d617a57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bce39f014dac47857beeaca06307114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2179c2dfa07e79bcf565275f6a4d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe80f4c9551e90e2fccae8c80cad90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf91cd1395b2d5f68b91ae36d9d3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dcb4f37250f3e71733fc720a92469118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00847a9b03afa86c0be19e62f9a47b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b558a83647be04e3e074373e5ee1d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad144e62d9dbcaa19c7980f58bc18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3465ee969dacbc42b8498186d35a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea71324245fecc8a2fd6eb428e695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318fb3281184a6cb546ab51bed58319124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf431583c09a3541a90dcf86582c33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba7f97826c406d498d91b982ad2080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc676f205d92d9b461fa5c9b61697b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f11e91698b7b7b7d84592f0843dde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d78bdf66403f0c22806dcccdd15e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1187e42b0a191a1769c9a3e3d42c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb20a6484f236eea1b85f72531cc26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32fe9a75479de8dd172d1e2e4a808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8c815dd2379a0178bf274dcd0927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ab00886fbca8d258cfa0933126f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d9a9ab4dc83f5cb271063164b508135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c3d1f99ee6478369f644530563e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e24a136d3597bd604fdabeb051c2ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57870b1f0de29b7ec5e88297094409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9705fb1942711067eeeb0d441553139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d703271475b41a1e8400cf5e8283140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c960b6acdd930861e494157a0ed93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577daef9c8759832b1ad13f391cbc14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df21cf41fbca79166afb70fcff92fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6323e0e2c875ca36c4875c5270fe3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911a6db2b9fe197e29c7abfad4ea46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead1e532855e9de60546cc29b804dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3f485ccef04dedfff3033947ca50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64f71ac54f796ece9d9c1628f412c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15616ece0c8f9d02b4e77e249995d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560d9e5529afb54081680a200ef93d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f66c410d0c5e391b7b89d24ae7323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01017fbb018f8a06570afca901ce31ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f042a6f95423e09f638717188baa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd93ed215e978d589c88e1d6de59098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b13212d7747fd87acaa5f163d168155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a90b6bee46a99206f4160fe2c0de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705d06d6e4c4003d95037e556b5e97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d3c33062833a3e78503b523e7ca1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d55ff9d8fe7b795fc9646997fd27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ef7a1f9ac5c8df277241ff7dd566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb0fb736a6d58a737f583ae4ca7a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51693d9240a47700455cd58bbe5718162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a66c12fa581b78abb47e19ff4d94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eae8385bf2aef921d1b39d2cf1833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45ba5f675f19c8f945e3dc32f3f35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b540c05ee2531639f5d42d29ecb95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087d22706d0004db5608e0eae8dc40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36287d6746c7dd6d70df5222cc0f76b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8f4ac83083a0618a0b6294e6205a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0dfe21489cb7182841e7214a9021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919be789ab6c375e3d5315b1611f6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc5f8ab6ba8a886443b48e16d0e79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748e633ab9cb554216152cb1ed6c06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38cee1966b7264999be4885e102bba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a6c809dc843c35e980b8be0572dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4376fdcf62a1084cc169b1f7f525308176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7118359cd8b6fe6a96671c8b104c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ef1f34ba00623bc6bf4366e51834178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c97dd957eb14b8c26c697e124eef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f324ef61cced3e72051680b91342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba605125af9c2d69e575aa5115c5c05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8897f342eacfb94b54ef9ece0b081c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe58d9aecd6f7946567b860f6ea89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc004dcf9abd5e55dbbbe0c11cef92a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047baaa7cadf6d89f72155e0d38d7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f1fcb0e8cd0b24127d86d19a2d6d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee633c5af61fe1415b790ec5c325c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c5a1964e3bad82cb88731c9f32d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4beec129497c1ce69aeef3227e78be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc4f594619febf815b7fc4db0bd24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e38227fc740526e458a088731eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bd8421025255c6e04724cbdb40c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b131552f00dbe2209e1a9d5b857ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b32e77da81d3f48636e6d88c2db3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad24f20698960d0aaab06365f606dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c0bf3bc324fa427b1667ec20c7cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde56ef0a609495a47aca37c4a76e71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1dab97761121314e4200b49bc5ad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61101ad0b60a6ecd675f5f51d617497b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a065464a05a8dcd05237d08109c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d91953de4540c21da96486607f82d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081242a5e8c10d663bdf718370bf54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c6cbe2ca2ff711eb40b2158bf591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a8b4cbfa9ff5d5c0b6add7e7eebdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc990858e419e10c252a5c8bee21f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd023569bfa81650762f1110da855f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559c4f29d7c3f3b99eae53014f2499207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b632b9cfffc382254bc8ed6a059f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cca318094c629dc58334bfbc71892209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010130d95fd4d638919e3bb9792c6e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5d1788d593a2206c51c7a596c328211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1c9358b06fa46d90552add8ca89a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdedde68a8f9993fa99ed83b395f630213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39131da4ef5bed4c1ef8369dc86c532214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691476325939155b46f3a934595620c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fcfa3a062f0b522da5b6c57721def216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df363934b0d87254a31b7f7126c3593217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118341cf6182d774f202b977e47b379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7fc5a637be5068741a147afd83537219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b557f78b5fc92a2b6f5ec1efb609b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190422b0ba3c532b433ab0267741991b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a154c02b1e59bca77c9e22e159bda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e4a87c11d0f13cb748b311d57ee66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed85a34075338692c75c8a85f59c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11160ff688acddc5c4ebde8d5aa660c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24bdabb5afdc988973da9d4582a6aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866c35c40e4fb75fb6275d26775c87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8710d2c26376eaff6162f2ff2c484228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918dc883459ee4ab6af13adff05715a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b7371d744178654ebd6cc22fd670230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775604fceaf3dc0113ba86f0db7c1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860406cb1f74b5b1cc4341878bf33a87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b704669d0e0b9122467ad055719db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8cc2c24234a43b09650ed8282acb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff847f5ff0bfea0ae835ac5c11f8985235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c84f88087856566de19594e26dd55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51bc6dd8fa2e0dd21530700e1f679237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3b8cc127b2c48058394df8af988c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea887afc878ad0e741cc5ab399bfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfab541a4a16fa3e5f5f951ba96bcc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485159b5ceac749881f0cde90df4d52f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aea65fd5c6c34d64c5495317102af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ba188728711683c6824d068a826ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095ed72406a200a74748ce51e3fca5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554596e5ea34bf3d982309f83ab5bdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbdd6412cc0ea3ecb35fa7a428346c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222365d198045fe571f9fa9abafe69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ba303895112d07971f13bb2f053bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401bcbc32f45e69261e68413e61219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32976d2315f899ea1e7b87a4e062410c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1eb6c596ce76b44502aa9554503fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e02c85b9972c42e201210672bf1a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162853a73bbb0d48e1bdca6e205cb77f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d850e0488c877ce72a5f4a627333254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2c85649dd2f3a616029170392851f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7b61e63fcb558aa83243ce450555256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698a011daa0552ae469bf8249876ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483a3e968960c69b3262cd4b06c3a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6fb0e637504182924ce7f8176b51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ba8e0946f6b90dff8f08c13c68a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5688a80fe35df69e0a23693d386c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b622ae0a6cddac2295b77130b20d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f55cd62ee9e99bab3724f622b2e8cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a0a251f8416b80e8435065dd3bb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac59b4c99d430a1a5653ad3ce0fd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8962a3d5850951ca7acc8c73a3fab5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b7df445fa7089d5680b15ea25056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edc2af73895b3dff23aaa2bbbb5b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fdfb4985909d2bba5da7bd48e914269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f9c1c66f2dd78b662cab3212d7146270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62dc19f7463c14610293df4407280f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced2c8029eb32b97b5ead7baaf6803272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e871307a73d770894530e368f2e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929681aeb5d80dc64144ca01bc50a96c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ac1dcee05db3f68d03b1b490aba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaeb767c092c66c4daf6b3a150ba59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87d10c037533d3ed359aa4dce4a269277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e3d170ff2a04d37a356382846342278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bdd940fc2aeb098ec9eed2e6a8132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6534a48908271f02f3327a61f4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc2bdd3608bd25993f23ff65719bf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0376369d60cfed846c90293c09d4a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3536f4842c2740520a7d2dd386150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdc26b75a009fa74f8f0f05960acd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c3a2f5f177ccf2b964382da850b1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c8583ea7e3a8eee089c737d272de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a06bda5c57bc41f7cd45ba28089f9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab826ef2a0394dd130b91d06b255fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f4ce3ddca1885a2373aec83280c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5aa6939d48b1647bf5296ff09754290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12ba6893faed758f7b5821669a8e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b671bbfa54597644813d95d5ca1ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11632626c479ed8ea5469a71143460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615621f4b1f952ab3cb3b49b0821941294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e82be37d28bd0abfadf7e7a482dd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8ce7a96a508d809698a601f48c88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94aeb1a8179139e24f89577bab6df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fda85363438eb4c5b919f53f2c03f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69a58e75fe1e83a1e39a169eddbb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065eabca5b202fd73f2a5e1528fdcc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716468f0a034e6ff4e214c3f3210c4f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814523c9793b0b59d3057f035f6fe7d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba322fdfc04ed3a3745a544084fad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376386ab36419366bd95375da370f4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7956afdd317504d0ae0b226f882d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066a1a3783cfa57c7b6d73b5a040c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1ec92f47bf47773203469c308de5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a75605113603829d2e71c3ce854234308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8db9fcd0229b994b7b500138c025a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdcc6b5d30524161408fe6bad3da8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806348375250feb3d46c6542b6f3a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c3f72e9bd0f14e72c8dc4a1e0ed0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec132de029aaadfcdc52f8e9146e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371133ebc113b8eb789ec98e5eda2f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273361b6769b38891016542772f25aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadae357dae927122ac5030d6be2c78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4177194370b68eafb1b978cdd6cf10c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413525be412d5770e94c4937e921601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23a2afc2d6aeec837e04b1bb6a3fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b1d0696178242c370beff3890424f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24712d3f587149f2b9aeed8a7adc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e7f392e618531289c52a9548ca5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745afad1253e13f2d21e39a27a1f8fa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7fc40ac0e815d7c5a0db7013b7da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43d107149a450f6f605e07139c1ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c748de555f599b4b4b2b6b0879a0443326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024c302d2908242107b3534a3d3203327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289083d99b3e90ebff46c54beb6f1f37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c8cf39f4614f44611bf1ba162eef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb24f92c26c8653b53c5f7eb537de8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ced98bc7d666ed0ebeb85b9279f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2047219f2a1b5df4d16b471cb75e129332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917083b62205f1a9ea7fd61696f0ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52a8e7fe795c0d47103380a920ca2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c085dcf2b487fdb1bf22885fffb6864335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fa97bb0cd53b0f83b68348cd484da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3a9057affa861c0045a582256bd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae320d014dd894c1823be7179367b5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cdd38c367a433b74d23cfd3c8ed84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b56134161f0a7e408036fd5e7b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bbd13c6b9e082844b2c501e601ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb58517f867bab4a1e4b7938de8e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28639d544fbc749176e0f46693555450343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb25e17c80f84342a0c4ba41eaac7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723767f3230401e098bed8113f58192345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d801c8f96af4a45728c908d6249317346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9cd2946b01236d0a06d4183e5a0ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd89177cecd8b6b3e61ae7e96be20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f576a030688c00dff3b271f3a6f0d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3ffa7b695b66835d81e02d76f1895350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e72c179aa0b768781442aa3c0984351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038276de845f4b11b8121574fa92d0c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308e226151313aeb053eb8dad84b7cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535a44f4a37bda59e824f9f82a859e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb9ec9c7d993abf23994ff95c15498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384160f382438304405975b1278fb973356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453776e94de2a6cace44093652e7faa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902690b6d3d2978e750568134a15a54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734300d833d3590bf95d326a4eae3311359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeba186c8f0d19c88cabfde16e8723c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91af0c3400aee05b00e98e4e54ab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c13cef2f8acff3710699f1f4eebb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ebb61e059da800467f88f6aba9e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301aab39d782f0d44bd751bddc5d78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7013685f603670e51318d5377dea49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4421873f34324cf52e94ff1a83c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f34f52439235faf772893e8730815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5782fde6b4bcf085dd15f8ca674fbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff511325ee1a0658631738403bbea899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ac6d28d0658ca1abe28245f9efbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99116a9c7e6caffa9220c7b7ae2ad368371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eed32fe665a99fdd1886eb3111685372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb97ad7f87b983418de1141724693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e187644cf845e13000acb1aca8092374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9f5a1ec056b1877d6796739c8748375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb21b5de098a154eb483769e58fba6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c02ce94aaf767c854950100249042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d75533b13a4ef7c6c8c8f439c39dd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff77515820906c0b10b435c415dd7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03287c90a2d33376f98b24d1d204a455380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb9750c736f7a14a8d0392f98874a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3304e0590f61ce4920d57c6cadf62d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f756c3c1dd101d39703655664fbceb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c72eca4d7987de524af52c3a3d282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc690c03a76410d7b442502ef071ba8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d99b7162a32dc2df9c5c47916971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518b7e339a068f70c696f3f76b4b50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f700d20db5fcb11f21f235f7c136388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c65e3f533c82398ce7dac5ec72759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0c7a56f758dbb487ed29118e6c22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd10f782372252095ae695c65c2403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843823a49f8fbe0ab96b48b0fda2d4da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062023ad08a256bda6daa4d8188dcce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0560430f87e6047aa4c9a841523773394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81fe225200aa646cce6dc350ca0cb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdec824831c5f8cb0cf75c8846cdc3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb56992801cca50db03315530df2fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e0f3fce7e5ac9cfcfc05c3f5ac3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b3d082456a5d9a347b5793f4225e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded990e1aeafb6e7571136c72f6e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff0a7393a35095e9a46c8941a7319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd25826ce4efa847e31442a3184d6d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1340a789a85daf86e70476559690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca101ee05bd1f92e14de6b4bef34da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d13f431d407e8b617e7f3cf7d7c1c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b9b6f9cc197c7e6ebcf6c4efba462406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a993b690db3f42ef2ad9da3ccfe1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397cda87e6779ba335edbc45fb3e697408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c74a224ce87bc42086081c7e60af4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4d5a9242038965571483385885a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242349643494bce3f4959345104b6c93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b00f63a93c2946df9ab9fc8280898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cccf7afbd4486754417a8f0f52c1e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107041eca3d70191205a9b954ab156db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc394c9d292ffca9993e9958a4b16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf7a11961bf9c9372413b411cc75c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21139f53542a50a70c6cb50990299f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d627c6905c42d1dcc868e5847168ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34bf780d4c0dc2980ed589c6c1e3a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959592116e6ee2263a15bb44fa279ed7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e411f24bfd09db1c83a5d9ccacc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7b653a30e71d407ac9feacddad5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d1156a31e203e9c1e48b173dfc2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b0541419ccdcd65918e4fc0d8fcff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7764b951ab6fb8dd3f506d764c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042c6973c2060ad28cb9b8e676f3641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f25db6dd37773349a1ec72bd4e410427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2971216b3f99ef42c9c7dace0c5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151eca3c58d5e4ba47460b74ccede3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54473e7d93890be5c5cc86a6a17f607430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b0387fd1794ca334f30873325c418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a210155134353eaab7841860278d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8516e443d466abdfa534600e91e0945433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84abba0bd7c098fde4ba695183416434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32a191894f05368f5e3c9c768bba9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6601701dca41b3a197428de1cbbb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76185d5b8df87de14b5f98eefe1ec9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9a18d2c2711ac397469a9db5a6af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832720748a7035793c8487903e2870a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23617858e25083a920c716291db548b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee660242e2c23c84cb8f74be2f2dfcb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817de671becdfca74331b5b27242b21d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce510fb20ea8b80577e63668268c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29a2c081527b11d5b9298c60d5a71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf997e4cda5b0186471232739d0ca4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c5eda400f3b06b167d135c24610c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31ccdea33cdb9bc4551fef8d4e5584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8cd0f7b731d787ebb39ac51ac4d20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1b1d9d985f7054ee5678b29586ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56be4489a571354e020b704a7489f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03186d4aa0b62714b2ce7de1921ac72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29f1518d4a60cc78fab60eedf1f1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39eca84fb3af3113250f48fa8b2ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519258559969ff95e25accdbd4a26460454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd259f0b70e4d03ad5a383b6f16ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2ff2e55b507c2410ba5aec20023e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b0e708b38b235454004674bc15aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462f44a7a1dbe57d21d630437140b90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466401f398048ca75ba3c592d26e0080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3657c3abe8211316ca3714154a555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ff6d5c2c1281485f8681f08b10e83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3be6c91a02daf1c93b89bdd2ee7b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151009877e1977b0413ad163f4adc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db81530b44c97beb3f555165977d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03cef64e63f3d26f6e7ef6464434b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca99915320f59d8b7b1938318bffca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9f3fe8517e49e6b08ccbc8b0e63d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25362eed3ffb9eb0646a8a0bea01ce9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915fc69bebb6cd38c39324e43f1089c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7137ea7c2b0581c3a3ba9bbac1008a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf584678384e6ef30f68cba39b1c68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbfe7c29f6a60d79f319dcdef7294472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3ee498e24c5a142970469c52dc9d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26036aa9af365b3d73f35ce71a815474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c93c87b1ed702a03f03f09d6aacc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ed032d2250ac4e0846155bdc4c53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2185dff930a4ed71d4c9414f8098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52144e6f0a1defe568945e480b8ca6ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1fa97fe4ce72868326977100feb26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848850099e42474befe940acad630b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f19eb6b78282bea399dab76407174481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c34f183415719ffd7a5ce60d229b99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195331752476be85154c4d7ea94164483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c08b95b818dc67a610855696c61ab5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1422ae8d854f05f50151a85a184d70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf768a778452279b4b19cdc877c36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d08cd79c3758e5cfe8e2f23ad286487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f5da78d3a8f2c6370321f8db529b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cfa612d4263a0cce2da43e433ca8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be55729d397f0e71f237732573f997490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d11a0123bd3ea101e5e2e15d8fe2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa74156f430913cc027c7e2bc6333d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a55ccde8106de46ccfd51a042a5a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa12c16581c87efc5977478fc9cb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451fbe60264f8ca4624a2438505c8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c111139c15d844751e9513ad5f110496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311dfcbc8141e353e9ec2446b41a048497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf28a4456fde3ae809e9a726e27691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359e9f2679856741e4103a75c40385499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e5566842996eea25830ab63bd37e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc039bfe65c67f3c73dcc89cc30bdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449b1bf1602f1cab6eb6da783272d74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f696a7fee07af918277ddd70106be4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c34d5048e1b9930376a937d2f874504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9837fbd63816828f2901f3bb64d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64297320c4f581dab07011d9974eb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ac3fcba96feebada854b92bfbbd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa10eb917251d43ba716882616bdf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf078ac04a73a3a800bce918ff6f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f631645a738669f7d3dc087ed695c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a30339c8db59ef4aba7e11d200fea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa762182bee663b9f5caba299efda083512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce931dd67eb66a41ec3e0fe77af9f53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e425fe2d9a76bc4fa11d6ab8db909514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d3e2748912314fbd32d1bc3dcaef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b5b96e4be5e968533df4020d3bcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4af1ecb8fd327294c06180330034517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4cd20dc342d0b94cd1c58f0cc1b93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b83df8e0df36c4182ecfeb56ac0918519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811962bff51a44a497c09f74ba2d38a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7ee77535ad47961233b68b08add1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea4a3ef5893d4ef1de93d9e830b76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6867da7aa6a2c376c460f6143fe3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed8c4c20b5908d893ea7eead52817524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a45b29e273550cab04a948ca0f7de1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d886275ab3c9ba006276578c076294c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9605738235a85cedf0dec534d9eaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f6ba23b4337a299c10e0b12f7950528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7655c61253613e0d3b5ca6647c58f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a61a7bc2e0834223561a18fe6e28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93777dd1371af1ccc379a6a48670b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57b8b824be0797de41b43fa829076a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865ada168c621dccc8305bd3974def533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ba05e29cfea017d6c5fb2348a0bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480993c0980795c3427535e5479ada3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad753508d1c5cd1450deee6581a9fba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962ad7128560bd501a6775275463af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601133651ae8b8feb3a0f46f8885bb72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4c398c02f7d652d4c0f6e9b4d3f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc597d8415dcf4562ff653707fc869540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee396bfa545aaf1b3258ccdf6701b72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd884171fa81466a2dbd87c1057ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959eed3fe05069025692db0adb5169b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb62385bea6afdaaac0336bc9db4cb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825125475ca41bb5e9f438f52b8ac6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f8d4d417fa9c9658affc52229251e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f471a6dc50a8e71acc12402d64eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8203491d482d14d54a9541434765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a3c8d9f7f32c5a2b1ebe98ec75b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccde632b71a99890e0fbea0964b1312550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1de992563f882c1001817572f58e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e5403fad6fb246e4e6016097be3e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240e12eb04b47d3914d17f5d15ad1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd45fc0abd779fe5886124a71abdf8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc234b3f6c182850b4cec7baa89c41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bbf7f4984324d05ffa01053227c44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75343be5e5ccd9a67b3eac79e20aa5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6611224e10abc1027256ed871b2ad8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8fb861312c427f343c1b832d1c60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e49a363733cc50957ac48281db227560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb54b758443d5605367c6ac79dce38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd9be8116b7251926f36421b486be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c0f1d7e80dfb5264670fb2814f6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406219b610807c3353f891339d9c3dd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074c37aa1fb8b56d79cf742c212e54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e421a11f6aa9bb3d7838b08607c947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775980acf933106470a3179dd03b8bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c77dd653fcce44b94f6ed47d55d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d640cae0277d36f03f00aac1a45aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129fee1a01912aae64ec9e3edc8f7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2ac26c916d72ea79448b3f199e278571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fa0a1e9a59cc1beaffd19a321a3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd149cb6e6ce39b296841cea1a7ef2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f265038286ecf80b9b29be73ec2852574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ccfb4cacbcdd7a07fd2841454dad7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f128a86465d32b5454daf672f814cff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52c7aeda6c19772fa1eb97cd0bbb0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27300ee5a1739b72b48a1099b6f702578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0c2b039f42677091aaffb7a55beb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b4104d856192fbd30d231798862ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e65aa6503847d1bd0f35a4e80516581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416debcbc406ad62e0eaf6958474b27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f3382bd072eafb645d1e927d6904583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e060b1960bfbf92b08192b084a9c3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d115d3b42373874e06c40cf1f5c94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f256e3e31efe81d8fe26b5466d9241586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83839856472012ceccaf40789258c9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a862876d9689e4385afdab3616ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2434e3d3607c8d3bc9ce6da1335103589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba82bd0f32a1191a6b0f3140bbdca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ade7ad0c262c92dc5cd68f3b1ad2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3b012ad4a0f5007b3f3706903a745592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3092d1efd75356997f274e9b75b822593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76b837600ec7e409ec0365746bfe5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a72cda08e8984665271a68f9e79c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bbbadaa0d5fa97bf09fa2c734c25d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e0a01e941472455ea1264398031d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92d531f397a20163bcb0c3e80e475598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e0d0c74532cfed6042bea52d6a46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aef74331a0e02380ed2eea43df8b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3b44a6463ca84f8c9b358686a7e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8756771bdf84ea6603db06fcde3fc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750c83bac3f325abe3191fecb45174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a2f316be1509f5acdf19a929d949e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893efa250e98bf05706cac5e98329b4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1907b614845a25bc04e4ab40d407c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd743bafe106421fa883591a19446607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333507ebd44a36fa4081407a0f8558f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6c73d3e5dacb99376a5a3cd20e400609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104b5698f249a3e0b247869f6675c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88693a7826d854a032be4be26b100b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bd2f9e8f3a03a4b580fc11fd3fd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4243c2c25947319a0cd97f9f6938af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79515e95a8a1a9f7cbec131c09bdee02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a298433f732d72d0e965fe6a4272819615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6acd0c5c2283e618af06860b9194616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fb0d30e8ad4040a77b768d5d7d2ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c249e2968ef07618d08f7493b2715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef569c3878c6cad806a0302f0e6aae0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d328c26dcb5580390446d42fc93cbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6836ae08462619ed0082739a0d96c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30915d3dc3c918f4eb51386d01f02f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe1375a4b2573432c8260ee8489a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a75cd69415807a2687dabd3f82b1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d746fcf68f1019fb48911028dfae3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820633a4a28b338ae3a6d249acdfcdd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae7ca3af00dc2fb5a0e16f71fa4ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e6c6f2bb2031d09dc149973d7ba65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f283efd581afe100c1e83d9d6b64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5add7e32292957726dd6fe3b36de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13142fa739c1c15b697ea92f666a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29d2a88115631a1c80135db70f293632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3bed999c617d34f2d1a413aa9fe2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708b159121ed0b6fd92c995e2212e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d124d24ec2891e6805cb68a6e1bc42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8117dcbb2fef975c0ea45bb884d564636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a2fbefd7dce65ec743b80db0af0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31918426dcdc75d07566fd4619651927638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c071e159b136cc4c439785afe6270639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb36ee438ba6d928e9e3cb6c1f8dd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856cb16fb39713d20aef1388609cee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6f5d719c5eb84f02620e38cd5136642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0b2c57be03177e9f67c9911f6dac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dc1aa057fb6f2b8d0ed0011cca106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa779c0980b1a6c744ac0110624718af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19e32efab1e46628a5bf93d8f97ac8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c9fb5f9379319b84fc70fbad6d020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3a093c2e3cd851706eb4e7b1ee47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2af33fe97da1e0ad55fca8967326b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f5efcc37610ab354de9cfddb07b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec452e33d0aecc91c2bf9a1df28d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cf6c6ded9e06d51e00be83eb7d9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fdc6aeb4e7b9808ed80bae79198d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b79cf1fafeecde83f5617c49f097654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869ee15d0e40eeb81044c761da013c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d4eec1b6459b5da7766d2497d6a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b818fc444afb49625e9f1db8e502039657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56392ba715619e22b833bcb01403b622658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5238d0d02fc5b33b72f0d74579c0d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d210f2811c8fe41a005a244cade72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24f06f333e336ea6f5815779d5da0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390546b5489a4463564767eff280fad3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a85996c339d60830ed72d09b7ba60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee18009f417783d66701e159694552d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34fb403a1d895d97c2310085bf5cee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5f208b718b5c55f8d2742252e954666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6145f1e4b6512f987a3d62be72a4a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701db2748c31b17df90c325bb2742c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82b9edd01af84a4a05d4b67fa9501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3011683ccc018410e2132b737bcb611670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c58f2c9b2e47e435459a645e9c718671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375cef4813886c9637af05d7615ba40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bc8a99e18dd6b025ed88a4516654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314653c42db4fb32f4c6d5ddb686a8a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed6b2af3e721084e13995c270eab0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20eeec79226307bd2393cfbe18697f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e55176c0bb20f4b44c47c36480aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b92a9df49c0a16d2ba020fa76e89e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf17eeee11ad66e950aa5a1f0d22486679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e7d56577fc085e81e64a479319eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799e50055eb4d653216afb6a6443329681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4a011d3cc4c5d9c89f6baa7f2a32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881fe95666ef61ea36d8efb48f64b79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36f85369cef67594e82e7dfbf040b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9114aed64a2a0ef80c3424c3a5d05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1dfc00c43ecbba173b6380e6d54de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f14ef12bfa98235e65b9ca061abd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db6c27d753fadb4375ab60bdac414688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e532a45a4f21752d6dd13019adfa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a8d532eab77b60e636d9f90424dbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eac2907eb28c1e9c240e4a329ecd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a8629fc34d38384d2e65fb95edb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8455934843e5b64f2c227451c05c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51129a9abe0469156071247dc4d500694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d183fc3f81864c6caec561b951489695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4c70c322ad0f737200999479929b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad7601b3d6189d8c559b5f62abd32697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90cecfd65ca80ed22c026fac8ac33a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca1a41ca48e6ad154f3c23858c2461699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d6c7576a646f1e889fe6c58c3a71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cda12299d6bd37f05d113d2f2b158701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab801f1cb24d9364aafd9dfa9591e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2907494311dc942f91f151e170524703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9ef5a2f01b68f7f68f3b5e1ec6835704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c4f159c00ab8c48e03d24c0b035d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c86e9f07931f406f6c1adba9d54f5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebcafc7d383691178799d8a13fd94b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93049bbb6714efcd6ac1898026b5b08a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3fdfdb7e2b0a7c44b192b274d544d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c208c1621ecc9433f8163b44ba276710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b22e6838c2b4f85c8c204d82a8cf95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6a7e913e658b483c992282067383712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671aa3405dc46759aa542578ebbe497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed2ce0ade67c088ee28e72632e6977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67d51b110ab4e3ba101d9e7af7e21a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515875c603c6afa0113a5363ba47102716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912bb9cf845f846cb6290f5fd05fe7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b65aea920c7d2cd92790c92ab1f3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a511e777833cd8311d5d9adcc3674db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c580fbea3637b342ce5620e9d5903c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a319847eaa3abff95742ab660a109f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32925ddbfe21776a9e255d4952f036722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d7329a452436ae031fe64dd5e79a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb0601c2d4151ee51d16c37d296c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1d8cc07e49465e9506be371fee6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227c09da60230fcd507e875d53716a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22228b372892bbbf08538b4a9ba25f4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71608a5a431e9fcb0da9f6401dc11c64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612fedca6c949b1df47c3f52a90477729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e559a76c715ddde373beaffab2ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43546714cd303fe0bc3742c326cb1cd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a710de0237a84156bb7867edfedb539732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb886f12c65a355d8fcb6aa12f7a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f65bddf5e7a9222fdd497ad7d6423734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320694c5a02ed17cdb78098f299aa009735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a69b2f8d1c05a2af696d49fc3280736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfae66b32b577974da43ff9cb1084a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f66b4e893474242982d99889e2e87c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a2128c68eef773cfe6898277d744739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6576ea386105dfa1dd06a684a0ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955b4012d5dc266d63f2970928ee1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c39d4c57687419e26cd0d6c543644742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2348dbcb65be669df758f6f5436f62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b28cf0ad9889cb103200e861dfd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993976cd953c22022bb8f4820e596ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc886e581d066c25639f117f9c9f6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858f8f41264e2eb0e465dc43ea989b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61a942fa8fdcf0f63ab37e7d55684748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1207597a224572fd8e07718f0c9487749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb6376496f74740a64518fac05c38f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb171c2c27e21c6406cbae1e3879f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b634c26c1417a1ee72d56f70df75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff4a45b9135d4fb302a2f10028f57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6497b2de054bd5e2757bb84cd1f109754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18187f1dc160b06901adc87d22d9845755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c96539e6482664c01122c47ab9e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd0908d27e276ddd148cd7064a387757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8ddbc7e5d60b25b4d5d7af302cdc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d3de603b86d38227807c5d8e8c8d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498bd0e5e0ec12c21585e5618571eb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749872e9150f4db4de4466997c2410e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff45f90099fabf7422ec60944c36ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704aa3b1c9079adad9df1ae46ded8694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d2bd8cf1511f0a1276c942afc1245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62acff796668e6334bdfd3d2db8cf056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94295e756d17465eb7ec80cb73300c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992e673e4d2f8319673a4c07523c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e197dfae7ac19203979fb0aa1ee2ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b18e4e168cd61c5f6accbb50e1bad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d36aec2f0ce23f36e05ef67981c1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e390dd6dc35bda1d01de5f43c6bac412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d8df6e77aa1248df7b07026c6d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1b0b9eeed63afefbcc72118e1ba1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57e8b1001f28d32ca6d63edf85bdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767521b12cb60af7484bdab2794bae016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe3c51a4e68d5ed7f108508415ef517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852657241636c7d7099bc68a06cf4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04747ff8eb54a17259647c8745f27cd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf68880b279bb41efed4731afd58ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa8be8e0520e8a6cba9e0269bae6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e927d70544d6b76abf9c1835be6ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171928ff50df65c0010ca654abd0ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1daf4ff3b475973c85682283225adc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9039e205f3bb814f9d15d126bcd461225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5de0c2b51d92a70fdeda26a68cfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bfa31f99228d81fe1b122f43c111227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d620f4d22b34936d344a24137c955a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fab42064a96f51dd1ccae5d0c6eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d95b070d5375cdd64da28f9789c7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9031df09651531f4010635d7884cf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb051437623f1e4fb2d62269184bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c965a984c5c9766cd5e13070ea36533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a62720799eca491a66eab7906903834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25be37914f433205cfe6fa257365b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f08bfdcee0477b64aa997a29ce5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7cb22794282c7ae1a81668b3615be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85957434e39286298d5a022abc69a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322964e693b5fbaae12b039566e94a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75041f349a749ba4e51cd4c8fcbd282b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d83ccb791d9d75ca9a35cb84133f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb538cfb8599ab83769b35dfee4cdfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa326d33a1f392660f9a56b3a9c570143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf2ab22e6144291140c7c44fa60a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ff251692221f1a85a2500a12a92945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144990040af522a7486093c140f5cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629888d0c8eec6a7233e68937beacb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bcbcc803fa1d6ffb3f923206a08d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39f0b49a12ba7689c42dabc38bb81449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e97dde58e3b66b3f84b6abd24d12e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0905013a40d344f97097963b966f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b774bb84181f1961a10a593ca8c6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656c0a363b012a0f6b7c79bbe8d0bfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6a2021ff053d4ba67d5a1ea73def54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4dc2a01330e797ccf9e58eb7b32d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e913c3413e40f70e5da383b0b154656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd6d797b0b63928e21d8c3697942e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4a907f758730f730dc8ea4da2a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833df7af12439e23e154e4447f61f3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583d3b5b503c1967dd6f4a70e274e0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94579a79f63842fde91fd3c56b3f5f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc9a4fff53f688540d51e5174785062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a937961558324355ada38a1076e5e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633ce41b64137f68e21698959164e0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702a587435e6d236873cc2be03f381165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d33cac2660a16cbca530a9c8f0a8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2189d596fd78966c61c930c4f6f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc3bb87c4c167fcbad7e1df7341eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55597a7e4853911f5f7b7ba1f0dcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8d71092af9f51098e1072ca7104770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e1ada1dfabe04a7ce7b1f88f463c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f430b992830eda95373cdd912a35372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb5104fe62b87e211133950ef5efd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3d79807e50307b67143fcd44f86574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc008db97f2d0ab6a9d6a57449a2d3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af90bd259f84b886abd23ae45553976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b2e864f66196e56ef00f87c8840777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494153575870e980d59385c040bace2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ef7d0518c03db383b1d54bca32c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f51883677b868e9474fd98d8b01fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a3688a3ba3565db05d4f26b4c1a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e888683f01db125eee584c1c1e609382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25943a429c3a95c02cd13b1d3cae4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781820d4f3b70235903394306f550284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9ea42259584b58d36d6a5c7f33e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb23c7dd5d632d9e9c31da61ef44486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0820b2eabcecd7d2a35380c984ad85487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d961826c85f2a083035a7141419d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ece64a2115ade7de798639a9aed8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd507f09868a5a9779c8885479ae1aaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efda00d87475360171475851da0d2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8beaea5f81cc44414163316d230d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247833014207fe10513c7df4604475ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2247354c0801da079fa2de8dc680f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e56342da827eac35a6c1510da16b2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3ad31583a41c398391ef0fec60bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e8ed03826ea7064bb3eee6c160b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1308104e66afdec7690bb04304a9f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730524205457df9670e178df964fdb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044cf48970ca93ad8fcdbb23328de28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7b8106af76430fcdfd07c4815fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e2595d572c5d232dc5b22cf5a44e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf19d42c8c00e36c4ff70ebf54fdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d4be620f0c4ded5074ba79a1135e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe2d25f2b71f8f90c681c5928610d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d152afbe685a1d0b70a702a60c0652106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887d738806002e9dc88b07e612ceb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb763502cfd9c5daefaab8eac6ad1b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49965f19fd850d676431ce261fa00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31b95b817faf4971cdc42f4c4cb323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d2458e94c8b660fe2c24e74adf698111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb312fce8f23290946f546533a1c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a9ffa3cd9729caa764f8a2549f53e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a1847caec8465b8694a9382bcc606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7122aed1372253ef44e3dbf7e53c00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9856d8a271d41e0ec98da6e5fff9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de7e702b1007266aa349471fc090d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70e1c7ebca728bd401fc922dbfc4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e42dde60265aa53110f9b2d011e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c8d8b4087b9ec84ad4245f63ea287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54141493d09bcf64532d9801d333b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22a50eea94c7a256ebffea2062b01e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143ba6e54ec6e66a3dbcdc854f74a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b149d196b9f677140d115f1d62bab99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082726df9ab38068b090705aff4faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b578ebcbd509977263a0dc173312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccb6f29c84fbce1117885f9e8d0ad2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920817f6f64974318cea16a3300d86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1587d73c063edc9e7d77218a5be54fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fd93249e9088a1993acc5d7a387e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0b3a2cfc25bd84bfa6c8709ba77a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f354d3df811c81ce076989452c69f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2f43396631a16d40d9a1f4c98129133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74957e8a76a81c647b6dc8e1b8df9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d285ac593118138c06e86482d5b0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235d99d944da53349af0df10130d523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2473073f464aa8fb81851acc1dda80c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd004147b9d1a15e53727950c060da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfec66169743ac2f8c01e628f23a2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bec4c4cd6ff777757e785e26d7b574140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b2a4557c5b12dd5d52b2481c80a56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903dff3d66dd25997c12fc3988f557142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a594955f752a6f8b2b1a5de26a2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceedbd3417e8524f7bb6dcdb259c8ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867cf77fcce1ff82be1c2d93a41e70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af94c38a241b5f42eaa4c6837cf7c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514bd6075d4b8a4ae307cdb4d8dd10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700791c759b9064b18c162e2b5b13974148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b75ffa5b0a21b95244f019e2325f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9d0da130dad3debf7399452b6008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f288cb154ee399a04eed951a8d880151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d071f6bb508e2e373280171e0f181e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b758a7b617b3db6a6799ff340d60d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba053a50f72833fd57f1a134f2f972a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ca012d56bbec1c576e7ba5b2212b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa6a5e3a6879deb63765f86678b1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934595dd02e44379b5b28171ebcb0984157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb48ae9cb70bf6d72a49852b77ef51e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1199b830cdeb86a19d26caf50de6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736b8ccb9e14d62d1d36b20024dc326160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a1589d276cb856b8423fe76391f69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88d6759a2df3587417719a32f982f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc236221561f41e419ee54869a7b80f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59824796bd69795de034c5e4b90f00f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6294e24b642c85bdd1d8ff1f236fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985c221c74d48ab2dcb56f180e8fd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2a24b8c01cb97520eeaaf89d646bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda87ad562eed904ee91f766a5771b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d997a3b770a2bfee845d37051b26205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74406dddb79cefd6b9b6e8555b57f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a45bdd4b062ba0e0d4f5721962e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096dfcea33a445e1d770b3096e40c74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019075f39c88fc46fcca8ffa2b99aa0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e901ef5a062733c0abd56c8322aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6824fc544cac9cb0648a1b454a88fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa897eab09b5189732cc924c753002176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86faa5697444eff5a9880b660aeb82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea494088fbcaa488f0905e8e50848178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b841fbf643df575cbfb2235cdc34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c167b4a9f2da349b40e655afd2508180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0102a3a31dab554891b1ad6d9481f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed09e6a6228bebb5880820a6cfddb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372953f816954fb8c04a453092cebb26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52861a15f1cf4b85cc44d420a559e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e062ceaa439f5e6793bb5774c5cf00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbfc04d2d35c93ceec2874c45e29b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f024cddbd63ecb7ca0199f5b2a20a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fdbafdf12fe07cbaa42791ba1900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d18fe443cc31e5ed462a71f50b72a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3440b841b69843059aa6362b0f5c95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9a6a1fd17638c08fbac71b982635191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191f3f3b34bd0897ca5234911846ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb55ce8c4342afd27db3bafc116537193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124b8e16c23973e6b65c800c9e27e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09127cb74c76c8c97c300db58495f05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab4342e37d8a5c30e477b7fcf67c8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5186db4edfeeec407a72f76d7d145ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848944214a4edad55ea1c1c24923cfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3254b9c72faceb5d8f1fb093e3cac27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c0df46a9fdbb4cfa4be06da2c85a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c842845fc696b1503b6d32f0282f03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127bbff3a30f1b26fe33e3f931b5573202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e8bff403d631ca325dfa44a19a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6cc0f16e0262510265e95fa1151b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a23d814e0cf0d0cec308f091deab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf411aa218aab80a604e1a68698664a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092dcc27c51f126fd003c8d3280e2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e0c8bb99c3f419de9237eb43dac9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d9812384fb885575d45b7bbad96e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717fbea0816f528618408a75a81786210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144899a7f8aa470db19baa23c5aa7de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef45403a64cc88ce298a165cadb909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4b665145653eac0b710d8c9784e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf31ce41b699ffce6f71f515924180214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb432383b5e965f7b7e5ad8a9ca418cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782e223e800a821e90a1a758b2b498216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf7ae3ecb8d0a3b2d5c62ca8d3d3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed28fd8be97a28438a699d9f352024218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91c63f7d283a6e85d696183877450219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67407a2b546125af7a2dde3305152f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4205f6e8211ecbd161d09a915ae1c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196faec742bba36547810388dd64b82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabcfe926b63b86934897b4bc57de10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e6fd829342a8ade84105ea079eef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c76e2d31f64c9ea9bbf6ca2b59f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e7e6cf4551df6c3b360028d4fda4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2ed8077ecd9c54ccb4a831bae68d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e55a1d69806d914487f0fa50b3ba9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe59d0e8bb62be0d55f35b33baef3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca65e30f5053b4f84d48b7c556d0d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f4ee19a8c409ab91fc098165f6f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a2c4ffc37dce329545b06af9a00f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafd28abb60d91dece14fb75114f717233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c234d2b6947f3db69b749eef5ecf671234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b03d51c33b8840e69c153c55b8094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f662d8dd62c2f99961e5982e98eab5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf186153b62bf7cb22587a6120bcc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263aeda999e403e6f473ed5efa6f6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3d385fcd92a2edac99c8850cde3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e465ac75ba195bc9678492e3e95cbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6eee8c58431695f69979432c43da5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524eeafde3e498b085f5c592f29328b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66679d0b52de984fd8b40ac05e7c18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3d973a7281b67d7f5c19b4366fb16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f5a1313da0018acd2d6c2f8a913f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a87321deacb7eaa31b571169a290246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d6086d0b20b19dcdaefae6ceeaa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf6b5449d67aa989809deff78c1c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6804d2af483db9fb74a82915da2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0bde0cf1d0b744136bb002be35882250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e8953565918d28b26b9fbac3df9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373a4a922b6be236a807958b31082f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89990722ffc18a04b2b78997708bf99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f4e5144e6bd6a55a0c286b268831254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d58e9502495974964b16dbd0429b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764670e0b9f9bd312cc8766b8728fcac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905d6ef98ffefc27a1b8742cd0ca86d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041c6fc76f4a606237d1902c2926bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903bcde0ebde2e817e68119daf9368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610130b5e5a014659d5f8775992c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4ab5a99fb97f9a118f9e6495c9f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51562e837d3ebe0352c79f8347e37db1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270fb17dd0e57e5f1f2d7681bd14492263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f910e1bb9f49395fabecd60ba01ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce4c53e3fe7d53210c25d3e24ea9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af6d5a8a693669acd9619b9497269266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8f5a014fb9aa97c49db85b9a059a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f8c46e859bad688483e916f4f1731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c26ac9d70b7ee6676572c60c9e8aa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d75244f9653f4961612c74f421bf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e35a3c91ebc4e672a4af1fa0734c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f076a90a37f483eb37c552bb727eb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91e633ab86b960a34c4f36e825aa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d9ffb284e04639fdce83d64e9ff8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa85ff0f4b806ad80057bb62f8778e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28cec54af942972c04c157917ff9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534909d3b4a29c209318d0819e502ca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1fd4d9e1fb1889418a8ce016c3688278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350069a7ecf17c8878473ce03eef3ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b3dc28dc763b4a9db6f2631f3fa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c474c4ba6bfedba7118d26d355d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58520b5ca36578dc4875358338ed0c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25249b7893f650003e5392a7244c398283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663902f9d0264b171c68385d2a875b84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94f642b0abe654b77f94f5cca0b1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790edc180c1559c954d6d5b626ba39e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffed4175bb653bbc77b4904886da58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ccf4c127f10df4f6e908ae1089c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a03272cf5f6f8e802699b1fc5ed48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a43e9af4d391fe30774e1ef97fc97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d189bc557753cca4e93ba568929c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3387d12f0eeb49e3e6b99be2a32843292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977aca2e702a05297d2ec2f81e03a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62caab7f951c59f47e8f3603e4ff9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d9bde99893382420a970d7f1f698295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60919884e59ec4a648aef87201a2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cac2c993a15091f967a37ed78bcb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b179207f266e9c59a0959916f1357e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971dc083832fc6e9334d09083c47a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86e6632c2bbab9303b7f10c48baae2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cb3fa8401d97b444246d2c7ee9c21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2f2d77b761bebe16e60187c3a2f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa127e254641683f96328cd87b386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1241b88db4b330145ddce0a371065304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a8685617d23b083c2b9bda4cd84e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d73d66690d6844a3d6e5f8097ec1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f70239b01927444f0778f6bd3f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7408ca0d69ea71e9802d7b91fb54eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1d69841fc5f44326dc8b6ab66897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953edf9a88ab9ddc2ed61ca8667228ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b8076bd2ca451eb1157f5dab79cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889569d830629beb0ad5c51e8dea793e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa4bb802daa2fc6bc25914e71fdc4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648d3d4c1036eba4a788e62cb203f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb58a1db495605b371f4d88307878a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8640209ff64a704fdea37c9425597c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb86d4ec65a34b46d95d747a2759fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd92b0c0e78f1dab667d1b24ba91f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080bab2db43678178ac0b058e04f71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c2dae383a87a2c5ccf679aa0dc074320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63c3a1de33d78fb34a5cc3f22b16dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db913583c49174177d920c8bcbe09ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db192acd3d383e26d3095c2502be27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5edb2376520876928ea788993a187324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054074044bf61306666d0b7d16beca01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c302c42351742f4fcd72cbe0b1424326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f329f45ff139055bc0f2d0473f53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543836bf05bea416e74d7c55c90ede328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973a3e5710d2d3cbaa4451ba31843c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073ea96bf575ac2843148eee2eed83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff80298d4d282d788390b68ebb91ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060b722d30e82ab7f0c324c3fbcc65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc22aff1ca2cd1a150fa11febd7cbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b984613adc307b209b5a0e91f90a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6489d031a84b4705fa8ee64898fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec757fb0e994b242953a6c9725f6874336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468f11d0f21369118b85763aec4f266337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57497c46caffe76a8408ea6c560f697e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a37131cab83e870a5bc67d4bf11ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a059374c753916eb5fa43079e1387340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b011e15ebfd4fed92d3be641b577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df903beafffc60c2174370bed3a6d784342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965164204941dedc978c24aea8ce324e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596ad5a56f9f917c997606793fd69c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda4aca3de135cfeaf085ec52b6d12e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a375b8a19308126d08a800d2e45f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537cb01c714bde0c59f02ca0072bf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a59393e79bb902c54546f8b2d2aa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603317093a20b919001df2a90c21161349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944c31718cbe4ec7709ecafeca30aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95b4ae85f513adb5c7677b5ce4b3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7a6f00500629077b44dd5e2fb8be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab38aa4074c98ec7c2a1b9f42d9c1a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43827d04cda073a4d994cba0193cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbebe83f36a1c9f652f0007008b176355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a2a310f30a975d45e3e7e9d70ce19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acc4bc59544538b6c9ba92cdeb60a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6a0d08621a179d4307bfaa0cdabbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0083a2c0225ad02ac691b02bb884e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92246a62d48fd1f68bebe6adb90aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42e6caab533ff2a65f2a78d34e7ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930075a8e8742951183e22780c6684362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ac667badbf9fc0b90043986d73763363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628976b6bcd3aabb95e5d970deb24f36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155c6d9ff6f1b90c637e4f81bbc7ef9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc77d23e3144662d430264242c52193366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19d1ecce38abf9d1753738ce229d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2497b7882f6d5e4d74952a8194de1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9546508444de18042d3d17eec66c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca34222ef81a7d8652c879e4ba0c8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad54a67dcd41436688467e6a561f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de33ed5e156c26db4f0b7d18d2609d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491818626ac2f862e4c023bcf0f0e9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a021b408121525dbb1ffe1e94108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985923d15c4314e915e42d7b1fec3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0c72226ee82fc9d5e750118b07aeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037e165a5356a594dc54706fc1c4b76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc74da364295257d6b7aa42742c054378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51934011eb2935a0c0261e707896b29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e486b66ec7780e13c3f5fbf77225e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746a5d1ba9e99a1223d0b8f989baf3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a19e18831a2195cabb58e562aa9f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e8bafc593ab2577922d74c64f8e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6fcb381392b4421f9db2d2b13c7a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a624163d8a4256e94574b7a5c634385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cf51f1e3ec5fdb6898c566a70ba8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1f9644c15f1e5f760cfeee53c14e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a50c18ae7a9c49dd5510bc913cbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2633b968b1f0b0025113fb5bc01a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a9136c94b06ef908fe6497dd9b54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48600960a215b2f0917f22b83a7e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb66f7b3926e1908240570ae239010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c39c679c3e6143dd1adf44a3c973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60d1d952f7ec648b27de934211d1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d4699e07c7c8d4217d4b7d2fecda2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab21495a18670edb45acede44d27ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a53c0dea88d516e310b3581b79dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aefd55ce87096793ac7f335197987398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967616b0f96671383c318d6f69c7fabd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57ad4960f26540b02bd3ced37bd1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e5726495aed252a67e1feb809f533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434259807fda6354832464b968a996402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1af7d801444318fc0bac3adb20cb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300bb3bce55b2f9139d1f0f24c9812404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15105ccda54d4445981d5ed27c27ed80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f357a42fe8586a233fac616b5725e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8157033bfc8bd43e0c7c8ef1430d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503499cbd081143dd97c4f102d0ad3f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370232c7ef15488bb8b1119ba2dcd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45525c117a19689887f68b5555e0a14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517312243d3c1f8ea70cb10f1155a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2fc58934bb64ebe4e29f140c2be0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249cb87f5a5a5c5a7c34aecc6e90da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce865f584b736b306ebf48626c4885414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af05aebb0da782bae8f495a9139561415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e76d0a6874c17482abf792b6296d54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2ab29036ed3a911c24a1048d4561417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30afc404e00069a74231e92b0831dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da775ca12da1a9c9a51345b24df53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d453421a23b0b7bf82111579b62e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658d3ce81574485de6726ce50ff145421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c090c27422918716c216c09cdde2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaa0a13809cbc7daf3f5817fba1991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd3dc8db00f3fc3a8d51d3841aa11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d052fc43d3355e262d94758fbce972c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20f2ea594a90d9b02a5e730f2458d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c277cb884bc97be3a317cd0c3a12be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9168fbc7724155b40ae38a10ea9fc68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe064405f99c6d282abc8d0d6b980429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed5e44c1ee90568693dbaf49c47a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3209a93c358b1e79e549c477d75382431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d823bc45b0035fe35f9c04dfdaca6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159995dd34a46be124a0540d6d44187433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b353d0bc2b31438afbc9c5ce9399a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d95cb6d67bba1acad5da974aab5d4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fef891144631b1684e20a8381061fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33becfd070a8c10eacfa9fb9d64192e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f819c178af8b6b17cca97979239416438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4d88769637ec8fddeea15d8ee1c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2df33cd033ff08aa4256257a1c3d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888289e3ff0bb0d60024b5ae70001f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbb26c6e2f861eae58f3df6a292703442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26279e1d0c6f15a6c18befca689375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a449b493ecd9f0e5fd0bc8073b2ce2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7b22f1c70ee8803ecc5b111ef976445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829166b50521b593b0961800f991e19d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f370bdbc2ec6ad8de35fb85771af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387e5664c54fc1d409a520e86ced05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30f42e963296a18871ab812960047e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64597397952b8904690e2cfdafd17e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ecde79af579754a3c822e4ff0732451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b48910d079ab5fe89833660ce8ad6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976989f42c1a3b8c2f8c58d7154d61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e76f181336ac67739071fd082e538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24747be15ae4736c208f9c6a2ea277455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba569414515c7e0b85e37b4b4b94e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e661f0b3d243b486d91cd6abcd08e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908856769ede606fee96f232d8ed13cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a1acf0b3353af7d323fc07d18eb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce3f42e8ec7eca3a03350f90c1b3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf3540f5a6d70ff70f809c8c55b5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8f635c4b0a7663a99d21a0a308e7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3bb54409ec486a34ec9eede33c5fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff327492f9b5d820e77328847f8eb17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e9427a2a17350abc75648a3fa616465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bceb98e607d7c718bf703766f8e6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba0fe18b823c1503d21586ec1f5518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff9cf05575235e7448afc33309031468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec851dcc0f1e48be88d7a6c3c12d06f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996832dbfda0fb4330b9d0b0cacdf5d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62839b9b5bdb716243a33381b6a5c7ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72597445a1bba0b2cc2c7e1ac96b530e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df74a277e748b1b8aca3ee47d79ec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e620591368470c49e46720fb091b29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb32279f36870e1a1a7eef0341d40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f2f8f3432f096a88255ef5373528476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bf704a8f958acfd46d8f222b595b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce322fa465742dc8575c912c338769478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9ec10a1330ef176428a0d3b78a8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ebe9ecf265d74c20e388c44819e48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c63cd7e72d40ea96cdea856c3794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0d418812e19ba5dc9c220486d268482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ace586500504baf769f7cf95442b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98429e3f0d19db6b2528e40f281a337b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475fb40fdf46d1a51c795597c2e6b89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244ff69fdd23d62bd62309ec4cc0457486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be9311f02b4b7152fdfffc201136c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787e93de5d161b9716be15e27a3783488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce5997a22e5352bcd1afd8f635f0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a0b9ab3579a4459b873273308b3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f8019eee64690298d562d778a96b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f94909e4492681c351f846c890137492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092946962066e36c085eaf41c35b3de1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c1b102b81c9436e0dd37e541200d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc322602d6f08cc25ab096c0034ab01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c2132ffac2d6101b46889d907d73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cc518757aa5f16c7b2a5ffbb1f85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e0fb0d095d438ce727797caa93ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d830b152b544cb7065f9414bc4df0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423f4e29ba83722f85a27cca7ed301500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc62508bb61963a5d28c5458af5f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987488af192582c3417bdfeafd655683502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c148173eb2ca2e9af7fce59da1713503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f4449029442a77b036403f87a77f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab76c8d2c211a79e86c54beb6725a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b7c6cb36119c2f2899ddb59bc885506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a1955faa24991b4aa5e0a7465e80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed75d23301543be0a7b4f259e75f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2f24a78ebad0e784c89a67ab6513509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6025ed35863e53bca01dfb7ecb42f54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c808854f41e8861702b03024af71fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bac005dbd1535b89ef9974393a70c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a764b79dc0e8afecb09f49a9a829ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1f7ad4821e971bd0525265732928514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40cf18b3dbf42489c88ac57a7efd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a4ff3b3b461a057ac2681064fd13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11218c40c95ef6f3fbdb1809691a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e7b7f468a6110d87d4e41dbc7262518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ff0d4566caa275fef1b6d3d865f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ddf02bff89b0b0629e95012821006520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddecf5fb299fcf248af19b12550da0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e143f95164c8038fb58e9e88c2e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ebaebad80dda71aaf08731e2471c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790637a0aab1ff490b280efc66f364524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f070c48a027a4707fe85466bb94a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695e151f8fb7ac2fe430fea136114ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e28f2ffacc8d8319d374905d717ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e9f0963c281a79498024256b3ef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c1ae747a5240ff465ac92f11be096529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f5faf52e71435024e24784498fc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89c15de326c3c2bd71302079345064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a913863350fbee75ac00c312d35668d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32884b02c05788f4ac9215cc6f2dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43532d12b86b52a5cbc08752cf63c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d216ffacd995173e5bee213fa4e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e962a8030fef70839ae514212f9d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe8f39d30c6ea26015435b8b1efb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e816b2e203b02062f826c0532b05f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df02e3e2b1c537f267b6ce6e08534539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2906ba02235436c17fb5d129a879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579812d672695bfea88a9f3cae2394541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955748b3d554a0073669f153cb7a83c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b03e8a6670c45e4fd43b6b0624401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008b2d5d7dac4bf2b59c308d7f5caf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0294bfebb99530c45ccf9e0c38e51ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa6bb588d1f7d6a59a38048fb6c53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc754800b621609b5a27fefc138c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee2ae8d53d8a436f151e40cd896e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4e0585655bd243c9b6a1fc1d2d54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46b890318297c0e3e73c543972bdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c7b1c92e232b01bcf47876f155c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a485d724401e2ced0d1686303b78f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e793eb4e3202d386af4b768158d57e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20303aae465be995bb81a22e442c69f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2aeb076ff85cd3d7cc8c0ad74ca3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad477b09cccdde1e35730085d0501c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982bc216477deecf43ece7c3884ffbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3938e9c15b80a3b7fffd058f25158558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06398a5c7157cabf39ce75a728157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e81f60624ff00af7a32730ef68ed6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895fd7807d7e0ec6a320e8996f6b74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727828ea25fe88ed5f305a0905cfe8c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bdd3d3822890ccf9e08de5ae5eb12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317770ab2d68dabb569e94d1f7db28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e038181ed80c378e6a1e32f423e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231d0d8581ca7e1bbbb9f51d3a625b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb46ac303f3ea6a71c2e63c0119f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc430290df5c8a5d24facab5bcd593568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fcd845587fe6922590da94de65ad5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab3d91e6f227e341600a32aaf88d26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc5efe9eb5a914577b13f92d2c287b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025472e12b72bd0f9763190947e3e6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd415b946faf61a792b83f7e8dcff39f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc73c7284d18881b19423dcbff1b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9577eee24342705ac23ac031289efc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5d7e37b9638a23d970193ba062063576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dc06c6e5998a4bad2277e7818683a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c8c9f127649e95228d86e8660ee7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd2cc9904867e157fa88861920127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9866445a63f22c25ab31e1cdd2e502b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bb9d6164b4807c29ecb21f6b052b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e29c409b17367600fd4dcc1d28e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e409e956f6b5fa04ff79a0f0b83664b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fff4f2aca39384a9213ff594d0e4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642972e709831a913125ccc8e38145b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19566044a4c2533a976cb507af23a082586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74897102d0436b5a7d2e1f02b4e3c3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64adcb7a71c89d3c0ea0264b17e0e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5c2a96ad685173b4ad6c5b362074a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf03c98d1eb50de5ad35772aab26e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc36ab78146e3c7711ecdfaa21bcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b7f8da1ac528c07f4094bf880eea6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c9c65ccbb52ec8b85fc42181803b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d6037e7cf1ce346e65bad3ac2154594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c840f6cb2bcce392ddd579d1ae1dbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ac64bc0e65f7ca2e3a81eda8e3f89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1b9248b44299f844d467bb4b77bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ed2de02ca66384ecbc01d3254776a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895cbb92378610b838721feda9c37cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146b4ad438441fbb720f95b542f7c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a221b304d9bfdc909fb32ea81a98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aca57010aff4f9bd220d0220099bab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033069a34bcb075ab32f9add00400949603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9f3316eb1620c1714bdb29003553604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886451da5616a9ced5552cc5b04820f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5c80dac005b3d079d3a7703d526e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c314f559b406ded66b560cc88f3f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6efe2ff22af5910b142fd06dcae60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e667c5c0a83195b98bfb69048839857609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb37514fb6f688d172e26705853c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbb1fa3cc701bd41014bc395d31d63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3d3c093107b65db7ff59c3d6f204612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362c70d883a4eea4cd494c39dcfc41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0117d6a6089e35eeafaeb14173fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebbd6a3721eb83312c704a632fa193615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352faf47da95fa0fd9d9b340a5408ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78422e369660ea69f67ce09ae06001617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13a8c2f069bb2ce5c149eeb9acd8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770d0e8ba5ae8c3fc59dc1f8c1a9ce9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586fd609a3883220bfbad92062951f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d119ecc91904255153ff925b23bea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bbfc1045c1f4e8ff07e2b4b4b73db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7e48b30f231eab56ab863a604d4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972176cc0ad4759825efcb36e73a48a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ea60848f570138fa2096c7a2cf6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727995708e135ca742b3d5c6eeb42e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18193b97ef3e0434162aae57ecc14e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2ec1562bddaa00568f4b66725564628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee0dd9e12fab276bafbba6747514f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12d3d9f8c8776ddf2bcb4982a0431630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22007833a3f94a5f319984a75441aee3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558746a9160e10e908c5f75ee0658523632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7bbd6e644e2f141a4055e641ecaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592da3ff39255aea9a1dd5d9a2f7bd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd8bc146d3cb9d28ac9a15f99ba080635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72e39a19f15987fee149265b4b41ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285745d24f085bdaa2028fe1ca65c69e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e10ac98d912129fe49ad54b7975a3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e88192a4faa83cbb837834bce0f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1324ddb7c38629f6bcd8773e92bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc03bf712f08c879f54fc169c607ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ddb180ded2d13f1ace5b33a6f1562642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f00503acf1209070dad0cbdd53268643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2586a416ab27262da163649246a24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c867d7efb1ba47bb6c881ff28b90f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b1b94399583c9c25d6db843f0edfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c0d2bde1420f7cb90c2cb630b1840647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c747aa74c3ba036e7afe23bc4b346648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3108ebdb6c6db8d82bbfe27292a24c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036999367e12c3fc67b2c2d3f53ee929650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217948573f95d3bf66e0de9d77b042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a1bc8dd29052becd1296af3bd2512652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6135597700e48f6a3a90e583b200e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a5460b49f30aefe8a386e3f7c906654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941582aa5da3099ca50c396c866a101655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d1c37f2d8d75d688d36eb009c532656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f230cf8ded59dba93b27337609e8b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8c9b842a7622631a62e1fc0098d13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafed382a7b3eb1fa897778b41efefc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03411ca334a89d3d7f88939655dfacf6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f50c3a549190e04370def99b2324661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddc5a2009e4e1d29f3f20d54f7f83b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf42f934048e562c6c0124cc4c16f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879c3222ae604e688d9b0d7a4fa4ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60344ab23b746eab3a3b9d7233871665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e93b96fafee05be9d8720739a450d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345aef1804745b0e9fa6980acf2669667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e304f9bc46fcbff6b667f189777b24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca5542d1f3a056c428ebb5fb879b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081327fcc1b57d5fa3207d12bbf328c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c694fa32d0b5fa00eb57b76a71a038671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45638aafa79160b3e72787200747a0a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a77590d294e7878cf4f6bef381946673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd98234b7bd4c63a372d42016610b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b45af61f23f786ece02c3e83391b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f625bea615283045be1a0f1e54b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba095920c31ad68d5794a3940f6a8c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feefbd9080182ce4777787a7f99a2a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a61d822ad4242bd3a5e4084fd8db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f898bffe9d2525b76f32edb8936b75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00192804c015448beaeddf3ab3da2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e692bf9aa23c5b9a666c4cda577bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c09a9b84a94d1b519fc3bdb9814a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89209316ce2147a64abc9e114494c6fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58facc11293590dc7c779ae3630efaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0fc60da68d7d8e84fec76f39a3c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc938e530bf74b5c8566715b6436a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46aa14e6bbba00919e7c10a0925928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d105d5f946cb67112b8e7151cee6f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4544168a2d38dea6166dfe87350a34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c16bb492328710178e6bd5a765fa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ecdc431aa857c4fe089263b31372692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b154cef2dbfb76563ac57d2c5913b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f8759f63e3a1d06ae875916ffd93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d45a7da106f01a3916078c83c7af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ac83a312f883af0c3e3f2e2c3ea2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e0e0532ac36c3e6e8e737d40053b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ced65937604af8c551f39880d2c55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821945a3dc199f0dff9be56d4d927ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af99d499113f1e39285570da7226a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c86579d7d1d28d6ebefc7267f2fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d3c56b4f2bac8c29b29a96420896702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b48a06026015ab2d207c8844ff06f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594c326715a750fe07bc67573e6806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07972e7165a99fd6c811e2ec2d61a31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e8db15ea9011c02c2e9208ca9e60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d471d7ad155b48ee3129cba7f1b41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6750d0f1bb96de29cc77a1f6e8434708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8411856124b0e5ec5698e05d67d89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849afb98ea30e5e95acd25a1b72e25fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e600c110955caa5c13e524666ed0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9428d7af3a1283f7a60dc0b4507a829712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b81a3bcf0a442e20a56232b4c6f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e695b057dc480ecf1a3f08512468f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c5dc72ad947cedb0cc00cf3a44bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2eb311debb54e683f5941ee3dccc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448f1daff23e411c29654e1f559fc4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e2d9eea217812faffb0c61739cec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4beef786b5ef4ab97554be28fe36b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da7122265aaaf5082aba842bd4fa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b69829b1199ff830c3fdac543a11d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500825473cb5e47c3056e14de8e1f33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea028adb4f341e7108643d06073672723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00a273d278f871c1be4ed29588c3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a9eb9629e551ab633218c8be081a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94e67f7621f1e38fe270e78e86049726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b554a631e4d10585c144514b625ef25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f6c5d8637d96cfad82fc372d8cc89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd9c956d21ea4287c60cc080e1c1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e431f11ed3340f57765dee8fb250730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8019ad3a23dc16490740dad605dd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba82dd1c8b1b45b89ec75bf80e8d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325cb5c187fc23703eac7a5bdc356a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce15a3e13b2c065a46612b478ecbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469bddd7cc831bf8e392c0670155152735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd63622cfcec66767fb81eb8cd3aab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a1a5d475d7c9767f417659112d5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00448d068d5aa25d69823f3dd74d30f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532808bd74980224d6a2a992ebacba8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9c37265f2c94e1b676c05ecd63f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122968646864f28feb05a1867f680e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16403d62ad8c10683b0d24808efb5f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2ac471d8ece04372388b626c83e9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de013c71a07583787c19e32070dc98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcf07155e2a46fb3b7a6714a41101745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4d8a46577308c193fbc3c0039f9f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f7e720898898fe1fe7ff7703f198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910726753640b70ef9acbbf6a9055cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174bbf2b2351cbd07e0ca102010f2ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe8fab1ff5ca5de7fa67e4aca51d62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f542e5a1295dd6467119ae3b35b5f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f319faae773ff16a24c17869ca1cb4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c6f21ab9891a68571d9795a1f306e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac01782923ec7ced376903540c25c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f424e79427acf827761c6cb3cd1c05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5d634f1932893ececb9c87749c5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6749300b254effbc5b6cce1903783c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9ccc4629780eed885e0dd3489ea32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b2203f5e0805882e1949f455df2f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>