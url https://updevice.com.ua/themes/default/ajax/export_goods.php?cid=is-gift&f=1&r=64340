--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ebb36e2cac2ee3ddd3d29e91fdfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89779b137cb6c45d2bffb6bec74a6c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250dff60dc9ad87ac323f1ff0c41153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c042700eb0c19266f65646aefb30214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c5e95cdec71cf50f47a1f47efec1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca034b83746b852b4841fabed2ee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72c1d5a82c867d9793b85be18ae967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d26446617205bf15c945cf270ec0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b095fcfde3a6b12000930a3815fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e8a9586beb421f27e2fed5458a0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863696322dde8a3959e743f2758b02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c453fccc6b24f43a1bdb628f4228412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb08217f1c59ae4edbe9b69573ab4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0820f4843b37721696de057512c4e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db46edfa5e77a8473887c6a31559fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17139eb9c3b12b20cc3ed025df5bee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6684834a426e8ce049f731c2a1b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b803dda81afda9365c87314ffa8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bde13aff1acc38a63164c9b55352bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0730493dc6ba1f2c1bf2e8b7115e9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052fd88bdf5ee6e8b987fce47d4188d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70bfdd28544d5306366599599e4c5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52b7f23b55a1a6f4303966f42ae2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645bb7acc5e23552d24aa7f7539e6e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b13befc9357471dd0c8768fc32613225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc6c994f18e3a287e135be43a280226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed78621bf5d13e187178616a480c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33743c7dbfabff9770200d36ea1f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b32b76a0542c1a33e3e57547a39e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1eb34cbf5fdbbe73c3de2368cd63130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d53473eedc4cae11ffcd775edc1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970afb1b14ce4e766758694d638118032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58259319d94c66884a20cf73a3c9ccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19295249a846b5c7d8359cc9879b82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730129c661fea65342306860c5c3cd1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1044c65e7d163b9dd1254db827102536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ffacae4f1630f89649a4e2f82e83937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067c2760a6c30b813fc9b07bab6b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf83eaa1fd735d585bb1e14168e2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb33bba44ecd8aad285419f1cc75f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efcd975c429c1dd17bd49c923d257041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f0e4884e81d009f77b77bc04552c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bcdd55fd24ef477dfeabaebf8c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d921f4c37041e62c044632a58e148b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab8fbf4e7bb534a10244a3cdee0be945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8efe19a9e92eff989c6c8f79760146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720bd25d29a06cdf3cc03e5b34ffb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee2c344ff183a6b6ce5db146d463948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e62f23c0ff6f677b8c379d3c6494249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f3ac0e0d64fd2c727964b663c2f1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a4db2a2569570a59410c678e441851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ef5a85dafa9645ace5ae799cf6ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ec8bc679bc762e96cca75cc76de0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a2aa407e66417e5df37aed961c98654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb12ab250959178128e985429b30355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7fa69f4bcdbbff5b8d242474952156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0df8bddb9db31090ce3a8e16aaf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c86e37c4bf831b62544f5c4e8935558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b831b1d135e504c01041979d59d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7bf44cafb847407b2dda06c99bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd04cc813e728091e8f61e129e97c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4905527f293e70c06475f739e35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83bf319efb074f41251aacd0ec9a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf99c53042c23a9f98dee78a07b0a2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae73adcfc31c50f9597154d31c68dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e89c45ac5e8932ff0396c6bbd1df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce765fef70e86ef8562771708778d9b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f13816ba11be09eb5b47e802fee3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8393f23fb355d09c4e415b81a807c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f6977a4991bc862fa24a7b4bee43170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92662d327c3e4001cf2a54c031f3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2a70d21830a00d76f7082c31d30f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219f0fe924ecd13320cc50c7fa639673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19b1d0238708eba69b618e3706279174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3ff50eaf4aa4e41afc2cda31c67875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101747bb8b853672685b63518c05edf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d61f842c4d6dbc920c48c6efb72177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1ed51329944b95a212d755361ef1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a2c83c0031d1392508029201509a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168693ea9adadb007c42941ed0c02dc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ebfe4d860bdce5520cabd0b0ff4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494b0c5eae20aff8e3659d4749905c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb16f672a5bdb012ad2bad7986c70383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7f1af7d18ba9334da9a3d89cfacb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce77902cc39b1b831ce729db2db2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555215c29bda387dfc7792e36ea191a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b21b2b775c6569483b6cbc4e266ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b756a77f5ed4b3caf928a104b3fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc63d464342c431c5f6a6cb6ffa2c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075672078aa159f4481163eaabd2a9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b6226d8b3e3c12cc419ff78701d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa84a4c7ec2d3aca2046f1eea7290bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf7a31d3fcdd4316ca61fa36ac434093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5483d334d1f5e7e40d702ec32bb88a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a28ae8b22bc813a2cf5e1bce7d2a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b2d30a8731f5bb14a37a9b47723696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f6142b5158e7a779461ac08c7e5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d56e27dd506e048c67d18da402a3b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f18591697a765153af0117a4ddd2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c88be5429d4c27b0a88657cb432275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eee49789c5b8f152c0f067292640f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d607b6c39ed2f1401e75b5e1765d33d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b229b0d3b5567613198b7341f6b96b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1f4bb5f27b6c774773d78146086e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f2c723c70857b15fdf923bb48c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903087f79a221f80007d8203c16f61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2150dc55d6ae651b3c3469d95225c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87571e588add9b64eb045e54a8f10aa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e098ebdbd2d76c744e0ba90871b36e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb9390c99627a0fc6caca8930a681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc64c04d5e72e825ba2fcf4557d2d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27f0c8143d0841c3e7517db67701d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9301dc8107b37ab7c804e586640c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab2946e5dc5a24e33d3b689d0a62b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c684df752de459216a2692e829cc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57cbe44283883ad3407f5567d1c112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0a35a8b9b752fcc553f23cb1a346117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65408ca8f438c289c6b4e519fb3d64c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208abdee11070bd57f1125b5e689575b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe212f98024ce605126148e9f3ebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1270bb065f25373f321be25285e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e705c74a943b216ec57515598fd4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554097a0e6208b0eed6f2afffff928123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa9edc55e7e7634686b5e59a9d6ddf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa809a02cf2e959b4a901fbce77d51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f4b444c07a65725b1867131d648de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5a2b0e062566e50f4f2eaec83ceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807758e825df86fd31f8f9278ab4a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca584dc2b477f32712995ffeb32d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60eb1320e6c194529a727dc729e11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e4e12d8dcaee57ac9755689f2d24e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95b9db71761c92573149cc0de1cba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dbedb158a7624fe4e1cf627fc3928133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ecd5c2dd217056380a002f3abf6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14377675d9a213f28760c1d4bc5a39a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aee0be32758c47c40930cd44452cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd2a8438ad32af0304316d5b58418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757b52a6a7776cccc5834b5800d090c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf7dbefffddcfde23eb85ef40a943139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c261efd9c4d9640c7d01bcd63dae6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd21c2d1c820ee18a6e895b234d17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba291eb93b1e059f25da20335e987142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f214e44efcd89f0f5c5caba37d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee150c39337eea1fa53fd9f27140fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d00a348728fc4127c81d1aee57939145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d7645c4fd57c1de2eb176546b3c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4180a4692f32992d5760b82852bf3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a252e6441d5b59d7d34b0e57da17d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84993b180f125492d2bf51edf52001149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6de32c81b48daa0729ac1da68970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde8b6027a0cdb07661a352b4e29ef5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d260651f781b0bec48180bf6383a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36517daa2011f9d4fd987f696262ba2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae7a0be655647c373efdcf3a84861d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ae5da637fead5ca6885282040057d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfb779d5982bfa66131b52610563b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba46574eb9f20bc72a9bfc8ef17b514157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba83542d8cfbccceb5635326ad76bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81df2887b3df659571f264b7c8c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2751c4f6e5fdb29cfdfd5eec256a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcad1034327e766226b6a5828d1ae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28bfbe16705026366a2a2180e30f30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c42fa25d9e5e5ed34481375cb956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e48a9229f2156e72216ecd87365a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d32e1a11bad6846bacadb443a7b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c044f65e173fb3cd8ee9b747b18fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a904789543f82183ffb4d37ec717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8e933ebb60027bee1a8ec67d14aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b34f9dce38ac2d14e0e94d1f6892169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628f8c124a52404a563da42db80d5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895dfe224bed07ff7886aeb3fd16d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995e5a998dc9cc2072668f0ddfecd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389804d20881cd500242f7b3d8b545173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1876967b482f70927b2ebc82e870236174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afe8b4ef764de5d207a6a2ae8a5ade175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfbbc5d8e9ff45169374e247dfd228176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65517c78138ebddb3c6d54e78140596f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ce85bdbe9e7462742245dd72f9b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8941a7b0e6d743885e73f614b9a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f059bd5c7a96d7a7a2e10c17e93eb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8377500ee00f9154125baed98e8cc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a215ddbdd6ddf1697899ba1176d895e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642977c16d7637fde79e2a4ae62cc95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c235dbe8d611b3566bfe4f8ba3b0ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87135058f90065793e033bf3475c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc6580670c086e15e280988ed420d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4172e2c4b632c514f65adc3f56dc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f530ac965dff50a69519560e88d5ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067646bfb4f6176a37945bca488ab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3514dc14fbfe2a72a23f3cf6852580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685459e75ac6b8a60cfb7de9beef56c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79c479e3a5a875e876d5d01ed0eebd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de139868042a2ecd08a836be11c90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36c9d82b00da7539abfca61a43006194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f07bf2889060809364fbf593c2ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e1bed76415f74fca1076fb238fc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922803426c971a59aaca3d4befac801d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d59218ddf131c8d8eeeb95608914198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864171d9ebb5c8aa3d30fa38d7518400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9075d2c5afb7081f0cf78b0e9c8e9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8824e920a1e757278daf5e7f4728b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e575797e9f75495330847b256e93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fde74031f8dddcd55c960f996e0975203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b405cc73e6b88cddbc2b25e3403b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde11a7680d5a59c129e735e574b86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0a3ff243a4b2d75918a5d917932d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf257b85968fb79fd7b525f4cd00531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7877fed993a28c95c302121ae71b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1f7d0cabeb20eb3db59e46055cf36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd69a9d0c5f90bb498abe389182b49b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b012120155ad12c1f9538aea6546218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01caeaa10854364a8743ddaf274a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b13709d04aea8da02fe363224c1d00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c354978339c4f6945036c1ad507074214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4297ad4dc91a0c3e2e6cd19cf9bb99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bcffb893ac7f248869c5cae1e33c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bbb565bebf98221b52d324c161d40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229508d1aa510b99b50f0e9ae746a77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe368d1208ffb476eacc6494189b550219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ad9489e48ca99068d0babcf6c8b44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c405a2d6b25731870b76c26f3911221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bff6065cf8b814dbe1ba0a4bb8902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a93cafd4986555dd980c6ffdd6b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbed98f86ef3ce8309833956a1010224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72705db73ae9c69e04989fd1b228c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b31ebd8b34a8e84202fefcb6ebf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a38790bfd855483db808aa6da819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812ee681eef314321429427e490321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad234c8f0d44a0d44479ca3aab700229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f07428749f449f9fed029e4da8cd24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed90bc51870a80b6fe87796c64d900231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07474622c900addaa0c4e84253429d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa33dd97754f9d949417e73ff44403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a55ce0894107e2d885752d584354f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fda64e30e8762f3ab5529e7daf014e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412740731af32cb416dde66c7926dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462cc498c1fd87bc09c03410d40197237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3cc65105ea877fd1775980bf2af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad247dc345f243d801a40bad7831d02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e528566e73614eb732f7d683d33880240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0250efb5e1e1bc407d5058306a2ed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b41d94386044b3e730a359f3108cdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ffdfb1d8075de6cc9286b74722d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86b4affe8657b39a46f7264c93084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebe3a491a8dc18359db94d7d30667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccc2c0cc8edd47d0966017119b68d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ce269538d9354de56087195ee888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a10bab0fb30b80bef8a4708c7554ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae7072c93c5146274a40c00805b07e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78bd8801b6cfee7123a8e5cb651b5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94add0f3a95a6c408003a5202e726e13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788cf46e99b114d6cccfb82d419d287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ddc599fa538c2973cda86f2089ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f13e781b8f9f9581a4282c4334edb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce48f5ff2a8dbf249eaf393dc107c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b81d5beca9b5dc7b4dac6320810d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3edee5e56f8eee4e125d9b5963fca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0266827220e931a312bfb36cc5672258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141245e1357ecc074e40b43c17b525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019a5a6fc1673551147dcaab5aa725260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c812692e619518884c72b6f391041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9fc4298ab5b40a4312c6b24910a2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c6ff8f56258dbdb28a7abe727f521263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322a9598155fec4f8d0795731ee672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbcd5c0b0fc3c5742415f1a7156cf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b669b84c02c1d00889c58dd3271757266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd454c251afd517b5d6c2b407295502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c7940ed7922660ef0aec7dd1e146d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3315e0ccfb74650587806f1bbab1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b135df7b619e097aa4a1a8bec86e428270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90cd7decf620d6f97db471d71a007271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c091f20ea5a8c89571a2f168f911f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e26025a6853804c598421d7cf8905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f76e18bfa553160e63d33aea2901a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d428bea5f9701912a435080f3243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2fc99838c204074bc9ce0eef9338e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce9b648149c476dcf08e4f870dd40e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d85910e2b1db899757a004d0e13fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1012d50861cc736dccbbf0d4282c08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f021d4953e7c98f648d17c84c255f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b60d773001a65dde91134e1bbea69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3651f4f013e04d24f79a18226cc0618282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15bcc6f0a50b859cdb816984d235fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438ec011b87cb758ed50409d163fbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646a73a7f9806c96d4d22371926edaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d319420252655b236db863c61e3df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e601d47cb92866cbd0521bb61f2747a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba74eb970975d6325d94684b2b595288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e7a1cf16bfffbae159621db4e6ba3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2327f13ba823828c5b4431831438290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884620c271ed38b075dd14c3e712cce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f09f8ada2ca9f1f3c12de95ca567ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374fccc4dda4863f3576d5d336bc75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0412285e4aea744115efbcb5842534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b798d54784abe4b1e350d4324e5870295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e3d495085152421651873db60729f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf171fac66542b358895a8013653146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6046c6aa1bd9fbcb3d976dc071e7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d77265e7f965a72f1d6c62c8b796c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da6cfee24de28d36e127a0a34ec8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4aa96bcb4cbf247bb9ede95363632301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d818e4d5745b4a2c9ea1135a70b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cec0f0cdd6c4a5d77609fe25fea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878191785fb7cf9c068b4da5893f32a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea4683213f45008ad08911f96c82f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8ac74d099d9032a79f75cad29610306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce810c776c70e1b594266569285d77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06cdfdc9b819870968f9cc7d0b5eee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dba6e33771223a8ec2bab426a18e04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010af31368e7ea7a8e1146c82fa2012310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3727ee34d327f6e455392484f7c4d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502461ff9f308f54c74eb2d603baf63f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea532ae6fa6403a7712ffe2c26d22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2789837ea61739e6c5a1a77b0601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975291c82def9d5efd73278d36f3b6ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc68ad13bbbab2e99d02a1ae1fbcb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3677e1c92da61a9a92ac1b9e4781b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf29b3d59dda3e36be5a6be99bc67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841252d3ce20548a73f93bc545572f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090455d35a7c6386e3003368bdaf04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd348b8581d2b83cb1a597e3f3e6367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50265fa8599bf8fa708f45851a80ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4ef5439500f2df6e81228ed16c9f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dab8647293bb3d62ef7c923077108324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb49b344124cf2ad5f145004214dba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b5cb99cd1a0d294ab07dc027293e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be30eb3ea10f51042c098582d2ad3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5329867cb5b7af9cdea04f7e83b5e3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31c2ae8af0de8de2bd2ebcab156eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c18447da45378b649561c1fd1ca0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ee5a98a68bee56c4bef50f28120c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930966d505d4f56ca65136192ffad74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710ffc1c61f5c15cbd873ccbe8eb03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb95cdfdbb64eb54401e8a7c5d70a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b73de1bd778d7768d8ddab6bdad39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b9d7b5ec19e796258b9b40185b4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cf2db9659424d952eca698b41429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f3587789c9e2ffe1a8c670ac559af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7877b5cd4f7bd72d9634d06649cd902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ac992f76044af37cbe7b92a04e9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80cf893122f4494d9504cbaa4ee5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c023ea44b8bd3baa9c7bef09e277342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ce2fb019af2433329a12554382f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f45bf2a3045b5a57d4478bdbe104e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866bf09ecb187de5eab1f84aa7b4cc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8200703287787d5b62e8cca74695346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd4425482274b4f1f44671c821055347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d931ee0f6ee08a214c4ba5b9dd68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd39d7edc538393e3609b7be75fee0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541046ce7dfe50c1bdddfde9cb1d52f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69681e378ad978c6e101d8e559e3684351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4777fa33d3ff5273a427bdda3b98c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf04002e6c6dbb085a7300281ae708353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54080c6f8b1696574f5859aa8f22d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b90519621b6779f58c29ecb88d96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a71bda71c6f32b644be5733b16ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a5b158c62a1c2973c08b2cea0905357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ccc1c98f084228177ef239fc68d88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2bdfccbb9c30e031c0fea39d6e45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f234fbfdb9fd3c4a6d42f04878a3ab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a2737bce08ddbb9afd61f45b9a97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a603f8dc5a498d5f9b8a614bbb760362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abc1da292d1851d643402861922a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0befc45af0e6d0c8ae66fc17e3bd6d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453a1c3cf14500fef0d0db5f55bb06d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb47341177e97325d50144c6a65d32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4af34dd520b75d935ddbf8b87a4a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359accfac378f28825dfecdbe66320368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4e653ddd6b78515d95b0a6c0708ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d5f260f5bb8ce0ab192e8e96fb7cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275c02d75b8458762da1dc6cc5b1c7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866de453bdd5ee12d5d1551ca58ea6cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5ca1fd6b3f4eeccaf0a5d2c01240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789ebfa54d5eee9946de5860bb0eb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643ee4b2971a44a1cb9d4eb9feaa7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8abd39558d61b6413fecbaeba82a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267ed0b09199708ba5e0a3fa10e0f4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c416c7cf239a4e9bc1f29fc11f2f6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca85069e87e5a8a0c2da56238eb17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a30b66bc42a607280841f6d433b2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe150b0fb6db48eac4edd30b9601686381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c5958d2fee1ca13c9ab56adfbdf38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b46bfbb40e0ed186e1962cb105c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691837be6af4a0bf11884368ebae7b19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd331431960d30ba6ac54bceb424fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322854d3f5bc414f21493914488f84c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79752997dcfb082ee7eca9ffd2b127387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb8c37e516c1475a792a39e378902388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f0a597c1bbbfb6b8d8b8de87ca35a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7685082d0410ffbc7ce10135845a41c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd567ced271c0e71715fd1bbab5d3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8bb62d1effbb801d817a2f9babdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d84a79bdcca4d154454d27571903d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214be1beb6c0b0131cf8e0641dcb85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc3216b9bd5e3976c8d986edbc05ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b615b5e66e4bd43a713cb3b7fb032396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22e406bb92457bb41a469ba628dd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b575571974ede634d43cf5465635c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95b94de60edde6c3d0519b97de916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f73e1902be1bb590d29d92af55c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc448e08c1ce7d1a8e2bfad5918b293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98d0190c91f49eea6777740bbc71e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c96a4e92e517536a8431f0ded6a03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdce3774343748e60d207e3216228404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ed494fe5e9a492199195c272c01a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a783ba7cc009d519e24d0d211a6b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7fee7d0e1d8965797a72e3aa1a03f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5194fc640f3b0865e43907ccdcf0d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e9af8cb163e9e43041f54e920c92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e75461607f5f6cbfdf2f22f537127a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c450705e4f8a685cc0d09f1ca3f9c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821020179ce0322e0ea1bae8471235412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7655d3c2941d1f36c5982086ab720c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980a5b90d7e3b1ad674d7ff4327b0e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd2a2b0d3011dff21a2b6af1cdd736415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9905034de9d870342438a44f41922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289d0932163d40317da712920e8567417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d8f45e6e1eebe44ca3c14b3953945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06298ab0bd688e536a558c5ad595db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5beee36078f8cfa352a785c39227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd1abb790d81ad085e1ec301b953dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718afddb679336e9ace5393995e5a5bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1898864a06c7ac0b6438efb074f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1227cc95a8c1c72e5eef10f90dbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7785cdc8aecd5d144030ff478edf8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b182ac05cd9ace9665e9591cefda28d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac9a4a016cc4034825a85a8c3b3ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a901715bd60e93a7214dbbb966796dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88c9dbc0391f6884c69c6a4f07c70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03fd5662fa9b682073e4aac2e5101430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626b7d103d4dd59be6390ade0db7e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96271a42e9a57d556a6d4cdece66dcff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a5d6327183fa85f8d43f58435bdc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353edaba4b6a8235c87db84917234bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d58d95e16a5480258825283cad330435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627dfba1236e05dc89b3fed946bc24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2592b66ad83c757cfb45207035abf30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a42216c8dfb39a59b43d80004b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb19dd2dce733dfbcb5418f7c44fef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9cd2428080e73c49d48be3f2a7f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ea2306595875bf617372b5ab9bf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6988ab1a41f26379f12fff33a8dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84e1e903977fb5a27944955aecf70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78f9fa8bab9083fb7d96ea77b6a47d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea485b6b4f0422948448d6ad96646a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bca4b4354d2721b06ab2b36f07840446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885746a127cb82a84d3dbd8fb4d8182447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b79336a9e9cffaee078c4dd439de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156bcb20987a7921adb088ed207fdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f28a1409421644692f5d3d0ffcfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d14f741fdeb32d1d9e8f8f3706291451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a5ac764d4a17b3666fe169c53326452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc94d1f3684b6cef346a340ada38a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2cd46a5f2172f25b4429591403ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e0bef8f75217e810dc3f1a8b0e71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984cd321bea502aa00b879cda4f9ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911818cf00f3db338d4adee19d2095457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd6fac9e89e0f09730c04e4d24058c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f4e0f93513ba98adce674d843873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd194da7925204b7a5b24a88a1e498460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c16acc4d480b78c40dee29e6235e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf10f6728c58d21c338aed0e104e59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7598e8e05c24b2cded9f89978ac0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1369ccd0b2b917dc161bbbdefb2fda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa6514fa3a9f58308fad0ec1fd2b20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5333f712a14ca73ea440cedff04ba9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709101ed6caf4a267d659da6a865bfce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35358e2b582466e58869f73023fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d90b8fba477932dbdf31a3ad83d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a96b54910ce2c775e7c12404e445470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e4d7b570df70293b3287d6bb1996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b374f0966bbff7d9b1e8e29db1f5f6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb123e5c86fa55fdfeffcaaf5a7658473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811eb33e12399187f2257d50ea4647b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4033781d56fc97cdb5f3f3e1aa8f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9cb2a9e9c30ee5f08000af1c0058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9568481e3e62164b91803e061f7e7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77ea70588db5c7410c36596ec0cc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333aecec1cd0326982e2ecdcadb99c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd1d89ef9eb8431f6d3bcf894562b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f0cbc42b9e76aaea559499e8379b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71393f8059465147d2165d36a2916a54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117ff1b6948ff5fe47b6688e462b96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfbec67d5a0b832a8f2dea42821502484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4f0acae8562bcc57d8901abaf7cb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680f0fa9676e3dd84f5bab9d044110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeffe705b2a977d381eb67c71293b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955f809c8df2a2dc0de02828e759d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b1dbaf7a0f8258c5f070231ded01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bf3e7ce9fdcaafaa95358f90fd771490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33431869479833d60be75e7fac6d54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0599a3d0df3f25d8dad44d50d328a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7fee64ac612647d97689449af6b91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170a08eb3fc4991c06985ea98ecb0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c311a46802e3d25b84c55af167034495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533625cdb4cf396b8e1310cabf85a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f3ac87e76831abe36bf7d159850e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2245c38cdb3deed24d2e8d56bac5ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5fd1160ddb570bb386d70a8a1438f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2bd411b2c73acb13478a1b6339f2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e68142b3fd5ecccca1733122a5a33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b863f90187e69e8c200c9ec881fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc71572e7104a5a9f02fc83ac963ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401aee609300b7ffdaad4ea7aa36294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89a62f3c659e6655b038e09e5fb837505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01374f6a77731db57a51645ef44fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a90c1c119be16677049b5e52b15da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09436344141b3e6dc0223e7f7f768463508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973ef41e8707bd8081fe60b8ecda0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40d0c0fdd4a1b1b9f3c562fb64e44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a30abc006c441132d715045082dba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870694d4c378a79003bbb3f788a0caa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa9f5be38c3e9d6030714f1084d76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6324edc864c6357620f8fb7251c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a7565e269fe9e0179a5a1130dbd4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74486a440d8a9220f3e9aacfe635c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be28e3a07c14368af13776d36d6a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c7e27435d514a0f9aae1e42ec790518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3938391ba0e0c057a1fe54e0425e06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578cafd7ab1198b0756758b29acc31e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c040e33151708f5c630f750f48d36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c484a5e3e1ee30f5e3add11a5d745522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c35dadb2fb544c1983a8be9930891523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d0a385571e8274354a1b2353c386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf35e119b6c8f510dcbdef42b5de0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08c95e1fafe56d3092cf1c0cdaaea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0382f138201f97a50c1bf82a871a4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b593e665ef1dd3349a2fa121e5aa65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaea39c9c4fefe85def5bf50c156d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d996c13d6089379b6dffb1d781b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d07a673432246862957703978912531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc03809403754f980f20f5452539b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ffff843dde75ec1bacfa3992cce0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdbccedfebfe9aec250a461e5b8b9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653766d2136db5fecd91d0c7a74be4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2d68843ffdf1cfab6f9505afc496536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa74458736ed823da8021748918b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5323d8fd8c328f0c1d0f00e51776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020ea30b7b1e34b0f64084195c274d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0fefe6886168bbf46ef898ecbcdff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b60be98a735ab3177801b6a87be8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3fcbab1836a42dedd7b446d36e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fe842be30c174c59f5e58aa50f45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbcc991f1ee2c9593e0c7d277796e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e06f72c691f5f04546767f78543cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deceafd99cdc64e9a765dc76bd3e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428abe1c29b50e9099b73035a74a0166547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a4646c6ebb76ed53f5b543a798a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8127c42d7b4e118248db940e1a5182a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bcd7037bdedbf9c950dd273d6c81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffaba37d57a76fa4e59d9675f4ec1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb34eaea2b353ce1d0b8a4a0cd1e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1829eea5cc525f4b35bd1b273d6686553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fb684dbdf3eac15f593f120db48d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20d5be03ad0136ec62f59cf24f15d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9249831f60d9550aff62e812befb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a4928bdf1365ad0c372aaff7bc03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714fcad0cfe7fbba4e61843458d7eec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42110b9f143d3a2b3f2fcc247d8f75ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fc8ca469cf5e6414acd911cafe773560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7443d97d91f14d8777eb3220022de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a0b1dce20aa102174c8f03716827562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d271424b38e3a54e821570ffa624d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356335b6b3d6d3eba0b292a56d9a31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dea78e4e480508bc32f52480810ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111a4261eb844c0e3bf9388985441c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eac5216f6d12c0dcbdc96e93c0541b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2e44b734c6750c0c0850606f5427568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e116723afbafdfc1f4dbc01099610b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5f53f42fa3d458a69066610b2f17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806d4fc898a340de5cc2ab26a2ade8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5808c93a1f3cc6cc0efa8e605ef7d94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43acf875611d88d6b4496864dcc6376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c8dd4d15f0756d1e8c3d6628f873574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2cbe2a7bcaaab77526e0aaed38bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1691b180d92e3c71958c2bf96f1e31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad055f9754376879feb2b30e47c608577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7ce23001dca4c27b9ab0ca6d195f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5728c0f14e354310bde7ba57ed77f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5e06b218e3bdb1252426f31959c5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c4dea119e86dc316579a5819c125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0f282d6871cdcf55205842948b34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406b26fb74ff0f4a44e4692487f1ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f9a17f46aace6db0c9672209b270584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665ad745e60c3b0349644a01c11c82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2a7c4d96ee75b1aed1432481ab12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360e669fd5876c5f022b3e7d3b7f66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3965585e35d05cb2eed272d96d3e1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc95258307420c7fbd63cdd5a6576589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3de4b5955429199938e2ab3ebff2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433911209afb5dee27fdb813e3f62a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7243e19396046499671b0e76a51fb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010235e4ef798c343e0f70238889650e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890d26ebad9f6c2c27f3a877ae7346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e6d1e182e89adfb295329cbae6902595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def97706af3e702daf02384483bee68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f4635a88dfdb8eea684dfc8071e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078e62e5824d4c1e870dcea6c4eda5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcafd503609d1b96aea9a432ae0eb46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187a3e65a933ab0088878b0bfcc6bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9614cdb49ecb59785db1565de400601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3c08f69a0f2256e83a59900bb418602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576612a9ba59b94a73ed88e19899313603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d91d55a4ab3d8d89dd02133c2ede604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfad6f7706b34883dc41ddaeb923ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8e68d83a8977b1e0d6f82d1245f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c69316473969ccfd5086ff4cede5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020f911f1b885b4e99d983e92b68dc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d0bcf362f8e4d8c5bb068dcf95fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abcc2c8c5e06bf60064bac0f55c07d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee83e796f75b60ea978777a99baff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008931a754d1dcd8d655aff3b44a7167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fcf97bd4565d497c72640acf2c683613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c62592e97c8d11241dc5598ccee2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b739fe60fa40b3e3a52226d7e9ff35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da4cb76293a74a3750e95bbae18dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65634617b3f417846da5b64cc52f31e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9114f24b11138884235a4d5a605a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f887558a44342a084bd69d239323f4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b55c0dac600f2e1ddb3a541b69d60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a53e9188a3226209b042cd770b33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4659eff571416a19fea3b6f37fa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab04a280589c129d0717d7b52e81b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c1914062d3fc1618832bed14c0d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868731cf4702bdb93e6bf4b8b873c35c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050da3ba59a2464a0dceaafc29dba0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d8583f17e78dc08a9d376bdbea3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624270f34cf6f95adc3b36cbbb686e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c5d68142ad776955c986c5b8a6ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06636c84d38c2f68a215e77ae63d9d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9389feba2f7d8a3c5899c9d5be2f125631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f64a923a0c3cbbed00d02ab4c0f55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b28007abd15acd317553a58cffb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b19b47a37a51fa5baa90700817b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680252201f2adc95ce2c12d19fd6433b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd55bd0cb10f5d15b922c8fa8d175636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699616f1da8a8281bd76ac9ea1b2943d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91393fff57f9781c1c29af68d029f2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abcff67cf5563f0261082f5d612661639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e317cf0ac44747cf2c596e34197c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeccd86553f051dc31f16aeeba9c1d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5aac510aff78627125fa23049a456642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ccf880da849cb624f996a6b8b037643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b49c8f394f10fe7a1898113c6b76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe7b9b6296c359d428dd5a8e4f625b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a598252fc7639ae670bf3fe6b76a75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63691b1825639f4d5edb195b328f9094647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aab946cad7b025901002f8de9c36c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9b274662e0ac36b192c52b7a5d46f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86b6434fe0c2ea966570998a06a62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28aa624fa129ccfc067eecf4d2e33c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506f3f9c9ca87fd1986e43745dd96d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d9d3fc47853e2b976b9513345803653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbaaaa05013529c6e045d3f6970dec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53949b066965b9a02c0b2f219c95a452655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29ba8fd73c0882f8382caea1dc691656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fad73955e602b1deb3bd19663437657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11780128fc5bd391fe705cc14c88f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605584c926e285b43597e6fa5cd310659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6725377eed07dfec52b32ac60f150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6f4b7fc2c26d84930308cde9d2d71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3c55a962538a1228e94b5e441e1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598e2ecfa477305bdf28c79337459f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d73ea83a6229aa4ecc2d2aa92126b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954eb113d943f6455eb9eb7e606e38b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735c9dd5b2f05f20411e6c68fad03a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10047df54fb5cddc6efba38a38aa3cff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb53e3b1e697d3f11da0d230d1c2d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfdb03b91a8d874450a8ceaa5d2ac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac79a30d84129d1e4406d13c80ef1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339db7925be2101d489ba9f0a3857eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbe6d35e534d925673e6d1f0a9cbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d2fd3fe389259f1b19173089ac7a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c072523ba8ba7c79889b8a6369a251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c2f611dd8d3499922bd5cef3788b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048c9d077bbb1525dd63ed205863ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56dfaefcdbce519ad6ecc461640c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591be9a5dbc1a3f20d097d55253dfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a37a4023909253ac46fdaefbcd70b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d5d837383dac3b38131f3f2c5ce5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596367a6e90dc4839c0a32af2739d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a991e061adf16f40ba678c25b519d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea9bdeeabe2d6fc5823cf2afb897a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd06a3f0613d88afda270ce7f54ce2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b45456bd2988ec969146e367fe58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72035194321f12df0f683b8ba8d405cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9c3e2f9a347efb3322c233225d50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001dd569eb985ca0ff85b3910a61e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704260fac171e4a3928843d36a5aa8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b14de9635b30f74371ffcdba926e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453d2b73e75488eda5b29258b34d20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420dcd6057b366ee8750dc11a261b2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c707376aa0ab007125f0142ead82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a230e7f02fec1df4fdfd7b2d40f82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc0d1deff46b49e7865e405f55701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cf77a46912393d29735cc79e586e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade61052c4713b8961511dd829f1b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e302e432a78d71d8a6b35bba1bdcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98543835e6dd288d3b2e36cbbdabb7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91aef6f541939cc4232e6880032674700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be74cb30d2632c6a8a0af74619a9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce06d814ab373fd030e9cfd5837b22b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ff73e51761d691cef22621f00b72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04d48f8c59bf08251bdebe8205490704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50887db3722eb2331557f524f2988b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8159ea0c4fb96f32a51651adde9f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de655b3166c25b9a8e0c8369ea0376707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e532d554395fcd681549dd5444c65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db8ce553a7974f822f0831017ebc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefbd2a9d302d605fb3887264df872710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2347348b1b3811084ad58ca9a9c139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b0238c3ccc50507e7b194f5624c14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe52aab222e23925ce2372c6ab7bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99541b5fa6d3f1cb324bd6d7ef1a527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c781a50d77df6400ac4b3f5364a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c2e57d735e060d64e42d3a3a842f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12f7d423d78fb10cd0010f1282645717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d6d76ca46df98e63af9c9ba01742718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b398b31a853c29c71fd7718d7305d4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec73890f4b4a300022fbeed41c6ebc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16a434eb50d99daea2fd16c62cb54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7107937eb68eb7648ddca074d4a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8318f1aff5257938ba2fb53b5f525a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52f44bbb55e2a6857e5751435db65e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bd654e027c7794973b6f054c1718725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7bb8e28152a8bc3b142106059fd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be56f02d2de5ff24d74b9c25c5215727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590decc734b99708f4ed74a23584cfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4996e0c6d55c04eefad42ffdaf0457729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc08b894e495f3a52866819f6fc55f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bffac4588ebba05480e94f83550ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2ff95b513a758cbffcafe2de276b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8088da8fa1d2576032e0bdd9b1d958733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5de66efb77337dfca5413e7ab1d95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc82f7be1365fab6462abfc44c0548e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de104aa498ad48d39d299f5fbeb27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b438f24a7153a9bc6d60a19fc32b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942deecceffe5cc783138c9c76dabf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356cd6359b2304e5b9cc3561945a8cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1272564214360af8b89d952be6e862740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4398426cbc4f3969d02195176f2d22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101618488ba949923aa28bb4515078742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0309da8e39f614b85e8d0ed97de1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab28123256ddd35383ca515501755a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23242734d578a18c2ff8c265259216a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa137717865382c5e36615e561e80c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bcb0bef33425ebf655ce98df47565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de610b36168c88b8408cda30b751e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb71c0eb303bcd2c3ac1d46508a512749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242edd3c465b86e5d51f780a80639c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a0bb75c7666d9b99d57d2a282ff4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc309b1408a84bb7d57a0930efeca1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf1113177ecafcc4f6373b7e319a38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dca70c3573645b3b6af09a3d75ff6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de51a1cf7cd567cb78ec1af2e33df6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafde0ba4f9c33445fc8f7a698fb207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11787711053f6314a65e6f722b3cc9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9c735a73ee54a506bde5057a8d43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16f2fa1972ad7332fd8f8517ea740759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d2d1c23d3d11db859951fc292f5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd79615ce1227d7b1467290e998212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db6719ea08d1d0595b5cecf26ea263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438511e6b4eac33f337ff6e4a53e6e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de900a84e1c752be559bd9f706a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed5b68e071465c1da443978ea032596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf50e66e9af874111dbb31b24207987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff395c5861177fa5a688208454c18978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd365a83a6b8dc04db39b7a5c448c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbbb410b4bd58ca9ee1c558ec28e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb9262d0c9838c2f5fee2655a0e7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a5797b41891063ab677f53441b08312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c2e511b4a2f14ce770702c04a7e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb69b62e38a7fba655b41b10e2d740614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceca8387489c74f8f17b503ac2638b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb68fb8c3f4eec0b6e4b9176d19375816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281788752b217f82f5c3afd0920ee6b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c65d8cde0607ef92799fd027e94a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d15b0af6a835937a0d391c776b1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35346d247d695954cd0952419b0be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51960370f2ab59d5d93b083d0c409b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39e02aef9f93a9bfd9bc09771868a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40ed9cf2882bc06ae748ff3ffe4b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a266bb32aa98dd627e52a1c48aef4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660826160b8caa0eae236c85ee8671325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7257ba6167e873a00228d44e28d4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0af0522280b2f9c355c2a13f7a624027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108af73173d97341019e3cfdb68eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ee1a01af19b521affc7d73de36f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f09b7611c34ee70474fe617a5282d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3bf42066ab064b45d0e8dcd2ae2ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50124c6b6583cafe943c387a74fb6f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579b56e20059eb31ec88ec46d9961933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7391ddbd05ba1c1843371578c1b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b290640ee189c127f18df3b3616dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26240de92b46ebc1f26189f4ab3a4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773734e034efc3e387d5288b9f9a6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafca9824677c1585d341697b7f8aac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e91e13355996428da9ad4120fd76a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633196cb7df379cd179df82f228fa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea19ec45b4ad28a11d33acff26ebc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eae65724c897b29dbca7ab6450ac6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd106605091ce3789afccf526ed7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b07e81ae9fcd2e7c5a90a55d0b9e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cdc583f721ac3fe7e6e3ff4d1a60245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802e1f42b293cf3750b11b5e953d1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3aeb8d8de7c2241592980f537cb3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdd4d78e6fa495f1786729c4247f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2037fe90531e4def764d60f3886549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3db3941fa3ee9d05e81138581f02650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ed2ccdfd0778b9830ad4213f6a5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1511a8704de3de8d3e0e3e955b293452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7fbbcbb6b2c59d1d1ece5b86eac7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062e47f303905e790fc6d78a9c6bb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570562b95ede47e75ddf76fa6c55d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8846719267a5fd0ecf4054686a7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9459906d4ee43bf7d684e142f9ad0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89143d073e46cd77970f6a3f6a321a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0fac4fbffdc9ac9b548eb14a094959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef819afea255128df74f357675b46860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a38046ad9729b0760a5ebe55aa49661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdab4bd06c423df9a472fd273e93862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe896755dcb2594ba85644f9a1aa10d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3e360803b05e0fd7b751612114c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d261a9277ba9898bbd1ad538272c0ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696f0ad92cd2ebee4711c2c193f78266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd13ae74dd5c8103977172bc16da4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4e961465c99a2d285a601ded346968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb52c62bd9c51f6bca219bd606522269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dcf1ad0dcbafd50a09bdf08b65ad570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba571eacd802e38c4ca1599083cef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e18f353c27ec41be9b61e03bc4c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e2b7eff62852e414ee6871f6e5b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57333cd9153ae4064d02671d7aa564374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb52889ec998f5e4961d5031aa44cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35f141da1fc5965885f8817b9e51c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8809c0b382ac01cb3c2d344e80cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85aaf191f771c3561673f66c0525d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1906de2ad54a21481d1948185b23679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5c9299871881c99a6c8c4cc151b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcef133b609c0df79d20a821b4b72081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb6533ae2541f6ee6f78da2c0af8d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92697db96b18f5a5f6c245c245a2f4ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2387c5a4abf68efad9e97f6cd8ded484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133be0d434f966060879872b3fbfd3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5529dd04e21293bca93b38666120f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108b678bfed70df7fd0ae59278303f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf86c10ff3dbbf1c64fe25d00416888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b795d0f7c28290d853216b77e042cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be002ade9b78d37f2cb77dec2bee6eb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba91b08ee9f4e9cc77159e2d995063691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adb9e9cea990390d5a5ace02f4fc6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f61ab939df1f92c830076d6a9acdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2300f4c18088dc03cbbd460f02bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d629071ae49e0a342184217273e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b42548a1c169268c8cf456593be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e31deeb9b491485fd1c2d4ed19c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4eab5d61b58de600f3a723c451d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ccd9bbaefaf722d8a155eb7456d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104540fc07c39c93bbe02b1831ec2133100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74ebd93aeefd58fc4c8ac36f061fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38625ec487bc344156f5d8833835dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935d078b5e399e05192db2aaaec09a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc828bbd1b60a93fea8602033a52b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf271b69e8286f1eabde20a8b657e8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1abb529eb0727d290d25f2fb8148c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e4aeb3bea41a6f6e02acbfb6504f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ed00834929ffd20afb848f76dcffa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d145d93e91a67f854666f68212279109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e4c545e8cccde87cc94d2fd2dbdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d88764c206faa4219aff3b7ed888a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267598ac96918fe5ef825e52157a7d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28070696ae67d31fe6edc5b0f7c4f39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad4325ce2311884378b94a3627de8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6087e62e13a6734db51d88d30a7e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c78bfbe86a3a69130470754926afd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823417ef4b578eb0d49ba458162672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a796254f5cf325033ebad376e2780c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799be324953ca42f63f5e3de0a576c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92ca32bee4e174af9b888711fe909120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c78d2d66392db75c58ff49911d338e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c279c044177e5370d6f231902bf0aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3166b34e8bc46ea5aed96cea75d6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a4d9c2415ade28566fe2d09e0f01f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f8d2132af0c882f741036ae48683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80800516eccc66ce6d888743a099a2e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e9a4dbd47efedb90d49cf5161d57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca359b6a98eb1dc76fd35783ca92e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118aa89bafaa08b3e13c004a80acb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673599785557942f91a65f09814c96de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac421269a451da8916028f1bda6572131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8ecb82a71f8a8bd48f1eb89a989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fabe4c68e1ee508f426c18f7614e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f5d31e01639a9a62dc5b41a41dce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e6a38e2b1a4004655417aa6be17bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670790ab13fc778f45f5e0b23127d33c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae88f647e8bf177ff1697b70a6dbc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfdf96039c75bbd55d8f0c2b421c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaecb49b3f6b2937c05144b2a06372139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f24fd0c0142db39f5ef20ee2c552fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b89c62c0cce925d4552d4dc2f428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1320d20a4ee36a43677bad65d364b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7552487129e75e80cd487fa3c2c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0943e6961273c61edba5d6ed5443f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34985d1d4d3672ff20fbda930497f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65375cc36c3fc862974674b9898feb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c64fe8aa585c173416f6558582888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7610a205d87e73528e563e00862d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f460816c0e30f88529b48f6d81db070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e9ba0c9a6a125a2b3d472c8cb7b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3f3d56fbc4c2e8ea518e2edc939c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72888d84287884f50ef18f7ef9a9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dccef22298f158dd441e27a05de8f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629fa1d02d6e2ff07a0fa8114cd04c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68884e38828787c7458e38b19af6a1d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8369a28a01827d9d80c231d842df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4479e94b7a6254d43a2a145f5622b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a9d94887f683acf474fa6522c8dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfd1d9b79a9008a8f0a0a09a1f1d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d22d23ce1aa5ae8304c58e9d521a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a545ce8f33d5e4af58f0d98c7014aea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a31d14cda14688d156c2dd9b6f0703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fa4df32241552d69611b470fb08c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94c47745c8534b7ce909a36a30877b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9769f8e12b5d6df08f31626f64200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec138eb90c14fbc8fc908fbe46acdf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada7c95a4ac3e3df893e53627715a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bff66eb8569795d93a726cf33b08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db022dd12682b26960a19455e123e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db50782f7992df033829f7aee21c107170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450e2a3b52e85f46521c201b24ade16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521c102ef4bd9952b7cd232b0e9cd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412dacce80cc1e7bfe2f9075f938a8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201086793122fd85adfcfd86dff09cc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949ddacd2721106c4753ac9b0d5d45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4e062d1d64978696e0693b87b970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a038441634e9cacef0dba50b7b4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeaeacd504dfed1dd6eecf96b3ab3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e451005d08f587345e51ecfc547b5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7487c332cc2dd0d4c2dca77363b58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b7a515013a061fe3b2aedea719331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc7bbdf18642445fe6743201dfae1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b5c176d5f154516aba0814d53e50f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547c6af0de1339e0eee6bd8da0a121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c403c9d3aedda955c3eda4236f694185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec336f62ee28e5342780ef496f006d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f62e2d69a34dc22fbf6574897ee8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4607e4c494f224f4f0cce200469285b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb16602ef3c4b8062c031536ae69a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd602685a30e1669c96fd63a349cbcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be20d4df20e58dccd86c9c7f4bed2cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06ea50dc0797e7966d949b64df4a1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee6c32f21bf739ae291c4ae2e68df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27a02b4138d6c751ca96f08a88bb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e283c376b9859247d3e3c0ee9094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d361ebfc2c55b4d9583087570eb1d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48709738f2cafaf8ec1721d33efaf0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258f0094c9e4629c7f52e0b05149f4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21e45d230eee09eb5a0db043c97be1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc2a6a49d67a0a3b27b274b9e927e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3ececde1a58521907558e4ac6f4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f9f2745882dd3ec045c27e3919c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e2b769457e5ac7302aeb3fa527d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530743d0783406082dabe229bb74c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07bcf2d63eb204ff4a9abe5c82054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4bbe9633d56ce89ea6af08baa249206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce956e01cef3600103b47344d6395d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981254f935cdd4be60c3acbe7cd4cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f767aea280590c32bafd0c078a76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbf7405de040de2c6701fc1ef81964210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3a05439befe06d97cf97d3b95938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f87da65a1050a0a68773941d5f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ca03b8f1df75352b43da762c73f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9291541d41b9014587fc2498b21ef62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0592af4870f0859dca84828a511e9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819890f058391e0b1fcd967b101d779216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46411247e5e35edbb471835df11ccdb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671a180563d6cc744faf372fdd23a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a876cfa420ec29e854ebd187ab19b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d63cc1eba4e4424b21cef51230336220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d00f44713a1172cb0f1b02fb3caa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b3221b09fffe64e9e64f169da16e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98350f37f65d5835a9ab192dcc3b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a702ec73a2c776497e15c60d6a74f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944897a8e5d9a31bc6c3a8e70a1d16de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a50d9ba3886ac5e7f449b725bcfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e0ccc3efe5d3926a86ce8c8d131d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8ff0c3fddda4955302d3f6db2c806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ab095bebcdb3085b4b76a0bcaeca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217cc85d817fa0e275ef733c183d39d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb248f5f1e00499ed84c3b52a905fb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f60d5e47ad3a012dbbb36adcca60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e11b6f36eecf7d9ea74b0d951abc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b962f77d309e7167d38765c6aa645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f122754715faa387bf0b1fdcfeeb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fb2a5d2e73a4fba7b1078cdb7bbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46977de9d57e8271e38b2fe57db2f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469eb4f4522200d922300338354c926238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a281361c9397e74b8e78c69baea5101239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef27b8f263d1c3ddd8055e9cf0272240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c63e5027ba263b25325836e5dd367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4f70d0496f70f00f883ba929d636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1254b81b3c609b3ca1789833452cb9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858fb7cc9fd500f6120cd76362735d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfbaf69b1e0f82a09172d0278985c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde182defe66b914c45b6f42127f89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829ae0855bc66928461cc7bef2c70e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323f8fa21d677590ef3ee4a66c7a27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e018474018a070a428b2111c94b8f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328e8b0dcf7dd042680996e9a666bb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93407a8f931f9bfbe7c4b26c7343163251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caab0ee1fbce5889125f072d58857e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed11c4d3c1d539024d84e11e97114a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c80247ca76c94a8a5483a2d8dc16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b97cba8dcbbf6d3f254efb11d68e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbedaf289c204f4b4e06f25c450d57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ece810e2207c9c1f149590b2206b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff832486f454a8917b639bb1fecfc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8193be1e1b12a374798af1a94f71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a90f8dd243e0a254421cc366cc729260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1aa8719ab707dcfcdd180ac279b68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2bf260980d7ea67fb6375150d1d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fe142babd341147336cbc5b97d9ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6c6c40433773d0f01799d8055baf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49518b8b19a71d5f375590a35bf9baf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a44ebd8c666f61c5d984648807f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399526ef895ea5a4b5f5d986e329a139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1fc766b11cddc2dcdd72d1b37a3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf0620c5dd0bf5ed94499e3a57eb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66fc6d92f53294206850186f7626e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fcacd8d829481ac00c1cf304b0900271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c428e4a1ef1da5f04fc4d19773bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c07db031d134c266da7e46e2cc0ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a722405c5a89c12a79e0eb350ffdfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510cc30a700c4637c96a14a80d529f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9558c70f2e285ac22dfbba02bc5afd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e7d495a74118371eead48033af07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f8d0f1ca5249b089d4659426a7b8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41b7c092e14e2c0c7f2aefbbbf376279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc824fe030a3945a8173ea17763572d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404b79e45361a3b57a43c1e6a1ac41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265b37a86c7b6f4868e108a8424a4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688aef7ed33e4fb32d8fe6b2791810283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54dd08d1171f1903b325635f24c299284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e277daadb9fb41a063f0e3aed81583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc849fba5a9508360f56e03adff4e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a0eab090eeb3465ea2679d2a318e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c60a6408dd0b278b4839b41f21831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26324feb3fccc96d1a59868fc6d17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb4af0f14a5422c78a5abfb572e18e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c1cc62424f514625c15102c42426291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cbed061f97eb220fcc54a8d03e3a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4a38b798b736cf9bd553b815d526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c2db2a90ff713c8072a54fa699fd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81c618c2f9420c990774573a11202295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2a07bf89ca2b02f39f27bdb21e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca5cbe569fb1bb0b1d86ee7bad143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb38d0419bcda2fecd79ba4f58fad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06241e30410fc61768cd780d169fd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3cec87d1a2aa664ea3199749feb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e66f7f47cdcde65c4fb73971adfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b13ed2c09fa090ccbd2755d03b3b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecb91bdc92e3f2b8ac1f968f8bcdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747acc3e7e096a7ac01a0e2e02dd11e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5eaa605e1a74c0ee6023fb7742f8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5e3e7c7cefb519fc2d8107b07bb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a79ac8b4fa67a54263d1d5384c5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cedd6a6988378a00fd1e7c57d97d86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316cda72eed49043b9bf96265cfdf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a62d739e8b6154d4d4dafbd3fa797310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c6eb90cfd51c48a4ca0dcb264a1cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5056d9fdd7aa2027e429f6e72d170312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd48d19f7e6a97056c3a09277b9ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378734b7698633655f63250c75c3719314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebd97638ddd5c02f953c41bff61204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306737546e7346ac405da5f1ccb8d8e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d1ddd74b61afa5b05ccc7d3843fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d98c98a1e1d094817cec1aea70b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe519348bce759064ae4782657c17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259947c6cb4a5bf0c0470516f40003c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fc7eab9bd437a7b9d70a07fd9b76c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b468f805195487274b9bc460bc88ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1883bdd3c59f56b83c09bb1c29f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a10b835e4dd1a7295ee58d93128f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46cf31b38139aeebda56679adb075b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45a231f35953c1d00b168eaf2ec38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d175438ef6d7b31ee0be5b8a799583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb87913ac4b61aa3cb5c0200daa6bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89faac9242bc372d5b9535ab8f956c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413143760c3604e152f843e311bfb84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e02a42cad1c884f7e412b800298a06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180170e2c35630aed11be0d03a8b8521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310370b27c2d6f0997444e784b8601c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d95ce84dc148537bca8f4b05529cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cf99344ec8917b326006303b97dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650387781c0349cdde228fec61b7f3f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5fc9a43e149e93cd010afc2a9e827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219eda61f3dc35f6c246e96898bb1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9162ae68e0078f98549721eebc5162339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d489f1ab54e6fd6943e01432f75de1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25ba359a58f1b243323f7ebc9e07f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f36737736bc9747fa8354aa8aa8af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483dce64787c8876d3ca190e6547b0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff90049e73f0ac48f76112d1cacd0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf78bd0e0b825aadeb91272faa88f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3a3e196e09908fd70271bd868167346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e87ee3d8357b3dc58ad493176c43b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e894c9aa4a68bdb44c14864c063bc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619ddafd39f9a64b3b4db710bceed8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c00fbf606d5cc72d0c808e254615350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0b3f9efa7888756b706efb219118351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd689ab8a72b569d6328bd60f9a06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92eb016146fc03affde5757e2d41fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9a7718315a9bc49063e0a99f909a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593850265306c22107d8b0e89432c32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72689b6a998f1f42bbeaf7bca6827ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19ce8596e43c0c3e33e4e769ac9c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a456c202060a9d26efb85562d147358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef6848892ff2b4fb3e4e62fc0addf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719367c3e4278579d58687f3238987360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853a74e556e1df048d30445a64d0ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d06ca19949e51a158ef2340db79ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92367dc7c0497679e3043cf28b1899c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01ead22c82a5d15cc5d157a0fdba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb0bf9961e18ff5772dc29001b7f92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e5e62146af217eb31ea686f4dea27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f29f09a8ccc3bcd32909e1b178113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a935be85e03c3285624375e78139d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9bd472d0956c56d68d297856daeae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723a2a392373aa414a47bad14a63e59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7449b6f31ce8c97eb3ed8a568a7c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fb21285bd9b2f3ccc3322bdac8f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e05458e78a0f90074b5b976a48fcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc20abc95b6864d938e6e21a81037c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aeefd5c29510e8d9080cfd08a1bae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe8c5cadb77040183f80ba6e48fe6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bff01cf8a923b329aa3889bbd1d3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8db9c48a51fc824a19c9d3a666311378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de837f7077eb0f994b17abce2628473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bae54f4f552982c4eda32ecacd470380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad984117f0497f460eefd93a75e3c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a346bb5555ae93d2f628862b73bda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583df2ec0b5943dfdc258c63c90269383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd8f966116b775d36739c60f24803384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073b932f8e1560a3022a0d09b1a6c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03158bee133801fefb8fc0def8e87d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba285e5b5cd72bf7823a4e268c511387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d362a100339ea500a428e69d2f08d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2e7a74d34e1ebfb6ee39bc15f62b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd15d4d55a7540db913da3cb007921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3c04b4e4600fe02fdf58234accc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61edf3e1ad99178d48d8ab6982a61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801222b6ddc10350b39abb2f48730ce4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9168a670f651090c1d9ed948c4aac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98efe27b27c251dc8ac483b5c092317395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ba194c6fd6047f598dbb66f5722d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242283f222eccfc51ded7b3a976227b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6995abe5973a40e9c36af8b0255b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8666016681d254b0c7e2bfaf0e0797399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeed33353e2f1e691006d9e74d3bce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7d7674247f50adab09fc51c2f083401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559e0d9eaac845b5db0739028960db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77645fcb3eaacc3f38af75f1b80b9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4f755982132d8a13ed5f5154b4a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf9da8a1e6d92c72c287d994ab8efd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf22f6c27c35534c7038c811859ab1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde958e1199b6e1d1ba9ce70dc566ed0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c109dbcbd326a42519d91543e6b7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba71b28fc66ff7a1ee23f0c95a5eba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c7d75d599bee3ff284bf9fdd0ccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2850698cc3e3dae450b76c32eb1415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4150286604a3786c1b734b19495dc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0e61056015dd71cf66753f596b5d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc12787537215cc65233112a93359b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1498b6c185eb994c52dafd35c7242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8afa673d74778fb415b120bb9dc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2472c7cd2ce2da22cdbcedf437b3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e6a1e150ce25f13fe6330a625e7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8faecd4e50519cc69dc72d6bbd6f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d696bb5cd6a7d0db7ef28d5b238954420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3208f7c768d8881f0c44f8916ef642e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f4a089e93c344a9041dc936426207422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc79075477f90f63574cf1ffd8a594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fb31818c5d0e31185325b17c24db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828347f13643f839e55fbbd014cf3272425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964487befa62789fa936e476b5dcc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144053cbdebf7b95c4d1c6e0633fd73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd1d550a6800ad4251324d44dc6fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aeb41e3cad500c5cb178a7736c490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aeb2d76728e005d010a2f028f01d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b776d84f587ad7da944db9488b2e1ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1352a51998d0d030a5c0fab0d31da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a00f6bbe2d6153386dad997524abd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce570c278a44bd1df6e3a9fc23b5f4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d90a36d531418ba7896f9bd3f8c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2df36c173cd1145bfd6d48a27b9e9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be76550c36f6d17a9f47982721d37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e564ad15dc9490d4f3e7d05a3996b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437317582983c1d0ec2f2ab92342899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62957fa135ca6da5850ab2a4860c90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58290bda386e28d62a6050caeea82d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652dc34f10daccbce0784aa17bbbd6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976297a5ea8f073ab071c5c1d097da90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409c152d5a07298c23bef387dc8fa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74b3be34a6a841bc57bffc47b5cb80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93418331bcee8f1fbf692b59a769c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc107ead56ebf71177a6487b0be05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30044bf6dfa517e5de2fa5b3d738113448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2191d0fae0a49973f0c609a8c2b0ec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06622f00e15875433a6d66662e8f28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187369668b7f9860d6442884058c8d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ad912554d9cdf2a33e2a1973a28e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578652034d4faac8af1685ad0bf37a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d5f63d10946b4eac3c2a23e2371c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f3ed5ef8d729002a1ab96f1501e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd1667fec84a79de4e743fde38da4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8f18a80286c0437ad7a123c17deb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6593706167c0766f020924fde5241458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346970492569db0d3b5451bb875d666459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab7595474c1f17f75d03def8a88d80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94fb3b896fd96c220dd0b142d2813461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3197871c8a04206f4d2e8ffe43a43d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdace084ddd5263af760bce7e08b9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2d1ab3e645215637edbed83eda54d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc141aded5c07a8cc593a95682db4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072cee3601bcc1083cd570da40cead7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153b531e4692bac3ed2616fc0007f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e711e0fc7c96a3e98360b960ddbe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3311634ea6084f8cc8cb5133817189469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb4ee513bfed483de3f65fd028eca4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b7dace7b79a65f3b21c04c441aab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de3d765dda8072e7a8b655dbbb8ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba099df21e0c1fa62f14fb51e0184a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6048f92c75de287923f3ce1479aab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9522ae37a9d07a8625f5356e0ab0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d2de46c41e2daf3f274e214c844ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634bec72975333ee01149c6c2f1cc51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46b60dcabace2e4b50adba66869c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010445198899442b6796b0004bd2716479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38092241c1ddabeef7b51befd5aa2d9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f83b3dd212ee98311b427fba710a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493f837cb01609005c98f014baa1c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207296ca50059034ee5285acf3b2ddcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932549e72f2ada60490cbde55b95482484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdaf6ff0b5c407c0a9ff3ac00e82c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ed15df7dbf6faf082022ae33e6c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90473ddcea05e258fb842f66c64064a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a709fa9f9ec3e5c645f3e9348655488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f882160556c78e7c15c935c175ce5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d7ea5212a36e594fd3dd84b6b626c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36eb92cafb8b21059938073612561491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00cb487df18eb2125dfda4982614c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cf9be394dafb6761b6b6e02d8ad7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda65a0d4a6ec7cc4a7249c6c8c7004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865590fd1ae89e39599a57d157abc63a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3026efe1e217fccea402e5cf95ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e8121ed869c5dc71ed61b0a1063d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc0b299aff779bf82550cc16c6294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374224bba0fce06e50ed6cb0d7185c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4198f4694e9cdacfc6e8d56ce8369f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a619ea3b3dca0b45b2eb282947c318501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f279bf62628a90b6355d8be0ef27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ae0fbaee713b4ed4f684ed5163b47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a55cf3832f23814f44833815aacd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329408cf683c157ba6ceeae8403d7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f67b8ce46a5cc97042b6701298a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fc3e076bf51f0ad1aa7fffb3439b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7457126c1eca07f8d85ae6eb780a5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8de553ec0cc8804d4bbac523674e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0aef46868491f48b21d6d2a4d30ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd776423a2258cb994b9da681ffbf4c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840ed79e216eb759437c8275b08df4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3470f106cb1ced4b441204dcfd15f1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122182cae0e3c7c376054794101d1311514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c058190dad5336c759747b7664bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236726619cc7281925ea24ca0fc738516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb4b3eb6f14435231828308a5ed60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1aab39b7ea215be550ee6062cd949518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de1349dc258c1bbe2ef9b9c9ac7e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9495db4fd4ab5649e99e771d4b84ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c600a155e2c2c64ad55b4e696642521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2767b67b00aa31c534ab8e2ec58dc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab211fbb692172ed1667f38c2199d5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c7a87e7257d25671b3f014184cd24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb2d0346442938fd97c7e84b10d1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92014cc046ddb087c09d4292ef3ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ca3d3ebaeed32ee298c242bff4f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d32eef864d5eaba25b6c34da2b68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52026a1dd72a231ab35e276a74aca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f94126dcefb826b666c2bfb52476b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c79b55b7b694607208ba47214b4e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d1b101f033c66d43f21f1dd100c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db008ef47448111e5a422df59d549533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499974040013b25009b9c42e8211777534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054432b6ca78e056f5db74dae6546df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053b923918eb952967177917defe92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe693449e56cc7a91ae6554428455537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32bfcec2abcfd416f6b244949500a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23150749e8878066067c5b717c1609539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b2bcc8606645476a3b91fcaf316c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e71c6eaf9e92f15054a2603a948f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804e0064fec5db71f4b97a829f075e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295c12238834d50d8abfc1ba913d56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68a0dc81b607b113238fd0e2fe7e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f77b6de475cadd70d2298b7373c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b086f39e1cc62f02e0bc5ed797a72e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205754b0c0127c22495b3c1bd531c8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65a62004e0df644b00a177f479618548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c188eb9b08a789c3a457398fbb880b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf402d0065593179d4695229d1d95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de3525c69a605cf0935f8aa95de09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d44bd21fd21fc68cd7d0dfc7d009552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59e5111b2323ba8e0344829a16336553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181d78281623a7b6e46df33173890f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c6fb3091926e61523ea72ca0cdd07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ad2b9aa940d207e2b4286d5d002c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6cc00109fc669540be40755eaa42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabd2c86bb2b5fa6a22d04f7820627f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d7e13b20fe0805cc889114aaa855559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369143b7a5f10a5a5f18746dffcbfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660a4c3bb2a6ff63530b937885eb84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61d9ab91beb1864e9b82d06b3dc1b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3ef3a0c5acdb4996325e0bd6008f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e304c35763f25edbdd1b5f7e9f0e0e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731372281f246ca12896800fa1b67bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73581dde51c2de0999e61482c9c8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9941fd3bcc91492c58e314d25c82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae8355a5642a73563e369280f72a12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493673edbc502f2ff706d2024d9f3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9877f9c95116c5876b9d5b9923769570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d7c7c23c30b9384d8e76cf2603a46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce475ed80249d5ce46fcc6d22c71a45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d01cc22a265434527c3f277fc273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e1a7774cbf449f07d70d3c721ece8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8766f367e157b73c8b8e45e96c46df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0056f5efde8622e12428157f305205576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aba12336031a151e12ee1b5d34a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766fbaa265051672d64d05f1d4d9f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a97bc2de6ca9d9ef8883e2d8b00c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5cbd6e8066f086d9f72595835334580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e2188c5a39cf82155fd0bf3b9822581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295b22385649a8be980864d51c2fcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789288286905192c39235084dbc2b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec28ce64c0810670493261809cdfb37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc39e00ddbe6dd541aba630bfdb4df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f49212490a62e62527be80c3973a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a52870b447ab1a43c875bc587e141587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9ea8b1f841b76bddc1a8e4459208c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd6518f26f405edb0476c48e0f814589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32723325b69c8f5c6c0895ae851d7b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7520775b9fabb204a3decc362cb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c49b608a7c706188e3d9bd4750ad1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b57990fa97a08096a2b8e02a06e4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc8077366859a36f16ec33a700192b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b00dd0d983f6eaa1950341846a1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b22d1dae609cea262d15f3e68ffb61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a6a6ef0b94fd86131b40573ae2d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840ff240d0de0a66218ae67f7e197c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7659d924eacf55108235f84fee0029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd776c2bbecefc5cffaf004a1d725d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a40a0511dcb3d8dd532b3ac079f925601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15904fe0994a572c39a5713c5b7cada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346750728dc727d747039b28bbc307e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f7c2f668dab36d67934b866378d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b751fb02373f2a61993f7577c7399e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94291308fda31c3d00ce0674762aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc45be3698ca97cacfe5768bb26dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e198307ef20024ca3d7b4a0e79a97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6d675c2acbbc3d75ab10fd4322ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd02c394555fcab3b0e84406bc39a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926335ca0c89b05cdbf6e35a4685bfe2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470180e561a3ca649392e09243f182612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d5b0df3fd345a09032743f51549e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ddc3f0cc925ca816ef49dfafe0e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041310d6542af6b90d6e0e9332d80d6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1a15dd95f5bec103d1ee54da80cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7052883d1600f1d72a255ac49eb97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54fa00d32c99ee63687ecebbd3243e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42f7cc549680b78f694e1c22ad46d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd564471b8d3d0e452bb94274f424b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a84d1b0ba4a696247dfae1b11082621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5ac5e534a0375819a5070a82a80c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2733afa4f7d5c75aa93cd2c787d56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a18ed973fd8ca1679cbe0992b531f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db29b637485338bfe5ba4bbf92c6cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c126ab8ed4e1a0bf56c59218b3e3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74aca96d91562251da3a535f01ede627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc5da7bf5ad9f11b09b9c7523450e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7747f6f5dfceca33f502fcbe2a001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805d6f9d432f50c15f9a3f62717c1f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763635f27986c4e34e9526986cc5d498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9c070196479725470dc7770ea77c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f779a325d76bf22b30b29d62008c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe51eba077c6868d251910bdc248d9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214214ca502bb435ca4f18549b0cf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993536cb2aa1388045fce80cd503e621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8d43596dcbd49fe4b923a0dc98b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c15bc6c98c5e621b461241b49ac1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581c454c21f45bce6383040fa3c026e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0805311edc62ccb64a618dbf87d701640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175563f853f3d695110e90bed952ba9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a32fffd18c4d808a861c116a064d1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1756004a503f3e6d88d389850e04d9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c599796f0226a3f097cb1b017854d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9855a044a053b5b0ca362b37400a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8695009d2ecf8e3fa7bb6be7c5cff0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312fd04605e6008c44760b260c4ee7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b569668b933d2eba15fa31268212f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e17f3c274a24067ddf06b1d4301b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f7bcbecdd85911651708a86ef30d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe542f98ea66c5f4ee02bea76d213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47242882f4ff304718e9e93f3068967652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d3121f6c8512d23950e9992475d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da31a1d9be22acf38ac19701b6022654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa1b507e57cb8927aa76807098a50a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4e9f8a5f39daede1afa7628b0f91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f41491dc8cfc905224bfd209568e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c21054d375d57abbdbefbf807c4b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0dcd1291b14fa9a2b2a17dd01db48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447937631ecc240076eaec673f1024660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d06817a2840e3c88800e34b827f847661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef47b45b1cdae030be87c9c5d58b093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8621fad048090d306e2fa427ec79a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e6e5d9af3ed392a533b424ce9c1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c611d10216bbe2bd557a3160b5133665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8f7c0ad35f50e056972fc71a0397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb48f9119a8bd1550814ad90ce5493667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578151b5c2f9b46f2799340255b4689668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eecef309759233cb30998484b4f917669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023d61068e34154a315fb19369a89b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80478789136baf30a7f8ef76f8a22fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5bb3e1c92473387e7cdb685ab6659672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69077149abdb13f796f93107121c934673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ceb54a8c4d374253832b2bdf294c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f52d8d448648f74aabd5d312bfee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30e35fe1106940742f7e1423972b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5e936142e27ad9c5d6c0595b51367677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046fa05a09a125672d8c8634d6c3836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4bb64b3ee8dd6b7b2a11914cc0b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a3fa54cad6d9015e6a273159e9116680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea682f21aa24938c93acd16decae038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f7c940b702059005f9d1a329c542682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e3f0e16b478a829ea289242b8c4a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e28ab24f5f3f332aa8f95afb1a3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97aeecf4a8a4e27b299e7c6f34da17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe042501764fda3d9f0a024fe7bf80a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ab66128c67e26fe390b7917ecc61c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c78a3d06fe0017cfdaf170e4672b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca7c3c6f33cf9bbd8ccaf53eb39949689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db0121305ef8bbab1a4ece96a0ef4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20186938c88cfb4f82f30b9b6b95b65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daaa342d7f6d24aed77038babe4f81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1021fab68ca4ed0999aeecc3c63d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c992fd6536bf192defa6ccbd5c16e74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a78010b4124107b2aaafd7c8a3dd23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924938c53af7f59ff1a2dd92718760b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638263698fa582a1778e561a2f530cb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a9046e9761a82ec151857fbf7c18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b130f859d75facf49cd50c169b564e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d4de3b11334376939ecfeae218110700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b884e0ba7bf26e1afee36ce170a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da7b2ca42237a9c6f73255b1e82df8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c46eff5bb4cdadc80716ebf81039703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233330f434d7e523635e0d8b330af078704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc45ec54e9e77d692ddf504ac347b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc52de95c0a1caf59f390857118686a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a44913cfabf1f1006a42adef31bdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5a272298becdb9fc6b849b000a66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0969b07aa189017f3a416ba97256e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807f4e7a539692021c79cac05a8d11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ea1def9ba20a4ba9d093e2277cd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e369ec73b3d132568de1fb9024ea41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d13c91c63cc37add1ef3719df052713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dafc8441caa38bd2bf4cd57131186714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefeed1ac91ce94b0d0bcca6eb7ea39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4c95ecbbab56a3909abe13af94fe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7e9ec7b468b8deed6ef7477ff424717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7288ecdc9ea201985bb22a9bda6ffe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d7e0a7656b09c364cf2d9ec62820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2abd34687dcda3eb30365fc90b68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16e028adf77bb8de9448377361f86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b2f56bec55a1e5d81e4d4324448f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702274ed00689b6a5cdf1377b930a9fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f9fa2ab548cde512c1e4c1deb110724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5bbf74ff46d860b40981173d3e76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3d80ebde8d39df0af7d9cd880e21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b953b23ea26a29d55cf06729c0fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293580f7b63e2cc0e87b341b45cf303728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8a8afed79ecb66e6aba3b2824ff0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aaab283b1d7dfa78af0689b799235730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de16ed5e0f6023b359830f4893a2b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3fff15ee8f2d1647fa6f4833578b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bccb3a560405e02cf49d75290e43cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fca0af0c2860a6d65ea7e283e9bef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212430d866112e58ebf2277adc3c14b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0068797e427e27a76aed4075421898736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646ebb0b360ba36e235fb29d114789737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d307b97cff7f216c6cae4391cf8d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bfb2135acc2452a745d31a6d57d95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84b81490f9659afaea7b85b751f0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e7ccf75872525135b5b3cefb94d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd28051b2efe8e1b5ff630e9ba3463742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db135913c90c22030de10dbe1cdaa5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f5d6ba32596fbe92cfebf81e2037744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0552ec88793f3bc87b373c755efd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c72fd16c2a3d0594b247bd2b03cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba159be1d2e1aaf970778c0873ebeb16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7be0c8171772b33b35342c19fac5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996457c85d1bf790fff8a33059a312749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420576a7e64e7bba2fec22adaf2a0404750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb6373bbbf2f7ff2ee3579d07b12a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca5095d7d22da77e1a9be61a9dd0f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe40562d811afa0aef77203875a23d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f62512887d476517afdd49d0efc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670759559eebb5e4f4b30e31c7c1bf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4175f685650a8a9cd0680b216a73d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748e479bcbe469116f30e47380d873757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8540360cf2f9c70ad7e5315a19cc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c73f05d19259528032ac0d0ad1ba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>