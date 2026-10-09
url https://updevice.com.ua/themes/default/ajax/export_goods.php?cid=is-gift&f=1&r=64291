--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff78f6d85223a4d5a3933a6b7ab9681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a256fbc3c04588e456128cc773895e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a63a1676bde4e2e682f58fdc7239f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d9adb936295ffa1013d55a81fbf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b432c7b8de77b036e38957903a47ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542579da0fe18c19b075f90fbffb3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe746229888dafa593f48e67c015ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc6fe2c670c52ae8dab199c5302808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a82067f0ef689daff57a00af38a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b537b07d1a49286ea0a17574f94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588074b537f8cf3ae8452449aba3f3ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff68b5997de0c5fa1cdb72985c76a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d84719be205534ad0d75702a4858413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80ca62ac924edabb6dc086ded172914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a352cb410978ad4b723bf266f604b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307c2ecf94a248b7bf4177f3d2c6fae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69bc9a1d71cba19b631d4aaaf3109617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a15bfdda9f20415967d5f75b8636c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d632bcd788154e1eaa9b0b65c645c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508d748bca5799f474cbdcd1893fdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a328a47ca12ecafc77e8c4507e854a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079958636434e24bc57c93a9a2cd36a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b119def0f63fbf78c77f8d56e15eda123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b0e0fc62f5c58b894dddc56bf05124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5a5ea09aa8ba582e0a748b6e98dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cc9e1d4db8b5b8e50267dbf47ee3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1896b3d44ab040fed80f8d0917b2d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4515a831d83138ccd086580854ff4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b25cc7787f5f6f9576932292256f4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa00e4f335ca4fd265cca35fdf82630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb418c9d09efc94521c53f3cb622531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4126c094cefcb02e9482f6d531264132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f341a643714671363ea51d77a315333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c407a582ae425e8102263d1f2d13334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fa685106d6209444b2a71ac50f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352c43f2fe82b343cad6d2b83293d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd901dba71c7e2e25578700ab1c2c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c3ecdbc6481cc3d9e617b5c356ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577b177d4778ea3d9985bb3ac25f3cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d31d7a962491d9dd5b28f2cf4554540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a7e807d037652b2c786df2bd453941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e524f1607be4f7e8461aa2fe2bf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b683f3fd2656c79c071f229923bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e7b65ad8e63e690d2e97c1f12c98f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda0df4f8b270b44cc89f3083b394b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba9da0e8b5be008f0d999680051d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694a83cc41869002e61fe5bc650f4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd506745c9352d08476163624c41de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4bb7a3bc76f81c69e04ce66864d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a69a961a34be380f83be2c4bd747250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd39522088fe3753e0a2de56e33eb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e16890957c4e48a87ace226dede8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ad4fad094d458ffce5136897324053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041259dcfa6893b9bfa108e57374628d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b10e54356d6892ff6af0b129602ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6914143b1c1d14828c25cc0650ce6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f2997cfb76dedbe662ec514f62e1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f73cbbfb6c728a154c5f9903d05658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ca1a99d9f80918a3440b3f7025bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d016c4c9fcefe5ad5d0b03e0a49faf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee9862599b8a18634cec45635c74461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec943df23e21de79401e4c4642a2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f5233ac1fb5b866d1ad325494a0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc7ad994942de9ae89c4534cdeb3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da5c135f027b5a4ae316cc9962b8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6549af9cc21f5bc767099ca0213af9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417b0bb61f8a905b2731d4521a144f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c93395bc1cb87545bc1efd2780c95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1d8739c10f2cacf1109d47fb183369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16d1b3a0266b9091ff0af18820a34a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e928a4f9ddd9b4c1325ab3d79efe8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305f2f698d5da3f4c247374aed93a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912521dc4847b50137839807492a628b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35bd0c30ad9134a9e7263558f63eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10a51c8e925192466652d04d5c99475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5636981a20dcdd4133351ee8270f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac08fdddcf2d19e8af0381b8004e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589394d6b681059e07487a4a2399ea3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3ec439cdb2eb6a70a6a7dc2c0b06579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a38a9cc4de1aec1ddd256aa8593080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac77f2bbf840f5501adb1eb73c145881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e438fc1e9639162708cad5a38b7f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af53adddccf0e60d502dfbf98980383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c600b664efcc1a2c065007423feda284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00854d53b93417c6f0a15cb057ff3a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6085d6e300d027538ecb0fadd116c9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7f63f946185954e391d35a301aa387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c958399721a975c899979290f6a07d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7967cf9f228a2f4b2984366e472989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbc6e2343d146fc334fa2757798e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd23d4271af4bad363be6f3af0d7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856b84f5b44e92dae75eebce5ac9c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b1de05bc0649eceb6a1efbd81897493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a20a880dc93324560056b67064824f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67470edb3806f5400711226955dac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda5f7036299b09342198ee5bb1ab5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba69912f41a666cce8e870b7bf8a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716f06b662bdd9cf33c6b01364da65a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78500211da26dcb04216588e1b371f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f804226dce9aa1fd7f0e9db2830615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ae54be8ce561fee7519ebafdd595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752386ed2166fff5a846c5956ae705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc8a72a5340d95c36d22da40a78bb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7de266129e03ad537b6ab06959901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5a6f45625694af6f3e28dd8062f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14240e745e118e029c4d509e681a5e64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd592db06cca04ce9cf2b699c90c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422800a5dbaf8a5830603af99a0edefc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcc2398180cdebaa470c6f1ef8c17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d99f067a74f6105193cf11a9b6ea80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08bb69c1b9e34e9b317bdef213e791111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2389fad938f31fa4f208f13dba34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325660c46b9ed9cc925cd035c5e00b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7035b5b382e368936c87889812eb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249c416172a990252a9ae9129b4a39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30950e6ab0014294014a1869ea747116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137aeab91f2f6137411ab0a58d381e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c45a215956ad5eb62d8129a72bc94d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80606fd3df3741c837847d43d02907e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75e207633e1ad2c181c3bcf6ddb57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf175283d0b675612c446c40cbdcc55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed203cd6abafa890c73a61c114dd05d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68192de8c4484ac4ce4ed659f9c0a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1e0f79f75ca629b0fc2c1cf970b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f6d361ac738071cee5ccf4904cbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a030fefd4ba50ec56b6076b3a809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651b4f035d0efce9790efc6e55e27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901960d2d5043130a8d1b72045cf44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99de5c6422807d5d29e6e524be1dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43516ea6b96c3064b14fd143d923f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78201115ebcf62d4802827007fab6713131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3ffd3c967dfab8d688ef256d85f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4a2f6eb2c7c0829f0385221e24b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd3c773ea64a64dc195e7cd8412d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5f7288d147319b8072f787cd9487135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161fd79d33b5899a12fe09274fa87a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce2596558cc1ef4085386e4a72647d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6797ef4482ffed190927a3b86e34b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c35899c988b90177ba0580bad54e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ab138ba5a45f9872c4008f5bd13a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4267fb0aecca6e820f82a73b082e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21396f547ca16766b41a2bc48af5fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c490935d383ecaab3ca53519e54f535143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15f27c65d93bb50b125d5840b361d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff872267d3f2bd6226e335a8ab7f73e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897d3f784b341b1d5f6d234833c17eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16510094036806f2a06e2e5841f6d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82966f1df863bf923f1f472496f389b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1db0b99495ed1ca8fb4d3b7283799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83fd36f073a2b1246e60f7dbfd248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8ea643364197f4322c5d645dead5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853cfe6dcc3ace3adff97bf7e5a7b7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102253c6429aaa3c7b806eec5c8e5d3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e3a297ce1f5174a16c8befcf7bf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e15318d1ec2540b17a543f985de26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063a9601b1ae028e56c313176aafbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822dac5edab87fa1f56968f82e4580a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829047735d1bdf6c44f303c11e76911158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ced8944a0bdfce7c0017a262a11b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66ab08be7fdf0b3ab51ead5fcf773e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e10d1ba10c52b9e1e65ec06cc77f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0968e30a964b5ad7baa3a8ef9a5a6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68b3d91b019f88b674d0e5d1214a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4c537053236f27e47b4e9c0871ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e593716cc70b12e033eb19cb55e4a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f4e46ce8c50ee0424fefb1916cb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a396acda1eb1121065c853e580a46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237587571faf57f5a9f0af73a576a5f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa41d4f39810cee8ce4c56345c534f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e66b07185a443f113bb29a503aaf13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2610c9d70491e0a2d9fdb35314ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3577bf01442651b49cf189f6f30a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edcd37384aea505e4d699b9b8f8a8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36d181c528f3018c14501f2ca41e92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f012d6f39b46d57145ffccf28099175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a1c2af33f0c5851e4ca37a81a77f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd113a2c622e75de49aaf30845422177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ccd8f0ac12a367927b08b27aaafcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce63a4b137c574115dc529a4695399179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0deefa6bbdd1cec231d23041f3f35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047b397d642a0ea53ffdd4bc9b27ad4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba36dbb52037e3d5fc7eddf3eb2890182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b181e008df971ef655348d18f5c81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35417152f706f202b9c923c9cb52af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed3168381a859acfbe10467a51303e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a0d66d12ba8e28889ef54a31ecae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36adb7e187180c3c2e88080b23b86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18dd8ab939ac36051b9bbe97dda0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c7008581325bafe3bf24d83357d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2f8878963f8d676b67464a0b06dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78c00e464300143126b505104044ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33498b4aefffbdb20f7a7c8daec61c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c75b08a50ffa155079e700451920e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00bf84cb36d0b87ac9d22b57a27a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d45b57cadf7da89daa5276c6b3dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafcadecac1bbc6f11ac8a5bbe2fa2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05c9b7530fc1759b812c15c14246f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7424226c7da60975478b3b5f85f8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b7db96267c169ee94e61b09f4d50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e0badda293c1e7c6602776477d00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884e7fed490e183649aa84ff0598e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7d2076381538209880ff230e28e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812354610e18f5e34f0ec33dbe8528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd55fb701c65df2db7b66c96d6e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647231912a5e47088cc6853d03b1035205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454f0de40b75328e7726a382390cae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fec87bef4cce76ba186145300362a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8dbb48b0e86ab2337001f8c223efa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff52e32fe3a206387fbced6f82210c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb364a0524b136a407450d968b105b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a28c7f05c53ab9f0204f015bafe5b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34597faba78a15b0fd358fb5907efd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86140ef99935324a9530009b7d07652d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb72f6b364d7a5e88013afbb80c8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ca12344049dabef9f16cdb92ad4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d399df8b67b151e1a1570af6e9402216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bb7cbe1abd38bbbf21fc1d5aec656217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a469b6e43a8611b5719fa4ef9ecb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b076b8d5207753b54a77e8f8c3ac1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507954a3a1a39f5cb8b1ae23acaf101220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b892f399493628bf556ea6a89dc449221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d2d018edfd7ae0d0dfc4589681f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f72fa027cf8884660fa9723877723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8477100e6028fad1886380a4156e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4079d8449cc24c0c51e396b2b10682225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e4bf65a64af09bf1dbca03fa1f07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e9c9586cd8fae8ed95af7ae71c5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4296a5b0e9777c86d56ccadc1c869c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6169d2f10fe01f93b5fbceaa3b1a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068b1d3e9e4d196ef4fef5bfeacb6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5bd86d9e92cdf8aa3b594adce6974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e9b3fe0f984e17dd8d369a5ae2d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476336bc38fe4ed38220c4cb0a93010233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797259a5bad6fd0b5c264cccff2733c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b0bf8983fb69fe2896ed7d0083526235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182383bd3fdac11b9279608a06032bd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb580c0bfc673a479c6e78c51c400da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ebf127670a95ed0b5e19e0c6bac35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e3e9a26e517c57145599bd0e2e16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd67fa2edf81758f38ada2f206c26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c955db2082f8ff68736cbbc2c40c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca33971ff8d6920f7269576baa29c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479951e2b671d260d97e4a75dbf7aa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34eaa677b2791549b772b3257883de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13043404f8104db68a99861c06b4c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959698168a849b660f6b2b766394876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd19694100457c467a4b878eb5d8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe81a2bebd1616a2778c7097a21873248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76785bf6d14b385cd52be22b7466d7a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76701ef9f9b09848e252bd1013f2d836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e23f1e7b90eb135e3836e26bfd9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa86aaac1b8cd32eec51bb33b66a7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ef57b34bb4563cc1fd5fcf749fff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bc55b60ce45b8990c7b1c66b51680254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea8677c4461d12eb82bde0134e57e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9353b7cababa603b7c0bca70a7d2c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dfa4c5725de03e24bdc9179ec52df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ed9931c92553252f3f7c42653e0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763cbadd4de9216b23454e1e80bd38b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0b1ab2819742fa13d94dba7fd91d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead68325d0696d77b10721280f80404261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08104cdd79226728d196ab85870f6aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819d2956b687b20ac0fcf0e0eb2873263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1c51114892ca8a1dba66bf39c4b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b06e4bda93e39832f53e405a8f39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9155978955358ce5d726129ff2f080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce5cd7690a3d8e23a893a1308d656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059542a44d8e90d605154ce08431ae0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159da6c1640c029ab1c4aca613e936f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b598dc4293dddf132ff3ffb6daad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe561d0afd7547f6b0c2a6d712a6f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39699f2dc4ff9d6b63b96ce2bcbb3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d0d30d2035b5931732dc4c66a0f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78918d923c16d9f71853c2db909d71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add63b096045440d6ab0960a8c6535275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19222348d5ccf67264c94f12ca518fd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb1d45349d5d167f5aeca11858341277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955eda2d4fa6180445e013f2981df9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfb76829961cebe0131295e5bae01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe3b2d2524999fb55407900b126f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ea7c8bf20d12ce9b8cfb43c194a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafc534635ec961c93c32f0dbc6a132282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b72088507a91d939be06408343b3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff7ef2a924e5e78c5a5c6b66a963a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b264addcac76898250bed42a07e9505285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ea8a6131f79a743054233a1b614c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71ef54720aa73dd9603c20cd56fed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac5ad50b6eb03fb8353735611b4a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ade92525edcdca3d8a5ca29c990e6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6e622b68df6b179f9b65ea6f9f21c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9b0e5ecbd9be6d654e5d11ef47f8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3cf3c2b79c936d800d77fa3316369292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1136d85799f201e180e61fca1495293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3a8b06c4e78d0b49f9307c778fe0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b151dad1e4134fa2509e1173b2728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7373fbb4b7c7a2100b7affe540430c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681f73cbe974dc08a75fc761802bdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fdd06cb8e822b46d9612d81a778f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124614d5a8dbfe7b310190d99beefd18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e717020c78ee0e06e7ab5f30e3aea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb856f28ddc9e0e0bcb7520af3fb68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5138e5a83ef9cf3822d0c13a7823e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7767b4e9d9a9f369b265e1bc8daa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87e7aa5cb09ccd814e73f8340f8c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9abf74c42464a272b2632890ec711c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d9cc993debd2926bc14e6c6f6cf85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0e20545216d2ffd581b12965f672307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277a75cc71db5567eb251744b3bd24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95515d7a908b0c354385d25efc400b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619ace9c0d765ba251b17c936165c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6cc73ac3f74a619b4f5b318aa271b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c29512e50409313230f48b10843dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f14bc0749e3f7fb86b3bdf1770fa2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a01b62819798b95d322779a1f040f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa160226f5fd1cea4ddccbf86a756f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f3e2227b256d521c9670d72caf505316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75544a35b0d523890169350b69700a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df97d42122361915bec5062eb5c5ffb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fba42b87b14277ada6f4fbb4a795f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3203ced2c4cbc6ee113f9d3f2f36f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1fd4ed6db62cb8491a2bc06c5581a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1e72b3c7ac3296f0c06eb7e05288322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2374571ee8ead5e2ca000a1ccf36d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b6d9879cfadcd8f74a36abc75543324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233319d9ec1a841854eaf646ac90787325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e7bef97e172dd824c0838672abf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c41e506070e4c709d755626354a46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aea57246e1eff9e71cd4719e469cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade0081f1b488ef0e8c40d7ac05dec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564c91e1979fee42821684d63dcc59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02c738500e15c3be2b9b00425f3f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863375577fe925e56ca18b0aaf2d638f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643af09e740697f5e6a72a7d2b4be06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb6b7121c69c789359387232eaeeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2772b0e13070b171e84bd6bec2eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d5d8322dc0b9c72ea789ff448265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5fdf8410c11a9c5c5693c636e697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac9aea05dc9ffe0e4a4beaf2ab590d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82013e68f079e0a099b140906e5d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1031f45ed702ea0a147cd1527af49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048e26dfd40c39501508278fffa81f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f64590c4434ecfacbe4de60c57e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee464dcc10b658969484e7608b65f76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1064e1fd2e4e378dd75e0a52498e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994df49c1e2877a9db0f3eae7f51e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb33108d0f0ceffc0f152e8eec8b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd83a972cc61f8f4de2804556e11d3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb734f381e03f452f497fd43fa512c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9b45a36b6c99f38eb76cab1a9b38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ecaf0f379ac5cae00728cfd9c4ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf49eb52ec8b1759e7a43404261b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602894b24146cd7773463d84e7da8a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c835816893157d2f9bae6d22c631e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91e5d9292d05780c7e898cdbcea2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9259f865e8cd7289b5d64dd5911bdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441ac70d883c4d46b64b4b395b8a72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb6c4baaea6cd654d52db7a82565d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2867bd45ba676b3fb4d9a63cf321c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c93433d45b6456654f7437440757359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9be89cdd92b238788ffbce0dda84a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429145adf1b2ae398df66641f8cfcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c1baf4200c13490eef255f20d822362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590bac370f62d005082136942ab817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7c831700a35afc349b3d20137d6f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d14bd770c3da7ef10c6700a0c81d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b141e7906682e64f4b2994f7aad4d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd5341ebc5d6784f4c9a4d3e6dc7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376f3af965321306ed013535a52a5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338280f117ff69f800cfec8582d74245369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a700ad7bba335f0bbe1e79484a13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78bbfc976f688cc47eb5297dbe722371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e19f8df9d8b2784133531fdf00675372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9af80de3778fbcbf11ac3b162d5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9e0dc715a7d9f8b4de2bce76256e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e3d0232ffdf2f49b3bdc243ca6ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1256d8bef80990aa748c55b43f43a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1afbc0c2a2aa14cc1ab20a06caa27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1db7a2440588bb410698863a29917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa8e7eec99f7b780303c46a0781fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1fc89e557cfb387983a0b695e37f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34998d8b98df8012a3f38acef6a38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f8ff58177dfab8b7c56f12b11f57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffcb2f4bf9520057d9e55b2747cf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c0fa04f9aeafe89619605f46c8e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3432d338b4bdab68a0980237621ce54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcfb7f61fb58622362c1b63842826f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9a39beabe230a62e732b06c0553a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ca5a5e99979111b0c4e4909675e5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbbba6b0dfb42a3dcc2c78e41e2c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338d53a2db6a77139f69ef18bec086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f5edd4ce0028cfd1a73a47a50459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef21670f696b11425d896601ea73918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca682965c73a699b09eabaa684866393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3e7d08a37f3127f08e88784121a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46890900551c31d624143952815b2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f5f1685b4114c41447adf2b60904396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d859f67b538aac6f5cc9dcaa0a8123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3c0fc7f38e1c999a5a93de87032f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030216e4ecddc4b2a70de54b502abb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29833785f0fcefdc78e6bc1c61b00668400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5638eeb00f0628dea1b404eaf2cbb9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd151b8be649531cc0757a2afb872402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f382420d921f1672be5a21e0e815414403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50385528eef48f0788d90210002641c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa49558b6b5638555557b40c2eda763405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297807f13ba17f797b99d424f2a9ef6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92c77679bcd68c26f10ad048a3ad8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8ad2f06001cd6d6a3737331e3474408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9cfca6fa76fc8ff10d6e73d79f91e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb79f2095fe5be15c0be3b91ad808e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57130e9ca13ea50a2c3b129b80a3122411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be034d6f0afc8aff54783c695ba3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2991c1a6f410265b3f2f9039dab20a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b832378f88eac6db2d9c5fea7b8ebd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15b84082b076e1afd2554fe1452ade415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53636d8f1a60db2d77145d99f2a778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c6345a93793d6c8abb2a13c9b68e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465acf92c59b19374523bff98b74e2f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7057384a8e42a0043bf47136a17e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd0a6e81de68e6b4a0d0812c0b7b1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648688438078a56d211f3c36ff58f1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82712ff2b17ca778d6c4d83a7f4a03ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc188f2075eb54200f1a89573f79fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d077d43759c779ed48526081fe0b8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e60107b72bb0c6134e2548d574c94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd6e28c0dd62f97115b11404838ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3074a858e23cd6d7c48059a0f0d1c12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609cb1eb83a226af228d319ee320566428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f556d98c9d2dbac04d4d1e53aa4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b0166d2db906b80d05066558f7aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e35b22681b1db02f7c34cebf66b47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d1f8effed3e2be307bed7c7db925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eee8720fe6e722e4b0348c95abe09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87a8eb90282e013ee2557b835dccb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101541137c48c80bed3555866c4947d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec47e6bc18ec36a5a71c37b06841e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1d0535eeedd5f99182830db80763437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d403c4699aa0ba12261beac03c845ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bab9a429a5d7b1553f63afbc6edec9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa2aceb80fb3bc142ba11b174f699c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72c9c7ec661cbbc1d9c0db671a1391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413113f073f0a44cd38675983b01f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8ea98f9ad4d5a644c24b895280f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e9e3fff0d1c2c93431b8cd3db9e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a59071e57bfd2385d26575c1de64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393bf802c997dd2c89bf81ff13b0d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd306d8e6c480aecc61aea7eb23cd2bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc585cd44cbae526d5473e746e4641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def48e43cf98521720c545a4bc27ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542318377bf91f6cbb277404054d678450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5eff505ce8721a0b21ef193f42865451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928722be8e9fe25e6366425b3ae6b71c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f635bd4c79bd9fcde7c38297342086453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfe65deb4cee6a15cbedb34dcd102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c2e9543acba7b7cc9b420f7ff578455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414daa9636bde70623a7042a052d896e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21da34522c4bc900f14f9096219f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac46db8f5d0339d89bb8f07d19032b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836699f0b2af0eb1943a45ed0b0b083459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a603b715181ca5b5f83534f2e58d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4086131cf4298daaa3d464d07ff71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06cf2178787a3137ace7059bdb244462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6534d9e94ce129f871ee44a7f04b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2a9b5b3af26b38b563ce1685c22f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1cf2562339a76d447e6ffb70895a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37027d0623ad27d01388a19fa5e34837466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ea59c6a607ecf17f504a0bfb9cdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba43e2c07dfccef441ccdaf24f8b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6b9aa944f1a0ce7e2c5ad82039e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c49fba178b21529b1bab8ec54721fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f63417ccb8b1cdc2116cb47e407d72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b25ba6c1d3bd266cdfa0047d47028472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dd4417b8cc9b0cbcc7f5ab6b4a356473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc7b18e0dcf94997be8d0d6cd2defc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486455428e79b37a09963fc9b071d98b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec15caeec07378e1a009aeb54b36f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb17075ac9e58a38f12e6bdb55be71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4de6e0e90c69397af68a9f3e4d202478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1692ffed70490c68ea19cf2c5ff9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a71eb1bf8bdbe03a4b23fa7143a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ab330a2842d16ed04e545168ef17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40661b692acec9267026051497993482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d070778196a34f332915b3fd2eb68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be5b8085dadda91cd005efa105a38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797473ddf2ea7d49c895ac85ea4adb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7abfeb28a537fce75836269a79cae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad86824bd57af7d2d62fdc9fbd11cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b02244e6963db63e0dc17446536c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a4d5d0a00791b59af3a642f0313dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ed287ed2eeca505b1c62435834f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b332512114da37d6bc06f07ad4219dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74356ef005225f214a18a75ad60bb2ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e192a7dafb818939559f07186ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56e07f54517bdb6c040e7797efa6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53307ae5c9e6c11a5f33e75132663495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef8a1956bfe62694bebf95ffe3aaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5a1c057940b12d7ef5984b311d6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d554829ea1b671a69561fe1e6d1f1e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669d06bb8ca777dcc866a825352127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354a073571833cb1fecb1c4f4eafa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056d96927c99c533d63344ea41764b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0432901a9278b6677243f0fc892c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106e2691eb2667a6de1a3740cfabb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68243f14e79fff49668963ae0b242d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f284fa05930bf48fb4eec9ecc6a08e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ac4e4e6bf5d17b00a39e0c65eae9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b311f09d626d9796ec836a0f34596507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee26cff01b7f1f2db0fab6d15d3d00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b2fe195e9986fa8d78fea4fd1975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0fdc21fbc0caf06c56a9f919a80a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2af75ddb7892b14b307dd216e39dce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf90ba46d6d323cfee47717e38a1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50241498704f6f5c70698db9974f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdb4fb4c8d4cfd2ecce181f03b5dbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246d0f13bedbee7f7d4b3aa2b6de08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d606f03d5f261d7be87b476367e03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6df803a9b79e8714bc49009d7b1c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33db22a1e2facd007823db243ccc78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402d1493d81847f12bf1bdee83cbe16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1513fe7a4eb27c9705670443c061dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2f4364cadeeb5e4c63bd900b8cb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed81d34a8f519e3b433671be335cba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a0578f0d298e8afd1602f312d2029523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81367de3ec42e38bbe36a248a8f80f96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0396eea5d7e34db434ce4b4019821525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e87ce49417f9cafd1b8a2030d478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d38222bd733d9ff87d429a57dede527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753aeb4275256521a0b8f1ee3580ebd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f216da60b304acdd91aebe030fb245a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04649d75cc81a202a05a5eebcb21c8aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa74f68859844096b6b026235333772531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4eedea109fb19c51410a0cf348cae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbeda8f3db6fd420fe1969e04f8324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca162c46b59d6dea1a64481cf0026b09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3c28d1e2573ebbf3da602d177928535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f419691d0e153184ce537e7c44c33c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36a5137d8bdb1a2efa6daad6058e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6129d760a842e22e959db16d551d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f4248b3fcddfe30fa9318876df2ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39c886a98c2af261040fa837473627540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7fc1afe43ac6e846fe6d558ceff17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd357d70d7962b9084ab8dbad58fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968e7b999d7258ec1f7902e1e2445a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1fac669260c69621598cfc179eb20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95bdada330f4301c18080f668f64ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855360488bb661a2d97d93e9fba2285546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e92f8cb73ba571b95c641b8115159547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eac1ccd98e97e756458d3814efd60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b97666f1226e0a3ffd8897d5b4be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e0a007882986fd4a291831cb010c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dadf5921c7dde028a55e5123ca13b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f17c18f69e7bcb7743d021245b508552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898577dfac75187720757f222c6d70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33702713f174af1f67d0e3ea674153554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c92303e4b7b44fc4a3b981e96c512c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d8cdf0e5460e081ccb45963fb678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439021ea0379708ea237870228859db0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7f2b3989e151d6f564c69a9de9be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9ca7d99ee382d48337c2f8f20993559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2a56d279f5b8bed4a18c7cc4d526560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a382b3b73a3dd10165378a11c5a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d799f882104448b561dee49b3d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ea3e5df744329b3d53df9f82d528563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b409063804d08ad55e5660cf8beaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429bd4d7310233f3b307459232fd1f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3b33d3a8612e47e8b13287366c2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bda4204e3ca951b23fa7082119178567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca911ad4ddada75c05c59df745822568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5bbe76244a2579b9790915cf95ac8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a72888ca884e20b1d3c0b7efc2844e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176979522087361dee052f881d77b83d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf9f55cdb7535e0732f51836aae706572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c58f3fbafdea6fc0046464a229130573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966814b4a0c21f74f289f92ba6c0d5d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14fbb9e123a903414f40bef4e0fcd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d5f66646b0a0a7b0ad6d006cb1ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30bf724f5a7c23e39177d64cd4cf52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbf41a639661567392995d34b1f12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac1bfd1b05eefa1cc630f175d6ff5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00cdb71d9d4521fcccc3d616c260bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e72ae58421d488fe1f350d15a31caa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ceb407d6967e0031e4df06fbda89d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5601c92cfd669c23a2fbb591e240583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd27b293341452863b54e9f250e8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb827129781423e50d80ee2bb2a33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c152040400b66f9359a061fab4957d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5195a6086e7b24d3c480b6cdf337e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4facdb603f67df82b29cbd75af64d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4474451041ba5a9bf14287725143589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e63361d36bb75bf080d806a82aa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5deb7911e0612ac9a1681b87b05d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e74fdcf753d63150993c5b70f3657592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db98c332a5fc5f45f5572def5c42f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372252f762b331b03554d649d342ee9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607579230729d79d08086514442ef8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198842f9d0d487bedd347d7d1628d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d5597dda2873d334d86074802b27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6bed6753019c80fa6177d39eedbae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30bc58425c54468d706ac9ba91946d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fad50e5db31826d9ac83496bb5614600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f7228fbf2809662d386c3954eba7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb28b3f2b26f9224457b7cabf6a08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3e0414106d140c58bc97585bbb581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6b458550ef4f73008868a0a48c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f969cb0a81c93ff3ff7066157f53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94237001e0b2cfc7e5f2dfe124ffbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ac0e7b8b481c3c958060e0d53e6d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5619a49d5fef1f45ac67e2e4a80bd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19fabd947275e641912babd1112ecf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e9dfdd33b50c3d4accbe13e7bd498610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900534506ec8c99c4c0c3e13e89c0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef2145768a6cea63ea08312e88145612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f65f43b8996bff2e056c985019f2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e5f942845e0412612bb52eea76af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3955fec053d781af8d8a23e7cb6c3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e548e4512c1daaf45dedc140c1f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5388ce516f0a1bc2458e94e561b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d712551c1407b6ded7554dc9c804618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad577329962668c21e64e6920ce3d581619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c437abecc9ce32450d5ec7eb30d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28320f380651c9181839979c462a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80fe60a961d6549210976dbc635c07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2516cb1411bf4f2f62cc1bc3be99b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ddb3fa6400e23d7a9cd56e1b00dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968302b10a58f03f185d17ac348c2b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45f2e115cbe8dbccadee2a220130e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5347c4bba4b9a9a4c7d67d13c982e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a152ece0f43569dc07a999076a8cc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06928129ac3facf64e6d69cb616fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3ccfd0622a338fdbeca1397cdd91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c090af23cb5920787855f7112a0e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502827acb5ad99ee2a8115e98c75ca19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a1d143df9c477c55bfef27112426633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb771963beb0c379c6b332ab0780ff4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a968bc741e07ec812ab9892fdc8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de134addbf956872fa3fe432c6f951d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb5d4a81b28e63979c46feafb5b80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f93b5a8f2c628758090cf825fa86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d062b3fdacb2a483507ba88be960639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642521e9d3305e6198bb87bb28da3214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051a4b2bee0582aa5680c51dce501b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a590cd93156a7df73e6e1ab48e22c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fe7d32ee3571686b4abba8de508b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9d2f82ff1e13cb93e9925dd945c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af748a8c2befe6a601fe645a3622e5ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161c23f1d12524f14a480ea01ae6d4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb89289c99de7425af4591e17949f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d1093f094dceecc5de0df6abf3a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e894534be2bbe3e2310af3337f6b7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5ebd5dc5d8e58d7ac93bc2835c57b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd6746e5690abea0c3a28bb019fd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d8cbed51bf676fe9fe62a13a409d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534b950b7806f56b14b19f3d7f2326653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58e9eabd1023e35517a9a856d383c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64558ce0ffe9c88dcb203be74473217655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5351fe1a5a7150a2eeb98d916e24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45985607639f0c05926fb85153b0f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1159685af80159cedff4482d52a7ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec37b6e28d441d02ef084e44835acc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa812e2e7137ad2c3ee2fa7e9326654660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85b71d3c8d27c6b9088477df8871e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbaf244c1be6500d245e045703226662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921a26d7fb53f481dae0979c352e277663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683bbb4d5d0d0c2ab1d0e78434697e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47e48c6a790ac3857d2b56b91f81f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41adfa3dadc37ee2a82bed199e4e122666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc8ad932b3c4a7707f6d9e1ae7c234667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549ef8026d4ec327fa1ae2f5482149668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b584b821a0bd32c9af871ced08dee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576cd740623a0a3ab092bbb6d4b6ea0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a115483bf4a912e3e96740dc6d04e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05551afee6a141b0f23a00ca9adf867672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35911dca37d9b511a8c9c67d78131f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce329a6ca5295864bcf1b819ede231f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8175fc2ded2c0fabfaa3a2419d84d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdafd7b7a744bceed68cef2d0067dc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842de58be5adfd440b6e99bc9046aeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5308441add9922f6ef392db7167c20d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b8a3cc86d500bfeaeaa246330a56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d1de3a28a38c38caa18699fab69e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f454d751f180ff56e2e824ffaa8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1919513867e53b27d711ae999bdf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd08231d2c15b3e006f8d2d56f52a49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4216aa2152adc04d231e1d07e4d179684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887554d7cac8c88a896c262e03b0a03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d243e557fdd14acd82a282d5a01f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc082c0d7f676e233102e58f5166a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0cec8b8842b7a45e16bf9c3082aed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd30b949fabef4bcfa569f74c8dab5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c234bbe1b75a6c58b2e6b6b54530adb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6ef62e6d810361b10cdce02f3429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a5d04a32a4c8a3f45f188b58c151692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ddf3b3e3764f3f7f3a3cc8ccb9377693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110497614be212a1a6af1bab69b22e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6c953dcf8c369014fd8801ce4a20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d7a26a4b92dc1fc841037508b17d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04476a2f1a99065864565e79e0d389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e3c976a557b28c5751ba49ae78a52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449246402afc7c60c0185110bbf25584699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5d96108caf45f90d17fd13d95e00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9064e403dde24b873b76d9c640e68a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d2fac58a48da293430a6efd3d0e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe349718bbb654da7985308928315b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437e53c560474b299bf65ba40c121a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c5a91378fac8efc2fe212c38b725705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530e6b9f666e3e0e3cdd110241a9e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10efebe352eb8bd8696efdebd42afe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89388fd9e337095ec299b27b65e12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230d881db3d952a0e6b502c96f63128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563105b39a78ff9de657c910028b3748710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5998d9b98b4f7f9a631a84edac08316711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29081f4275878e74d9e008ba2a1de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9853f67d5414be8b621ef1be96741713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217efee9e9ecbe436ed70231cd6fe7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9587921d3a652c1741fa523aafb5a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8901d916820005605c9ce85dd2e66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d78591aba32d90632aaeed5259764717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f39d397a08f33d84b250df5d8dbda1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d714dbd33236021a67d919d00fa71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aceacad8e268f42676cf19ab613b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a875fe8440d589d81270b8838b12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2255881b71b2a2b115a8a2f0d1564d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65617c101a60f916f8d1fc2302bbd3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b13f149dbe01fe9bab0775834d1cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc6520cb34fb7c568f77b7a47a344a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffeaf51f618f9b252516b78acc5408726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ffe44add49c8b8fe8ebc8a2a6c583727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e7f3f38b4790353ef5dff215cee67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9efcf7f15c33eab56d166943a5b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948bedb01262687055871de134af6d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e7ddc273fb7c67c3d61668f21ac8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326438b77ea1972d1c226b2cd1b0442d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d2681b544de01393070e0f000bdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21c740e48d5d119ac567ff4f193ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a76e3e286f3cae42d01f96289f69735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a8f82deb260a6555e8d9413eb9b87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee2e451982e4914b0418027ab8ab6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82f84c6d2ef48696c0c5b7d24ccb87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7245eaa817630786551bec4f6189f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ffd73d00374955126d82b34c53151740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf79b99f345ed14c2e0db8f90c816741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d34b7f71c944a1fbadc73f44ec01c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cca1b0b6d8f83c027d11d563d2912f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb380c14e8fcb5b8411b8e25d7250c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd954d29830acbdca3db6b62c4d70d83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee06da056b10e3274cde54466fc0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7043e1a4503c41f8df9b445ea7cc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8d3104b3f61ad1f5d3eaeaec9a66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097647d88b4cf8b9b8ecad85f65a40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07198126d80b4d6c520e1d02c7a6ee5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f5ac80f1c37679ea71ba2a7c2e6f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f46bbc37ca02511700a9bc59b4a979752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2210f3c5f21976f4e5e21e5b59284a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df68bd86af12da409fb96f79896f24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c6ed316a7678a0db2a6a99f07af42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0953133626485bf474cb6b5cc3e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9153cc417ba8a09cf38484705493898757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878b05d3a4477e22136e16748e8c83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167058cd8b63e09f23ab84e5384f44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a70b8feef1d86d8eeff2f2943a7fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b059f4d73d2c51bdf70df2872ee952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9eba02cfa45296cb1eac011e37be23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8a7b06093d12cec1a42e76ab08a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b036080d66c78b1c6e95349b9e409f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8dca48ad30adbcde1b0dc9d98659b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dfa0a883acf0cb52027e7d989d5427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cedc7fc10dff4bef9c417f336594338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823f4069442b08d2eb292e6e6e8b9419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbaa9674f7773eabf94e1aacb4e85410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed84662f1a077e4bad32ec99d466c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087f6bfbebd585cf84a5869ff35a1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988173032b4a011b1312911072634813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8797a9e2e78474a7db39b0857256bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c339782b6b597acd4df888a9c613815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0a2f15309cfa9d9a849646cb933d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009f2d1ccb724d7cda51525c9b71c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae905816a3caad5dba9de0444815f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79db4c29ad6bdf073e5c14d8f3111519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74cdca7debd49522d7d752c56a2d0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389a7e09a243bd16d24c7bf9565d0ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9b238970cb1e8aede07d72c7becb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651418d4e0224e007e05792d6aa7b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f5c6e19dd01c242d3eda56f15b8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bca4fb3fb289887dce13913fd1d7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca16dd9dc4f91ed8c767b0e4e97d6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca62bc03d5239bf31324617ae0323927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9227e4744c77627b58efe46485f0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641a2a433d5d9a228f781c5981133929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088487f3f00eb2d8062fc6cb62f2b96530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c542987227d718433d2b27d5d07231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4369c0c235a363d8fdcb6bc9a56a3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea133c435f75771674499257da5ef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76755dfaa4200f0c27c6186968f4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5f0f4ea69c7797bd553b1528876035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9976e203df1b5af4a09b3f84fc8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464500ae0dab64ce4ec7b6e99493fe6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cc4e2479a1b949edc5f84b640d4d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297fb9367c037afc29d159cb69207639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551955bc67344535d7d7784bc0742cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6132ba4b380ba7aa7bd3873f09ce841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af802c08f34a6999f60a052c66594a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027dea6f92707b91154af99def38f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf752252940e44f33469f5bda0841c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dbf2eda9016b18634715ea0d16eec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85cdf94b2b700408990302a53a06bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e5eae785de4022a1dda4f9f93f90547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c6b125a0197214babf3d7bfd8c5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936420d62177e2dcac4fffbd35a2a7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919758b9f77d673b52444279e9845150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff16b5c1b1c02a6352f58c523a60a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82e8d2add4b55d0fd5c32edd0a82652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650cd0c5b690c812968ea55982534d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fdc414077edb2f136c91a3b9df5f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534a7465b5f362a9f693088982ce3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c89ff1f11b28f5e661f00d9790b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b431ed0d78a49e4739d272fa98d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7626a18f122319151bf441518971758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665209013f17858423f8a1be4dd13dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab0c6bb266473e7f882a236f858c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e11b15b8fbcd226bd12ef15239ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ecb82d2a3d2e7027de271b5bab8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e039a13d9a7ae61222d10d974bb3e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd049c597fcd70423fb62f51618ee764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a0c0f97ee7babe98a02c6e91a2a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de1d89b346f317ca6bd75bfdf764866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f3932696f592b0bc75989b7b065367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224df302caa06e1634688ba4c84fe2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68b7c85354f870e43522d5d96561c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc189a065be8fd97127e6fc5a8c24e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393a9a735f18b757981882002fc2d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce2f3e1b89f78dabf52298a21759c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c249f877a3963d6bb60145e3f46973373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ba46f71c1170714f98df960f7b1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d69db962c79118cc0a8ef3a817c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12671baa2909e6f2e9612c91c4bb08ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069440927af11face1062673045d00a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4416764e4849c425b31766c754e0aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc5b8aeb724fd692f9599daaa0b9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772665dd0989c21c758a01ed79e362e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497634620f826cac1514a33e0f316b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056128ba636f3b7d15adb870fcbafa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912826ea2eb5106d94ae196f5ed7992483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610caa1ef1845518e223f0897bc772c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d047351c6052cd8d04068cc9bad4ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584738ffb42b7035b4b280157bb456a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecd596be2ca242cf80e7ad73fefed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182956d0ff188ff891cc686f3ea88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3299637463a7c5b79906855e272c3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc2a849888a82b38101a71b6ab91090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04349b92b49a258a63aabac980bb31991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825540fbb6408fbe4bebcda5bb25c2d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa64da1e4dd0803a024a5b560b88593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ed3035ad6824629505331a10b02794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541f51fbd7afbc92ddefdb4c5f69d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0199a9b5b1a343e4af220e10a419fb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815776b53bc93ac16fda3c6b9bf907697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d751dd223bbe93c026b3658dd63198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155f92d78804d236c6bdf3afd297e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36683990435dc2c044dea2cde453987100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ee10fbf61631edd88cd66fbc14b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f15fdc25c810d6b479b51d5edb379102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8b6065458d643ae79014ae1c0add103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1ede6af89abc1654ce65224949dbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e62fa35a8a431575733acf56cfbbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a8a89da4ee53080bf62551cf57fc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f0eb4cd1f219e96e47b883d1947c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7743cd53721ef4bae69aef17d94981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6a21df236a5a8e5bdd2fe9b5f44a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6105043ef60780a584daa66687902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd85be9f9440bd8ded8b5d6192ebddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19fd754febf7da52542020caaf8b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f84655c8c03bf4cfce223e97b47e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773c41d9c93b6a553de6607d52b5fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62fe0df5a6771f3b2f14df9e891b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4904fcbb87ada38b43f2d7dfdd760116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786f87b6d7eb4dec36e70781ae24697117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3f34e2cde24d1b6d5b856e6d5651118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360882c68e6853ed60efb5f4f797b30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379b79c73183dcb687f64ccdc525621120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2749a3ed07fe5bf1eb7ada0a61cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d480d16823843f7d2149e40c7c8178122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f94ba61345a8d4d18ede2e0d84f84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf141cc6d88eb30ed2118e114e5e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f125bdcb59e83285efa263ed44cefe3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047abdf3eb378513419992f65860f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f105cd4ea92a2175691a9d358910a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0e0515aed2bd628bd0cfb23a3e6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14dd5042922ff8d205b1efa980b3fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f1621d0473204c70153d09bb3e9b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc37e9ef633ac5b798622854a208ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17240b48588f18545e616b9a70912294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb94c3988bcd2364b2f2349793fa43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3103a8952fdaa40d52b19d5fa5a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782597398a0b8f6057a44d6791483c0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0a35ca3ec9924ba182e4d641d2b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305db4bf2ef518796bf7673330b779137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4323e74699da141d26c5491ac2f3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab67fa119fc353fad6b3cd018a34027139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d531a9fa00444ebf1b960a9c5519c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa882c56a034410302fa506a4871a0fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f0c8480255bf0f2360be0b932a29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423c72c48e91cea000456ee861c896143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc84d4a78d036a6fef1eaea6290947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf800f7b88d329f0e37bef990d8386145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca3724e304cc018d235dbea547776146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f1f169b96880b9df2078313656a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045597a3b6600f1677bf2683184060c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b25c0230581039b1a205262512d2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1595a6dd8180fcf6652439ebba9bac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba86e93d90882d8b40ea4ed8a16c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635b60e5276fd756b992b9335ac16b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e8a7b085379b53d02f01afb90abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef310ab058643dfb55dde4159efd9b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714570902afb7ebfd7ab40808264faeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918620270bfb98cbf881f74d07c495e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89dc36e626fa5572b38a2282a89d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516647647bcddcbb97afe90447d05c46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e8a5a02f390475b1b6fb8452d0f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84ed59bf29d1b9b13e73f2b9d589cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ad03f4d0a04510caae8b0d8a5296161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28094a82d20260c01a563b5c61babb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478778fd8737588bd1fa77297beefa45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e95de6ff7f3eff081127727b31de03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b94d464d153385b2aed178d00b9e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be40f853573c4716bc733e3f8b6004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a395e8acbe1d0d0c6eac651bbf08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a5888859ee04f99b852732a8768e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778648137d76fc0cfa04736aef71d54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a364f329881fbf10ad7dbb5ab4de4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899711f1423600fb84566a713045c93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21d739fc39343f54f5ffeb88e73e8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f895c290ca81afb4e9f6b67cdbc9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df369c3f91b4bd2c152c6caed2eb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e612af1d7ab8077e99c5b86aace2f39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f787ebce0089ae89b35551c5d8c4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe99528cf94e0cc35c1433047a05d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802109bed648e247be870a891b5ef7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931e1b53630b0dac626a603c4e3cac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a7c4d7a8afda188a33d113c8ceec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320349755f525cf44f0ff8453c99f9e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ed74e42c3c10cf723da4f0600258182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1d51849ed1bfdf551e672af40979183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92b6d5ead42aaa2fae82b90ea6da5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab478eb701499e1d1b5a53a131ece185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d30d63c0a709e06d0bcd18edcbdc53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa42db9923f6421e646d045a24b6cdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce3f041acb7e412bc691c4ec65d31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1080d248a4193a8b2bb7983b9532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718030fd3dbcd8a1dbe3185382d7612c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb56ee30ffccb2facd6f36b72b601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea42070aa2d6a5f0da39dfb4d66168192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab16cce723dcd3d5aade84f931f107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca4f6483fdcce0883c7aef7616c3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f6ed5578c0a4b98b74fc3b58c53e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86686b330076f8fb6e511e3698c490196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc921b71c0c484bee775ce1a6041b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa441b6658dc20fc9b16f7d3f0adc27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febfb03ca929c2058bd517383071e69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2d44c546a41e2243c8d19c76861b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497adc849fac89ae6355608c04b53408201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00ef1f670b61af86ce6e2ab68be68a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad93f2c8bde813cb71aa14af7a91e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480a608d9fcd3f5185edcb97ba7334d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda757f7bf2ae99576fbae3166e340b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68391f1c78258f6d1ac2297c46ade53e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae53b5c5b20ce3598576c952f41a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b7cefce159ad8e79f08c23f705ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613a3a1a5109a4023284bad8738daa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84205d2a2e2d03bb7a4494e668e379d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217dd78f4a5be912ff17ee0e16a6aa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2e2f69e5107812923ea24b88b31a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f77bf373c2e859718438288bce8738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f74b43e11d981cd29c3892d1bba21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814796f6199b53c64e9c4685240cd9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d944cbb54dae9a85363ca985f14402216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c2434265b168eeab975b72b366518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e35f96aeaf6f56b4dc6775129918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315fd173b503511e5c6492c05ec3ea2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2cf25f7978e93ede5b6a38c811e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b823d5167e1be0db837f281f9f9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6b526e6e8fd720e0d68db267e45f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a5e0745df0fd4328c674d8ac01f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d0b1274ee202dbff1550d1b677b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d312df07b7be7156062e43108d2fd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e569e7f1ab235959fce30c32e1128d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5501d90d87aed79f6753f0fabc10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99bbf4f32ee15f91ca8e1f3fa59a01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14093543f2b3eafe5fd13eeeeee70559229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d9c2595352c3fb4ecad3d266bac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd47b68d83d67310b335fbda6f079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586dcd2ccee463c57e568ebfebfe367232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020dd4fc38afb9a9e92308f690cb00f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53c82f5751e6fb1ceab80e3bdf83a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4778406b6fabe793d380a4617868235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b045cd44a3abf9c2849ccc750a02747236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491dfbde72c5dfc6858d5d207b365a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2290614d68ab3118e83d9277bf79ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad849436f26fdd93d953f1f78f8a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2e6613ba07edcda5184614ce815a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbb54a879422ba6e68e38f4f6518b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3a4e95ae9f8bacb09d21e004d767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d8cd8dd12a8c93733d4deaa5d09c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e473ae1f2a79a85fd46aa17f1bf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ad522b20092a7edbc6b02fb1d21a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe89093ae8c52cf6acf07266fc07b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbd27f90e46f7c74e2955adfd79591247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2bece6a11213717ac1bc3e3cad6a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d53e3f8523586b1fd9919f8ec73f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e09d9199e5aa412e38272f2355d3d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8b65f3c4117970be93b19c37ec42f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8e95a01538f5c57f428994dd005f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7ed48d64e880bd0722bfc11d1003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9430719fde3fc79d64d0b14eb45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdba93844fe5589019bb9c74acb08a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb02c6599ff7901153f2d794c09273d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d51a16c805d42f217ef2762912766257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977f0595a3df116d6ecd7c15b2b2dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c179ed5dde81701132df5cc2ef0e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6c1bc34fa1d5bcadb807391a7726260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a6a10b849242d063df34a3a872a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da95d7814f85d5c20944f0c407f46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51025937d2ecc535b41f470b59d3974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae700e60bbec1ac7cb7d6ccd592f851d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df6ddae014dbd686655367897d6b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa2f9f0a56e200120392c51f65da10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9a5d0481237314b6fc62e711230b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05215667af4f5f83790ca1a1dfc6e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87546b782e989c148908fb84387891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f1ff293da4eaa088c6cc5eb6807e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e35a00d65f33b9b0d496ec9553ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a8c4d6e0838f2d4a7e22c981cf600272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa339ff14d8d4824a25b5c0e61a62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a93771d5b56e1ccae4b8eb6ffa228d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8cbd132996a085109125d8a1838d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64257bf10f68ff46b8f96eb9e59ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1595c9d760830b6a7c550c41e169d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08255baeb769e02e1f1312af000eb8cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0916a6121781ce17adc799eef2c5872279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570ae4e7888e80633b356fe91bb965f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8dae962693c299f37d8ad2fb6bfa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b00285967713740c016b20d22313282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8136d64bc44f80034a9c53a849e3e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd7dd356109d387bdb5543cf96748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e1bc93fd6c893cd9b527069fb6353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3972eb9cae6749c9833c452b3bbbe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a8f4922776968cf5046a915fa50b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55a2417eee0c272464fb7731ddf49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b3971fb4501d0feba5b65bf69a60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb0b205287b039b81858eb0b4a9bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b28ff00c576bef70c52a4ce92b8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4e8e5561032dc3f541553654bffc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1b5bebcf8427bfaee698cd2adecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9da05c6407f8057db9341623665f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953596f774467410fae8cb56391b9b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499d3b27f374fc0a1b52942baa47c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcededbd23cf9bf1c82ff1ce88163d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4cd0240a709ec18ee80d6acc76381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b66089b1dd5d3c533c85eefcb117c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff6ef8a90d768b0abf690099f3250300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe548c9e40d8a36628c6421afa698b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195cfc43b239581d6d40b71de294b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddb273fe00fdd887cd74bff8970f8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db004914845298ca4eb63278943be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0d757857b983b67b33398d6fefb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e88736f05be7eb796d58b46f43f84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701e4f1a85c2f46c9dcc1fd979ff91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8de15d5eaa61346705eced6bb598d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30c316ea12756ee9b0d18762824d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb19fb42fca93f5540a1df1fef5f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80735a936baddc7cd2110f3c5621b65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607752aaa000a847d724139212af2093312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68819f280c04be139622220fb3c15f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde45b8a696e2ac59a0854144a14a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb09beacb18dc13e38201a4547e135b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e591017f8ad66f6ccaafeeafe597c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744529ae364eee8d063c2f6815971fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49fa8599601b741bd8d999f8eadd79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dccd879d0b29c16e06921c8126406319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f272a0fa963cf74905c080ee89aa2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6f395747254307d54a47955f48071321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2efdf1551350878134ccac2b436184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c95c46db640af92d2e16d6d625e28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c52f13cf44cf10cf43cdfc9213e6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570746ef11e6a10b959f9e5b737e93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc15bae2381f9a7f17e26b3de8f6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6442442527bbce0fc385ccf9541096327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eafd164ab1079f506ad7852a74e509328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac940c5de66eeb214b5439d429638046329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac23876b6d72c32b50290d6e158673330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b8b48e8bf77cd8b45352c586fa36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f1b8eb99d1b1f8300089e9b9cd3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87862303cad2b56d60df89235fa00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47abefebf590c2dcd0c8524cff5b837334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5cae3abe58ef98b7ce960c510814335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef7f139314e89e4181a8772758989336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd40825de6fed014b5c008a1adb87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915f6f577a7dbbd6a93c539e66def3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5a6d6ce60b7f65c694b01ed8ae8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e06ef9ff4690f93b8abc66d9bf73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803746d623f34ffe61820396d7ce07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c43791ce52c3a331a72b03f75a7e4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad14f0b511af35ae9deae29d0da72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ead9f811811552d866fd70db839d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444cf22c8db4943fc14c907c186a9c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c107778eb289b1a39bdde4465ada99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef1ff096686dbe17e687d7acf7d21b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f99efde33d3d5766d58fd94f43c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea0d3c1bac058c216232042f40a3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ff1ae7db82c97bdb552a509433fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df656fcd699959bd538ec4cb91fee8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae70d909798eae6f14bd4113648077352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e146bb35474bd554e3976e150f65b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215ec90c30daa683e863eeb8883715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112795af30cd4af59ce218f88c0b61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab02bf7e2dd02e196b6ac62b93204c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69dbc9d6822646203c8c750b65816357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ef5fc56137fdf4f0fac7346197d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a5f932ee6e729749c3bebca6011c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e7e961edb08e999d274dea50d1f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966f57f960cc2fe756e9d554981d23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd638865ce032b2595e9fa739bb8d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c108d5edf0fd5192e7c20d37318c32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cc711b39d082c014686c87a4f60e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e80c983af3f94e67a41ddb75f2245365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c21adc734a1ba97d2ede5c9add63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bcfd2e9b37c9cf70d78da68ea301367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ffdd4616fe968ebfafc863eaa3051368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c21ddeb2d6b32dcaa70b23964f56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1e74064c4ef7717938f708c6b7b1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526f023ba7888bf46be1bfd777ad651371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d7707b192527b4ebc60fbb627a4ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84681b6baa5ca676476f16a572c682e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a14430ae993095eeff5f8db052171374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78cf645c09cd2ba6c2a212e3ce7f46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c29fe87bcc01851a61ece02ca55ba1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08cb3f2201f4f7a97bac0accfacef3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6760dfa7913f60f3485fef3e9d1645378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7255d9e788581879518729560c88f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66cf7c2821b852905a9791f43d3ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5524cfa3ab75ca9d94459bf73d9a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e08d6a8a0d1dbbb520eb2d997963c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec884c0f0a58b3dd37c57607dddd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa19bb47f66ddd1436b4d6b14d0e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079efd8be1f3bcedb06009ffaf357af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0024f83dd06e0489078fb8d61052b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641124473cd07bc75db37dcb402bdbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f281278ec1b4ed810ec6211bd59b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea442ed4e5aa9cb0e5d70a923088a2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4484fa69fe01597f8deeb1076563390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac40fdfb0708009e9c76f6e21e7d8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50a9171f3d48d85390bbfcb4c84bba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45280b9fc8bd183d2a0210bd458101f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804bf2fce1bb3af493bed8b8513152394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40541a34b15b33e138c2dfa6c27f08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff5d76d68e7900943466b5671a5f22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9e808696527af266186b7f51adad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa681aa15cce9a01180dbe6325434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec41c0f53f3c9b8e54a1101f04352d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f1f592dd276cc53821e578fdb1e15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3981c371f0c7b68cfe298798704416401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c758ce067c13fb4e35cd0d572dc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67314388efa92c10d66fa0494a1350c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5535763f72a87554826525497e0b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712355dd5c0023c7744230c0676f07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc966ffabed1420f8d27d719f2a45d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c035dff24ca05f0731960203fd63ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db2248f694013f8c4969dd0057f2b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981278f844f39cb05edf80c1514b17e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60949c894aa7a34d133a66c6e3fb70d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b65d8f0b5517b8b08890c3f175dc07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b399be7c9d1def04755d56a7a1a2c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e8206f0e765737a283a8abee52f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31656d5a0d2f6ccbe91c159af41d9e85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736d83e13d8c5204427cbf86733a99a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2714f454fe0ca2f4f20442d4cd372c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854dc3a1cc1e68e78dd80e59df4129c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eddc12e56d9b02b7d762ebca40638418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43d59c03ad91948d09d6e078603d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8875c92547a83963e82ee8e6b02d37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066d3386f7b65602cef119bdbcfc0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266532d74fd882ed2dc55276571292c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbced3d09c934e74b4a1e0379e4b05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad45b80f75d73baf1a9faabbd0fce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb1d87c5f227f8833183adfe91e1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8506a65d1696ffee82cc6aa693824d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a4178945c70abed1e2d8fcb15ff3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0fa7046a2d482b6fa933612d5e3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdbc528387701bf9a67e4a4b2fed90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8396a0f9074b1b2037180e349a15a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb6dd287a21950f525a3666fcb82f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23570133bdb087d2c70fe43c29094c8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61759d131f06e1e74c31d96ef8298193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50590663d895d58426d32f5a0114235b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884c800e973e30100d2d084f590b5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347d581a89f61771a523e1e2dbb258436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed6998bc7d1551573cf8f1dc8e73b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf008e58263d53282e9624eb6b8f19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc835708ed1f70053a3ec7e06a89f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0788d83c3c987a371e0736673b27ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694f6212c9434b1e83ea8e297c3763441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b2c27337c7f54551ffbb52a0c47bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232b3dda2ae68c0805a54351101ed8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea0b2797d1f2097cc905a0487d2bbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ddb1e54a713f770ccb01084a3a69b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00a8e6d3a8285a50885740ca3b047446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575258e75a683aec872c2fd6acf682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c253b639d8120900f468c9dd4c02c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d59b1cdce71f327087d7737719a419449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e2906fb420e6cf5d486d87b628c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbdad3ee56566aa694676625ac78a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e2b002c037e118c0f14cf699ae93d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c319a535c2c108959b367ccf9b41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de7811309b87621d7e954b126aa06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b1bfa4237c396e1badf15c807ff06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fea956fd443da7846dbeda2fc67bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64fb31a3a5995c47cb8d87eb2beb71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd9eab517ba4cd42ad6565c198b87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753306e9f2b88fa1a6d327c13d47c23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced564d793d127dea8e75559beadb2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4cc2fc8c6f35d5a1d2639e0f59f2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8dae1d4752cdb56cd9ea6f223ec6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4fb4acf82949b7a218a80aa5ee89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292426ae6f9b3b0aae82b71890b7ee5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7481082f3eb8a7600f3520c5cff82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab03e96dc6cfd658180dc402934bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e842f8fe91badfb63a08e2c5ddc684467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae34000c3b26fc5e314b0ccb7a8b46d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd2e37ea9d1f1d70814d89a6ebe9f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30ae998745a4a39011531e2fb7a421470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22abba2a968f282b09097033930c56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da385510d390b3ca316d335e7068de6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dab757512611208ebdfc81a234f79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2de37cb266d4e02237f34f248174a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185b58eb49c8ba00df43ee2fd33542475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65cfc8b37e07e1dac12ab3be5e8ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4127329a5f04d98436e6da298d16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efac4660a52dcb73bbd252ed75fa5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d7c138bfccb0a798fcf9c878b9288479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a14bbd3b134c86b608d56f0e7604e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7fe8c4f483a7b8b0270cfac7ec76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c2476be49ba9ac4a0c1cc9772caf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be76dad5c78b34806ac919b0d73041483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2b2550eea287ee55ed576656c344c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ccca7b3281d26e0525a9b95f072c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae10d101bc81a8c2559e46a50904eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c478c0d5c6452812b89ab4ccca43ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c4d53834dbac2eb1711ddf2cbc18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8219b42ec550454417787e20cfbb4e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b109b7183c79716979e761f148c47ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd66ef8be9cca4dbe27cd53f082f4a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67d728b4c24f8b2aa0e489c72aad3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef826dbbc35ab1381616e5d2e7e628493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4158b772f8f8e21cbd3821f07d2a82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bcfc684014ba406895239b7c26bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fda2e1fa12d5c0faa9a6d6b115522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4dd9397a62dc7d168e2a93be71db9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8884b44684955cbcb9aa952d45ece8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf828cb6b876485c6af484014b7d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e0fe602c570ff666222eed5b2a1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b5858290c1236f9ae0ad60d4717a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf3dd1b17c99757bc811c3c25c1294502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0f8a736e72208cd83d33c5046235503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74498176bd02d0871e5d1d2ae5c6be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa10429e0ec7408b9267f28a710c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0f44a517497985da6b2569e54cf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366588a4d6051e9e9dfa20e183f2dabf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8855ab09ceee94ef3a14842e2de76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2fb0a2ff8ec6c75b86a50de5c4b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497d248ac71ef9d54ce4c9f0db6b68a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e63d776c8e76e4219a15eaf21699a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318c43d9d4516293fde2f357b044a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906732ad8384303dce2ffac1d2ec4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d63e7897f3c42d01fd2ac671e752e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cab04d555dab847a6f5143c87bb6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb136a8931a48d5f9550faabf6824dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5a27138b820e9610f73dd1456da15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e807e8a6515b4d28b53dfd5693e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dae1b58db69ae52849f135afce54e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092da1d0e58c64952f2d057f32ffb8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af33f14ce8ab4274717c663f8c199521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247680709f1b065f111eac35c7cbd39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a585e0ec3094969c6ea68da0abe3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa17d9114cca4fb46b4f3a716d24c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c17ff9e616decff6794a99c4fe9a00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa584287f4f0c32b7552853dec6d03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141fdaf755e1eaa6e722e366b3c3a8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a7c9b1734cd6ad74a77bce84d72ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea57556399a979e5fbb98178e8aa489529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85babe171954756c25c31ece4a2f81e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a879aa24200598bf8f27c282186d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0543617bf96fcf1aa5eb9cb6bf01b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529bf0d8071e2d3343844fe85aeaaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6d5227d7f90c78c83281652e50e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faeb03444f188feaf32e04a15758ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef6870d58b4335d494d0518f86808536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15ccbd1fb3f3edd4c22e89cadf04d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052f079fe40ea7f52428895f632c66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa13cb0bf04ac481dbc941073c8411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499c8a1a919b84d233a3565136a1c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d41aa541ebd5329a667749405bf7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e1b0fc228157bc25402e1e8d9bde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6aaf15f01420362595b164e5d2b67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8295caed9256664cb630e90f93b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927c14668998cbba81d86b40d0b767545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995b3542838fa4435089044e68064b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56d0531b6896c303fd80882c31384547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6e738ba2101993368854a72ec4960548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f52ca88fcf82400cd3b86809697b55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8d34cd601ebf6399ce4c940b7d70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17642c4066a9e312e0cc9635c7adcab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d6be6364a0e0aaba25dc695fcb24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193785cf8913896fbc07cca6a7b40592553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016ec7f996baf226cba9b17811d04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d95be5ccd4c03ebcf937bca10d10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f9b200f1bb7ae716f9f33fee7706556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908390b82f0bf8c2284ee4fad905422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2b1500e1bc8b20fe5709968bffb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21987274b1c0335233b8ce0139708ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e817bef5387a5e6ff8b4edeff5c64f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217bd7b40a06d531ddee14e6a9af161561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1448ac0d9a38ace994eedf6e01c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb425d259116d7a40250e4df16eb58c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50d48753ecce0ad37035dabff5a18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f202b05bb918c58314f42740c43bf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b287402f45ed1690a821212feeeb4c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ee610aa78e652972c69f16992388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0fd97b2c2df746dc05e232b3c478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccbf12c8c87cf1d877f2c6341edf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0a713d588c641f08fcaae696cfdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf7e40e037c7215f5857d749c28ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd41ccf4c88ba1aa863bb8258bb1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa2020c56baa8e3c4e3de504269d62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24d01319c6f68ffafa59fb65106ffc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ab882404cc627e8b94571002dbe26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd47539492b570d219558e76be7fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629160675e06b5dd63e034cc30cedb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf9fabc56aeed6241e6f6bde636866578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535a68c5d6ded696517eb8d386ec119579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90d1a50e04352a2de8c3074e6edff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f675720f8ffd0b360d9f9fd003e18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379e87402f6d00650428374b3af076582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe003675afec4aed793d0461cac27a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af0a6f7992a634ea33fecb31696f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9bff2ffc15c668ca057e75a7ef47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff8785c9ff29d533dcb559571f882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482d627ea2a13a311b5825d1793eaa2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fdba582e87ee9130086b55f3e154588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878180d546fb6ccb7e6370d5cf3896589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb09d6b02b68a24b9c7cf69649f1a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928619657e744942f2122a3622d7ad55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e2cf29ff85959d106e9cbcea0299592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99efcc2a0149749527c4d4d7779d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf1f3d202e9d464b9e4382b0fd8bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8af94fa430eb5ad36797d538c9037595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf74b76ddbd61062b463fd877cc70b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd352f0a9e30f77d26445f284b383f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e56c1538f04326d3648d14e347680598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65f44d3b2b270a845c4aac28c4ebe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a42741b5796a65c620d1b9a7123cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dcc1d3f3824f09e9f347167197040601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c16c0edd19f6c4a30dec5d89a015602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ed2c20823593bf1cd59264ac1c74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77baa6422ad1bf14747142177114436604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80b6685597cf7e37632e70e4c81f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed492bf7f2f8c5adfefb6d03e36261b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aacda536cc4e8439b1244ce822d19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e5315e590d3010b11dd391004f4c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc45cac7b01c49a6767049db737ccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3c560d036594da7c6841c8441b7f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de311654d1d9fcee71074cc2e41a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d09cb1a71cdd3da69d26e4a6e202f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8bdf0906fb1b2a833ba13e6e1646613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bae43dd7f3b5b3ec6d7d0f515e4f7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc953ce5ae282285e403b95471b2711615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29dbc539094a7ebb52f0949e31c279616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7e00ab62dc929672369682bf6f2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ddab3a4d6664bfa9844545faee66a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeac6dcd217b9b1dd9814670777a2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a65e1ec2bcae7105a6df17f7731b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623260f9996fbb5bbee86fb0becc03c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43895309666b84eb86a1cc5e0643f912622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242aeb2105a304b568ff708b7dde6d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826bae57340976c2d2806e41e908551624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828674a270973f62acc880b1104704625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e18878d9ed09f55a9d304e7a39cff4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b5326c8bd80b79c8614dc763c9e11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82368a4dd539dd08b74d4dc764f79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe19b641ce9fb189c3072b14d04688629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd598409679ef9f9f808f25dce8bcdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35c3ea05b8d77b244b492cd50c972631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3bd7c9b29256a067b427934a84ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e382069609717a1ee26dafb292d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb890efae680732f732ba8ff7f9829b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d469c75d7c82fbba4be1e49ef19552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd3ddf59c017985393dc34954a04d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0fa5cac9cff23347dfde508b206d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620d38e47ea8ca81b842f1e94b2712638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f7753ecf9c22dd8d9e27e0d0cf79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfd32175479009e96664280635863640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094202358cf8f92699ee4645cc631d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b1a91fc554ffb10a0d47e07c8fae2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5523d50819f9a91fa230314bab3100643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1baa5d59ff852c6d45381d26458e6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a4780cb19d0217ab5f28537c656ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d874f5a70f5f50a37198a739769f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd2b09596fbcb6665ad333e89490b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca74850eea4496847c82571c649a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d599d2ef40cbee92250706e08de9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2365458d036a03e59e3927c4b6283b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322dce4117ef64b2a8ad864ec7fd7c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c59a2bd10d2280cc9338d19531b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9e6838782bf450ed6dc9b90f820f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282442f527e7d13a5f081dca8d0772b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c28b29482f0f666f496ed43464e39e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf6017978dd33bf824d0af900a67e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b02aa5334eb2b4139c35dd2329a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ed7058aff2730c4d43b4bc3721e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d23acaff051323b7680c086fa7de9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadfa829d7b178e5d05dcaa8ee01a51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc435b4f0c13b9be1f1958677ada90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6d99864443505cfc51f33a83e106662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada583ced4ed57eedba537f96a9e6fd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcccc449c6b8e9c33211a61dad79276664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec352ac842ddb13db77faf01af9dbc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43996621e9f7ac8a2db7ed1f2d0e14d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273839706fec7927b3f8688788b88e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5bb6cfa4344bc236f31a08bbca23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9fd0193cd45f9fd921d733e7f943f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234751184586a13ee89d1b78b170d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e1a8a96660219bbea3ae1384ed156671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beaebef9700f0948000146825723ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28c435759e408550ba85087957f7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fcfe8dbea2134926f66657b6ea84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7479ccc028d74b6f24afe9b4558d7c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ddfde40b8f27c581af3f2feaf1c44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda66489c8e6219ea67ad6f2ca5e641677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc55fe0711fc9e51f3efaba2b5fe752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c0fdbacdf50d53583d87ae34fc11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577191b0faa2f484a0becf3bafb7073f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cbf49997a1e87d379be528fc91649681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e6678def4f6189d76043f860cba59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313ec22f625e53b8f4e61ed70c88d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa447f2ab63fbea7706245d0fcfc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1f11d8304c25bc86cf1036b773f15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4938f6b9234db6bf0a6e61d84d96d21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6da6e50ab252d92795f0342b8ab2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1496484f56cbfc53f492ae0dd53cd39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1268b9f8ee3ed451ffb3adce9e2e09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dda4da8a8c0b99bb84dd413045220690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501708cbcb56ad650231cc4ca9e1fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdd5bb41e59b5c7c3f688903634a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552024faaed6b2808614f84eb367b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b790e6b8612273ccda030540b597694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf020ebfd682ed197ed1b12593964695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf5554440505ecbb31a4b679218ec5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d323439f9ac6485b5ef6bffd314a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e44ab90c2ef861b943c3ac11bf558698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b314e8e9b3a5ece1a2b666ffb84f6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13003e768d9f3d9faa43bddf204428700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c203ff6b2bfc2ffb8bd97c41752c652701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776a5a416077da9e2c7c1154a7f076702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8cbda9eda6d1b0604e65a8d9913a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7268e99b4f23590ed9be905ca3456704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23d1af8f0865124234b86acc1eb11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dffb482e86d58bf0c58575d0c9343706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfd996218fae58e8981e8f29d45a4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1197784f747ae68efe957397c6ebc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075136544db81c5c712d9cb079c1569d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c892776d9bee12254e8743867a20cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b90038ae78bd8e2c4d5d4493e4230711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a51490f7b2dba52be53a6dd4947101712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da33da9c5ee84fb84d72fda7ce498713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd93ee16df47c3ccd34cde03ef198714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea91a08e9abb366df3c8061536e01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57899dd9dae0f57f90ce6e367ba9e7f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae17b8ff29aa16ac95ccfb23785be97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41290aaa28058f394c1841d883c459af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b10a7fc7a953b879af29ec3fa450719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc799fa746f5b94b549087163a30a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd98f528207c1fbea4b34f485b0d44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd0533b3184a8f5f5d6cfa90b6f3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f95df828f34cf43df437269766ba4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b1548d85058be7a386ed965d5afb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d1b213483685ef19fbed031b36a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee023c2e41b9a1995b24fc3e3736832726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa523b2a971f59729fa2e81b94035727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192db0c1ff64dd188b174d18a927b41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aed57e4c2fb0180efc72a0272d71f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249b92cc4ce0639ec357a2705f7c94a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dcd9ff98288d61d232cbcb9e652a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c91360917aacc3993bf433cb8490732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cdbd6026242ee651424147317b683733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced3a91f25d66c4855de7b79d078f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459742f296107892ffb0b172a7f8995735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e91513a72064e40acbf3834cfcdbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b01e0fda942a825bb99fd8e75e03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2de3a299f5678156fa13b93a281d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc602bbdc2b8061b4286eea00db924739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635875b0c441a6b9440e5281d67f0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e02a7516788d809e2a3ea6554779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb01c9d40bd4cc7ee1a60c818e3d26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf6a4e6adcdb4b1283c8221ac34c8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced7260fa8e7d6bb05cff0f2887294744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3f2ee17b75950d790d7399c478ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc988bfbd09c3109f023421e5b14bfe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa43b5519d252a4007572db057e29ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf590d076c4de187f99637ff9f3cbe0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8bfe9a8df31975c61ca9d3835ca51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e860cf0df53a73e04c84913bfaa6480750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a279f4c7a045a3cd6b91ed53abea29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcb385392fbdf64be2ac66f0cb759752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4c03cf3a7cf96b9247e7c4d6eae41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d91062947df3d503d0273283781f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cd4ace55d9d1eecdab9fcc61792eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606cca4e19e3c92a4cde9ea00156f75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e124c27d93191b2968f164c8e267ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72e3f54c87775f64182184df4a41f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4418d9bb6988f74604306f0dd34aff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>