--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d088441575980e78c5e09f2f3c9361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680bed7d368a9ddcf2c4bc255822a3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683c422f53673ac5041af82597ee8cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b757980d9845d0a247a3a8745fb9a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217de7ff829f860526e9f753350f6f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e55113a5229ed4c6bdbbe7ca7de86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a945af3cd50d5396e4dfaa37076d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80065f6d2eeb5b57a66853401ebaa1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc483a4790c8300dcc05057006e9ced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a89888f287c71249f5a10698aac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0c8011dce6358b985666c5bd074d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe08adf68555261de84fc1bc72e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d95b8bb6ddb61152268d45ce1ce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfec6e46553a0e2ea4ba9e435283314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ab7b5c51143255d93d51770d217215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc9696ada19e80ccd2bd0544c1dbf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e753b3647606fcdde9b251ffed3f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1235a02c967ec3ef42a684ba2160118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9ff82d6f72391ac42f7e319de83fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b064d05f48cf242a593933a03b980c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44b6df2ca234877307e142c8baecda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75352f67820de4290fbe51fbb2b65f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c203ac42095ab8e2fdae94308eb2eb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cc6a013d482b81b1c990c677ee89624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1fbcca4be737cf5740d8fd2f086025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d6b9495f9eb1500fc9abb4e42a2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e9461899924d7bd2ff01d9d56e54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58d873864548a50ceefcc571b17f9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ffd5deac09b58645a62895ebcfe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24615ce5cf42d3fdf9773ae6030eee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b7e95cf5fede3d6a1fd2e5b5c54c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da7f39873024e77bb1ff421c065fce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a31dfc071444ade408df0f024d4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a269089b2b2dac781d16c0c88f7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07786ebe5ec0205f187b1dbb09872f4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf53091d4d5461043787f65c2650c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14fd22a152e84a730c83f8a59d80037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ebc14132e122d798db17a2cac4b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecbcfd367be6775629477a31badf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07721a04413a72d00cece5a702648d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d5d6681adaeedab4ae631a06ac0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df543cf0f3b80922fac177f5f244d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b00a10dffa25643c29ca7f88815443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d3be2219ef77f7f8daa73a93ffbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362ea3fa091c833f98f570cd30e9ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6aff71082afa6bfb345d4b437e45146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0ea6f08e4da092a2cc0057d4039947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11313ffaa33e6e74a1d26644ac442548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe39e59648b93bcb960349bdda8b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c5138db3da016bb2ca330d778b2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d1d515ff19eb81c0d4a43fbf04c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419f5a47030f2045573e30db4d24e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d776a20b775a249394d754542c2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865c5b565eb606ea837a63583765c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a73814ebc54ce7ef9cc7a84fae076e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dbf369625836de6bc4d251e4624d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7061dec046ec38257526d23a7d60557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b33ce35ca139f60001352a6848051a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64550402b3a8139fa27db9d1d573730059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1970f5058e0e4ebdd716ca85ab8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22116487fa4e338bbac5712f8b61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388e81b0a28b8cdbd5cc735579860f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79d2391c6a34fd3fb51eb4daf385e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fe16492781f4466ed81bc50cd80364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796190261fd334cf53dbf3a95a751ba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c952694f7540726b3ef30caf03de3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24380be6b2f497b50feed2784e15367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d609a2af3035d0e4c4f15f796a59368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed333e4c430d24b11dfba272dc0fc3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa71d6c27ec5474390d7d0c508273570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e60a6c5970bf42b5ec1f85dceca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f084f5ca06dd47188dc8fd6e17a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe6872db7e1d30128c7fe3e817d1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b51614ebc0bde21b64ceb1a22c4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd6a7c0f0a055e3a17f96859614da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2bcf400b5bb1f5066d345198f81576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7afccc5d22c862f70a7e5167d1b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106605f9e9c6fabdd5fbaa9c0409ff0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa44c9a400a5e09fdfcb77cf6ec0a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b05c18761ed32fa83ff19a68f7c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26dcf45c7d5334f6ab118d03d229e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6545239c46dfc7840f914a7eda8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac098f752067e8035ac9ddce7038e8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908d8e4d23c34bce43fea7f4a7a3d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d15d68a66cc734b570eca2c54f34a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134d60f8ad1e37234ff0647ea80084c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2671a5ae1e9f0f532b6c0d7492b3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d6acce646f3bdfa36d9bc2905ced988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac48917393f5641b7912959563a3a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a1fa61e5cf27ece0bc03ef0f391c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56adec177fea686c8275bbc2c7cd0da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ae87b3c50220556eadc9bc6cd229192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e86089710dba8869d0822446adcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d489bfc0c0d66bef7dbfe336fe9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed9063261211040e934ecf1a72e83295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcf4778b24e497575a68cc5553184c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e17b872ff4c421974445f08eed4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dacdee76bfb462343d94b46225ab8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228fddc1850ecbc98982c9c60583fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63410339e3d37b572100625784284df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb78cdc723233bd9b74ace10cdb7c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5f63fb770d4ddcd6845b67bbdba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacac9b7726c1a1d8fbc718a80ecff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c057df136a4e1fd0b4ebd2de568d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c83c8d7dacbf2b5aee6a3b8139ebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d80081e50d405529e701cf0f3f86a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6049b0b9096bb76f00f64253807fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118eae0755d2746b024f7418a0894e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a959251f142d9e580e5b6748737343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ea3128f007d7aae768b5b0f96ff38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26e062dfd25efbdfefe6d281ee2c1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bbd5933f353a4ebeb43f837a50d46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1664a37803bafe528cdd21f67455f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665252085a9c5267f439054e61dc32e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a25651d4882f3a8f0dbded0c6eb2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7a06d21bc096832daef479efb6d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d29e2db4789978712a5ca4d3ab0c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200c3bc43c246ddd288dbf992fd0ff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2e471b6151911f44c1f5974dd491f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db695514b6ec585ab9ba4d3995794120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e74c173a019250c78e2755d61d1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a381a0629c7bb9950fa444539540122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1fdca4d6ac2fba6f1c9baaf80b2e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b923b4a9573f9357a72243ab9d6d47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2102e3d422433098d389071e17c5a7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eec986a0a4398c7041559fbb5c726126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124e480e6f1e88bf0c96633465238b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ba1fa46393c34b61084ebaa82aae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c56efa93ccbb8280a55f0f2ce83112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd6ca4a56b20f46247cd50e9cfbbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f5e8158db896829c584a8d569c05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7a9103593ada92a700d5b2697c06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c62d873c18373716b92f9c8d0a56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce8d1e49bd63838e19efb2bba9a44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beca97c9f62fbb2271831a25d6e836135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14328618cb355f0d3a22a14454fb1dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c156baefb54503993891d426e5415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e5494e7c0bc2fb4e1b3ece0c9240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f38320b054614c9a29fe5cf808a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87634f554db9e083be5b785f5da1e5df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca98c72b278d49767ac982f40fea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ba0d7d9ae8324c80865af1360f19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d99d7c9813bb012addaccb2a9d925143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d20276c03195c9a7fd430bb8a6a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd11f4748cfe1b408f01d55fc6456145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425cd6bedd12dc4afb118badfaf730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72ebc499c0d88f34036646de647fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606014b5cde0d4366ecaa1fec5c699e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219c5930e78a0f27fa21b709a80eae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d173d76b023ca1b0a8ea5d7d5e6e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b464ebe9f30a173870c47b26af4afec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd6e3ccd2dbabec5e3a718c8b2e2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8be4266224b9ce7ffa25d5939cb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c306ff4e15158f186b9e06ba2deea6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114e9c22b910fb321b25eec567a4d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d993d77ee73f7e91655714d04065d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7dde216a2c7d79be168431280cab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822dec37c84766aa76a39718637947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63ef59e8c6b1d883c6247d2a99bf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06317f72bf97b959b104d657f543e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8ff1130fcc13312ce68cd98834ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198e480fdd8e4c276bc6ccb7bc2a61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5242daadf9f638112001c690fc657a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194dcd57d1026079c06990548fcb69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acfd6d8934e7ddf790fea983d5058a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933adf20ea70cce9f86fb98a25f8464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4195521952e67c21f322384931f66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7db6a554d7a6e209419956c8a60c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcbc6e33583744b32e819885c17ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023602b458375e8b4e7b2929297a47d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5d7d53fab5c22f8e6a6fd2f0459b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedab51f280f9d242c442ef4618328f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f636d602ac83780b6cd170003c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee7c925827b343c1bf1e630b7a852174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff05d122dcda06a1af55740c6cb35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484814893e8519a1db95576b4ae65a93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc2bd5efd01ec5d4ff63884da9b45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bcb616d4ed76a6a3b5d75029a3fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdf153f13b71a82cb6a19a15c964cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5619e3ff834d367808d19e76e59f33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270fa39fb4590ebeb7b0a51926b0bd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2c6008ed8b29443f17478f6078e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ea16daaa2601bd03c1abd683c6cca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066921f596211e231e2e7ba836d3ee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2002c803f28347ff41044959b3004185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2dfd94d7d87651bf2e422c72b7505186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32badfa5573445e0a9ea639fab6a2af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156aab9e213fefee985340142d7814188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66d64303aab4771151ed17f1f9892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f564055704f0acf8f39705ee48d17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356d9ae51fd0ed92886877ea4159323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9106d34beb08980681cdbb3e92ad4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6022b93c8840d9ea41037ebac409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3bdc3320d4db697766565b2343ef9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92674b6517bf684464fe8c050c3407195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff065dcc4a3386a24cb6478dd77e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21aff8d3e9d0f291f81b9afa8d1a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dcd2f1d0caf226ff49980dad6c74b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213dc273beee3c369928d28c188214199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d20b60b82743c5195697e4dd3ea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee19f8100b57e8fcd5d1f322eb1b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a63a0cebc9249f20fbbb8ca28e9c75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac4b986acd2d778e97988dc691336a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c97a124ee582c55c436d48bada2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867b25c5b481ac28c99cd969b499810205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50aa24289d718301bfd3daa51cfe42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c35d69629c2cb1dc8cd95ea9436d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae5d3086d3acf02a7f5a36f5305e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e2b08b21f49b8a2aa442afbd3314209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b32e02f712385dc6b4d3d506f2b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99bb05e485ea10ce8af935a79f3c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4abb090be49bb0a630a10ccf653e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120038b38ec2fea85536471134f054a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b31e19dae2168253222b6db088c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd8a37b20b640cffd01c8ae5ad064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eea87ed1c121f69c338e223ccfab4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa44446267a1d2cff0a42d43c863e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f1570e7d6f34925e1a1db7008183218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86719b0af6be5bd2fbd04feafe1d5d69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82406aef865e303db7b7045c678ca4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193eed75b2ddd375411062d699ec42f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56afb3665d0c44783167f16eb64d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c10ed1d324d6e0dc8f11414dddf16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a559198c8e2de693fbcc70300fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be588dc90d362a48d0215f331ae4ddd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d030bdbcf5d52486c2151837533f89c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c00ae6fd596cb01c57684e082ad38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8d5a97315a76e5fa83459f2e1f328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6303bddcff82d9ba4dc173327f78c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888bf526afeba90d10019a731390ecf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d286d51fc969bf9dc7cb3a97cf7d02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f760df15fc1c88ddf787372a7e498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c8e26cf022f0f19f386f8abbc63d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc512e7ea37bc2ed12fa5ac51ddc966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6bfe07443b3713b5c40bab43eda06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383452a374bce921f9f2738d7afc52df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63bf72b286ab5bd703c71443c9a700237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba9a23b5bddc4da8bac71180970620238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8f257efcbd766661d14ace3b2be7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf28dbd85e8e4c6a4a9dd7e43ec559240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962753c0ca7d49fd25bf64f534e55f2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6862d82ebd1bcc5802104c865bcde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02935b63aa12c7b43137ba9e9fa8eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301515ed1d550f19895ca46744141953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a492535e1229233aef2f371a85bc0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b37a0ed72a974f5e1226bd4d6bb08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afddb6ce3932a1b24f8d91d3e67e8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda804306e3d46017071e99241db812248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c34913e34ddbe453bd2ed2757b4da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89efca4ef5e8021275c077807444df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33192106b1c9e384d57f1a723a0917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b60913124440a0e6bf3e9071307773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757219b87bea6c8c8efced8db223f3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358736cd6fb4563f2519b184ae887cfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a104a657905f23120c7493b3d05cc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb54cbeb45986604cd20c1e3d683a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0d719bca96264535e963e3a8a4180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c2b7001eb00fd960eaaf8a5e2070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9175720d7f51f851ca3bc4bb42a5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a628318dea7b405657d036c56ac377260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209146980975749387147f2f5d26a31c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e44d100fb2390c800d5cbab0e3655262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed8770295acae346eae9f560ce2dc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4929f4d5d5d42ed178c9ff90fe24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423d8b36c08bd3b9f6d8cd01a9d9b23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8170af1e9797065c7e6f092d6be2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e9ecdcb11b855714f9f335262ed69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95f90c7833d850a8a1c3d3ff7872e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff89d1bbd7d190bd3f4e57bea1613d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69373623116bf659afcb6bbd2543c98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558c2a1dc379ff9daabd2911a78412b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058abfdd8f23e5274aa7ceec8ef3d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3c4fd3b7420d65212b63b254905a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a119f4b2ce54deed507cf2f8e99921274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb96d3e2f3077e497be0b5b6d2252d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856e670316292b650c99888fd4f8370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f93b673ce03984174564519cda87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a48e7b0a532a6b6d75a35ecea5e62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1b74bba6662d44fefe65863dcd20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296264f2e7aa8f5b677709b5d2c5d15a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d033c44344f612d891a038e84d91c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f88e861fad5a7a4c8cdc54205b31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c4054f71d3e8004dad522ddf7b29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fe83d77eb7438c1b5abdd72d857e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68573e5552a8fcd19f7866a2df07a1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f76cfdd0006c37ef4d9a12553f96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cac39d768e577d032280098efafd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd02bd4053b28249fdd29c0557d38e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baed1a60a93ff0e3103e605bd30921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5cddd08626db9c7f460376356dc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c245415d5ac342177f4484684605f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa4cb09769897c08af4e5ad0f4b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ed923d5fbe9557ba56edb5c5dc5a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c0bb0ba4fd2a84f53c759d1f6d28a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9aa9a1571c9bbd2c80677eaf52a3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be4bae664357400cddc9edd5d2787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598360374123e1edaf64d5e87831354297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e15d81eb453988112c5307795e18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fc0b0217d674e03f524f2e0ba0c71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a92cf727309635e769f22a2acd59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d19f9290472ba44f07da88c1d721b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f970dae110fed3273ee088af3bbb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3bf4e1b6f4641bdce210b372204c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3bcff8842e1323b21e66b88b5c4f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba814f50eb134ce5a6728ff9a73bb98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0e47badf21e1a666ea654b41ba0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462e6b6e8e9055e50b110691db4684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9acd53367d848b2c11cb72132c844308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a06f4e49748b1c7440f4e3f1a3e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645c5bc9b025bc6ce283f8a3a7bb8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b63ec746068f0cc1fb6cd28eeae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c79f9d1556efc0cd099a3380432dc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead64ccc2a3ed8fb5848065f527ca2f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b00f74bd386df7ed6cb90f945f370a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d0323a2810501c825b56057f9f41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bc60cf37414632b0ca856e6ad637f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc767a221cdb66dc4b7a5d39c5815317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6fc8d60b71b1c44e2ba381f62477f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378914656a1b3171fe585ccfd33787c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000284829d78c2f24eaa6cb0b1b3431320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c35ba2f616c43b3d6d75f3427b1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a80f190df250f0ec0685225b4f3e52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf415d271354797d1fbe1ef8373e1c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c1a1fe025966e67465077d20ca8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f54291f82a03696fb9b25c4aceae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0689ef0be55384d2d807827b46bfbf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463db1d43bc33b327586308d9af519c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d007e6cbb0b470a4f7a801df3854f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b311a07d8b583a9184b67a81f5122329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab154553bcc3a006df86148af975e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cda709a227c9ddc5e5ddb611b095f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345403051e0a73294082698b6b8526b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c2985aae78bd58cdf270a3cdf90c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db00ae82726e0f2f4559711632631334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365522bbc8a24b04723f276ddb5896e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3485375fe4aaafae529ca74d179e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928cca04aed0e8ee6e210777b1ac2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529e92103972e86581edd3d980057d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc65b4fe37ea5b3712557d9c68223e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e584b08221dba42a7a02f4aed104e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54086d40990dfc8158709e6a04444b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df8af8c90934cecaa37a7360634787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177118d78215aeaf917a9cab46902517343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485347e986b3e8e084567bb936abd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf30c4171c0fc3b562056e610bebb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f0dac1c8614f3ea68f4086156458346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89798d77954f2c45678dca037553d192347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c661ee8031bcd7ed7535332b20bf26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d90d468c2767b748f20df27807cbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672ea53f90ef00f0e002c3800a929b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f399de94d25d700626f3ff7cd5d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2deb5049bf4c037299ddd5c52c174352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d86a76e6cb20975861d18a85de9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ef65833211b97a44b9de603352fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb59677bade447020b919990adcff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d087cb42aa71c0598c94c48d1270e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff03f0195d82fb1e7c7799412a8b1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5f723e73dc5d8c342a6a0b83ffb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d67511dfdb9baed8c6b76e99b8b039359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338cb18d0392bbb93bc8ef5a5de385360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2e1fe65d5a4248a5488b34a6582f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be30f74b799520bee4392c437d3471362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c3071acee0b68ce2736de78e14b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abce4f27ac6447f610ce7e2ef301b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646be55aa0eb07b92002dade4d8c10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf735421ed5edceb7015f9b114613366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaf6fcc110f6bf070bc06f8324c1fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a903b80e5404858ecaae0a55a1ebf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1e5b1d3bf21cc71e6710acbd9279369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e81ab430cae53eec0268b8bd3529370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81fb7882163e57fd1848ce42016d73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ad14c1da8531c78fff216fbd88314372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf11a2779e42b5a293ffd0f7f1e51e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf33397d4ea594aa50e2671fb3a10f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0077d9a3df4532a43b1e1ae9dbd709375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e232aafa85f38281e4421fcdbbc9cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cddbbe0140229dbf8a5d5da231999f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80c822381f5b7b2afdbba13bec594378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bd9dc96e788ed7b3d67563ffefe69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8c7cbe9e1c4880761188b531ab7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662f15eca3d9440ff90bc3d28d532a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a5859c78f28dd6457adfe9ce2eb8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99639b4f2e5bd42687029f875c781383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18429c74f3da9ccf884b6187e0fe6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9311e8631bf3e1b13f4c5938c49f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9479d3262de75a9d85b107443cd8c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb791584eedb030bf4428aff4d89b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589bf9a41bfd6cc7324a5a0acf1db6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7bd618493fcfedf8cdd4636cd418b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc72f16844a6810788131658a9fbca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87306e315dbe63bfd1a6e40689988f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad166e183086645edc784037d8ec1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c324dbdec08744dbd27ce0eef03fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a05f9e887a1381d3a1dae3ecda901394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b19676cf5cafd9b1f6d3902e5e522e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e38c39fb568e440ee47d16f984869f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a47f40202ce6fb0195b73dcc58fe8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ec08a30e038c65cd59585cb0a0870398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86a40c6aad6dd071aecf9f14849e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6ca01088f0e7d16e9bb9b99ecbd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645995ffcdb270c4fdc7ca132ec12e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3c6dae902b64813d18b30ca83c4e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3f96575e3919c8adf53313b592a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7272291c6099d9d8f2a60150bfd0ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362006ee50cef9ed47b02ca1ca3f48ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ddd9e82da8267ddc3bd29ba709f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3076e6ef85a9aa6d6de74d92d55fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154037247fa0d77ba7ea2eec0f64281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7c7e9bbdf4235a35012473a6bfcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c409930a36ac545d4b4fa5997c93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65df5bb7bb2a5a20d99632b06c79cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638baee4109e6e56f9e7fb4a2ec8ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cc17b4dabfa272231b1bd90481e57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883a30fc6d19364195e0754b15adfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b05441bcc7f2b1acea76ad9fd6c84e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0598dfd5db6835308a17f0841d3b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397946379583485515b977603e8180bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41186b04fd761850eae67b18345964418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd3e975287dcb017ba3e585e1c427419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3c60f672ed5024beb57628d3cbde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ba7756cfdeee85a9166fe6855a2da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ca644b7712367e2a4496eb52d84f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206bacc3a73e2166eba84f112266c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b396b9f613a4102b4e629ce0a3e632424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681bfade514570b686511937da4c180425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e72267620134a399d8f16255ecd37e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57e0cfdfc85c8e033458569b445b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc4b2b56079b3622945e689d3a6b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be4a10e80fdcda79217679eb640ecd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c6e5a89002849a59c14beb52ff065430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec9b4c766b6c3f6e29b9dd52e30e51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc62307eba7f82ddd0bb58e30f892432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88465d9bf3c2a66ae988b91bef3f629433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738dbcce3331480a2315bf3a48db71e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65df4f810b06d85dd4b711ad536c95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c32e50a942d407d2516f1f0a932e80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62d06d7ce005995c57b0aec3a060b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4580c3482dd5fc266608bff7dcbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f60dcb5433bf9404e486aeed709dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ecfa26388a45c79f483a30d5d70b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e8eb39e6499770ff021d61aa677f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc148de8ccdee576e69fa2b4eb1cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651ec51fce3fc8dfd2b5c3ee72dd0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fbe873472340a1019bab616bfb998444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b88cc2526064d13b7e38c51b33425445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54c6bc8603c50e92dc2cc9d412694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ee022f260482cddd4e3e04aebfb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172931423bc865b06f12c60c909d9d90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1f9d16d7382b10e0cf6894fb3f84c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aeaf100863fa30a398e1c87dbf0fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2403cfdf33d0e34d80ce1a8d52648b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1778742b25779d39e13a3765ef10aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f27b6cc7aa1893f6fa97c4d0d4c6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815db40dfa36481ce10d78d92096ecf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26e8a9e8c79c868005945d8a9deb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da9e57ecb34e78efda6810cbe03a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0497db581ed7d9b10e59220d8d1a39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69c82eb7d23b76b201e3661f874e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa19a4d64d95ee74a48905ff424755b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359175b840b2b19f7415545c1ab234a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac60c9e052fa34639649ff6c7b4299461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7dc5af30c56777b754746af891ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6c204c73505f5f72e78de9632e71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348aacfdc675c86bb9dee2fea7482e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ead2d5214c96f93aa69e3c5cd4d1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45babb6b702137d7708afada98a74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8139d446ab28bf02d63d1ab2618044467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976b40923c30217bff5489cfa238d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5313e2a920eb41175eb1ce76cecb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ec3c7db90590cda45217eed026e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c4c3aa4a61f0e941da9fbcf1fddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc5efab54ecf1f2f12298c60b270d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc13fdcaaffa56ae2b982082e3f056473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef6a337ee1cfb0db1f476f30a1d585474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3f06f9a1aa5969220b371c665b035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8aaccd4c076ec062ecb3b8d8aa6ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a03a9ae9c5f126ad91d827a5fd915477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d458d418b2841236a87e5f2710d00f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22f72e073fe5e8047b5481cc520c62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a198ef76ba2b7001ec4bbaaad33f7dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea3d4dfdd1a279a2c7fceef9896d19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828182156607c57a45627f08863127b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ff3f5561666fa0e1be425e5b10b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208ce924cecdfa3fea6bf2cd39d97bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8549a974676b2ce1a9e8b7d733ad9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14997d0f3af3aae3a51847f074b68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fcb8a796e3f57c5ba5965ae2f582b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa1e0e117265520a421e3b55e7973488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5f8814caa2df39df35f3abb4b5b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcea4cb7a89bd62fab61102e52b8e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023934b1087210cafaf9998ff3791e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebc9e25fda5e873013fc424ec3ea3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1be48e687d2ac3fd11d9ae18dc4af6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046ff3fd58d427c472e70bf75888362494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddac86d5d1353c56bc12fb6d927bf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361136d46f11e12809b313828b0523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b096e9b13791f4da0891a8a4412cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695ec8eee2aa33590c8745a469c092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9668dc9ac450fd2332228e9aa11c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05bcada1911691273dec6f08f452c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363104ab0278c89a76043e1f0e5eb50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8166cd5c9dff837dfed8e14cb0519502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477634f97ebbe5c37a3904eb9dd922503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b636caa1d83c933a34405ae15e7376504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519062b0e8121c20a32288b0c5b1dd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887fe138bbd518eeece87706f182576506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b507a5b31ab9b40c35a149b9f09da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab301d7f23ce7ffa9da5884383a309d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7100488607e629b50ba81d0ec467d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd6197aa45ce48c4f3ba96b275f8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506af96d0ee23bedcd36c16f2ce99d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a487b7d928c2f591c0bb516e8e40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be16141ad2023efee233d7e775a21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07bec4878bcfd9a6b7154c8ec7091514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67bd4d1e0cff62766d2e993ed42ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162bdb398640d08651ff2e597ea2bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069eabb8d7620860c8398debfb91e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae22904554cd410a4e3fe15104b6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1d88c58cc5f764fdda74c9584508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f843d156a411cedf895f7501e7e231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a71d34b24d4547e92cce2a9f16dc79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5c1310f8eb3465664048cd660b8ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44388f504021ed4f11850db59a08b896523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c8d579147ad93a4c49a11cd8dccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7b43dc61e25d6c5d521e08e26cee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65794b853472d11b3de7459314bc3cc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f38164a34527e432209c34ed6a829f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecfdde56ef5d57c7fbb77ae7c91861528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca856ff2c21832a2160a18590981a043529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e24627cc833f7b5fdab6cba7ed19b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bbd09aebb528d9a31a9d7442ce4fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc33edc94bf9de4934bac77c29b940e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd03a38ff1851dd08c7557a71c7e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003d9f5976290e3115953081192fd7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecba861e4b6611a750e2731f22e1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb5fab300fab35353c34d9232d83e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc99cef3040839c5942c83cc20f7c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087f71c2099136eeb1698d891ac775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe626b9c39f3285e982d77defa2079539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dbf37cefbc6e5111f323fa3413ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e823a23144a5273cd0f10d9c128f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0dbfd28ae8745bd9f97ee1958259a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320c63f3200fb2b9105d5486eeecdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9f3d309afec9ec7424ea2bb19462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fcac0c0ff3aef0b52f667617297e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b56dd877ade28c1810d950bd4bf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c535f5fda3a95ac13af6170d9860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28510e935d13a763972f9c0d01a57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94113ba37a0ff70fb60779d4c6504a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b5b54ba0b6fc2a02b2393d7f542e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0e6c4e22827eb280508f02672352551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4a7f48993c8390d328f54f7798e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393c2bd4c4907351af9ba7559af172553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068745b2d2c86f0af56a9c4c5b957e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645cc527f79683736ca4b3fde618044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd826aaefbeefc4172a33c058add8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc2fafb120db078ac0b3bab3be43d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc689bb2ad2a750af3ecc32b5ecac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10691417f91cf8b9c7fecf7653bbd5ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf57493887db0a713e8b5291422238560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534a1bd833832324708d798782b3a54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0a0583998d81931371626b344d70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d6db26aebe400aad4848bcfe4cbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de647272c4b48c9775f2befeb6b9e2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab100014a95812409445c98d9ac49c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24978e30a5a15f782d2590428957ccd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f301ef307f8f23b44e0b57267094043567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd8c0e5e08c4a3a94ff552a0ad9c52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a56b5b51f0c2568ba14e7aa2825b46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1856d0fecb020ad2e25d08e2b81ff1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91381062d56d31f3005033263ce1099f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06791999c38e684a182fe73f04afe56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e2ddddee3727299326d701700557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31908264ddd4165c80db12f15e3e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6cfa5fa37e76192aaf86b0d474625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a08516a45fa35b11dd060bd2155d88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594618a5bf3000e0a5c8ae185164323577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b2369bb50becbdc98f68f4e52c6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d407da10ad75dcf698199fe2134d18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e530a14c0bd462f9f1ada520b187580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8fe89d562ef14da67e3d0836839a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be2d305f9fe3171116fe23cc8c829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b0d611276db1ca01f612073c8211583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971c48a5b13b7917306f4576be43b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57df4364cdf069747e3cc7a37bf42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860007cd74330cf8c0ec1dca86f4922586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61476a3fa3bf0566f3a5066f40f103587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef2634dc1e541f68cb55e794681c66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b6716c871fc958039e7dbb524fce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff39156fc1bb5795c11329d4b3ce3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d2f1c3f0dba8b713b92988ff520b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e899c77bd4f47f64fcc360bd6236e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a078d213163a10d821801579113d7fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9bb4786207c8d0c16ed5382db4b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b5e943df6ada1b339675c2b6791c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad693eed7f5a09f64b09331c562c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe996c3d926cc7fd03b5e154cafe2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af51c9fc14d33cd666f5c3d491fec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb30322fab7ee5bd8025d4871982aff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce27c36ecc323284f4237fa16c9ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220155e04dda6334da74a110ec742933601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96c4f2e85f07a5f65eb1a4dcfc8bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9b0c84594ed1ff1ae0d4b6ed34dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d52646abfef6bd4a4d4fa9a6f590604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66684d49c43508a0860f30d47a904605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6800834759b9abd35c02657d8f14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf285d41313cba8e498a4f20be4148607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e778bdeea53042d961635bd5fd0d94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0bdea4518d7ad28d05fe1cef9340f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268cde97db8d4643c1a08c3a8375937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c9b4df5088389ca2037218f9f78c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a94c678e3ae5e2e45b4be08bfaf9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698af21cf1a26767cd4598ba147860b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bb8748e868dcc8bf25a8c7de6b085614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3891aea8a5f6aa36ad186128e58a83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375eef35b8a548b6e44a1f778b418f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae001a7efdcff9ff83cc96d0d727019617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6c36d7f1f4cb5ab49ba029a8fa41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff2a67276e985828bd09afa05ff0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aebeba87b4a586fb57bdc7cad259d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dbc4685b7e643298dc2bef585c83c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453bb8af32b7387d53ef4c9e79b6a92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8f864c5aee851094df622425fc9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb51014b7d0d00952a43dd80815989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19d01c7217fcf9301b928f0415b03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef54950a890932b826714029028619626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9825ae368ee747992d297bd60509627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2cd44ce93a70326d2c9b104a334f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c8b984410c49baa9ccfe5576ccac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000cda46686c703f15cfe1fc69514c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db016ba17066d5a5a32be69e4561a788631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bdd8b9f1fd3f41da05a4670d927d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181ae12c3ef1f6336023570ea5d813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2820d0776cb4dcf0bbed908d4d5ba53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdfe12e41b4a53806290f151227898635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5c0d73bbcfa0bf55fe8f4efb599c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af9839843ef31cd495d7d026a0d71c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5160384432a2959287cca9bec71caa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4a5a391daa194558b0392052b759639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4b54731d2e5029028ab8ad00becd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb185ae4a602cf87475f76ca49e9965641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb0497b2abdb62d1e867889f75473642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd75d402d295d643a5e38d4b824574643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d7bc852aed38bffdf00105d7975d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62600fc14e961d4ea096e2c536fdaf1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e55d1a1265738307057344043f825d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8d12f74f7010710c9781c80fe989647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee656e4770016aa683ca14e408553648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe3dd4982780a5d10a696cbdbf63d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab4cc9d1447974ef15ffdfdf5a3a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb6d59807ad6a8a9880b0eb5204db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce17ceb8d9c36c38a385732fe74240652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f6898ebffb73f57e163ed0353cb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdbdae6ee6a0f31211c9c1052eb234654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745e35fceafcb0e21871b7b921bd52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350068905130aa1a99c61403502f5c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e07c473ff211c1275ca59a959810c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84cfeefeab85188de277dc5781bbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a5fd20e398e3e7fe66b45619f945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca481d46d504f96a8fa6c2a8ff66e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd291ac0cf15002fa739593b8577947661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d634f26d7e7a7a9cf1be95c0ce93ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9198e5fce26f580cf123d2192d350ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a083435fb82dd5f9b54bc337a751e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd611182dc64814c53695d4e7f887b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c580e4a0a84469d2166f2c37e6dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97904d8d08d1bc373664f4682fe85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62c117e2541f58f9df8a8e15c843c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605094ddd6e0aa845893470bd2e9c466669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4772ec72eec8c66f7c6e37ac001be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ee633e0b73db2ea70c8752d5edd36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778677ac475492732bc192287cef2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd80db143c278a9eb93cc4263ecc6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e591d8574054e65353131bc99e5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03236b49312f893baf84c9a810d00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8ba75dc082838b4150939b13d0de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76444dc1fcd732949a562fb7d58482677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f7063ee9c579cf9d8912b415c3c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3096c4d7b8f16175e882e4158c554679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf25d091bf85bae449b6bd3361574680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6713865efd6a10d474370348590c91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c9b7a2fb1efc4760cdca5634b7e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6f20d783ff806174a259d70a92bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059fa17efe27f18193b69280559943684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63158b241a927fcbbadd1ded28d89e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd91e231a6a31172acda6e3639acb97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834b8203c75ded3e7efb21bb300a85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a6862434b47981260a5b0a3c675f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ad0ea2181a7ea1e59a55cfa22ecc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10214f99bf286c6f13b295dbbf809b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f3fa0b36f49d1614705edf190a97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafdf6f7323cd6cdeed257e535c0a08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd243da12b009a253a99bcf10426da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6577bd67423660a2c9c6ded93b32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db42f8426eb231e443981416e2f38d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3e1d75bda878e3febbbd9a487fa8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0df0ba71e221c7ee0f0d1494305356697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfade7484e56d9eea1c99dc723e19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a768dc46e208d65174293d348dbfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d4385aa1ba44bc52b69be4fa8ad1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad1ff6be7432b9d63fdeb3b235cad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44965fc97b413dee21ff54d788f45f22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb0fb56523ce04f10eef9560c42dad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255fb97588d3803fe940321c324ac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3292aa243a65fe6643ba1d664134939705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705df342ff71b4b66c05bcff589993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668c294ca9ad61d8c8622af04514d78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81f64a8fa1534aa86c84fe3420beb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b8f8fd842d5a2c7cd53b85df9f09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045596ebdbb476116a916f7a88d63b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c823444e447bbcfc16667096a7ba9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691f282642f918edd62a37c2620a03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e0d451e4f668ce8fbcae398293c85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab058efcf4116af854c9f5540f4f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550d32c9dec73bd8b32bf70c9af1b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e3231c4495d133f65396d9f08c367716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd793deeb952ba219b3fe9f2e463a17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983cd13bca3505c53a492fba553321f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db943a203ded0b0ae3b9ddd4a49319719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3912d3d305f2a9a62742b98350212720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef344a576a6f4eae348bb657963561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9787ce8a267726a00ee04ec618b63e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a42acdaf9ee6579cc7957f13c21b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f754e6f60cc318f70ca88c874b48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe62c45e2e5d20aa2e76f68fe1421d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc9e6d95e380e9568542cc9e09bdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c68b53ae32499b1818b73f163d4a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f470be76cee2fa5fec281a5d83a8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da0ede173209f25578288a0bdb232c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c03715f2a3335d850a05bc4a445945730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f168d369a54507314af3d13554e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ddc59c2c11236322535e3bbbd20e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124040ed0b0912f7370421b1b9fdcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e05c5c2f6f74f8d669c4aa0605377734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894126e0276dabe0528b5a62d0120c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013e29141a37196cc44e61d93d1ad13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ff47f575b0274900c04a21f2a3fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cea88d272e4db39116b66c457916d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06910ff703cd668b3ca00c47e92e6d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ab1b1953841f06fac7f7b8f02e34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf906b8e219c5dada4f5d29c2a4c6c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f235a35df6c12cd53c4cbbef4a254b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d035054592915034373ac90dd0abd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b4e279519d3e01b45aea322b7d43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2223d3a51fd54e5dac6633ea31bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cdaef34de12225d6597a2927897b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337408d923160a4c79a7580d92a026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc47d585ca5fb48ba671283a9a5befd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf179f42321ae54f46555bbb8d715749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40572c1f78c56650d6f7b9d7f911877d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceac155206a4cf0cdd2f1587026bf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72999be2dcf44021793124b99536d55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82ca68fb77bc641e60c723bf8ac91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a2c4a0a3a0ab3e056c73519992f0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56530daebcc1cb764d37cf618b8b0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b81d66e44b6656f4495ce572aa4148756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3a3dc8dd694e426a742c4fce9dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e539139dd0dd2c0bd69144a2be238758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a76b2f8b7110ebfe7aed2b5d3e09b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fe9e1f25c4fecf69924d09c226791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347fb83454bf4c5cf196212ad87d472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03dd4baa976276341e0b67685756303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bdf3e1f7c2d78b4f4426a6395bee34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97943cc5ceb7b734a64e9105c456ac875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4692809fea89fe98dd71f070e000416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acced4a7c52cb6dc93ea4a1d92f8917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027352866f7d3ab6e2a5bf3d32c03418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8073afcbc170b1d65c0cb8db888aab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7923fc5f8c1d51699e731c74cbdc8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a81d504b84be25516f19f7cbf641e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f7e6dae5b4a9e2525369e8cbd1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec36b92eea0669700fbea17ba9dd1cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bd89cb2509ae53cdd3996a3891d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b12193a399059fea1f69383615f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3a43f050aaab98224b6c7ccd985016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc47848fb509412f87c63d06fcc1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a7853718461430833dab0235e858918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14dda4a38cfd22574b34cb1d8425519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c65523ee6ed486131ce3375e21d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a766de5cdcb7115f87d6a576c536521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178c80767fa11b50c6a7653558745d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8b89fb57bf913b771f1705399f9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b19052b1e5312b73a034a31a8200724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fce3d1c86a46521fba71b3f22a7fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc2ed8144925a9c25c0f177623dc2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfab567e8511020ca57febaa0300af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732c780faefb9122f7cb017d25087f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee817eedee86d4516e39eefd6f89329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fdd834b11137e2962ad0aa40f55030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3a140ef62871be56b44d7422463431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5531a1d22dacb7d7ad41e3a3e4e64d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a32958598b47e5befc5cc72c6649333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709504d4698b22f2687fbe82ef3986b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa801ef50ab30a247c3dd97922e4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234789d8586e463e8932dd6dc8faac7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bdb8d8a3e02eaf165dff5e127531f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba08b9d82129eaf977a2be0d2510c3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf6d5dd20cced3a6c8227d5450a9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79638e0dfcdd994fb7d2fb5db7ae1fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4087bd3c5b73438500b82d157110341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b4e6c7ca6320f22cc7164f7f0928742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d90f279a10729dfe3a62044e16b7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137f9c80621111ee9149d24fda2df844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae958fcd2fba224038491fd9bbdd5da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2be098a611b01b3a7d568afb5605446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46a98b8b878fb33d254eeef1bde4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2bdabcea6415852368e0db14b0e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584a65bf95936a24f1b4d679dba949449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e6e5e1a80cdc54ddc9763d5dd79650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369686847e581b485ac84c1fb2821e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2eaedce4e0ca4aa7040926dc5c8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334ac6e33ed69b7981e68cd978216d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0f10ec96616c2c52d3c4801f4043e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231efbdde4dfbd24b25a5c6e7ed295ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78470a636e023762c8032e4e7adb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4472e9d6a3a180393e347781b88b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd027f0b02c5d88992070838071e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0f9a0652d405d48ca7874a92a8c5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7268b8cb751c24085fab68c1d9df7b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5da86eea3254d0e27db46eea001e2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e048d161db768f3d11c037317f53462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa615b19a0fff4112f077748f1695d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27539ae9eef015e2e2274ddf557bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622cc889c6e5cc5f59c1da816bb24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebb58fd4b580a1b6c2a2c710fada966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7425ddd8f67c9a051f4b80360f8042267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7edfd1da6144657fc11e9fdac3dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10f676260e407e72be41569cf7f4ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f5f85b00ef7fee14c8677bd1af9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df84b6c9d19d1cdbda1438801613c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b45d60c18f674d204dbace47a5830a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d394900864fe1c4c09f7bc240b91073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef20702fa183fa4d17d916d2c3eda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566d3ef1c6fa18215129ec21de687775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6789ebb914fbdedfc7a4249f610076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a175a220b46973197f4db94f56a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf87295233a3d34e9d4533a4599cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89af36c9a9339a814263c54be9d10f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201f0929969d0323a8013ff9d0967480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0595671f44797d724158da5759a29a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6cbde33a230fff243074863f9090c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b554b6a8419e1b95fb3081d348e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c19dfc84b277b8721e5bc58047ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247bed82a6b90edf1e4611bc49234d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3906545579f6ad5a71a4b761b04b0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f7334ee415ead7731fc87dca51f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9dbb518c9b168cf36079df05b54188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309673718cd956e4a78f615cb0df6b9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae27e04ece559a437ad92c34bc78d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738779b20913892563d383b55df410291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d323399ece794fdc355bcf5f2b814192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5407f56ad6016a5189b54a5e8c74493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8505eacddef5cc4ebd859976f53cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da65299bd99a38e627d609d21e32d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86114b8d235450e5503204b1bf1079b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0779f285a27a0abb3c268924b98ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008275f86f595916e9b01e9433b2627898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb21c827cf5c9741834315aac5a12a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd39206a2052be214f578654dceca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131afe0522e110c1276ce224604cc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900072d6b64cf42772932b931398338102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d5cbd1b05da970f1ee7d8056cf7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5d6d3ef83cc73f8c4177babeec13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173974ab30c5a09272e176da36211a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0252be862173c6634a476f64bb7b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e41fb720dd70d78df87f6d53e638a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde979764c4afe18a9a7112ddfcdfec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896293ce566d29ab778feaf313386d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0a11338fdeb0bfd3b1d22a952722110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b61cccea2cfcd8e689e85ab1de6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d8aa7fe9e00dfaf55b5b5492cdd02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4bbf88beaa561ce41a9d86d2d25a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e09acaefc97035ee3a854778e7681114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3f701db13d9c6c466446bb617cfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4eb579d64547001c90b8b2e37b72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda370978cb31c9d70dbc636b203e84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b7a21d28842e62a40137c515f2eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179124f15c79d8164def4c001665aa38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca00c6924e695abfc03413daf63ea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477ac21adc7e99abfc959bb5071622121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2da842937f7836cf6eba7f8c72ece122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d867d0986ead8e79b03a43a60f2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4d9bccb3a2890900e2881bf37372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a6f7784abd5781c609238161a8ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7b8a86f56531987afb2879442106126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e35e029fad9e7bf4c2c4863d509a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd42610a7038507eae91fb06cd7f11d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9792b6fca0083b2a337ceedf7ef6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf1648dcf37ed73f1cdbbb79f5d7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e403da73f7900ab80f4e98660824a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402cc688d3d1c29222062363282348b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74539534bc49a86c05280f55f03a54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe621f3e0995880ca76acbd544d8dd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d75b1bf3b39863a19c93038f14735135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d983a76672960e3c0cdc8b7426ba3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fedb4877f8d1e0a4186f71d42d098137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd82128c333889d66211b68a9c80d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e8d4c6a52ac1fdc470c33757f900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00e6137eca977b0845996382802d00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcf3eec451119df551d0fb299e619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba111875e05bc814491062a579fbd26a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570a3a3f1e79fe1042817f24593e8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae282339007ee9cec92d6a67d013bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ddd70cd1b42325a321034ea8806c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7e78c28350b5df1c93cae269869f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef66a21cf2b4f43d8d8f67f678d4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1bd4117a0355bdc0b14a982f8125b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f4696682351fbf507a0a665293a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da1c0e1972c778ff9f719b3bd68c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8de586b9effcbeb8f1cffc101fbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39a32b772e2aecbece913d9ac697e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222b18faab4a11a3c6daf46a2e8acc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6befa36b51ef734c9dba92e1d4395d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a5d557e25736eb7e89797ae53f02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7dd7e96805a069efc6b80764ddb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941e90bed90700ad3cae868a7544f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4b3df15e9b05b2196d9857c6f19d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaacefdab2436cc6171e71ede7a3cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96348d37c8ccc50604e29267b275f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c45dd12b0700e77af31d1edff3826161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3cfd07212439697e96efb7a859a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067038b809e8bad55a0d61d99058e67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e99bf066a132c2ae9e11d5261880d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156589f4b235691f6d28414b4ecb0c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425786246394bf93928dffe48719503f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59115b4e8b74846065163bc9121fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8d75416346e6746b1b2771d76d8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2bc2ecd658a56a0f14aebe3fd400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3369d4886491b89f941abde87f9ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b488bc3f14bfa0a17cb109ac51f545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209106c72d57267c89e6a8dc025893f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876355b5f960bab63d1821154ffbc400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6db67e1d9c67a8014ac44e6423e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9465761af341300e6578672bdf89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f1581193e7cbb6f39b4857520de1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c23fab8ed3b070abf48045cec41d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3cad020155e0eb5d7b01bc6ebf65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d76ecca9de59dc8d1a979c4bce0a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0fd6d215394ac693edf0815a04ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b76097fe85fe177b56347bd3539d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b0082862f4e495461d411530bcb60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06fbef23aac98ee671fbc3db35ce8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3316757aa54415e8b7057e23316063184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9222c6e41c9be32cc7b975a726352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfef3e263e0784ce5774b92d9c5eb01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec22829b706a61b96f361584ea2bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358decd75197981b6adfba64e6d534fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0f0f7a523db7eadd06492896b65e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984e5ea46c9a68db791fc2b2eff4c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95bc12a09b3c3c8eff819069dc6036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedd00cc3423014deb97d50006007d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0655f0d75b64ecdf2ce790b80b618b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0901667ca71967ead12f71b0ae076194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761c775484a62d49d9d8f561cb0697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990e1f35bf0ae7e29569805c47a096196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f27681ab94ff1c3e35d5bb72b16c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4745218aa071ecd428fe9ecdf3693a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe470f78283dd878b8be7533270b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7da6769c8035ffb565cd6dcc43b90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb884f14ca1ffba3727d8564bdd126201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd99bc15e8ce9734a1f19e20af2d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89cdf4e5ab469cccad058cf39be803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e9c156f08a85774ec848d7c12406204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2fa367609f9a92ada8b2a086eb367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2bf5c8456040396dc53f328a4569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bcf099af2a83260e4ba74f1fd288207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841035b98359e122d3313c1c5020ee71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b3fbf66fcff7bb180d99f5af990e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cff9f51d96367cf97cd634237e933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7f284292110bfc4ebbe9c3c29c04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4d243a94325f98195fe9c01a2244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a66ceb730be61310deaaf7416f7ff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9a5fc89d3fbaaad5352cece61146214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e801966cb9399afc6c9f0b81ca450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d813d35418aa9e6e9e47c19cad6952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02acf071ed8cd4d2a1c368e0ee70f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294530ba70acd7326f01f26efc3f82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4314b5c0fcacbea242139a8676948219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08604484bd758d025328200eebdcf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac827e4c82ec7e382e28b5f44421f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f667627e22f5347168e71d8b795a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37ffc83b4ecedea6044e2fedaa48d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519034963883d981a12b388fb840c3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087e3cfec27863668bba266c8f026a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f11e066896130ac82679caf1846a36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594df954fe859e36c95d19a1e548bb99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e6daf6a63eb9035bc91db6fcec12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be01dc23e01e1b68277875fce505a76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590967e798d8e1b1bd75a733849c941230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac4ac0669c02800e870117f0628ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f1a1fa03d9010a9bde770108657b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f67adff23ec1c9575b74aa58b7fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cbee0fa93a5cf27583cdbea962525234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b5da4b9ccceae02443ae51035bf49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518b7945bf981270a1739580397f5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a38a4e2f44c9a1ee0719885a913c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf14d93bcd4ae46f9e018a1d066aa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861438468ca05249465e168791b8f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215115c2ac3c4483fb2f92832e272b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda65c98097f2ac63ab519552d19672a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07b12bf1f3b1157d00c2c4c6e27268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff538d31a2e674831cb1b2162786e5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d35eefab6868ecac35db0ce37ddc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a6aea3c3af00a67235d0a1e330815245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6c973455503e3b50921b1337a3001246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477045b7aeccce932c6780592cacc2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4d20cfb9102ae9f80aa59a006858248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17266a767d7e3216d8bdfed21f2bb9e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f8f1603ed02c33472aa2e11533c33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb870721dd3b0253a3f4b188df6c5fe0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc745694865f6528e0cc0423de68a61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5863c822cce94f344ecd831101dfec6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11b2dd3dbc0d553d69c6b884ce82a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029214c5cdba7255b85b41578052cd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661613a7287cd026f47c5afa2a3be2a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc3795611ded9f35be16f7d5b56af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff694afb4a2c7717a886ea7931f1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0f11c8381f01b53da87056bc7070259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601bae849ee500e994cfc34800c1010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f83b5115a9b6a7ca901845e3a46b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d15d4f99d25efc53236e687d73521262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29063196b11380c1659d871585a8c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1087c59da877db2b53cb8fd8c06071f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd09ce83662a2f2ea386b5f7d3642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002fb9fdff73d9882d3b369dda84b04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5851bbb42d19f58c8a892ce078a97d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5624a079d16f362e47c994e96ebf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817a393a88a4e64d44051b58f08b32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51356ca9a3d679fe19776ca51968d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958b7dbfaee4d193c652733f3465d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ab8c6a805fa292d821b0ce4e9f9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a055cf16ebd60e7dda9cc3764cf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262aa2a6931edb9348b3b88f8045d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1fcdfe48f976454336e6bd5b26d0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437599be17f7417b9e07b1e2c413daba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c3fc4b40668b69ba99fa4f78145e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9d401868f46cf8581adc6ff28ebf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed264019a3cbd76bbff701ac1b92b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695a754cd23972051ce87c6e974bd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a7cc2165e2a3afb26b92ed5cef519281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d10f6871d9dae4e850d8be064bae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af1686dc3df86efaccf8e1e2686fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecefcba68711febcb0d3c1d92a7dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b5309ddd6f42d5f02bc06d2bdc92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02506a1fed92897de279890e6a14b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88e8826e60a2087ed0fc39ee79f5cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46322ea3a10db39e5f355a29135c30a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb752dcfde3c1f40d5f72102cbc1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee68c7111d10480e2d2cc6094f889290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4c0585c7b094fc849ca0bd4a0c9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d465cea4d16a352b4376e69183beb10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07090ea207757257a91a96cd90684caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901c969270429d219d19042ab90af5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219b6790ed90bc9c442496de118925295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3edf0c341427c39bfd80e3a195966296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30669e8c30699a5d76dc5ed73c9116297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104648486ec8508f81791fc9d2a1577298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e837f09f385faa8359b4174106b62b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37d889ac8786df47726da92c8b1c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831938e32cfafd784fc832be93947a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e4e3d5a7d73b4d1148c7c5c7b545302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727ac8c8f2fcc7c41fdc1c79b9058b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d9798f8adffb6e97356827a0249d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd86af75351931e1a40c497c66daa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89617fa8ff11d2e6d46e24a6c9556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01317abba70d42230ff4f1020b4dc7d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dc2688bdc2845b753258f921523a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb7f4d4408403300b10a73a83953b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423acdfbf526c17d66368d259274b775310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719980dcf022286102da6b76248b9383311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3e47c36080687ea90d4e19d73ee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2b56f84dd42e71fb26b4b4513b30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26398b68864fecfc344f0085f03155314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d32d61b947dc2bb0a0417532c019f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd00aadd364cf7217e9b9e1e4bbd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793d887ef7d7a5a947adafa0dd2a1b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d9dcaa49b6a2d3680f3869018606318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff24763b6512f090e8410397559cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c38584764539964a809f66c762ea9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47dc27a7d055b8be4d4ba9f009779b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b2e9cd0bf8da3b530c4eaa8f448b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ab31fef9247d2a8ff63fb3587103323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c84c397a644a5d75a1c13d574c4f39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f00422731dfbd031060a48ca9298f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6238e8361b28fe8aa055795d460868326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d77a2cec2c1acd4ec545150f6c3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edacf9cb9685d1cc55d6a2e801be68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145b00f175d548cc2c50a8d6fd2bec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e2a9f3a09efb1afd3df566ffacd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177cf7b9d541053665bf800300f244331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e306ce05348c7afc22088fe0672a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d84238fcf0e7350fa10e6ef0b31c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234f934fa2482e43dd92761924a2684334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739e65ab6bed6c35dd2769f0ed46bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea606936e8ecae87560114f1e0ecce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca0d0a91765fd6e61ae24bea9a6225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f34558e35b4925296ea0e17c0e8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789542673a3df40b5aefdf5642bdcf23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca82312d21f52791d928603f473c00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3eebe0a88c6b1f2eb7d63be337a44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd927121ef62178b81208052a0aa2c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d77a51e00a7e7e7d7926808133e4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e677c605aba03bc0b1aa4d3a7d19c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51269934c8ed882e04100e3ac41b07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced797c2d460db16783f05fb77070390346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405fd486d4c07a5006510c31d9cf61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4890eb63f1a3646f5e3deca2ed0024348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693f29c1b7d02f31facbbf63fe8e8c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792dfde7ae820fd7898444b86fa1dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d8ecf7a6dd9c7bd4557e778c6743351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5255c412ddcae97accd050e50571b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f3b70d6946e2545fa53b28bf562c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a44c3bfd271bf4d389ef0d6a6e096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f9f05657dae823db60ae9c267bb5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046d14de99cfc178e2a44d2e1d3995356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c994435a3a9991fa340c1662f1b896357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed579634837a90f232513309c759ff1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc96b5a6d43a16388826166a4056f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f5b456183fd0ff90ce904afa11b3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45559a45702e1e3315eb4987fa3456361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1765540478358acda1fcfd4345a7113362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e74d115109c526978a95148bfc916e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963070447080d54080742514f1a575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59476f4db6aec6fa4ac489fd3081b8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4791b9d1c5fb37c5de7e5709f167366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99cb8dbf716adee4fec1f43a4eeab2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79835892fc910d3d166b20a012c11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbac8b715a0e08fc5cbec535d35c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f8b05f3aed381352e3271813440c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d621348987c363003cb0a345812bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facce8e939f19baf7e2d68d94a20194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8cbd99d6b062307680e80c733329a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f4366b40a47674f1b0950ccccee1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d84b7f289b23545cb398c3731211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae80d751e859793b01dcccd73847e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae938096df77b1737a3320c364dc5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ea90a6a7426fb02ba1dccb493928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20bc4be0d407f4190e2d9725bdd728379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a712c122ec4facd1aae47275c355380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec81c35ada70fd446c4b49abbe5f45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e984f838f56e122b56d87e4fc63166382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2884a3c17cb13266f9e551c1506d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84e2cd070fad0cd4a128e55e201e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b37b63e017fb081cd31c75bd2293d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201eb764af3167ecf2d92032642fa7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f0a9eb6b1114a7ae59686552b192387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc84c4f4bc49471e1453fd8b27845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103cd4ac2024baee540c5ce105f3935389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c90aef5eb5657b89f5da03797241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf74042659afa0f9b54d7278c9e495391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f8e7bed1475cd180d9f332857e6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac825f414f284a037ff083633dac3fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65af7bf5a641066b8d125170b228e56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335628b715b9f79061701fd262d838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c388e224fbe7f2dc667307658b345396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b951adfb11e8cac08a675322300f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf561977bb63f4beffeb7e80c2dd1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407f494f7625759798f00e4cbaa0af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab41309135fc389b718b030fd039b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005411089dba4d099aa2d1b36c19f54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5f920c2a0e774bb09c13067444e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844c812ad8a2152161411a63cbb160403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693756f4da5ba5f4ee95b5b5ab53ce6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b852126fccc5725b566287d54af2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542401062f586e58c1026d2db563006406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85739fa17b63d3f0cce989d33252b532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9853a6f880b0e9e1181ef14f40c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ff7bab8e7f2e42b24cb8c791d8dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf1de41c027ff4303006e52f494d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465815b64b54bd93e07b7e2e702f65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdbf9c4cb10f671bf98742b930d475412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1168933bbf1cd87c43d3911e146442f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d6eb003709286cfd72d74ba30c49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab257d304d594177eef874582b5aa69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887428fe79dd0f1d8a475d7e3fed33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499932b95bce9156716636dab59646e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e55461fdd8dd109ff1ae7b72ee03c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f2431696af5fe4d5de9b7c1a6a3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f549f590666d1c05cd571d1386513b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe5e5e8cd1c71ab04671f820cc124421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d075bec045b389a0fcda8693561f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf93b930f8fba7e63b3659eef69b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dfcd2d74d5bf76522d817a244f87d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d93cd421545174605bde61b421341425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bab1e70aa813356e060c4bbf8524426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93518579c3d10d9d0163fa0c09a50b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022def5e520c710b1c9556471fafc3af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc301c86034cdfbf5babbc3024172429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc240ef4555bbe014223a4fcdcab4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687a1f80e6de77520f8f49471919830431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f05c104c45a57bfb25f679252f9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a783b174e4eef04dd4c30013ea16a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d45b479dd40b170e994ee5a489c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e86b75d616f5179a9d49849116e3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147555857579ab5ae2b86969eae09f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7f969a56acf19166c02dd2428830437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb05c900b54606703db9ea768d12a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9657f441ac1e84c73305c73b860ba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8907c8ff590ce7ab0f863253e85512440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a108f74abd1bf09414e96410b503cce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f2851a359472ddc7809daf89b7886442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119175fef5ead5569d2053b59f2c97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2eeac44a913d6dc5ef0d9a73fa6b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff3d6e2e94efdd82221f29af38e1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864ca882e06247acbfb39ca36782fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301261f84ccc63064ad9c7726be03c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fe7b7b52687f10ca9383b363a68a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139774c591ca67619ddb08a711d82b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cab75509675fd426bebfdc151d0afa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbacf049fd8e2a75c9091239a2c95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1451c6aa630c5890f128c736aeba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed833f38a4a5bde209a43976766e6c68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b0fefdd394f626df7095e12dc983454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf2d440bdc7d379da495315b6d4cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403135e0f33c4cee2d253b5501ab20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918369d00538847cdba66b7202b284b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2406a914b6fe815cad65018aea14d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666fad3e5d143767f4e5788dabadbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadbb5280631893330b952d63bfa050460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a58adec56e068b6002e03c85f21b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6d0c355faecd7f78394701868910462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ae4394a5846efb5419e7858925df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908954f2cbdc165b10bdd11d8f3bdd93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa464d4d633d2bb1dd7414f97b2516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f07763673a7051042c1e4fd2d6e63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a52b31ec6b36aeee7f06462de16f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82358f8e1c15a995a45efdbac145b66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8b831baca64ac33406e1bee44c13d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082c7e3f8f69ce2e40837b77d3569d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e80f4f64af1a19a1423f741d4e164471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c075eca422c6dd4947db327961546472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81255fe6ac38cde7a842f824bf80a3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e4df1b0f841a235c8b6fa6af3848474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4466090e33ddae1cda832f220f4fde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6abed14b2cc0fd67b44f78d4a98bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7e7a25190d38f4290fe3a8a483bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6e401ba4a76cd0d42ea6f85de88c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763983d44357a5bc7e53c5f89e087b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7e2859ea6623a6c12a9f71602e47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d95e2536aba4bc74c210a5209abdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c818f9595f41386d45db2c09a847a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206055b8d5988e43d97021b6cd2abf91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e28e33bb970d8f1b521cd1543f8f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102304a55d6e861257ff72a92dcbdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfdbc2878310deeffd0a79286d43bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22fdd9c04418c76990ccd286fa2681487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009908dc5b1b37f0fd3634d76a330b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e1c6b5ae52cfa1421f9658107482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad65dbe1e9314f44b56bd69cedb1b88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a3a1b2d06c71e4caa297df3eb96db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3062bcd3a8c8be264a25ac5ef6439492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821c6d07f97826ef483eaa7f2ed481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc800f239cd0eb3528c5cd69d6db5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aef1ddf7cfad3a774d5e91ba0de58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff0663243535d0abcb9c7631491d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd459a59a84991577e7901d09448624497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6edc32c247e90fe0189db50e50ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993db22d623eaa09bb1786db3071d0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de46d45d766582becdc68dc7e1b9acd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89262d6e4d68b1267031780582ac10a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8cac69ad66d46758061b9bed821a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5854c15aa0c69e7597baa008b35aff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e459c06e73c6628fdc300b24d47959f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a84b8f8f7ee9bec2fed22e93247d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2545b3d8235f42721a57199138b2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e7c61391bd6a444e50fd947be4de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1eed309f7fe77ea6c8f04e5d3ae31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd37b75f49abb2ff3ddd4116f40989509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539f396c539fac5eed636d6925ba3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d29168df7ac5956331f246dfa2739511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98e514a2e45e002f753e28db18961512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a68021fcbf8d4022922de0727f37d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09235031b1d19965ba1ae683c8aef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96917e43b35a4408e709c5af49e6db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7c10d5c2b069b7be47c7d56360f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aa7a01dd890908becf9a79fa5b348517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f15abe7a98a4d7a642e37b72e0e789518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801bbd17fcf72514e3306a677133517519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd2797c45cc8dd2008b6cef4a8275520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016116a6e25daaadda73d9b2d44bd67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402abd803e6de93e7dbebfdf7f1c9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253cf36e3fd669b267f94be3f25e0a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028bab5ac87a1fe7cc62e95f81c4a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c8c12ba4d8901647a6552e68e93fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85a9e54a1748831cf7f26c1be84b65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97230ddcf46aacb07173dd5fe04d42ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860ddc635b843b26e750edb46dbb02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8358a9497442279345a77c5bd898c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4687e1e79b6a1144c8f391dc89d08c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa17bf5eec84c62318438968563abfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839718db6f940f7d9feb14e83e7c7f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93718fe9061a562b9ba3d370e6f9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b7f89e07dec81188fc73872a2a6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343a0495ddf03f6d98e0653a572f0cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356d34873f53fb642e1d629e6f3adc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee30ef21cf2cc97584e1e62ffc381ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1023e3f182d36f03dbd421d50e2233538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd5a753163335266b18473b9780370539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5c81e80f30f4592768995d513a23d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175ac05d3684bb3b9dcc84cc8e05d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60cefb4ce80847d1e3f0af7e5ff2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85b8fcf48a551a87c34b688bc9b74d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fed02dc0d35d8b1ace67a616ebb3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d34dd715bf836b9ab0547d66f084545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354077516f9107cce884216158f8573b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fea5ce4c2b23ca78009f19fab78a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecae2c61b07d491b5ddcf1da30898e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958a8ba8b71aa5ff9bffd2c5929efd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf5ae12c586f13e5943250cb9eb9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf9cff89b9bb8222d436d446dd9b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcee31de9145e1887901be0abfda2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1657f134bfed74d4c76fefb5218123553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e93784dff127e7f2b70885dc60d55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f96b7a2cedeb2590d2d08c938542555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dfec9c0da1a1be00ed7a9193af2d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c427106df99c693d77c672d63fe137557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691602d73955fe618725d8cc8dc230d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3aebfd5217033223f09a7f86abcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1a5cfd59e502272cd916fd47aa6e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972002e4cf01bae044d0e19d386e7bff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad063919a294d82f8fad799d8de9d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681cae462535313f09d53a8a85c0af3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014747f14abe45dec38f4f37f33c5a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1588434aaf6d0cebdbe70ee0920a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187a7dd274dcbc08698f6c4bc91bbd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5de5e53283c4c0058e53b5f400fb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75a41e90195a9feac3d96d6da6e197568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727d7619a1c5948035bef264a29ac8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e026aa2c2502208c2d407ea9a1ead8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb81375f50a73d95dfdd3dcdac70c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536eb32c30f5096e2143ce176ff2350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9892d351eac5793f70b1f801369bb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c76835d3e77a654142c19c6c4229d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6b85f720828b6ff810d4b813af358575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbac3d9fed29c8eb27ba13f17c6714576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e696fc29f1ea0acb5e59500ad6d1fe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9cd784ce186350cd49b13d74d9f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e510925e2615a1e780179052a3c375c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fbb1b9461460d271e69e949b9c903580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950dcdd804aef2b491311da2ff88265581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab2b347960beaf97d8dbba187d73f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff548293fdab9ccf275b852bc3412f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a235906e2feffde3529f8cf4338f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd168f83e1d3d4aac0a167f6caf6a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb43b0e4ce062cc9d6f323a66f7d59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd142d010dfa9a0d733c877e5dfacc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a83fcc74c4e70f44dce07a1944c87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1e927e7256e3074cb8c3f8bc5c77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e5f0b11e1122c60e3d8b389e13457590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd063bfd78dd1606b5e3493caa6f660591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f21d4470b8e16e15632780863da1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ab729a1159f510f07fcaa040829a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935db913f9f2fa697c708a8a7ec9715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3242eab18ffe92fa568ea7392627e11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb532b9e720e5008d44a8c763ddcea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aede18a06a751cdedefd8d1d2daf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c853b434d9a9808e6f77318c93110598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa41c6af26742259c8e5f82f962763599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607cb8a49684c827b40318c91c6e134600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b5079d7b48478434597a9067dd1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478f5ed5bf6019806ed710dfc6d59c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4dfc90aff120a058cd0af6dd0b4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5ab5a22848e057151b3754f8a55bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549780bfd868512c928c0f993c512d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ace4e53e7c6e859a0291b0686549606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6e4a9cce026314c16c44ecbd7972607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534317ade4966997b1fb88e06771d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae39086e096cd0a0a74913ecc2a270609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb685c83ff69885829eaccfb5217ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51783b884f6857b7bbbdf160f1fa483611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7c4365b13ca99e93df371b3b8943612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bed168ecc3338d0f80fcf2c6bb8bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1818dcab4cd4eaad971b16952a024614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f9617dd623ba9a9b8573c88d3280615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a27ab6bc89330bb74bb21c4b2a02c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4c30354f9563bdb52cbf78921360e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94340accbfe0e36f2bb9cd356bac24e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510f108610bf4117101aa6a9e54848619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8cc846494b8d96156bae705842650620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c12218c86c56185cc3bb4fd86db9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a239d00e6a9f2a2daf4849737943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e46e73f3ea4bb65ef0de4da0415c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b0feafc55ac20a2610255cbc12a9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8643450b518aa732d400c2cd8b1603625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8974ba9556198e34c34828526b93a78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da4ea8f54d4b4fec4f66120a7062d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75ce00ce39e4fa53c5d5f3ebaa748a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7580d34fa1ce22e019e6b697ee0a6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91650ff8cb106d8c0be4bf896013d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f5932734d119ebbe688c38a426550631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522ef6c9f7d7116520eb46e66125fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186055a4743bab707755c6552ac418ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ba2e725b121d7631192e356773a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76bed03c715883481f45d01853edea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8e1c8f61f8378bdc3f236700f781636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51dcd1a7023b86cd52bd70d7ea10ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a13be22768fdfd4080ce85b4bbc95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079e852d8720ec5e827133f42d4d26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7454f9df13410ce804bc6dcd7bc14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209153f13fffb497619190f9abd0818641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d8f0e78e3a7a60ab54f48d98dd065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bcdeee6b1cf8d6a7b63f05955e01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4075e8410c52e81b92fb54716be4953644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1057a020fcdb303b6bdce75b526c2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007623bce2413b672474dea9fb004e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a2ad816bf5ed6ad325caaaf70841647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559f1cde2c3d09c54e913b1d690751648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf44a0d213ae3f544f233e6b22cc65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cd79e8c8d916db0b02dd546b3203650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff695ee53e721fabdf4c3fbe9fe6df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53924d2f3db516bf11fff6dcc1fdfabb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739353147cc596f94367af6da3d41b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951613c63f544055c48ab233a6299f19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2684ef7aff0728cfd0016fafa0fb3ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c6c81ad91792a701b1c2ea741093656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b594b7d7f54a2cbef09740648bab3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f183aa76ae25bfd8a4151703b6891658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00c8d1c99c8f1c6b16486405a3301659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabf4a5014fd6a35d56772ac3c3ea2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a31611bab95af97468022da4aeef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff6e3617de929bfb0da90521bb8a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bf79730e844842c83990e816f794c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5c963c994d211841dba2ab77c48be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce116cd46d1a8f1f6de2d3d609459f9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c51d8f2ead4e78ab149d0a6502b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8831be51d6f6107d8ea4a59fe84ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113ba221f0c70b822cea5661c4cb1f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051393690fda7687000c5a1f17db2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4b9a4afb97256ee7d92ef5ffc2554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9934b5f5167f1d0dc3a4023f6bce3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe17ac11c98a1e23a7f18603d0891672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370785fa795500761a4d9b7b247d370673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ed95e23c45e783b7edc4b2bb1d80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb0571538466db495bf7c45ed102b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5127a9e53179ce6a2b039e4c32c091676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecf78f3a16e23b1b4a03cd603ea42a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e861c80d20b7e2c22da6d0b997e02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b987f9b680fb0a590aecd53734fe89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622404b29cdbd19145cdbbb57b56868680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527eb09c8498b05a60662ccec8f38c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29832d51eefbe901deab91486651506b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c8cda4fd118c8415bf282d44a279b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971c1ef388da968ebc2f8203574efd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c20cd866bb7d4ba7feb074017e30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0cefeb933f8f41596195fc944a443686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195ac9e5585bf8b46b7f660f8a6009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307cb65147b3eafc7af688f03fe84c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5da61de22d07918984a46b10ee70c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe44c744368d91e2a32a2432361fabe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de0c1f56902451762ce69a15ed03e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de719aa51ddbbd76519b087f6a506ef3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe488eb74ff870c55c464d1f8b602c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0af8b7c8e50b3f0fc8f8d151dd033694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01213b8c4ed2b32214233493e7a4a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f890010f537bce69b1dc09fb15cb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bae37826abf02f39b7f29a08e3091697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc2983f9bba582774affd61be0b476698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8bda74a67c910d4a377dcd8da5d79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb9cb17cd8eea6232935265586b5f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a59be270feb3a7986327040937efd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af91708142b614eee8a00d4917c326702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce02dc680aed0dd04929e66b92f01c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9039b08992d25ac89c9e3a431f42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945c6ec973779d8059db889d7ad86b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b5487d92343f4069582cd2b0f6fd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f877e51dc1c5b77e5e72e11a34371707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbeacd7a657c47ef8d4614d093be4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e1320b26a400b18afe1fde316ebf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560dc72dd5d70b36a0632fd0dbb34b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc973269c63dd229bd56dc3a01a6a82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f49fd7330c25642c362090cca6f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a739dee10f4c54aea911f4b19429a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2087b65c5e05dd9355c821272c441c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85bb32a988c7f374782742f0f3fbe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1040697aec464cd61b79412a5eaa9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8c42057ed37b6eb544832d144e3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82b04044587e86a246448b26b0cc9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fdaadb337f98de38a4c9adc2b2032719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d580d9a9951796a6ecf0abf5f61dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89154cbec29aa0e761b8836b6afe4e14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6290bbeadb2a1f9f9996e4d1fdf6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc402cc04e5edfda874719cbd78d68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662c92681415e91aa25e7c5bfc6f0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362239760ae87d09e4d7ac4accb290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0f949fc6c944d590d0be7df282bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11bda2ea210a176b3f4b267899094f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8680810f7b89c07428deee898a93f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae77d0f3df65fdf1594d419e4ff79b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5285c2b7b143c668adda8d14bb3a1ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae8a60d17c6caf452778106dac6072731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59731dda76e62d49cd6bf6964b528f41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92ae3f869a7e92b74bb2e148408a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5387584df8cc165f165af3be88e6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee9a14947f06af335eef2a577668d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460d62151c62aec4675b6fa2c77af55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a55dc6d814da7210abc4a8dbe8f74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f38af79f0ff906103be5343b75651738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ab8cfe2f8d3de5cdc4e4727669ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34248497b3ddbc4b0e940c300dbb16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5f4e1fd0c299eb98697b61daaf76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ee3b05e59003775c9af0908527f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c624f17f2532f1e03dd9fb2e0a31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a681e5af54e0b279ae3783ab8e4df2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336654d0f5293c835051c7150135ff2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2820b43ec394a4a83661b38c1496a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8569daf6e2f969d384a632b9ac0f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac241b04ed9755dbe38dd98c2cbf99a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4753fd93dce350956a9e65a93ab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb278fd5ec0410a54bafce3e8eec100750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493fa0c74e80774cc32e27ee81dcc32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fc58837b71a1b16c97342f252c49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436362b21c874be60db5ef33bcec0b80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6df71f91ed02f27816a75c62ec04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b26901eab998f9f9164bff265abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bf992497749ba65c3c2579530903756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d394180602bda717784e8257526537757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b325b94ab74301a39e9ad181e6b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce225d77b055722d8852023c917e924f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>