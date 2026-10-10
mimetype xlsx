--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ab2a7f44ec143cc4513545bc329d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a86b2d4b4a9810d82db0bcb3e3c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabbad11c4c9809b9390d2e628fc8e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ab86f8230c4c143be63a6a5e7de54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f74ae8a672a6f2175dc16d3d77e955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869c61ded003e7905440d8b6bc9dcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348df0e4ed5b09bb52cdf11e5e6b367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d1dffabc0a4f589f077d91c33cb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e359c050bd88f5fd563ea105750a4d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3da75cd71037eeeb41ef36717ea210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200fc376cb4c3ed3259db10c7af02f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845a1ba0b8d92a810cbc98a669d3c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c915b9b4244dd0cc90b9b71eccc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de29b7e6663277cd14ca4d7b7a3eed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ac6689db474600eb479095a5376815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2f3fc1517288d42d482b2007dd8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954479214b1d4fcefa6b5b8282d767b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe106beb7858026233a3319b78ec809d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b30c70dceb6e1e22a67fad3d698be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd24296259100f6e3019c41d11d6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014baa1602aa8823659a66bf15a48221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61af5330414bbf1a649630a14a4f8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebcedc06667e014f7d934b5e6106ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af254a42feee5870f74f693e46d02024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9e5093b525f30cb6e77fab351ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ea344f27d72af194767601a65a6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402aefb37fab5848cf3fb354c2e96db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560d3d87c44a679f2a64b0c92f7608228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ce829a63c8c74ef6bf688700f1fba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10d2088072d846b02d5f478f8835030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3970ca8ccbc606e9fd697e832e59d3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c30f04c6fca7a0883d589795c0d9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2842eb7ab56489ca39bee2c3bec7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0954ef4033f955d31e62abec0e88734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34d69414db43dfa37750581b59c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad55eccc2627c3af11be84ab2c2b5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae07fe29a80d7dd04d53a2e54a5e2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb61c895b259ae434b47404f8ce7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f2650a094797e4d9d1ffe8a4e26339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93480cdb161271baea850c2f7ebb8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851010d5f7e4ca2695870bcf7a94d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad0a9c0d0e24e1134edea819d0aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e57355ad040bbf2cd735da60e86b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269d1028ab81369d46868166b9e36644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6036794671c990b6172f4e3b6bd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa630ac5231566fd586b5f4c3b765046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d20b2157c8d467682999ce22e0d7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a7b2cb926390986cd3aa845a8806948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908f29b11af37485c02b6025e8f26049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74947fd45e715024cc96a144b1ba831250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cffb996fffe67cdc97846ce796015851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257655745e5578a49c49d45e612e184652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369ce2840ef51231e706cfa2e98ed153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5483ec948315cac609835524d68554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ac8d182989b9df92573c374da45455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af18385d0b7913505a1767025acce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36551bd50f52598699db4c398c550a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85fb4f91f084cfc8f4743092ea58e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579295cd68d44333d79d66d3487d024159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84653847e1408d73e7dc0f90c7584860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a147e4e244db88b5be7d885bb36cf0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890bc257022deda660861dd96cdeda762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636a6cc6103c1f8909c9cb88b8254c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce56ca6fd3398a4c1edf9c9bcb86e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28de7cf8654a22b53b7521490a147f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756fb716e1d4d6312216a6c9d1248866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134fe7cf5d8ba9cf3a5f61868e270867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147871fd7e4211d9115f13f55a8ddb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a115bc87e5563b443852dca30df3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006534bde565a286815172340cce83a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f85a6e4fb5cd0bcc137fd6580194871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcaacbe0336b47c92d3fcbc08830ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b63cff4935ee3dd38b30587b24e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ad506483590e8c1a350fdaa6607c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a2ee2c2ed866aa4a84c18158eb1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8f9300f6b460afdc3bc6a2e8005976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44972d0953e9752eec7f5ecb3b3806477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde1d5fe57f302a46d5969df629c62178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c185335ae74f101008f5aa91a0676ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9cb714401fcc95e9fb50d47a773a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137f9f26af371a800c37a79e62b1c2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e872b3f9b9abda52763c0ec8ba6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc4dc8c2c95e5f5aa6d1792e4404183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d3e719b47b06dae32bdf2a76108d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861600ba77de6bb55a6a1631f64918f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b147702c9a6cb41203f2d2a3c9b2b7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a871076bdc079491ae23e8bc0a1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e550c4707af05cb60a8e6d8ed3149588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fca0c33ad7e507c563ca0dbdfc1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22493fdde3648a7ad7e4705a21a2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d44311b3d7e01f24a83d0ad29d1d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e72c785c25caf766dc5aca4d6d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed048d20290173fffb672dae0a7e8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da25206df933c48f63d2d645c78e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce24e9dfc01c10f791323bb7dd08e6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d02e97c17a7abf7821e6addb25fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ba832d46c153baa930bc967d47cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ed1c6921ef399ad49c51963d74f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6f0d2c508d8d050f3779848a6e29899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf26e9665dab6c2dd948a23fc690dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25948f9b03bac0fc773df3cc8f7180c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4e9dd8efcb564242a6e80d248575102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d2006d8784fa38431880297ea736a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b32ad59ce4d4588c9b0ca0c321c82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c8ddb6302108ae0947b1747daa47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c94467c81dcec792ba6c49c0d8dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a7ca9c01154407a6b488cffd8472c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debdc1e2f62b23449b44c561a5083d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2febe2a4892283d8c4185f4f74d32b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d06506781aafd2840823fc6516557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7cc5716a238ac0a16d6c79c8d39c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7d808948d5e69e3aba95e2567455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae7f67b37a6c7e8242f704dd1c0ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccbce28d1023deaf06781761fbab1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707cd0c301cacaed539856bd4b8c5e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76394848dc6a6946d2ba3e1357d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade6027c70ac67c2de2a333a7a88d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fafbcf29d8cb224500a4ceb3b7693118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b9554a3ebc906d8f946ddda83ff70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14475ca17b02b3e51d5ab3c520c7bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282f8afce8e827af2cf0d4a83f5758d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb20b0fb01fa88a141039a9c4c1c9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc5c164de3892db1b81235f1a7403123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff543b9e3bae3f02bccc65655a97beb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3a7eca69195955a9936b5ad88efd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e89df60ebdf6a5757300b7b48730d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf23950b9ef80f966e179de9a9341e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10dfe17d79efe9894da30035201b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4361becc6614db5ff474129c802c124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9625611eb3e6953b157a85e6d1f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea94ef8b3f4eb4d6294b9dec8cbf9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bec8e486b1c3f57661312fd97b8613132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd724c7be1bf81312ea6d6c3172bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a84f9593ae3ef40a2db8f0d8267be5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee887aa7b73f033fe3d49a14d47176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad678651ff16a18a782b35928605e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b17b72bb3a5409c3bc38dc194ae80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0b4fac384f6a2a058c24a52eb3ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0d26d5a3d09030eaf9704ad527d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df395e1c0e3e99dd8cfecab579fad474140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473db1ce0700f7f91e940fd7c4b2a7d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491550b6416ec2366917e9c8c517fb7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f53077b05c2474f069632e7928c2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad50ed1a6401e4781c182a709fcb29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727e63a17848d60bafd435b82b9745145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc44e2095a8cc2787658be1d8a1cc44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471708b3ddb34e259249e6f75533123147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d382169c84757412bf80ecadb4c386c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575cc703e1e89dce194c3ae3a5a34b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d6e1bc992886e3aa59252b708f7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc43915b61312e887cb0a870b729f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bfd79adae938a9c65f728c4ac5d65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60981cfec0ca946d2242fbad091ec92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed75e5aa6b8a216a73292e1951adcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776935a78f6fef80e1256ee5a5efc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b15cad1a2b665d88a3d9bf1f3ff808156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347785f04c799a9f40c2307bcb4278f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f9609d4f9f28abd442bda0892dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db70cc1a1ed165be71707614ccbf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25173a921e64bb2c1dbf39dc3566806160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c932b43b51dd6a9e4ad6ed752eaa504161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba57c681d2a22be777b50665e186244162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c1a636d732be3988583ad311217d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e71576920a1265288b331b55a4ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197109ebd97673a32d2267827372e2a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e64d42e445aa8a7cbfc71194267f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327806d613dbec6ce6c945a450beec1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a1e70c04592308efc0aac9fb2a00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686d142723439c4759672f9aa8b727169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01988bc6867972f4962d0442adc695e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0822d0e7dbca25bf71e3d8acb6774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6968e09f2d2da3d2ff8c9f42a0de2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853bed65b94ac0230579ce760218c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ecb14fae8bb780df278ca4588e8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75bca119c82b08a071d4f9a3825b7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa77ae8f336f565cf477cceea3697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d78c3525f2b192076d1b721c680b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b0587ac9bf0fa736a3091fb616de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606b617037f87133b3a2681a0e1594179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977471f7a096625a6b56b196460de490180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520d663a30d128b4cc8cd913a8e9eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90eb1ab146edc70694b3681c6e53b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098aeb00657e42bde58255bb9de73f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971ba43b30090fdff934128a632b8bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ffa1cda205ac25d3dc0dbc3e1653e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b419802a3cc2f222f267ee128f92c60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11961f0011198cc500865a3f03e4dc1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc40fc797545342874bd8fad62106188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a77c0e47f64984d4cd167687b86d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a301c77b1933e8cde0740897804e70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ffd2c00feeb24915af71b6b93f6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d20f0ceca737720ff0c96b4f97e18b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5bfda061bdf2507f177e9b50ab2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943cc4f86f4a447c4c4c3ad948724b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d39ff9fe7dc34bf1b30791327d4cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918b07bf6f948b0872e3d715012b9bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ad6f05158eb39c229a775dae7655c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdbdd4ad527f9b27c576ed58f3762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148df8b9f7ac9635ceedccef9491d7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254c6b60b6ed7080ed8b15e356ba58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16b3b8bab5c50f252fd09935c316b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97646735543cd1697a1029122ffe0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19f086a168f77e814ac1184c04756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602fa306ebe70bf7cd22361fa3a4b85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd603117732f20adf5ece45f63eea7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab555dc0a3f48f25fc355e7197eae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69606d2a5508368e45506c9c6456898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a30df3f3d50c1b0e1942e6880f539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79add0beba5022de50eaaf383dfab597209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04264d308acf48c80c020bd7672fb808210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689208bd1abec256458986b9943109211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99cfe2157943bd662764524106622212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe44ee6ec7d3bc3427b5a73a6b1f1bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd039a0c1ddedc39400f9fed53b0475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265027be1ccd87badcf341f6c6348e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64484035e4b546e39d7f8e9ed30415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f78f66814edb9a9f3b8ef4b60f3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79620063461eca289a4f49ee5667dda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbce2843241c5ad051a24aced3d3a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa89da72d302c77a6fdd500e06eaa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ebb1460ea1fd857211f549eb9b7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124931fb8c98186c15b70e2c82523c3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21bee949a1edf0a82bf2848accf80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463f18392e4a208f90169678d9b201224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b18ec880710722d3d0723d4d51049225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31e8b383d441299ca0a2041f58a55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aba66e7e9ccdd5248472195bc18cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2250107c997c0e9bb3279d02e909e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2986a078e0a6c45318d1a88903cc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665c7a5dc53861931b3d010abbf8d14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4450137aaef8abde22d0220d2b4c40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57512440a0b9b74e47e0e8401fbaff09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c4ae2f27435d0c16d28247650318233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59842063aeb853cdf106a3bae98fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9ed77fd12bc50155fb515f62ec9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401d71df084791ffbe4f16ca271e3ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d8af3c73ebb7b5f7bd95b1b23d9e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84ada4d8440a242aa4e909468d253238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c741989483f7be09157d523bdb4238239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc644fc06d876b6acf83ae27f2ea4084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086797ebb74076a55439d1e6f34727c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c323bfa9daa3549740aaabc429d819242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d744a7c5f4e45e3183579376ad30b20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bb2520387be099c1e994bcf1f3537244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a5dc073eb1efad1fcd9b3f56fea27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef75158c093e4e514c2600e3677ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee4f4a62fcbffac7eadd70ba3e0ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bbbf67c7e1ca1c17bf7d8e93f343248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89da86d84f1f24e3d7f6d768db82ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a346b4a26b15ec01e3766480893619250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad51919228cd721e5e26d7279d839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bf87e4cc04527ad87809562c644c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77930c3da23a0ca93c6156ed7e3d2b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886211e0047ca8ea1c64621459fdf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cdb010a813047ceb20206d6a10fae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4cc42a102be101eb41d39ab2147f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c2e098de604fd8efc067a8c2f368d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f91cb6101a2938e6841a39e3b76b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0e3488bf3c3248e64f1ff13f2be6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a96508ff25155731f8ccd4b521e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd91e32efa6950561574ced9b14749e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06411b6451fa70d1c3555bfcaa64e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa9efcd4589498f781114c57e2905d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d8c0baa286b9add4e82aa19c426e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd210c625b032fece4e4abee3c6ea056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1fc3487e16cc09530cb1fdfd09a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77dc825cb9e2d7940aa30f2ddf841d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a01d37eb8844fb476a050e68c18ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431fe7c11c86f446d32e241998ede2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ad9856f8ed442a677b083279cdb74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab364602e9227e5949492bd264ac53a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557eb7ebe8c44626216c1dc8bbbbf0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fc51e7838bf5a9692e044846abab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a2467696bcb8bacfa6e6b5a7ce90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee386068a623836a264032456876a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46764b90aa4595252d263978f5bfed3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cea9985da35230aa7d0a6fb9b6db3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7666643e6cee6aaa33a6589b3ccd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff1a5f1c8fbe49e6a04fd7b68586f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c66ec6069a551a37be52b9f9e86b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728dc9eda0d1ada6362a397866c8e62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809ad360b3e951fe87f1f18e6bf82d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa23c5070f6235fa2168d952d3b80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d4e28c27cc5b951bd790364390ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e42bfb7bfe52d079eb024a10450ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946a4d1a36062536e43b1417835588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405265e233ba2a8cefdeb8b69d239c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b7d261f19abf9826795aa87df3d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3deac9c31e281532c46b14e1f4a32f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae4cf9f61bb4dd19da7c31042c7225290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ea81e5ec4f2e7b1eeb7a79de03adb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a5496dd412cfb1e13876429b3d53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417075dba9dee48a422b6f21141e43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61706a483a46c32f39900439774a1eb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c129a073beed3883e8ffef677fad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb79c6f749fc258d63668fbf8a1efc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6ab382676140dd011396cf585b03d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc57bdb1c996fbc30733f888a86eb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d2acf8a8e1eb8857ea4471bc3b0ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb29daa5e13280d900b4364a0d9be7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665406049f3fd61913e22ad88ef1b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617ed4d3fdf6946a0886da5f6dc3e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c959b0807a978395315ec978f192303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ca5660e67abf6a740f07f9ca3ccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b54010107c45b05d781fd136c0ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e43a83255d602ea7efa7e2f17a92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422baf030e45713c362ab2f3c427f89e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe438aac3d5d9b0382332c7f3d558308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b16bec2ea5d1dc5d1b9d52db7ab46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48162dfaceae1bc4b07decf1de336310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d29a01e317dda3d2f2e9c8af4c42d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9fc60f113c451fcae10b5cba4f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafbf71d3583393c6a1bc23ebace6e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec970d069497d5df911dfd990e6ca73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff067d09ee633bcdaaa3e8816dcc1c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dcb6340828479dc18cd2cf78d9a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a36c0eb668007fd4547b778b15d1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1233fdf9a0c4f446d8299fe23eaa81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984f205d646d85a880bd1566aca5a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9726d9611392d08859b3e0b6bbf7d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a148a0537f585d5c028e0dcb5c1d79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4ade4af9420be869e14f3bd0b612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1c9385428071122284f0e0bfaaeac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42cea0397bb076868b12306417d454324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db188e3590e7df2797bcce076ebc94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73c009924c9b34e1daa22b0f5c53ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aeb1978a16b9b13b7a18d43fc5140327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0f2497b5284517b07abeca3f461a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2563126c66b4cb577e991014feec3f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303199f3fb9bca6be733d6989ce0eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce1fe5ff366e2a0dc89652a50fd33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9917464768d7a43c0a4f0249871bd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be606fd2a06abdf90cfcf26c53cd8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788678a9f8c0beb6e20344367efb30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b4c9d2e659a2f333d01a83e23b09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319064cb238ba39837182dc421c8df0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4ce260ea091b9724efc19571c3f90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee921e0be65946283181f163ccb568338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082265145882f59be531904b17798a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12807f5cb202db1cacc9fe22e8e614e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37cd1dd9261b289a86ac21b10a5c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9dd9fc1ff1915395268655821463342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab0586aeda606c38c84868e09123af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9139b0174ed53ba52f05d27a47d213344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b688abd4ee770b8c402a9922a83bfa7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09522f3b6592cb6558d0d2c0cb3c5b66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c45f87763ddc022586b38c33371b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ecec9d00d4b3dce78b33cb406f2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c00d788b1044e001e46249c27d45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265a77c5ad3dee810c0657765dc47b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ad7eabde1958f401064acbbbcdb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bd08219fa23937021a239db35219f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcd512988b995c0593d4da90e4e84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6436b07450f4cf0cc8889a23055bc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824e6c197e168d1377f3c5079aed4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09539298f684b72966283f4f967011356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c19421da44a332d1cfe8db2afc34b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26844b0fac5ee86d4a8ca53b4d1843358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c5473f63d4ec08db50d0dba5ce04b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962e1575948f7e0280cbb9ac73fb51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43adbda09bb054808358aae7406d00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607d24531be8272446312d9528cc56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ccf7c65b673feaf6b859f6ed8ff7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400e04c4e8af25daa739eb66d09716364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057f8e729b7a2db491b6788191849db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43d514ffea8cd33d4f31daf49ac30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c909a8ff7cd57da534c408ec0f971367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9efd4a5d16dba053b548315004f1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717bcd49727e77089bbe962691c514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702106ad81e030aed921f30f6f4db5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe515cd6098d572223ca0d7d0d2b76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d4464aeabf347e45d23d9150cee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260913f8dfa21f538067b9bde7ada0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd93e688b659b8c0a850b583b6df9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e62cde9905e18637d025dfe8fb9a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e861d3d9e10e4b6041c8da500be665376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f3c3d18010aae48b3513612db6ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f5bcad4ee1db1ff782aec418d133378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898edae90f9077e224da178d6f231c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715aa52781ba125374909b1645e727380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e761976973bceb6b4e1f2ff9cd6ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69b8f28bd9d7056a623da61c5399c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33cb4f7ad95529e6fb570badc603d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57808cc386e9f960744131442eb9a9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb735bb0adce87b65e1e67bf45aac8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7eae575ae8bb357f7509a7e27b43d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514eff003b070f7ad1db3419ea612e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff215349f565ddec4f8bee971873ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04c2d49a5f5e82852d02965c59cfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d146b20be1d99f7acdeeb3a1be9215390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f911dda659f32966e75bc8334c22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81871cbefea06d5ef9b69f5609a510392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce75a03350d991842efe4bf4ab0432393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1590d33ef81d1926547ade0e1af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa29ef2146c96be4364c3a79eae5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9ca8555459ace8ac8654440ef1f84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0140e58a381c644d74bbd1dee8f324397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b9304320fe899ab4cbc076900994f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a394c5f07a5117b096fc44626727be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ba525d85649e6c76477d32b9d946c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419002a235d0e0ef93c061f1a5060f85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c70769d4b496e3262cc58847314f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227d7e3f769fee5087d6972f5f643c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308930d7ddf587bf4ff44f1362d02b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd88d34056aaae02a5849e12b783c6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c193fab7845b201bb4f11031ae987406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57c825680eca9df78c07934a4a6b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba9db13bf5d49443e60b69a504d83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ce9159e9e6a2defc2be9964222f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a31323609e0bf564179e80a022c5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae633e637f796755096f0de18a328b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361d05df6167ba54a6c3b6f13a9e34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb595523b304537a7a9f43374772d26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d12945f4a4ebc361a533f2329871b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d881dc26bba429b74250a71f4d7cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493b3e258e07034462fac22674e55c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ce4878acdd56d0b01eb2f1ff9534417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a8559b152d51940ae5cf6f00686b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78664a21985fa8d958f06d97bc7b077419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d19f5ed89e6c5c1839fa98da1200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554dfdf2aaecd6b962278c5ece4432421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37282a84176e2f72d517f9ea47cd33e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9137619ad8353e98263c4cd1f0ca81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030d0bd0e4276d0d5ae9dae09f298ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793691805761956e32ca4cb5f2eb40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47ef62aabe156e51c049b8dbdca56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd7c69cbe7d2f20a5d88240ff56d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb6b652d9af31f8acd59f73431d7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e73f6d5809d2211fd4c47d0fb878429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fdb2d78c4ac8ac1cb97a79315c854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02022972e49c41da5dae66e0159f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4dfe7849179131ac798721dd54a76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5c012ac53195b3fd7b474f2ac365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35e1ef559ce177668556d145438a94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10503c467235cb965706d1606b59be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fde542a68266e8b3c5c289d270f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d4dfb1daf07a63683b999f6d56fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197e32e6fbe45bf667abbcff060b3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e004e49b94dfc0c1c2641fea0ab0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5331763b29339ea28f0fae985f17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d180efd09dd85f6805d9b99fcdd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93dd09bff0e5a0a98626f0144b5d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1802f2070071f6273d4a7e655c780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cb1e8b05708d7dbc21b4d793b35f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5cac266a0afb5ad50eeaa2207af00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06db68d1d57d526bbbd6d40279765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab34189b5c2cf2749d44ea807b8c65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138d1e9990c02d189bd4007f770bb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec6b396710aa40d16cf0cdad47ee0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e5f6c76de81a68e03273f428e32d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0f671af6dd460ce25d373f163679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6006576314dac01bf63c62b163c87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711ec89bc8f7b63bc7f4d8a7afed416453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53ba12d1dfd4949fb89e643bd8aa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a71a54eb3b465e3615bf7d64363af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e758070b02e6db7a366b9d911b5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b28daf062c9c8345baf23c1f682a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380b339bb7af957e3c7e3c3a7be7f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b736f343eb16e96b1391c4e38878f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fdb3cb9650236313fbf708ff8756460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4afecee8d2d80ab57aa047d359a9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4804e72114efa091ad2de4dc93fa10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647905e5c0ed8c87a3bef65c5fb531a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816c3f9b15d637230185290e4465fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b358a2709a0f40f5f5013c1c592245f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db98d12e965a5f17dab3d4cf1f1b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47769879396d415f2f21583671038c04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0256505f6b0d57e82328124b92bf7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745eff33af0629d53fd890804605419469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d9985c28a12aff359a22d3acdcd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc732ff9f82d0bef242f5c8509df66f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c79249f99523e33485b9b15bde6dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab3f4d3014f9244aedd50a00b5807473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb87f7a518c0bed63fe35eb38e1d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41d15340542525c5492d5999246ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b01e18ca4833a6890c24cdfcbeee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf36132f08fac7de0901d8da4808f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677a4b17bbe46d4854b8d5b4147ee66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a303fd11b5a948f9fac83c7ce97b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65957b8c08cef751ae21c76534e329480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de62f1291b8e874513dd4647f337b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121606caaa35f271b43575a700bd01a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8ec0f7ce9b13a17dce631fd43b03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5de8be2db78ed7d3d672e275e9970484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ce32fc4873d01442fe72ee4175539485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3477b9a8064729ecdd874613ed13937486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f15987522c36e37d571c44a481c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f14884433a9b92fec9d142264ceaeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed3b39d9d7d27fea3afac0a00fce6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2cf9acd1971220027e10bb502aa6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9649283819eff519b38c4e2015c02d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d5b373d4e376e1814d8744ceda11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f825767764c124a2b722a5f8b0204493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d76314e1d83005f036b07fe8215589494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ceee0b74f40a257f7485f375c7ac1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da09347f3b839f3f4944b3cd2e0e9de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741593d582edba816de3244892c131f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679ab35f1bd5eca8bcd6f9372cfb6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732fb5c89c8a130369abc59eeb53c45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e7bcc6d7d5ef30025b05ca1ba2da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfed0c031e87d37341eec61622523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b7c8b229fc5625d634fc3810395e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b531b60d08b74ce730a327fb07e3b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd29c5e5d775d218f1697c1ca720f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d92e9488c4cdceddce6f9b6bf4a55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018d6f1c66f913573744809c52b962f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b947ba0e94492c7ce74f829225cdc95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635dabf132a99db802121bc4b4020dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc1384bf8b5db4f949e078241fb79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42d2486cf5a61b99c8696b523a7d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ccf9f410254f108bf7342e4926a2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231ae9ad347df7f8c39501b0002b48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876daf090c620da74d89a95b7c8551a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79bfc8f171c06a546373d0fd4bbc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f66d2c1bf5464b9c8a3354094f50f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3ad4e5681fe2dba616fb1e14fb74d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7ff0bb4b8fb41c35b11fd59e6aed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb076b4357518e274ee53279ba21a9ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034aff1f5a67ceb96fa973590dc7e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1260b5635077ea6ad1ed421005dc10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f156a3b0581b9e30659fbfbbbfb9c1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635b2c0807d1f91b4559035f8beb5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9238cd69838d1b4690b50f47cea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce217a968d8f6eeb0debb5276ceb1a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815ec662caac00fbf645e2449f489d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906a1a306b679b3c3a695aa9b01f70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551aaf1b974d5216b924136808030bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c30bf0e55381a33ab7b453c1aacca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eee3b10c77573289d80049955e905529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765bb2638d47a08206f3fef92f2dce8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd6bc311d4f1c6604aaa67671cd92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b280bd9252af0bfe143a62d858311d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034363b5dceb7b22fe7871c7d38b8078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af383b4eb4ea4c9abf97fc2350775c81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beeb8da3936d52713a169f75f3c1fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd420d0c4301f3410b2a5f1e1a2947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c38d2ab451c2a41fba3585a86eca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729ca49d3098221d31c31a238513d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed50f8fe353d5b00c7091d794ff6987539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c19f3bb4c03005e79adef20348c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca2d4ef91b3d27320955c18afc404541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d0e5497ca81d614559f86ab6d534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d30cdfdfd54a66b0d35b9b2f7e84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b85011ff8c57ee96d5d352d4fb7a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1ac0eef08681a4934a616a098dbd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754463d7c5693e946d9fe31d66a59e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803f08b3e181262c5fc1155c2439fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa796a8279970c0bb82d5a07304da7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320bbc7dafa0abff780afd740b34d7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60bf884c9b1cab0cf0abf80169de8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc90001aa16f4d483d33cd5c93545551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f11915d3c195af86cef343829f5b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea881daf0391fa936b7043e4a772388553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118841fa563866ee9300333351290bfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294700ff3d698086a175231a9b6ec1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be659c061cf513ab174aecead0bfa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a658a97cf2003969fe6de3ea765c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c01e9157861184e2f8c296d1a4de0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945c57a2f53f9ce8be4043da215efe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56fb195b1bfee2f6a167f413892484560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696fdc037341d2418e4e5ccd4ab90f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b50b2731079ad4fe99497b41a796c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da73efab445b8cf8b3068f5298c87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d402f5281773632030b73c7c8f9cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b1e3b216eae33d48c78bb73f2509565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca10f2d647f4d47ae48c528dbe7ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f795d5073f20947867175243c30fe1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218ed0d5186bab75ae4e5326a2dae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f46c97659b2e25c43e7fb6e61226d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af437d0473e266a0760c50ddeae202570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d7531446d25a41e9ffe62a7073578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfbcecbd903294c00de80d912ba96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448632bc611ce1a47b7fd9736f725db8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5933ad53b63a99db0ce57bcadceb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e00a70bf29d2da145780e1941affc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8bcfe0af45143548379221b9fe3d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2049710f45c794799e52843bebcb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b8d3e4d74607bab95b7d5ed3b2c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d614009f4cd80300531a56d6495c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb71d84b5e8902b1757f0709559fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05cc3174e71f41ea553e6c2e03013581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18951002b3574652bc5a94d75d8ebcfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d02d3d42b9d1a3493b48208b92201583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9021405f0f61c93b3f0d74a013165584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aa4e065cc828a088c5ef88f4ca032585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77f9585c4600a130d8d47e79dd699f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0afd9b7d93ccab9125ed49ab0a750587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818705dd428dd30497c8f7651cc41a8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a170b92a4a341c5c4c854dc6b3fef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ede670458f5cf9e73be80b0deaa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cb69e29c06cf3cbcbd60a2d4018b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156673598e934d08243135e9893496592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2124003e54be564cbd59475041943593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd08cd45849fec556b1f3963dc58c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b4cf87ed41af96b02aa1ddcb44f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845190f7febc9bc9e56cf5f5da75f5b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30eb99f886fcd1979653486d9842b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501316d2028ab027cadf67705ccd51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b843e33694615d73390fcf8d846e75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7bf44ecae79ff6899ef16e8fd5b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ab7c30260a17e281afa16dd0dad2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb61d1ef90b5ce96cbbc73be49f1a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640b0fe77366de294ca12d503ec9ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800c7f25ecf6220c0d9a4ebf749007604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cf6855c8ff607806f30bdf449aa88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e013a644921cb16ef3bf696a4b404606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482f35208de8574a88eec453ed4960607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab676722b84519b9401a0459e03be81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09bbcff1d5b55750978e2df1fcfff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d222741328679ee538bd5cf61918610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c450ec3c977d6ba59d3ba17e46c72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72bfc59b112fad1e70c0a4fc84a47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e2eac2dcd5c9931ee4f30b51afbe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743dd9947a598af41bdd52166e7275614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21730bcd08359d2f4ee22be17b540073615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca020add5212e585307c6e93a1b04ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505fe121b01230e96037c7beae6ad7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833428a9afa981d1f9d792c2841df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f734bf4e823d2e1e41b4fe1492c56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4778e494197a6acbbfbfe2799d8aa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfef1201693a6dd50f0b2740cd8d12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf947f4c11a470a6d1cac4107a66a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000fc00d992ab3d2b75d6540b1be70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a924030835468518b1ebc1934c59a5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff12be97174762648eac68dcdc383625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efcaa7cf2a845b4a9de476787b7d6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663939e99adaf9dd0f27a34de06f4e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984905aef19ca3edec8f30544e452081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3626aa4cd0bbeebb985d5b7ee4ee13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064c9aa88318ce7176942689109e86d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d55324bbb217fc4bb7846a54ba1945631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794087e0cba6f013c51439cf2ceec7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f20848f7994c56b9eb37914ec55ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab439f891f1527d519dedff36313314634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2362ee2cdebd5ac691c1de41301ce1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b24b43305bcb56663e1661d0595a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af37e2361af1dceb152b28cd6d15d25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1902ab4275762fe04a3373d13aac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f499aeb8be0e4f0db88c255a2ab199639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334ad4e10b26fe109b41875a45305d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b1c17ab58d3962f4dbfd6734942fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235658ae442628596ae5143df00039a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b5e8c9e63f509d5bd189df36a565d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4f67bae458efbcdf5c5f0317b44b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf193a7a288d6cbb4b336aea4484cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d3fe7e6e7c7e375075f511064fe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ab3a01d106f5272ea3ccf0bab64b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758186dde5643911cb0c96a7a2621f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf664d758813cc22c9882aab4b902e01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4189502ae273d0c7a4a68fed410548f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a098fa46de55e475fa95c8cb419b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b580b5530e5553efb675c8baf06b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef7ea877227ab24e39dfd34b8ac82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e209caf62282c9fe9bdebfcdb7cad3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13245411677c7adf93e865d634d0ff98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffabd6a12941e8309d74b0ed2d6a69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ec51c010497f73a52d88567f77c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd227b6e1ec36fefe0eb8d02cfd39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d79b35ec1add22369e047d6341c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e2c2bc82f9954b1f0ee318e9b1f1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ecb2d98a3761020f7d3c784d81f7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a683b65ca36212928bbabe9b1271f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a8059ae8ba74984a5017cb5266991663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961fede8f377166499ac4dd2883c649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bc192bb5f645071502ca880faed1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13beaa4b016a59f0435c359364950666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc690958d2b9dbd89a2296fefa59fa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e86e4839387e072824404d4676399668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d4f86c9d78461fc496b63a9433d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b2af84f595c6ea21829d1a7c4956d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216f625c2e1c5b58ad0c77ee457c6a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab55e0a47fcf39903d2d9ba6cecad5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a462f76c04c03207afbc6667a80007673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8cf7a8f8d681cafc1c9ed93f41aa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102148093ffedfe6cb9df890711f87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e0f940201f80d1c30bc2b16a78a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1490addde17b6e1de6b2550ebd3ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f660e3043c62346aa6a8b70db9bec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8839942a5258a5826ca19684f73d2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546dedc6182d1a79ff08c1eddc2a55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074055b01951598852f957c37e8db1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756b5968286297600cfb41829b4bd1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c912595054cff673dcd89db1f91e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aace1a33ee8140c5192be3b3db468684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895c99de11baa343086ea5c5f9ef99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2019b04b87d09969cbb001787ded686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05dcdcd86c95538d775382aad0c38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3008644c041ba1b8db5658e2694ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e1e7d925696743d5709d9e359341689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b581d8494d7794a1e742598d3a870df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3524a2c2d15e17a7aa0ae8928a97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27028a5c6eb563020a225882a47183a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384626f55e3650cb5c0657b3467760693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05548ffe29fab096fcab39c08476943b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e788898a5bd33ec9252d6c2daa3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aeefac78ef20d9ddce73e206f2d3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b376158fa4bd2d9a521c88642f6b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15d0240aab5d710ef1563fae3a863698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08395d93348b502b027dc0531de220699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026908c3f81ba073da7f38a677ffb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d103a4bbadb54bc1a76acf82a3a853701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d509e99d9358c4770c6e364b934fde2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda099553e2f54665f278f55c613a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29eb5c4dd1d8b5db9b4feddd2446c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ab15d4f56db1b740373a1c0d01c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dea99dfc4f01e5c7c93d21d261927706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac38b08fc922a3d35075911a060690707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8228325b6bc9ed68308ae030a34c0b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab91759bc71811534fdb08247ae8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75ae3b1dab7a06ae792408e4f4c10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc898f930cea6a1f2d6ce707c10ffba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd93b4580089ea8563d1b0185f9ecd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e50c84857c62fe87c8a69550d5c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96818cd266d67cd46bc5dfec0986857714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef91789716c164be5f5a875b48325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5862948987a3303ec80c1666ac0ac7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b437fba0250a52bef2ac0326e5682717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008e53809bcbcee9c6bab882802a1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd497db7f659dfb32c3fc3a0f3b723719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92eed065f2557a8592a080d17e32b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8101cbcb25a4648ae0fc6f6dc91a14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5b7693aef00a17730d384f4f15285722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b58493a3f8d1ddfa40b36ea203bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a7c2a232ad6b57945a6bb3704db8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389945bb688154bc126ce9414b1815b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c404f6a57ee9e74fe305d4472946ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc2098d6fbb4969ca169f44da6de81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60b4df22f285afab258a333916ed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cca562fd3e8c07f0086b8f386300729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644990da8746a7484cba650bb5ef485730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456c33dcb5cbf46a37a8f33badc9609731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae4f46cf6adc9218b9e3dd637a03c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae986cc668b97f4b82fddb9adda73d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ab4878f2249e45234af9e76a78c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297012f09fee6988141a02c2f09d445735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985be54fd5c5ce04f5fa80ae5fd4d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff90ffc2916780cb2943b84cde3f01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05ff58353c9c5c956bbc40072131c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c541b531e9e0b95fe0156fbdf548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f38c8b791bfdedefed4ba3f44a77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501cae9c6dcf3f713d1fab6eba4d4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02619715536e29bdab1cc540f50d610742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35723ae8d45ffc4a6471a26d9c4745743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18792aede61ba6417b28e3be8bb4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e626c2cd9bf29bceff0fcd1a396b19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5455d75c99f28f8fd3cba156fe019e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953904b43af3f1f97bae3997f8f505747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c1f33ee12a30458ede06f08372f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54dbd5552b2ae1edadb3493378c32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa128671190724c0fbc676f08e3a0ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a0601b0e19c2e11920845f675b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc65d6f2ee574157522f93290c8f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6febb039ea1049d2a4efde5d3a4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b82f38a4548f4b8e788ef1c3b59f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f01f64619dc7686cea61abb435252755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bfd47e3df63833fceedf4e9299227756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecdad28461e43d6c73f0a426b931d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4021d5aba61919784a1922726f94d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1a5bed0e4f34c5aafbb8e5e9bd57759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d345f64243b14b8f58c64410dc1b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7bf965c027553c7248409ce7a5702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507916f34e7968bb854d4a80d77b87323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fddb8ff91923e421f9738aa313ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a14e6dde86b74b3d0f018fcb171a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70147aaf2a19817daf1131801be77a1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6463c23d5acab41894179367f907d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0457bac8ee822975e5f983dd9ed888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe877a3e1a6b798189c9164634c1549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee177ea40ddbf838d547ef6dc0c399b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c79d0b155c4c969fd53cc3e5cb84011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069309663f24dbc0317ee01366e9f0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90844958384b10e5fd2f2eafbc85e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf53d5822cd38ea8cabb7e6fdf0a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c308749bf963bb9b3e8f2a4108987f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47fc8602002f51665f8ca8dcb36f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30bdb4c2c63716a35a335b82b63c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5945e70c52db46a841206dcae2101418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff758352397d90f6adde43b96b20a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf02d7b23148549e1be64f9a51e2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297d37d345aba8872c4561e20938e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84289e1e0655f59beeb5d3c5e1d06ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fff7295aaa766bdb13e172686dd0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7955d7d27f772288a9c14221d9ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcfe1dce98b03ea242b075bcdbd1a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c9a635ae3b3fa08b2fb852a6071326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0815ea9d733cb36ba29d7f89e30e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03c1212b3f017de164e7e80d6079d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f810456e94094c0218f6936d74fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6869da4c0b07432e9a675a5c07ce6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e41bb404958d737fc8b8bcbe680731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982942cebf570aaf54a5c8f44069bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c63d46687034b5d9d1d5bc241a04933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959340b9aa18aed1cdd07ccc10307934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ee071897f4e2de9c2c1acc090920035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabf9d7a2b7c5b9b02f4afa8b7a549e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7e8dfbda4ab67fed6686e43da27937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e308a7e19067c0d109d76e70f7d5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a7143f82a54d216b6029118c00b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64ee7204e71317e2fbe5f1ef6962640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85129bee0ab7221fd25bceda66b29c5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44528e196f21e9ac912042d47b6a6ef442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc83fe0e8c12c16bcb2a53a8f715e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463aa1e336ee3a0979e724732d971a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103159f687475c1650ee5c8ab0cdd6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96bc8bd3edc6ec4be342d5afc5ea8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42223706d2fc8b3717bf0c359a2fb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab655f37959bd988dd49658ab2b72c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d86ac4051d730bf396d995120cc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8b6d3fc1f8993b2c9f83a332ac39d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd0d4d684d5e1eaeab32a67b91e2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc49f48a31c1242ce24ae8bd382aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014abb6188e376378a42ec172598c9f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2effe81fb2f649c1a04f12ac484e76a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a40826c37619203c909918299312155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951fae01b76d5a1f3905f6f878ed4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f482e7a6d0f74fa14ec07d6b7e5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a25abcd5d156c6d8cd1cb11343192158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81926cd062993c9142ddb82b0c7d5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd81f23bc67338526dd598828ec5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0f73577d0a150289d3d21107fcfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc888c0a2ecd868916bf322212d79a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea2536aeb89d9d6140ea071cdadd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feacc80ee82b2ad574577640712b3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40dfc57543bacaca34d5204fb9968f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bcf0bf6818aa5cc810611a86279e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553632b07eaa0998c59ecd30404f4f2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd13bcc98c1e52d2688ad3827b278e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea22b5f704676018aab5eeda39d6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee632f2b4dabad03adb38cf5aa4b68670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855297859e2a0a27116917ca37f6ce2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20aceee3f71929755d30f823a7e0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ae908a7a871ba908f8ff32e4377a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574cf6faab758f0e985b8daf2ea87a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5711f5d1b2b2c49587671c054f9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a83c4e64a5b2abb6a4cf207e7ebb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf20e4d21edc2e5783d90eb0e01edc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136ea4b29719c420d26a86b6f3728478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff128d57df3a66f6be16562995580679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caad824325accf1bc5000a6ebda1b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383407fbb48c3fd3d1b937fb0a5abe881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577cc4d94b121bff1fe60d75060d53e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4032622e79f45f01e506c66e15c4e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528cd6e8a4eef0dd4c91229ec14a9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb49a5cdd31f614d81895c9698cfafa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd7122a6c4f2f69811c8116e383bb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670d72ab8dd09df66f110a0537de8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e44fa96792db923fdc1f31d99e65e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18fd50457c836426d9cbc5e8b3e1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec4e4498320de7e37af55bd584c3f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a09e081846eeb07ff5aada30e32dbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07d177f4b91ccbf95a78e2e72b14d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c7d73b5f8e4cfa9c29c9233c3478893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de48aa955c2e1233099582308c099294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34d7f7145f2818ac145d37bd593c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecfbdd0af06ef7b850c95f79bd72e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6a09e37d167d8d189389d5875bc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf61311f4ded9b9ddd8c6134db00398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1698261c1419ed1b9acf522edd4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375626f67c4d6cb4c22ee37afc8a4395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908c1394cd7ccfaec61df393cb9890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ddc88b91238773f92f7a915dba907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5b47e4c0cf68cf0fc0cb9f9ff6f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd4385a066f7b24c60aaf77cd8b70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abbdea598cba10460f3924efc550c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b53dbd901c462584033bf978ad0fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b2dd7c377b38b47d534eebe25237107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b522e4dd006acff5b883a46faa95ad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c5836cd67b23a5ebb79c6545b6d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1785ef103b549ae6b165f0bfa6cb6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada37561ddf09848967e4d8258f3f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc17d9eb792e921e60af6e591ca2246112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aab81a3b2c71c11881c2a82b567b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e275728946d2f7cbf90e115b44e43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe3eb7d37abf26d5151d4c4198563115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff7a41e5d5100a349ddd273bc80ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e318368a6bf61fadeb9474bb69914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7401b54386d4776ef9f6bbef8165b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca76881dbe365fdae89c32231ea010119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389c85fb65dff6a2e92edd6ce0863b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cc6d81ab9d0bbc3b6b5f412769612121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c97deec1bca701454278ca09c94b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7270607f99b5ffd139aac5f0e4afe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d3a8da12380e06a5eb33299caa98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ef3a6cbe8aefc0c7fdc344bbcc4ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e786f93e1e5566245dadbdbf3aeaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503a27dc9be75e5a7cb2e7172b0c837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44151a5fe30725d4827db39b36a30a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a6eef06910632430c3983725cf94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a85ce24046665b030333becc88e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a304c835d8fd2e5fe30596c7ff66559131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308773dde3116330abb99c927e47ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed604765e978dccba9592c82b03bb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710933d69f98d883c5d0ba9bb9e227a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778806c26eca3ff53ce564c7c84d7c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae548c4e3df79dfebe1ba033bb189f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2384af4639ca35697753a5b4a2555c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff36ca139ea1cde5a0c6d6a7ac2413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972a3e3e18bc49d8a174828c71a4fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9a38b0eacb4d09d0e6f4de1bc5487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0ea7eb4fed8cc0a42c683c2b58e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317ea9796f34f40b3be0ead451c33a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96485237ef85d6e7da9ff894d686f630143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b07c3966388ec81b9eb53f12b0e970144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6da0053c38d0c02c0bbfbbbf3a9fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac5cd0ddcfe9228c7449e5f66b4e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e2d3024d6897b80b3c24ddc01e63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c5cd65586e135d0b9134f38d4603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794029267468dc2749eddf879d1e98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae5276ddafba7081b2301d87cc7971150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e73b92a7630655c38de49d0ab256ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fac914cb8f8510560489b09f9a14cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee6880fb2da65e8f6cab81b06abbd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355f6f476cc8ebf0e7cfa88087e91a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722032f0134a4c91c4fbdd957edd64b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75041c44503a6ab1e187b71258df2233156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a6e3a6356415a1edd88a79ece53ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c976c66826b17010de6b9dfc0e64f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e42fd22ce319b53975b86641f569159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212d45cf8cb6735bcef5e62e0163003160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12eb327a085a20d72cc53ad9c9e85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3c2368ccd76f7ccbfdea9bb240fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97933253c04f36e886e58ccfe40a1461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa73bf267e4a02b817b662dd85fa00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254bc600ced01bc3d2d4c325482d23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff497e39fa4a556d14b7f80c3b60d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9338153c96ef7f3fbf3198eb647a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b0a84c7dd0414cb8287e7437cd91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb53e40b807505b6f42f70daa1a7873169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaacffb49cce3b077a6badeaea61f25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189a2d6ac2cae7fd1e364fb2f832e59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c28acbfbd1cfb0778fa762f78b07f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396f55f976f7949d7c253b98a6209d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a5b06846d8e5d10283aa7547cd69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134cb6c91d0dc1fe2c83f21ae6c1512175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1558da6a759e3c2f1492eb8236dea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab91862740171f36122689e73afc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915ad8399ddab034d4a90c85a1dd6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b93ef36e92b74a351899dadcbc6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70567a337ad1309a03b98f7f75fba246180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b7ef672a68a01e3caeda0bf14a4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f3cc2ae3a989f50329ebecb91f16a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa824acf41d5284d0ff1d565eaa66ef1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d672a77fb7335f65d4cfe0074c1d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4869b9b9aacac512c98dfa698eb3eff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50c0613cd12aeaa695d361a862ad7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab813d9d52aff86ba23fa3296eb2cf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3ee7dd9b15d08f69dd0ac69663ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a6c0a8fa70cadee1d2fa43cd5e95e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a7dfea0ce0f436841ca860c21128190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20af57fc7a33b283e2d58e1a14df4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911d69f1f265a730588323a15e33d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93813062626e0bce0e47ecea5f1c4ee0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0556db84b347691f39bdcf56f99d43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb51c44610fd0fbfc29f35ec7b5b322195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61549703341d44961831fcf6c8eab414196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3f4a57659c73969ea84eeeddefcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4441754a9ea1b09ed9386044d1d76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b677ca39db4a396d54baa35112e100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4664a74181de0242b2986664ddb168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb814098764ec10a8409809e2c684201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda7697fce702006472ef95ff248d69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8762f6dfb062e59e3e71adca6a5770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77dbd6c9a7707db7eb62ce86778f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e8658339eeb0bb06befea3dd6ee3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ffff4605b8a72d63e09bb38a92ba6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad36e4cc2d0990f76b9c167a3e8264c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce0c5df5e1266675cdf9912e56181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d9e34c8af5b903cde36d82844e6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939c91d0cca4f1d9b103fe85c727baa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f0b27296793a9de0c90f59fb1efe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489158cbc3fa77c1bf1ddb4e550c5eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2815f999a9b9b327a863aa9e71b2fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd854d9a7f4c86937e5421e62998c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54441a353a203a9a04bc18bfb03c5a04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffa05978f10a296bd2ff108568b47c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae34b88b5e3f0bc2e38db98da2602f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da394e7106ea1b7ed61b68c8b7aa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded08d8e237e1638e3070a7269dc15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424cb4e19a8e526ba9a4bf47717da6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07df1b192ab3e8d774b3b426b09a26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6437bab89cfaaabbdef10de6b452c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab45ae574163935eec29b4ec1aaa75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397fe3a4b7997958925d36d8b50d46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4631d266c339bc5a6885584cab59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364c90f48e112d3dc805fb66701d12b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0036f6c2f3ce867849b149a75214227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268f83977cee829bf772b37cc9e91b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395a66fd35128f47b91ea8d74fc8d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590c91bb8dc7e5b2efe13ebbbed7eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b68e5e23ee242a067894a07f0a330231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891c15f9df9498579e3f38e87d896b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4bd9bdf22d398c8f48a79e51c327f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bdb62eb152daae9fa6559e7b54aaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c66ac06c6ee51285342e906a109fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fca2a4411cac6eeccf7d7b400de0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399fccb372d8a496e1119207ebe83a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7b8d76b6ce73c68350c96d7810ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aaab545f12d4ef7c17ec8d4880479239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a544eaeebd1a86851a391d4a78a9b50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3822e07f206da00df5ba905a461db2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf7051a645b65706687844ddb2c7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e1e285f0fab721be08cf1d5a43df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f3cef6652c0dfecb02bab2fa5bd27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab2d7545a1a95814eb148fcd6558b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94534842849bd72dd810d03d10c7b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b602f121995c9f4e469e36de0c67c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfd238f5f398c31eaad13598132da5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eefa3f977f1d80dcd9848893b098e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587952788671ec3c3bb0afeb3107ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2b44d4d39ad58dae61e19240f7e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda70615d07523933ffc411a605b4f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf089b8dcfda5cdec103ba63b28702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58656407bd0f79af223b314d3e22a08a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b96dc0247c210877edce6954d6c8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23eecaa23c565359e53ac0a06df0e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec96099e1130ef222f4de1be40564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0669a61bcd1b733ead159b89b8ad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7474faa05bafeb00d8854feabeae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f5876758bdf03cbbbb51af2cb057f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406994163861393e29a3df9c45e2f80261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1d586fdc3a6ad4bc1e3f016c692d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfded29367f7328bf0837d45b01093263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753d2d4b7a309eb3883f8ecc4cc6f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d4500d25e3e7f44043081fb4c4ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f3952aea495ccffbe22c9bfeb42d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc66657cb330a309f1c82df7e71f7f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709a1a59fffc77e9663fcba80b3eb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556dcebe08d9325c8b21dc3921e056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb243a27b9106e46182499ebf950430a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae2101761695334b813957f72fd18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5734b7d9cb46a2ab58d6bee97d56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31c4aea76edbc68bea9670319aecf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5725b8a25f6de5383d9ed81e7e0a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd7ce89baec54c5bb4199bdc63b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298357cd053a1ff6f0f0f7a7be2c7ea5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a9db3cb69c4f99e72f5528ef1670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1bcfb68982f44bffbebae30ee719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97394b534f9eb082f285a0cc6e3d7119279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ec71a27dc1e5e5950d71e75c190b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637736dd4006dbad64c3ff29ccb237281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7e5f5e6f5cef364b4987b8b658ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7b617a8b3b8061b1ce682b47012b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813bf10f34fa0078910a2162e34ffc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0318f499b170a47a33bd49a5f0ec45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfa6b2f4ee4f583c3687bf6650a46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4dbbc93de5c819418749c3846bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba6442f47f1e5d7aa32537dde2377288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526070c5cfaccf431dc83f2e6dae51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938d4f56e38c7f1c9b0adf6557cbc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262e6bd422ca9af0cbb489fc19ffb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2c5b3689f00648f72a4ce4d8aef1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b9c8fe77181796047480097176af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99135933d85721604c21d2072fb4681d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef525f46ee296ae0d2501067a1b45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6d8751bff546473abf61803ac934d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf3eddfae2d988396a6c9122a386c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747384c4753363950d12c483d70f970298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f2d355a85c47fb216e6bac432d09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b86b3e31479b14e2015ceb89270e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c61095d48d8e70b9492b90310c1b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e53810652dd97dbf3c0a1636609b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d25c39bd41e8b0309f4e54fff70e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99264f344c3db680f98f4644db7d47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991cfc8cac844d41d5ece1daab2835305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc881f0367aa4d36c025d5f65ef59e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30e1f35530dddb100005bd801619a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a63921ff965acd5868129737d0dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95809cb86f61cb0fa8c5e8eb3292a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4980ba7cc4ca0c6d119753ab40b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1003ee8edcecec9bc6c4116c925d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239ce0a9dc9c32ff219939b6f37fb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437528a770739f27692a10f6af85d08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66deb2f41616e933932a1ec2a799c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28788f3e0ecf12124e09d9d297b7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4f0856f12b08f0783644d847e475316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac28c7ff0238dacdeaceae94f1efc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b6a64b32e83fff4dbc38cfa20e4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089aa4c913a6fbaad1d1501d4056c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e8b6062a24b3793ded058d289c789320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7764331084069bf211806b3c48ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625f1ae8854c3a03fc361361637f11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08379f2e933dbf594386c11abb46c469323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058450b48dd116f955d3e2ed33bede08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddda62ff7240a9d02ba34dace6e160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99564704aa97464534fbd369c1e1a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b31ecc41d8c7758cf85cedbe0720e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab9224c67233052325fca7b08a06f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484380984522f6b0117983c74723d2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831b3dfeb8f01bfc13c9428c8fcb0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a634338099220bdb015326fec347ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402c431f385c46cb8db179a592e22a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577a9ff17161edc412b6547accde19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe29360c91bf32c0707b7c273f2a80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2bd53deb190057ed42492406b917a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2cc5289867bb01224a6059b8cd719336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde407d0589a94e85d414d29e5dd9af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5b61c033a683cdd7a8044f64840c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b25e524d6e263273abb3907d1a70f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca772ccf00d0767d88685e8072955340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad75d0a263dc05acbebc073556b1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c48c2ba912f3f3a0e9e1bc865153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3524e0fa6e78c7b17b19a0e3f294343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eed2b7f9696c970c70a9f844f0db9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9772f9fd3a4f31b01b7de8fa08a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67ffd38d51d76e7403d16fe3c9752346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4de383f7702a8af60869b5963da42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf739a0cd8e165d7df2ac3712711f02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad35b94c2d2d76ce698c3f4a3d09b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9f952164e9c92284d3ecade1c77d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a53305d4144e3d9de82f8d63d706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800ffb783ef48335d879b9b662ddf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489d7336a041377f8543be26fdd692353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe3ab7b9e5605cdba59b145a1e9e00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8bc9c6f2050c9a9af665349ef961355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd6b522b119d90f4085c32f450d2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d46aab437799be0d72d29b7864aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd99f1c6bf3d1afd6edaee162df4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2482a9a8dc74b5cdcf1dcaaedf1a553359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0786acccc7793a49e5632436e4410a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a4a655426ec162d254baa3480058361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965ba942a4eb27e7f57dae7d76fcfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fec20c95bbffca406a6f98a513f53a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bced1a2fe2d8ebef0bd9e1401201a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddae3c5890c84b744efa15759c0cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e96e5b30c7eedaff4af7b5c9a8917366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5db87c0bf581a3c739873d84182f9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0626528698d7cc3be4bdb27aea19b16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cedbd7f684bd8600ddb03a0ea8e4dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d519bebd02711563aadd5e11f772c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198daea18fa5403acb19dc0b453b1be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b334dcd4d1f891fbf16bada0d58a64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f39a65f11204b4036c5fc8237f6d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040540ae95090a8c7e70cda0a23635c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72decff08eda61b74cfc006eb3ab7970375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02030a7de90fde0591d203f95620e133376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374601019b1984ecff5eb1a359b919fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b6e1eda1b75077737341c5f1f42ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7ed53c746e2d0e2d2f3a1fbcf47b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce117514df351d50c3ed1e428b43ee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5215317fc2b0fc7c18e9c7ca2c6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a979b91af85152103379a6b0a33d3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff500e2124673dfbe7e0266b8d12121383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9720cc4dbd027dde0b48ab9135d800384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5fd024a9c3129f25d3f9d7b3eafa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0bbd972362630c79ce0064615cc50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2772e81962ccf9aa49e32c0c87796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b862b9e1517f172691c5c619f653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e918845ea9dafe491e64ff271f6b9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce41819c58b50f8276532ba58e6f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe8d351a23842c3d2fdea9f2af12e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de7ca59aed12f315c74c317b5804b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054981e88977684511b23bf6867657393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92d78a2ba709b555c83ff388a2580394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d58d6334d6d9052e118b8306e31a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22661f6ed8dfe81f1fe9d49b6897476c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ebbdfe54245e26251bfde1ffdf207397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260dfea87c85f3057691bc2c2e4b662398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e3356d4ff579a027008ac2556303399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b2abdd71a9b309be03b244043ab0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3837aa3efb072351ef9731e590526d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815c891592af0e2b64ab704b83eea1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b9a77fa35e099ff41bbc7e2aed4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b1a06a1c6411df0fcf2f7659f6ce1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e09103913365c0c588d8f94fc1fb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640274dc92de28a2e5e39f2e86733f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866ea659a439075b5314d62f257cd36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c14fd3560c42d7e5669aa7a6b2986408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18101957d416651d7be2bcc766658f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d8337d47d0bda00e9fdb75087eedc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927993ae8b9799beb28ce88631997ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb03e0e3f22d98137616438329dea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b93c00b7e1d245493da376aa82a5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75800f265d384815a5b97a64662ea84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec2e939e59fd291af1c0727813b8e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231a12b5ec19e0cb42c6fb97e7598ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba83f7b908817f07d86cff2d238920c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6da28b030b14659c99a781a7cf99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea71bbdd4d6677cff78b82932a9d45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed71edfb74d05eaf30668c925604e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ba82941330f164249b026c6c3a7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255b57c23db033a774b0efbdcf44d82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f63f6a01d311ecb5f81c4cc2e5195f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5de0cefe049ac66ac500ab6de97b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffebb02c757397e840a51c3122826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5af6008016d75467a4fd51657a2f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566b71f87c7c7a7fcc0a91739448dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5519ef6768ebca5f78a4b0055943f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b9b0fd751f911c2d2a296e658278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3319c7ed78e6929c54a97a8496781e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb3a5d734a5d5b5010093f7a85d37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c96e1017836dc7af305bd752116d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83988495e19db4cb61e8a0166a7d519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863fe1ec4e388fd6fcf8a1886c15699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773ce2c6eed3d736d811fd717c618e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c336b716e9afbee74875f17c1de2c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9238313337d804e9fbeed539cd71806437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fc48a9301aff764a26f506caeb785438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ffbe1aabab472c9768f3484bb551439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b8747c2c9cc88ffb0441aa884388440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782247e24154df59daa0cfb06797aec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8acf2a79f9118abe740570d3dcae73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5acc96da3d0ec75777acd87a9cd75a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484dad34bfd69c3eb8bd223d0ce4935444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd567a786560563d71058e86c8171445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e5fb5b840454af686a5da1bfdd284446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90694b0bf33d2e07cddd067382e9df84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2a2e7520772ec0a6d205ef8021da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441f9790b018ac33fe204523e3a3c7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d06f83d4d72e5d8d403812980e2e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd73c1d1e7553d85c9548588ce53e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7b7a6ff9d7111f51fce0ca97fb3d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b898115643450d93e5c987c170a6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d169762abfd708383c187aa3f3309454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c94ab78f1e5cf1943e7520c94315f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797bc6a8ce5d4c4a213a31a1566e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feeaca59f560b073ac668dc53104d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f28bebae583c3640719f221316838e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89048cb59d52cbbc5fa38951ff91244d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a21581fb0cdcb7e53475573802d7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e9178707b50c51720c790afd0113461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f345b5229fd60ce56ae7d187ab8257a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c25a6e88d20c76dc3c4a974b7a3fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae913b2fb6b122ef4263fa6986c7f623464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6717de38424c05029085cd5a731f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa26bd9cb3a919a1d82ee8fb6c7a58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a43d3cc3bcc403f0a0b0165c34fb3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed7a3a79f6806a7f5ad3eaa755ec9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b6254cce17985b8fbdbd110e8407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed095eb1c5b45e71a8eacbf67d21b8b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361262498c8be91d6bdf3d7bd6bb99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25017655ef744c8f1c234933ba412c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae6c41a2da3776c0621bf1ba5f736473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945b866a3171caec50ead4f29db0d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b04c272b5a510d351d4edbe092e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc70490d4bf8c578f8be76657589a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88d5a61820260df1a40fcc622eb5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526fe2bd72b68e40a876c3d4ebafa93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d011de2a7ed9b15deedb08e6769b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8ddfbf8f03f2246d0e21b874f6b3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f731ef009a5ca451481f69b999910481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541fc784651bf8b569404d6e024eca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051869e645b228d396648863ed28ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e84185c8b22e70c34e508b62cc3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb476056179fa25291bab62d01e256485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556a870b91a97d8e297aebc0f657e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c16c09b3cba07daa8106254c204fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515a589cb79879a751743806f233f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a768e7263dd43a85f164e3e9abfcb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb20ec2229700b18040d06e7d245b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384269a4dcbe4ad2ea2c3c1dbea90d2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241de3311b2e482383706790caf6cf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf7260c34d80421a090fc3282b725493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd93ee94bd1d29c3eadde4255d8c07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a61a743f9579347db8dc98fe517d27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1ce01e9aa30e34d1f95851e457093496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0a44104c2586f72c88e5bf2f78ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9ff399fb6933204e0a6d27eacb7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c812db01a6f31f99acad1b1fb86ba1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655da7c04c5fc509a8fc4a9ddb772f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec4a6a239802c84c997c1e1d6df9d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04adade3cd6dfdbc38c6da919a621502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c967331cf92760cd23c372dec653503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50283233847d6762efd8a38fefb6c39c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4fe8d6916046331d99dadefb07b04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e175391f77bd0f3ab8f2b8ae8a5a6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afefa49f580b7d2559689ae0a6d9709507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e755076d1c76a90d449eea0c5285ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f509984a64ebc85d92db10104a75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e022818a017a91c36c691ee87f1a33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c62b8b7cd2243ed680b1ad8a79b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922f88d2e7990c06961930e0006b60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea0d0bf31ceda14f55fcb57e99a2b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255b235ef415c031718f2c9c1a0ec3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57282001b856c9a70ad52527dc3caaaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86559bc456b03754059aef1ea4442516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7440a05e98e6575ad99a64694024517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864fdd9b83962d11f62019ae85b07f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d17af2d8fe93d89f8e11635bcfed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f928df2cdcbdc5d10c93cd7caf2f14b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d3878e65f75c5a1f091991228bb91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71976e439eeb9f07b48f0a359f1e64c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083a4b1c53d21db84a730718bb69f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651acb990c64f4688443ac1414d215d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1726d47060023770aa9ff3760d67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1de7ccf239eb2d9efb60d8403ecc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c31a0f38c91ae38e5dc804ffc546527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a0c3d26b2e408527c122bd23e290528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e329e36322cb4b32e5dacbd0e459529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa6a379815746325b153bc69df6eb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b39e6e93949e3b88380a895d2176531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a61f63e0fbe0731d9b30e05204c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e777e4dd4512e8c28ef05ad460a7f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a522b49d8eb53bc497751145e6235534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52103547eaaa0a79b9b8bdbef39787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317f7a8a8d344683b1ee4e3b5c6af2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb87cbb0d7f4ad4ac122dd71f994c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cd89ee55bfca4e90a0e6eb713897d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72537bba7a4b10cb895333c601c276e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b505bf8103081dafd5af43c3b5685540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d476ae964d8c61916e0c23ed072b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84017ed198c2ea4f80a18777a9927ee9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a65f72987b62c7c79fa26a44a424543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1239cf7eeeba03f9512bebe812692544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95cd34c9f24bd3a1d536145fb8cf94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ba11b269c5a1c4771d0ecd82b27b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300753439bab3afe37d28f4cb14bf46f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff45195b9378074b703014a8b8f8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157534230dfbde1029cbb7406e03ecc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211bfd84a9a53a90e30e0a9e06e46d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df789a85fcb66f5b88e48a9d163fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a74ae0f4e324b42c96455517f5f09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ddf48580d8216872ed400f428030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c982f1e3ca02deac42af13cb3ab1b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d54b34169805efc723b24b0a85091f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf9f8c6006442ec4cb1edb3c503f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc221638cbbed1206a68122837dc81ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132791dd36a61b3850f3ff144427c94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab7c7b04174bb070ca36742bffa34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6b285135087e811c7e2811e9007e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ad06f4703c2033ef79b848054d57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ed3f26af5f8ef4b7ed1648247ac52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5821cfa9620c1d8d3e3e9dff2fce5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d612e614edb439cc196aa9fc65476564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892978bc6b7e295c0f5c13d6f9987562565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee8d5858033973f6ab15049563683566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103318d4852911ff36064591dc2c7a49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07cd1bf5972fdfc6980a9660deff7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e0bb20f947170c39807044f840b05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b1bae674bd9bc92899456ed1e3af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174380403782603328ad01282a9d395571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b069d51b8e74d9ee6a26d718ad81d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302871112bfca8579891a92e9307ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6bc0485691fd76cb8b3eecc3a5ebb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246f66de51f3c75cc7412b4e454f699575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c11b17074add55c773aa207d72884576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27f9ba815648edc80659a88a47d2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580129161249a3bd6efa43f389cc1aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed9e754f0cf6432fe017ace3b061a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc2b344a2a98132125314bcd47b90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7fe227fe33f998c2695d8e40de5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ad5207ac0ec1a1c3a52f0abaddec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411b4cc76a5f269a1925718ce676a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d582062ed1cfcc5891d09ec7cbbc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c78ede75074c12985a5404bc7cb36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a70022f744caaaf0661f881ba095d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc5d243a812d87e8f0ac54cba9516587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eebba1d42b607a658af7cfd1a1ac6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f868331719be5b326c943d8cb8d929589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39cf53cbade6bf3f39081185c0b0f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e81ea1ea604d2912fd76be958533a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0075c25b344f6b8b836b67f7429aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed783dcf65fd4eb82c622ab8bc0a31e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92b6ec5ce7583c65673342cf8e7cc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0f0ffdc0a63449229936301595ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248dff9b57a613c1b83028eaf98cbec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd200fb1f97052c71f7d40d5e42c66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571080f4990cef93e41ca473d8e8016e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983abe6c1bde368b516fcafe4f7730c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5fa1b08057d83f2c14d6ac62ce77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad0a7ad46662a89d755b91227705a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67bc71df264cca6d9f14cd8baa8601602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e890428fea7fa022b6215e778ae5424603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966a83b8268619f5a8ebb712e9a46d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc6d98069b983ea62a2c79ad4facd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946914dd1c33b7e33cb77b6e366816f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c7f7c11c3f005605786fc9ede6c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7d2f64f970cd8468cf2543a1e8e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9341363827f20f84ea3aaba396ea09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d81df1ad958a72abdc1701d6b7a76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee1e8d457082d88de4313923800e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8b00f7f6008a41aa2789d954843a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c28b714cefa40af84199a43c08c72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729496c7305f4a5d3217540e2d9afa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd921c85e5966c95021995d11d82f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4caeebb913e1ff1df954c9dc4ff974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d12febce0d84eba9e1c1ac5195473617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c8be82582a36a585d25f06cfb14f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e5e8d26a1c12613bda2796350055c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04dbe7258cc97f00ca9273a35b35c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add91df354139dd3a3b61479c78ea33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa05bcc82d3eeb3a051483542b43bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b86382eead368f9aee50187a8f50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2c8e9f77dfedf3a179df1e3516a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d6dbfb48ff5593003f49f9d01b7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d96a1bdb93b2ebed600007670fdaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c57f98d049976174f4c4572208886627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ce9acfa89cbe577694b945f02224f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5946e55ef98ad1ccc823205da0d909629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567802b1e6729d8a22d1b05d70efc8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6acdd4bcd1960c91533bcaaa7c7db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed334296de7351b9807613d7d5b59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9fbda613411d4518d4a9f05dca306633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e958fabfb828ad4d917620105c558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9dd0d4ba90ee363661d30f49323d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d96fb30d3a6d386f8e7a5229c2051636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047789689270c6ff57bd633b1e497b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c56fb5656501d252acc73b61d075b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede73d744fc247498d863b3a05f5ed75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204925332eaeffb78ef66fefb5a72e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf8d08ddd37a809c988e02a9da496641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a842465fe6862e78227f0df4670a0e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67668704481301d4136fc5ca60e3ed8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871c40601a077b4ae1f157d6d4ce01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c9f32878b3559247e15d9bc3aa48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a68c8bfb88db913231519fb62a36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e880d17b9fd2ca6dc905f43ce94a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13ec8a506262491bc1000cf9bd78f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbfa27dc01bb6b94aa61371f83dc9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbcf24d098ed053bc1eb6c0ccc35b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d77f714f54f78499f592ebf4ff6912651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c2e04f307ee144344b46d41056b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257895db9c3fc67ef218151453a5eab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090439458095301e27b2d99e5d06a436654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42cb96e9d04b5a8ade8bac8cc731e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f31d9daafe8824d1810f2583eec90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e92e20ee66e144ac84f3e88f10179657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676974a6085d1a5ded9ecc1c9c5155c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529eb6cae342e0294de66080f2479c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff66a743db152d771d2e2abe4d709660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfda64bbc92bca826572fdbac5a5f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33011452880a9911ef7026b8c73e95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d061a1a260a677584a583f1aa7599663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0617d7627536b684ade9b2c895901664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba14f1cf9b8851a15bd5e080c34623665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7fa958abea7b34b0ec29b54c3a5a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca49f4250940c5468f2d53f7775969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a64aba69bf323a88a43c111cd6638668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afaf5e585418b0940e386a92cc2c7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cf38b53449fb18474b8cb74adbb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6940e2bf97b577879c1ba26161258671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069452a111abc04fbbe06ff14e389ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd04bf59156cd6629483e21d364c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a343620ab6e271c507fca8a9abea12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d09566169a082dff427eb7752f62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d7e2ec36443488aad0f7eaab5095676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce069fb85ebf9d7be02468f3abe71ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c637fd940c9be2fbe4f8ffe7e49819678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993cc0b4e320072d328abd3b5eb7476679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa136e19db685bb3207fa3ce8690d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21013515ed8dc16df60490b06cc3dd30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193010bb4b0620f30f48cb82a808af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7d02c0928b36cfd1684365976d69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4849005ae0ed5f171c5d63b9bee07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2fe4a4a0f853dd757f8a176989b35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a07b22fa53e1c6c9b0e0da022caf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9671d658fe2cc532a637b97e76237687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afda19f4ef856f5fc5521a4723a2fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54263c38961b8611c0faf61d82eda12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e06e382c9bddfa9d9ff53014e09c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf80245ac8ebb83b69c8e6ee12acdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc46744b1b93b85b6da321d1a5f56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4775909cdbfe95e45e115c255b705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d62778302229910c94952d368d42cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fc6fc5691bd3ba3feef0270be3572695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cce354e88cf1315bf5f74c6773e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f16fe279535978874c08f9b7ab20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ce2337a679eafe37f99b085b6279698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d152014e354548e56c65b4b259c3b4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc72a2dccfb38422565121dfda7c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0498933c81563ca2cb949cc15d110f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ae147e3f0685a597ee5235b6c56f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e50dc78c47befa0bb3f40a17f0d39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce873f009d8e24c617d942bcb77e3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a68aae836b1df64a1d10c6c1a6ead705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ac19817454086254f981cd6ac5d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901379db7a56f7d30b263f6271218cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab3744823f931dfeb08441fc75d56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b13e3a7b4a9f541bd86f96d518239709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f464ded79cdd58e256596565fc022710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2060f2653567b2307450e76fe7222711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67df2167ef9517dc573b894a23de3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00fb9037c46e4df70df791fd6a045713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c7a06c240fe41644b76b679e6510714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe31d30e4d908dc0b1282c78e6da1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c70d08ab6e1e21fc8cb53bf37ae4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f81bd35610806ae7d5097424f6bc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef9fd0ac97c2de6e35308a3c328724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b2fdcd819f4713796245b841a670719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7902937b1f833e6e4226101f3160720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da83a6ee90f3484cb47d7243fe72b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a45df6a9d1bbfd8d774c26af5ac2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987abc6a7fc3b54c1695e3e931c129c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae52b9c57fff732b80c2f0624acb0e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb71cc9dfd12588cd8f0664404a90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18497060d98b28ef4fb776c17a6c9db8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c68ae49dadc6baf985c64ecee1f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e300956e7ffc5428f1332efedce2aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f719c9de930a1548f1447e07a53aff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f437dd8e9bc9cf63081ddbb8696d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c407531722460747a32976a919e19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229861c8cb7986d3cab98f15eed77a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cfe7a6750b27802b994e23070405e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdbbca8f9da3a5d835b5725c48d96b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca713cccdef26c0d5f77798a526f8837735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20e9e921f760e4bb96c5a5e876ffd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd817bcf4850538a1eed789827440737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb874e2a4718f05ca0d0cdc8014a263738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79b25513f64f0b853b4aa68e3e71c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f6b69901db3d905f79f65bd46fef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c6d1c12e9bd90d0c2e07f3ddbdee0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b24a303847798785aae1ba88dc4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98d6c228d680c22756d6a68b5f77e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee083ff0aeec55ebfaee746231347ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f660a43b349817afa496579f0503e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e85c2445e2909719dbd91ee2ba52a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c1cf6281dd37a0c0ec23f80e4af94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fec710f2aacaf6a9f953e761c264748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96cf50b976b14b3a2aa8b75b8ae12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972d9f4aed8adacaaf0535bd47421e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599e571702d786d2e95750b1591434751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55220fdeeb1cd9d8894ca5166b26b3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f040cd01f5fe64fbe3bfad01169e099753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec9d4e5485f36d9ae6ff20789a2e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463d81625c900f58daa68704ac4170755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41fbc4d34a3117d9880ca2927a268756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d205224e8679b45abbf0d36c2b841e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f675b518c11ea9794c863f1a389dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b28b9c6e988bd73af1723fe9f92089759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>