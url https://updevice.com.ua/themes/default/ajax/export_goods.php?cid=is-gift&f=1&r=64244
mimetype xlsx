--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c820485d8bd53ad837710689dd161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011cf2891f43c9f9aeb2d771ae23952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f9bd082a683522f17616d4c7a0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d0a086d40b19109f460d9f59fc4a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b32afd04bbb10930e0c53bb1e4f8925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d25a7feb0694b32b454e2fcb82b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db09c42cca7d1b13e960096889e15c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59027d6c4d49af73d3a17a7a6a46d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388efb2f8c56df974668e5badaf7fe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d818763d1b1d817bda37725fca04b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11359d28762931a00baa5c9bf7d9299d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2557cbb86ea826f9a3c84a3fd6a3fe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b79d2487f6e46d95aec57ffb1b84013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d6a9060a74274dfba78a00f147c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d736f2ac9bab542ddaa10bc1253ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56516692e92dd7a19103100334921b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca950d343062759082c32b0720fa7a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324160ff4121970759e3d3ffc326ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc0dfa2773013bb2e5ea31a973ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd959a32ee866515f66b86829f6732120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ccb2713f95d37c41f6782995006c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d3bc87e20cd1a510d173c4dc9083122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520573c4bc78e5c6de87ae4fb5ca6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3333b406d296fd62695d706dcbc73124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b8bd8b2d262ebb700f81557dda0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cbc23326851dbda92c3f05873507226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2ea63a8bd916f87bba62f7ee4fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384f9e2cfb3d26d8c0106b78fce99f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b7e21364a5039360c197864a29a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05a01a6243bf9f5d7dbddba0b585130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170acc9923c62dc39b15c3c8f4bd5dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14159c86501bcd5086f57a97fb3c4c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ce5554b49386cf88102ffd8eef54033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ef742cc2cb88cfbc5ae780923fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa756d2e05252a01543fb8bb55e7fdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef7f07ce714d3176c0220dfa710b3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318762edcd9522f99d51efacbe2ccf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976175b45c37c52da3385019cdeba48738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af0b28fbe81f4c32528df4dbb5e61b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31428893a2bc08f625991bcd440c4c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f8dfd0d8141782222822c7a54f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48613daa6f4ee648a172f21dbfaa12542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9f94ec24081b2963e28d974606c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61dd3d153af0c4a113b4ab966047c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4210b164025443c62fadee354a0a16145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5369f29a445d20859692688248c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7299f85737aabf1210c8daa6f5db2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779a1dd09b0fd6b125768e5ef62d1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e6125dd74b44d750a58ba4a85c7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc62281046490e7bd0ce42291923550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf92901a4f455afbbddf2cd230389a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac1b65c2f52d28afd278b8a271a6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd4e67ea38017fca11e5c2297e67853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094523a1a98685240476c61cb641cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b8184d73613ecd2e5eb5f8d20bce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4120fc569ae36c47c203c69ce87d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bc786b937e3d27fa6c69b9a3303457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d994128cd015493dd861eea4118e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302f5cf705a0fbe880a27e87e3259f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c40366c981761a4073bc6271a40960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931615cbbdadafadd83dd186f75743f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad19f85c347434f2d91cca4e6242eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4057eca0b16306bbf469e78ab49a3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec12674e2d72b1b7cc736b41fc63c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017bf5121c3d27cca1c7ef2f6efe8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3db3a142736dc1e665f0f3585d3ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6630a289bf01fa85bce284b7aea69567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc2e48af653fdfab3b8e25393df0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473da8967b785cbc6dc6242f3453d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173ffb8eab847d94ce4c1d338a9ecc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e1099ac65e324ad8258b9a719e01171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d426ed9479aae00a0b6a641e695c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971e3515388e258888fa3773c8a034373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28bef0f231b36525613b72ff6442c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0780ee5816df2a11b86eb2563bfbb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519b08de471eccddf72e89e8d2cfabc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bec7d68173d72adee1d8a4a94ec4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371587b7a6a00add113b8dbedaad3fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd4fad2744db5f48176d43a42c74a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6bc5e1278e98312d5393293779a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f913dfbd8a83038bcc6ee7a109cebf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71a0c8ca279a6930609e8523ff0f5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc44434b4f8a3d65ae4b3811ecc8bc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951fad2592352361f2cc561ef4710b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9dbb4c188f771623e58a6ad8568985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa87679a6b4fb1430dca88b8c903e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca1af8f14d5d7c39a9b628f538a0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10cd66be0bfe7e67fab33a94fe91488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fff37de327eef0d2b764d0ec59f4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957cbba1e0655cc96f3b51a62348da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceab626b92037db2928f074e45eac691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4928c3eb4d63476b2275e1fdc47a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e58aa0ac3dca23d987ed0381874a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53872c3f5fe3c251c8fafb2507f7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0095cb9e5a791c7eaff9e900aaa94395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d6a8d6d0e626c83b8ba5f0b393e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645fb67aa1f46fd7f210f7aa1b883797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417218294af765da7d112b2f0315653398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18186aa9d575ce580dd2bb917a43d40899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea55be045356c1e4f8d9fe58af1668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0c1e7e75ea657f46cac5fa00ba24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a9ca0e5a74725ec48e81cee6e6beb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829c9643ff9403090d7fac176408d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e1cd9036b7132a0c44fff07cb1811104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011861af6f28a2a1113625f8a8c3fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7020ececced3907aed6d7f4b10f46dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fecd2f9b5db5c31e45c76224bdc06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5f6050ebee5a4694eb7f42f5e4f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1c6188e360fef1aa73249dd8b907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0de6678488ddd6778eed6bc63543110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be84745c9c98aaf56702e474c00cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328065f573f682a27a7d51d15165b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4a3e7074e8c56c93342a6a78306ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efea9a3348247a2919366f697569b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9acc3774958b827c362028d846b7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c65bf93c780e942340f12a33505f43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb47eff130653301e6bf718fb409c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba64d4a9e33d902e624e19622a5e93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f38c5be6ed0238c6e0257166c15f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbec7079c934e4e23bc9f8aafbca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a5d9f441c03dc8cbda1deeaddf87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0937e1d134c05586d72174614277e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a358ba8eef22a6e2eca7bd21300f76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e534b3d0e43fae20b6fad671df82a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0fa2af84c5a7ac0894fb8110b1509125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4374d7d1b6f927a8a02b021aad8013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e1f80c16a7ef835f977ed260e5ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1073bd974aebca2a4994928e8afa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e66bddc74de167bba41613ed5a237129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82075c9ec273b38565a740ad144d9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305484ba1b9c5f389c4245fdaac8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b07a5b425013a47d0659ae3208e80e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd8bbff4497c4e930c0f7335295e17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea82da5706224971805329bc5a264134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380700da9ff285c9149e2f8bbbdcc99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a67888de32a337a79ac0d10e66279136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c83698dc669cfb4bbb450f1f889ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ecfbfff95240b8c3ba804bd11035138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a760870df146693651a7c73b0cfedb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a581fc5d4789dc95371a35dee068bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68a6544d32b2d5eb9d3abcd90f9f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c253857d4f478c1444d1785980c71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b3ec5db1d1b2bac8159bfebea7af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842deac53870acbaa286b47aa8507851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238d83837d53a95d394f0e5b897622c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7532f7b6df05d4285955bd0a132181146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1414fd60b3775cf876047d6bf7a73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544028531e5e430a8739dc605dc6e48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a414e022f0d48560aa0c9565eecb8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19484c340d0dfae63f92e99c8f41155150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c502868e6318e8459b166d7eb0423151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870fcfc7f44d824b043dfc4893d31ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ccf8aa68449b9c63866cd6512823d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e0d75569396925acf44e6be1c8fc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce501178ab10c8082f6999f19b9d05cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e909404832d9aa2ad62f33616773b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3ea6c9327179b1be10399afd2702157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7b91987bfe539912e238523f0aac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396819fa2608075398eeee1d457d2c08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5685eb6e987e0bf26d259954509f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59357e6ba4939e760ecd4ffb3a950d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638841c2340e833fc154abb5f82e3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede665f4b78b3072455d44d8d42d1841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf71c392adc6ca2af1b3344289956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d184e868be6ac9cc5462027962913c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d2b98032c0098843d0239372e71b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ca80cef36343902985c43eb6f22b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bcd5dbd3bf4cfe2609d815b0f6776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c1c3894e10acc04d98b805603c70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859360a68b0228f9d9ff1c5e76621c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f444ed1ddfcfdc5a424502ba6561171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc6433d355cccaa427df6b7b8c986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff1d3b5c126858b257532301c2f255173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10a5f9c4aa3f6706784b51775fae7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30a3a86a5c6157d95dee30e3fe531175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7fc3f96e7a10f46c3391bff4b0bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b3c62d40b0feb3e67c4a1ba810f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c754e65c7833639de8a1498773890178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9935029d4699a4fd5be5bd8bd7db7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c7cbec6d02f2ab3b94ed6aa202c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8105f0058aa451809caac5da46312181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1350bcad574e20ae87e1c997a28fe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72517186043d210df2361e1db1a55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ba136c0b4d44ed8c1b33f9dcfe0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5255405e8ce728f2630b0410e598b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e9d33f8cfd8a1b183ce0a4fb60e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b399d271e832115fe0fc444f7c7c59c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19251d5b4eca3447a75e09d18e50b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64578e53f03cf6817cb2dce18024f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e30bae507e01fb3b460f72b5cf3c82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bdff181b86e6beea1f2d2bda6786e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3345606fc6da8350f04a965704bbea5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e1a4b742b27796dac7f62ce6f213193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e933bfb5a5aed9ed3466335c86e851194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c12ab58326dd570c2cf104d9f735b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ddc7eb8a957f855f9ae05ec699022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ffc4fc16c7f2321ed1000289f0048197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b60a70ebecc8bb4effbbc1a3e261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1af64ca0f9b254edb176b7005470f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f34208d41c93d9cc933e954c2fc9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede349424e36d068eb14a8c859743dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d702c7ddec4e2973f63ab9e096e1b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc9121cdb303e8a59332e76bd895f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e218b2da2738d857cf13cdb75f9df7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e538ba7cfa7b0f1acce58d4d375754205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81a624dbc418b21b4ea4ef60e0013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa9446e03342372291ba348a92a82c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7887aae559295bac0319382a1bd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573acc67de0f6f44e51f582816543ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7dbfb282b3447968f87e5615d8d23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40471dcf3bd7daacc86f14aa0b155360211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5eb28faa378fda723e7c048e170c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664196b7a8766c08cba0753d9742b3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a329eeeab0bbe1fbacbe4b505c5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3040dab56e36d76e1078574559f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319c0fbaa081dcc910b4e7a8ee2d5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28951d0b0793a3eba18499d2bdf2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb18870c728b9ab2ca3c1e93b7322218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76da3c2084fd373fa0abc7b029d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef068d40e6d70a87f8a4f235af4afc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f7bf1b0266553b2404fa9cc00015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3870fa0631f7290dc3ec2f10cbfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb08215f2c887d3dba6b514ad7e7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5dc79ba2d52b821c625c939c6e7d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25774db6efb807661cd57bca832ca9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e8c1f966f1066dde291bbb0be7f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2622786627fd477754657e7ac5db7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f46e23df6daa1f4fcf7528a527b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50247b7a3b7bc950a9ca330a0a0c8bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd82d7248f53a81cea00d09385301b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8452f29434b4947e99e09491608a13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e529975ca350744a1005d6a84bdfc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2fdf1391ffa31be1362391705cc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c8970aa42e68b2709f87e65c1fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf2ee743c86196ca881b75ffb1f6d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4fd97cf3d1ac0661a7ba675f22fd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef8e13bbf09e244cb5394e678782fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4568a281cda0b5a9e1828e9fba5dca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e4507ab1ee51fa2e15313bf5ecdc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880fa59381a0f7d5aa3a9d94e943625240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66be711183d7ce1a5bc604eb11cdfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e08a91c9397ce6f9f319f76fe56a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b951e1be094658cec740ec9c8620bac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe51d3f917a92258cdb95fd21eb5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309fe6219225c4e7dc9836c8f44c865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64010ce61ac08633be29e23857fb3db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7dbe5afef62dd2592591d97c20521247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a839f16e4643ca83c2821afcdc737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaac203dbb95d98356f1cf6d021f24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd50006f6877fbac49d4d3ccb58c41c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3de29c144a7719a066d55e5dbd9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ffb951676af358edac9b4e2b5f75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd297dbe47be5893e3936e2e5679a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad638e179aa20fda578bd72bbc4cd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894f917d099c9f7fb3efdfcfe7fe96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece534854e3e66fc3e687e91068158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786bac9b0dcd7304bae5d2de7178fe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb81225191420f84c6b3671bb976d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f666efc1098034e6fd7dbf6a482f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cf66f0f1efad1936c7d1add358cf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa536de9a74cb93a8a50dbaf457e23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff5b87c7d663b929f0e9f61d6ed5b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdcf384893957120c9c7235f455cd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524e608ec25a78b4ad4462c41190e34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e005b8b5427bcb5b5b6a46a3c72f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a82a454ab5b7e548f0dfd5998799e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3985fb35065e3783c295e39fc148a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6804f97a4dc48d268d9d051997af26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048366a0edce506e476b2d6bbed022b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753bdc5a7d46fb06cb80b273986b3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8af325b2093c1b8d49573452f5bd56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b33efd4623db985da0630b2abab8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa4e0e200d654339398c0ae0d82f69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617a8e1177084f39888b952580b0f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb7cbb087d3d478f8a94ab829a07a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e4fa32d5da628a99c2cc7987b3551276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620d9b0bd363cbfa7585e0fa68c802277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b9aca32ac3b8657bc551fc93b036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddd7d660e291fa2152c7ca9aed57f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4d57de966531c04f9eeef8b1363b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679069307c5034a13ffe9c4ff0e57d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840779c171758a86153f56b7a06cef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77edb55885b0671d740e8897f9eba54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352562f98f32e1dfaf8512892bed4b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739416d01c5cad1e0d44e65923e8014285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a37be5ad74b1ac3e62835ff03b131286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a4875353a94eb1edc73248276be4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf48cf90568bff8975ae18660e6475e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765e2df8977ed9ff692c43d4c8e831a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a1fdc1fd688a1008db79fe1a720d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba1bda9dfcaa163c25382be2260772291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09e28c7e7e2c52341f76c9c1a7957292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5105cf930e2987db6a51216597ee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa3ba5fd941e96b763f95ffa4f8e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3bc8f5c02d0ee463093727f3761c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979771d25f622b0446c3692d94be2ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641afe36ae4a2cca15bad0e2c92434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1fc2aab7bceb8210d996b7629964298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97383750f38e2e0957931f48e10a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afe4828c2c4563a7418fc4ed4162c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df30f0d9f26dfb0fa4709ce0a27f528301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267eeef25c0006a2a0c0639c58b89a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00d97a8856793f9ff620b373582a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03ad6586e90e651e484b63cb9a451304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e207d2dddfe32d520d9511f21f3b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc8c20d5442bb890be36c6ed749a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b2c9bf6550e5363cde77f76cfe60b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c249f6a472e04ea4c415fa3dc868308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138326035fe1c19be70fe415634989309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7cfccfb4e3013a052b16746e5b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc886850702e48c9007b3112408bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfabb08e9e7c27f3221cf7e096284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7c9905ec95ad9d09b6c29baca665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc344189c57fcdf6aa30f7fae7d1c104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159384ee6d68c4b84d84b79ffb8d95d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f9ce6986de26e48fb129b1097d36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507438092688659e1306da66fd13134317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e981487cf0b1731687b5e7acbbc98d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e17f470d770d6d6e20b524595b40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caf9ab1175fc396fbb17c8d7a8091b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6aa2994f3acf54aff9e224159546321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53151b4e2ab4429b4d391729956b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5a7576030287dbc681c71f4cbac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c22fb057f0c9e74ddb02b8dd4edf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ed4bca10b00dc0c91486565e144a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b7f425d632bd62172772b5f2eaea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c153316951f4790ee2e00271885f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846a34ccdb71980777a27082d610da2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c9a6ef6ae68b08c5724f3fbb2d88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59c246ef5a7bcb6f5b759bcd9a029f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb246b1d2e538909345dde295dab22e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc437d4e8bdf37c96599c66646fb4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901c1796b5a646ab6259d26eace48fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7eb87cf6105a9991fddb588696267334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e76527c14ed2c7850010ea126002f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c167f1a8ddfac1f1c7cf95a9360ad94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafd51b9651935910dfc043c5dea8cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a05c02ec6d9b16e352c2c8d0e846338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048159352e8bc731974d5c0d4189207339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6cabe937950c5c4a95cc4a357147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b09f867c2e7f9215c9f65cf46891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c9b57d61e94d84dc4065120546b35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2749bdcdab93da44acf1b418208280b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b0cca97f77d97ec09d60fa343453344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172b6f4d606fdf888bf6a7076c674e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931f3686b0de101326c45ac2c30110346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884fb894573c6f47ae1c18a4c7dbe70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be4ed573c6abef89252f4cdaf3867348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02bcf014ff2f54fbc52d42b625cae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e50a9c02228118dbbfe2081bb27904350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b97bba5baea94221b3886909f480351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef1be2d3466cc5f3dbc517453d5d93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a289e7aad89f37fdc4eb09b888c51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06aa2d726b38c90261fa3982aab2b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335959a6a13e87a31b6a31ab892daa7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d6279433c9a7f4ecc443f95b1a14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4703cfc64bfc37ac1d3875fe2c31e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785748b05a9369c666cd0b79128a497358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026cb32d441641c94526692482959ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75de06bf31944a589f34e499452ce8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef481216110289757f9a211a4ea92ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180aa6b1ed37f6e6ba317e6fbb6f2fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ca8dc25e36662871337f21f3dcd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58268678324d20b7ba39d8191d68accc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb984c3faddc33f84ac7ff782a7b57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84759686bc73d8e667562f5785f62eb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8840753544c511d9c54dd54f5b039b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d3c59f707737a9bcaea3db4ff5a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee12c00d84e63b73c0a4d62b28d72e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4002b34522ec4f5bc447228855fe0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81860391f4c8cda19aa28fe1f1794c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b846329054aaf22a86f3d26c7cdc14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2a6f92dc7d7d9cde6483d098048e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6987212c28854ea0825bc6c10fa04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6edb47b5a47c5b17997ccc52375cf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bce30d3a0e56e97e162b4dfe4337a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cb05c61086e93e24d8a57eb0a972377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ebfe34f93231f0d16570931816cd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af4620faeceb899025accb7c50994379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee4a1b413cbb8701a3dcc09abaf55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20673dc0f239a2e0e8b19e1a97038f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747a53eb7487c31d89a8d2e78b02a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621fc30268f77889ecf7b33ba023f6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af516cd4f406e465a2d572eefa419ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16152badfe8167f79c537cb1f36db9e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deb66178f04b3a2393388775a09467386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839377278765d5ebdd6d91752f4553f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf7157983b0f61c193bc008d36030388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf7d7e152e0ad00d8f5f7fe5e7add5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d66a2faeed78242648dd2ae9fec2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091d6fd65d7c53fff1bc68abc4a9ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ce9be5fa2bc6e4b1b758537fe3b62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de89cbcc499479096586b804d1c88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ac0b6f35ae96048571a2e6eedb32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067461138bab8f9d9583684f2ee053a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eed069a920d16c5960c6812250a05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278783b89b25a55cbc5a0c45bea6a9bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb576bd7d8416ed46122143d1b01a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51403ae583b7019f3b1345a55532025d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f299d84ec5611a6354eed46a0683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b8a2dd2f94b49d10ef215a88cb683401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752f102b2732bcd9c5420fd2607ad2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd2f13a8c4a5e9212db79b3d94a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f85b815fbfb34e807c5c01ceb3fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae422422b32b92f99b8bef93c363b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ac5da09fed1d1fe7d682388de5af0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ff8e49cffbca536dbb5a699e064a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07430726d042cf8568359dc46b8cb0cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771090d75ee940ee50c88c2958788f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a28d39090231fb6da1d84475ffbbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb06d6a2df6e9469bd2c456681c8c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244b405ffa71f687bfb2ae15099a00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6582c2bc6047df409638e8d57662413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9136493d9a335822989fcd1070701b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b8cc536301d2c2ff81323b4577b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aa78f9a389302ef3fc4b8ca0b54b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ff902b3639ae34c5b63b0d536de1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392fb637c402f61256ed6dccc5bf439418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01f645091d712699aab83dc41c1ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bcd47117f10cab4ba08742ab84936420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26ea9a9bcecc3e3e61d9abbdde1249421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070a64103a6fd20fb64df22634f340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7de0885a51e5aca4f78dcc00a87a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acfe37279e5425a6fc7b27bf020ca4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2e5795d6cb45759b1570855d43b8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7489b3dd3e8157cf2cad4192a0b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814145f44fd7b6f810369bf750663bc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa943d2d42114eacf0a5a7f1b6c1c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0184e3812badedd8aeb0d9362e3b5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a1907f04dde5a5594d82f11df768430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae55088187fb1ed74cdfe1775d59018431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d3b569163221476048f8dfaca92e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cbeb70c67f3803c7e037fddcc0969433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449921a99a346ac45e3d32075b034b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd2b596d776483d6744bdbb40af05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f2272f3586853c65b1560513c591c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d6dd20ad087afe1105ce03f5797e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196602c3cab87ea16c9e8f8c310c37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39407bbd79dbe7c8b62c2b3d453dcff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f39115acab3ac1be967d551e9341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854d75f78945dde9ca8f03b54c4158441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4805a95b79a14c70072c4ce0fd22e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902553c34997517d3b76db2b35b92059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8384d235c76569429ec2ad97a29937444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b468db5cf4bbc0152d17b3878eab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeedd4e5a8353e3876aab15d915f0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b87b4a30ce88a21f7665a4a77bde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df49723c64cd33e7e9126b4adddc3ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07410ba2ae39742fa274df34773cbeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec2f8baa1a87ed1ade9d21b3be6ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4120250b66f40813530bb9066a89415451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e3923410463e0803fbe93fcdab36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228edbd53a7e3e874ce52ec5082263453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642adfff670d882df6e600218c576b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e23ca60425eee72434fbecc8a078da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f22d2496a60dca1e4fd71cd4f547a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763952057a2082ea37a0cdce47263a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c97213b305fcb28b48dd481be9f4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7fa938c658ef6fe47479530e71254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94167c46ee2ec880e07e094df4158fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d47e3ce76226f5598316cf552c95e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b57889e65d18439676ece47cdeaff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f3a2b88e8b131bc7c14e4819a7fee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12450e7c67f377772fcd1c684ee2346464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f64a9f5d810d47398b1a714dcbaa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871aad03ac762061aa1f9d21c7cd9ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aafeab9c151e8d8b3f4ff319a4bea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf30789043f8e8ca6a735364dc795f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c1548e1f014b3b7310bab7639af0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e695153f9b6c63a4c13a0112ed652470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ee75cb01ee8a53b82b7559a41c30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f9dba7c8b0700fd6660bb640ece1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802205c4e3f14972f524b710bae345473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfec0628a623a5202ea839a5164af8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156223a37f1c95d0822c57f9cb19ed00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb42fdaa4a09661bcaf3b43cb75e2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214556f338f75525d60c9f563233aad0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaac37601fe0b034403af06cca8c21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5484ae1f1d4379160934e750969ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706bc5ae4b5e64028aee015cc9e16ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924314a752f1a0cbbf4df65662e301481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e646fac3a814bcecaf70c55674cea5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f323e907dab3bfa381444fee53b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3b21386df8bd556cfab2f3acb459484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a96744c01797293a0a7ee0963b173485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c3e92fa265b8ca4db7f2547e7f4e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3792a9cf545dbf2454459eaed9d5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9e56e48a6a844db0036f83e83d58c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cdfa981be749b30ea97839c30f9fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f4fd8d5acc1e42410fad92acba5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056092ebf9086aa6e41a2262461b81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ade38fbb32ee7d4c2e6d54e3af27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2078e5fdb6f8fe5c32d8f5434e54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76219d625edce6ed28d66196fbfe6e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7ac5968c9a6a019a40400ea73c9e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eda0b5f0f7419df53d78780c899e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d42f9d400631ecd849afad0a4ea7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173acfcd8b8148fb59fe15acd2102a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482acfba5440e744b6f6d03be24f00d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8706b60241d56e7eb0819377eebd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bee66c3285fd542dc2bcc202a00be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f383724ba8c20eee5c92b065899c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759cd5ccfc4d6637a37c54b8085822e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fb295c33ef74c2a47def9ecab0cc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09520469b5553558a74790afe88d90e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd632b27bd01a70d8a485c17635719506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac0aa33c32b581f00d8ce555d5aac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910971211ce8fb59d6caa2694f34146e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebde3a9ca49a8c87ab6c342e8d3d66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b9de57b1d314ab911c03c7bfe20cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349dc37531da7448a4292b42b38e4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b62e04bebda1a20363b043e0c5024512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb639cb5a6627656d3eabdccb77d105c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2a9751e6a6bb3740b593163087b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432298de9966507aa2de4ad31238cfb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb2f4df2156a528a9e6c8e59c4cb2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6955fa5e7c0932cec91f55e34ab5925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adb3c7f2f074254ccec65f5ab19455518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a99042db77a92793a20360f050f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb8b4cb7a8c9e8d15107d7bb0dd7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c4ec844af8cc344c58d5750898a23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa19e8847a099886df88c2d39ad43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf493f1d9468fd8406753421498b99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf594c542f9cbc7271018103e4f22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a817c87c5cf25d4ad21c0477bf7cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c13d82c25e0b9960e562d625e582d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492bbf5058b8d2aa3680b3bccd16b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c194b8e705decb22a454306f4a3c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e469be03b3eb3429d7486a96c6f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ca65c7015b18c6488b01ae52a02f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3e4661f2e4c83e3e5b3e148eeab24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8e3d1928d908f104dc80ba6abba5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544117df89939607fe010c26049be37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8796cecbf2ca0c8a61b3bb69f67e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18a5d580c563bd779e325adab8134535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447734f75af2627b04adb819459f7d1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254745411a16872c4350ea8bae7e0ee7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f46246ca3945863a6d6ddc7c6fd482538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4682fc2d34e020239228a2a6950d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59719c6fccd1db472997d2bd7e0e47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2846cf91e2ea81cc08ea0eae2b46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7fafabbba0e911fcccb1fc06cbb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e05063af0b70a5afcc97ebf30457543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a35d068f75bbe55ebd3f16678e6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b362030dc3c86e7a02b2d60efe4432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760dcc5eafdbf2c9946dbdd46890e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb2824719774c3a881b23709bd9ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644719218853cf588fb7671e3129ec9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff8989ba34c126afbbecb9ba2803d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca4c5a15b3964a9b57ff732fd75210550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e2b282bfef5e5517f60e542f0fc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11561645e597c7af6d11e5620b1e7866552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecef60f98e8c8fc338bd3a2722dcfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d54671dbe53b81232557d316ba7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15855218163ef99a52ca4569b0c965c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748601b861797abccb717e1698cd51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932a0fd340abc165007ce0dda02281557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809105d8408301cea18f2956a230167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b2a57172792b744c25a5f1b7d4336559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4943c955fbdbec409cafff10a353560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5b50cedfaf3d843c0649f9968fa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47117b93ebbe7871b3f92fc848969d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897380135ca5a4174c10ff1b0c747cb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee062376b07a739ef45728823ca12539564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217379fe43195a927205b69e4fe17d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7300c945eab11b0659b6e87db75a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad7ee3b4f4c687a724395909902255567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c315664c72b10cdaa844b080f9cf78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced25431938cae41897d36122b7bb487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457da116d44412f960e9501d243dcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0980e3a099827d087b58775a3cb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42954f0dc15f1191986808507ef1bbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853416343f72eb1f9be8f2749fecf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e82308f54b8b85b825801c04a958574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720339d71858833dc5b2a47f2d10bce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f053cb3d6ab9d08aebfbe60ea7529576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709130df0365ab7a1e27880c8467ceb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc340c74697b42aef1331f3a7b956f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120655d2f296fcdfdbd9eda55f4e23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c48262eff0d78af31280090c28f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645d60fa4c20dc599228dfc6e56e24e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6f91ef1a744d77764a5e2d318fde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2242b3dd1838a8a9d8b195875cfcf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81156e86a61817f900463ac8fec63e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee697d59b5bde35479519ec4a80ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d17e37126574da083f547d46e279f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54837ef0d7138b71e127a8ad29f841587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ba3387f0a7ca3a61559390e701cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebf21d69bc20fefbe4df81834e722d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f5aa5f1be51e7d78a5d20eae51d0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de707b56809cb4aeea13ef005922416c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e717806fef490fc4ae0976ddbc4d2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f14e0ce6308bd860c68551ef574c51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4d17fc58612d5750717586825ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7135208f4d0de8b190a8202676de1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2ffb6db03be503e88567dbb49e6b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e37bd3fe1b77a804a159d3d61683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3022e0103194165e4558a2b5c0b3fcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd6c952a5334b39c76ddc7aeb3fba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4d6cb9aad719bdacc5472340195c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae6bf516457945025a78cc6ff85d18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b50b8212164f4b3e0a53c8a1fafa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c21b49fc199c3e17cab4a33fcd681603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaceee5d7be77b672a18874d9a356b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a2c6f93783ac698177b63c55e118605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10374bfa7f76eafd9b51ab267803a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887431882e8b0ff32b5933ae8aebd2f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd03873e45210e0c10e4ac80f62d8ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c22d58a22ceeeb2b2ac2310e281c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24b817aa138d52628310925f82008610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff121bee407f8e0ba2876d8e2339bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09dbcda93c2a99af8f4ac73346c3b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3cd1e9004d1374fcdb9edaba7c9a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ffedbb67c67c2d0b1c931a6d2e73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1057d4286146bfd452761562aa885615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c829192de31db5bd59a498a2c889d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c8b92c2021970219f78af1e484ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfdc11f94332097285b36cf94f6ec2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2290fe834a61adb547180ea5f0177619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf8b9e8eb78bedb45cd70c4c32a17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9199f4fe7251f762f5ee535e4c02a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a339dd0228204caa10d014139d025622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13790b5d505ae857a4a0f99557b7181d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7338c4c9abb862207fbb32cd251371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5359877cb0894bc9b5efc5109cfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb581a45d8eab0df9c5f2e66387f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd3c72d25973c233ccb65f00ef7522627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd4f23ffa6fd2fea1c13aa59c5331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ae59fb6a128c742cc840d6028bb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674cfa746d0db1f8e91dcf108ee1fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa4d4f3880883c27363913fb3d13e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440418fe913fecdf5022c0eefcca4c76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa2695c7625b3f04f1cb36e69cf35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74887a42e897f20b3db7f6add69df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f58f3793717b18b27ab20be13757635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f646d6c48314b9176d1e7142e6d1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8075aa1a343e95a34de848183a1941637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636724dcdea7bbe7ba8d03880dae846c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4baa5b556afa86debe133bde15dfcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44297416ef9a41d5d9feeb42c2b681f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ff8d82612cd0304d9c66119f4954641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0965a148d0a5cacbeffb5edd9551367642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b1717914de68c63d61b345af7d71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db6e94c6694d8ad5bbd8d21c40224644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395805f1f05362e11025c0e5c69da3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ec04cc8b419923702807f65b2375646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50497289ffb8462cb116328c428b1038647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b90f6a3928919c1d200f4474d9e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c501cba931c4d842997cf6d2c858514649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c08a59a256bf4cff79c7caeb821879650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5386c475fb9fde121605d53d62fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707bfbd48c2d0475ce90d193590dc1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52081be64028c25c6c437cfa70568653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995706d745841f3fedb61d37ab4f54b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971995f6e422c92d2ba60fdbd0344f41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cbed77f20286eb865f5d24567e84d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284376665bdb7d94047328a4fe7ec5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558b1c6ddd754de4c5cde6277d6e34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9de00ad64cd9143dc22ad88c79575659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d4a932f78d4acc45c49c4bcd5084660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d3906cabbad4da148b16535ed727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1432c57b8ae123f6db412c57c55d23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843b7512492403c023b8e1f80e24f66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34cb55c815f19887c318b0ec462a2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fef365595eade308ff0ebeba0195c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efecd485f65820b2cd1cc6ae8ffece666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca377ac61c8b40575679f115a41551e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f193086cef5607239a25dfe14ceed9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33b2ed25915582b86c86d1c90883e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cbffc8a5dde0bb0cc85a47d034b67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50127864ee6c3d3fea3d76e7efd4b66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0515412b5587eda24d91483a04b96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b4b771992eae8fbcaa518bd37b40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70dd2786f7e533f0309aca3b7bee12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3526ea681b8fbbc8708964c280f87a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d0ff651ca3efd689086d95ffa34a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9ee733cf1bcb57cdcdc893e47490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917289d9b13a7224fd896eefa7338b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db63cf6bf63045abead8577c291165679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5907e7f6178f3f81f687ebaaad81a71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18dc33551b4dc8929fd3c864ba0d64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d28767b786df7c5c25e08c858570b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c2a50817130a33a9053dcf48c123683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a5d45d26750ef6a5b4f7b865c8bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26917c35928501f4caac8b697ffc08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030f130c1bb5c081b6cec7f1e248cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f243c446ead1b3f34eae1e206d547687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bd3039f771afad728eafb35c1eb45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea5e564361e6e5b4cbdbde72deae6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3335061b29a43ea204963d0f9a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b1aab4550771a6981f7d193abad2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c23ca7d98343308f2fc0248a3c73a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096770304aaefe47ba25f97962c6890b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22584b037a95645fd1017d7b820cef67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdde9f923f8a8f1b5012612edd34d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf338e29c5901d35ac529f231e2271c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5510ee28e36e3109f9e510a54ef01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36fcbaedf123417261b84f0ab03f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be688732b4953fb4949f916abaa83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718b693b4f4e3e457246bd19a71148700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622109ea5bab9df972d811b8666ae2ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e173b6b9b90d8ca1740fbcf280fd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509d0a2d8731da89220e4d4e4aaf66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970f9272ae53a1583d337bf8331833704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b371523435e3e60c724186b12881129705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d2f9d494cfd0dbe5d0bb243f51347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8021f287f8afb7451fb1c573eeded9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bcce20d7c1527851ca07a75815065708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb9f92ac28a5fe078f662584d8336709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e90c6f1f5721f0c9b2745572eb10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166c77dc9a3e31577f8d93057e23d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a483c568495e415c754f8308f4aeaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d42e20507cd47aa84970831141153e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63ad9ed9ce055e64c1079bc88a08a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c134ab8e17506c7ae15573f0ddad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08194ed6863db26c1012ad395ef8feb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c101bb354d0b86c67b5f6e72501258b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035ab81694b89b5f860e853a11d92a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4209d83e6b7f0ffd6e93ac9929df4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51f7fe0e43a27e0d6aaf91191d9776720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe8e7221708ea71a5f4b311123049721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d84a269f376dfadb6430041483b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf007798d2a0e9f2e71246fece33c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9b2d01abe449525aefdaa61dc587724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976894772d8f6dc117de0050010c11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867812690b1c17a1b2247ee7a800a7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaaca633f3ced5874270936503f86e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587fd7d0b3b48e241f5ecf67f30a028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c193105c22b00b1d490fd19e4ca1b97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680cd6c5256c8bfbfac3b1710612764730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1cedbda92b33ffb8e495c828e90d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbefa76c838b2f1612d66950d91eaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e462175faa0e43a65458664e8cbee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25e52e8bf8145991a2a4628649cc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c286b539ad15998f95e170ef3e8a371735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b896d4333b00bd5505b6c47f70c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5699b264964673de668efd6b1e6c28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6b18c672bccbe9d0e2e3b7782759738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aa282e7f097f9da6e766958935133739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b21d22031f1ab872e2f7c45b549de6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab1c9776d7e0100cf2c7cf6f835c44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e8271ce44b3fcb7eb8b4b20ee5524742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be33004cf0114676670cba8de8781743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d821fcee47c67675f32cdf2639c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81351f4f7e853224cc50000aab65d237745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936348184027fd5cf18fd25a28416ad3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ae515c54c67d8858b928e135c455747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09187531e5c7b9f6c832ea6167decb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148a59f355f8b7125526e6ca9cd2aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d65b4a522f6edff76f8163f0ba83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236903fc8f214337247ecb325586ee3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944bbb7e1d7415605619e3a85628eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b319efa4647ad942c9a8edc68f955f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b9eea4f74c97d90a0f32db9484b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080bdf3962f17324619cebefbed330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86530d595e59ae565044f4dc9ac8c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2431f759034b55e27a294e08ec06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f377de82b145203b85c024916ddaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcdece56c9f32895850193f30ea0e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f83e67500a84604d30a6d501000391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10382b5221df42c58dab99fd990f352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a8bda0891747ce455cafaaa531453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b398d271228a2dc8af55a32e504884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283f736eb876b86bc8b72a776d610a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af502878d2553c65482e014b2cf966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ec2840c81f02ad3cbdbba7ae98a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a49ea64e2c057b90065a1b6a45d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8643c1eb29ed82c9611cde32869539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970f267bffcfc004c62e8fee0ee66c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d613641eca09463f412ea0e6899f3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5172e1153c5fa920888b19287e2090712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f92eff28f2b10cf7beda0a85a3e68513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29606116519cd09fa1150b2b074ef1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840450e76912f1ea62faad4b5905925015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b80ad1afa4ccab8dcbf0f069f8a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b5ffce67b8d85338cc03cb0866cbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c914877a68dbe2c4465f1a3ba13ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943c6722ae4a1e7647bab9f167714919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8193cd2a6b49eafc4bd0cb25d78920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898bca065ab5bed3e091a083149f93821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee453986f3dffe979902d17925d2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24c91bb6ef9ffc66c216f512bfc1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3ee27e935b8e50c70db05dddffe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080afe6dea6f00c0fec93bcbe80409d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544beb776b6e2d7d37d977bbc12afd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878da8b24dc62d01546402feafb40c9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7d05c47df6dbba643d0568ca71c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba783940fe96db3324f993b82812d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf453ef674a50c3fd168f814cad65130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbff751c4eb1a7eced72a752395bcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f22693db8412926e69450a83b230d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bd61dbb159af1a20b780c7c6c48e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805bd445576e615a10c9c02e1e96c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6da29aedfd31aed9a4f1b689cf3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888adc40d7e0d6be91f1558426eeb7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676b25f3bf4151115689ca0b63fd8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8425901a4206d582fd99372551def38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1099763848d9cdb179b85575a93d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d7a297dae1ee5132afdd9e3c4c88e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a001a07876244714adee5a6e31221f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73592108ae181464095f5431cfbdfd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498425a26f2217ef93e495fd3a7258c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5016516f3dc66168238cd28e7aeea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f163a8680cdbc693de7d126e6b83af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18ebf6331f6899bdabac7421a93ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcce1aa349792650f12497e71ea6a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd103216e1ec68af3dd2af26f0b2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4316f656adf90c48a580415763f49f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a00a12e82882b3536c19d9c7e13150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103724ba649335e034925663129fec9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a1ec01250e3a86780ec282092d2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5b8f1aa92d08a3101e4f30c1832453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d5076f2611d04835d0f5156ba07254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093821545b80a648c96cc7d50ba4a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890ec9543754a4f5656b61365a74f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855bd4e0f331d174a1b0c4e48a0ae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937df0ac8d1681b2c68968585f8df2de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd6a5327d5a0633d4c446b7fc83b0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb28adf333e1165998c55599b7a65bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4971d56aeab9f8e7a326441f98a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d632eb68c3bd68a86a681e2abe42f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58f97b9f5a409c128ed4bc26f3e3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ffcd4543c7f22651eae1b57b117c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb5de46b7d4631963316d1daa869f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b3a3ccdd894643fea47895192984f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617fc3d063e4b9b84b3464a6fbd05e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda29eaa2013aaa437b4093094e2a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f4fe6815f93914ec8c2d9adfdfda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f184194edb942a85bd2bbd88201df670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e7e5539815d887d53e16f4c407b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa12abb3302c2656627c28be3c79272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398514d385678e7c8de9f6a7da58280d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2432e854781d2bb8768a9c97bfb90b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454b56290b6a42bb217f42c978e88875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf7d5eca02fe10c3a52f3f1155c9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a005964dd6607f08576480342dad8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74482800c2cf34188c084548e86bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527baa92a16c954ec63843196f8b5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb35a3664c505a21af26644140d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7002ea81f3e08a822c2332a5dcdf7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbcd9a961a3197402223a5e03d1cfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764078f082725fdbe63f0d16535723183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38964b530ffd3a2ccbe7625c57ca534184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db171eceb17d6b87553886496b01bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fb555d5b41422cd7b966138cdcc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d730d9ea3e8f7d12a51758d62504d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a1b525c432181f91b9a03d7a37f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d48d6a9ccba5c6cd15ef2544531c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21277ca551c98ba60295c4064c25c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f84d5307ef8421a91b5c99d992d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b53cfdcb237392aa48c46068617d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c49184d9f1dc9242cda012d89bad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b259ada5c8bc3a48ab1779f70398d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3209d734688b6ba3172ed4f6d0268c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0873b5a217331898262ac6af0a08696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02dd0a6c9edde699e8792bbf062b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946308f350473a92c4c37d007c2133d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbae85c83f22dd1009f0b91569c4e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742082658f6777e81333bf678e39910a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b829013df82183310f88173b4672101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456caae5ae473f6de543c0a36d85c368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6ab34e7c537c6da5fd7db4db73f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751146a077d1466168f3c07cf9995a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff76d51b0d85ddc584313197f54ce2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7bef649332bd428f211dd78b37679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484912222062283b569559121b696fe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63343f931a52bc6f839db63633406583108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938d1392e02345b51558731a11af53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e09daef6cff0bc7f40f0a0f7570e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f2bcede06c01443a86ea3d329068111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5eb30f93acae6a741885b1be23c56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eedfff514e321d30aacbe0187b6f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35ae9bf6116f2dbd5287b3589dee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6da0d1ace2471984fc5a131db29f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c7acfe2aec27fcfb202351626c6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f79b65ec7ffbd3306a6bc9278416ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c970e3601220f34a5bf68c0bc791fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f822ea41a10690e0b68229f18aaef0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0e87513bf1e7112eb11142fdda6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76e9f82abec9e74aef102ca788ae3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a43098dbf415d70402db3a42a8d99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e0ca9ae6580ed9e9e961403d0043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41fe86731bd80f42c9e4c8f9c1a424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafb1d7f6f5619917b8ffc60ca1787c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581767f095cd6a8db300aef8028059b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605162fe1f5176200df3358630229b02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8279d522daffa362c61eabd53ab9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1747e76749fce1bcba3f24aaea9d01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92add10ce7c574f39a38eabf17dee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279b52a2e945bc67c3cc93ac660307131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae27d1f590349d4fa1537d8850835132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabf0adfec45f002a7ec82b96a1fea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383ff0aa663091ac01362b0354015b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f86994123c54f8f27c85e77807ee6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95442f1e8b5881d492c27647ed1fd79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f405f1e500b9eef01a3535d2421869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c54a78839c29fd92ab3f2ce42696138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d1855bf8207b7590dee84a62be77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8507b1813c2e7ec568178efdc7567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a16f65d4a79111b2a3fc3af8d6c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a8c0e2cdef5d41dbe6817e4efc0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc403ae7b9b86f6a3b18e4e30fee2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f87b7ca02620c71639c2a4d163c614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92657535a58ce7b8dd14746a98ff984145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e22907235357f3c6b7d8e73e8aa0f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537153524e8e312062694177d1806fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7f76d45a189800cba3582e0e9bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1a1cf7fa1ab362d72f60b7655f55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fba43e7b5a74b9f23c2eca6c3e378150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8390c96257923d7c8e1783da3d3cda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc2aef7e98acb6c25d2e816ab6d4a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a3565ec8442824a90dfa4b9f2256153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc44a61258727b8be99db6db89d3a59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532e3069f60a84fb55d8b93c0889a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2d0f00a607702a6252bd3571be8b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ee2f72fb0f3af65823f2827101f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b71cfa2f69695701e3e21a014d3bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9c88f53e6ad66f46d410c6d53797159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d070b4934b49a69bd9019063d3ff781160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f7786b85596935b899dab187d06d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd9575cee0e07a6212f4827205146162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a4537bfc23a57cbdea34eaaa2fab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b765ea814db22317b1999d56aba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b44f651127f5090b08ac9701fcbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098076b743823cb826aab0f947f5f9b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7bd2cd042d4c4cafa0de4f654ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac4466a91f786c789d52b439787d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6f0c229809e63ad24a4864e6b28f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6c6a008e96d61fbcfd6f03e80e65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b695a172220573572d62362ce3594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fcbae8070c0d630d872395494d753172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b421fb350ae0bb5e32c416ddb983c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d29be61c6ad636a55cfad6812b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddeb2dfb0f0e933e7b71ce0c3cc8af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ff931f472c0310d79550d863eda6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f108e3e8c7bbcc1983af48ea1b31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d2315f4150cae0eee714aae1f825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40d6b6286afbfdaf30b4c3ebad885d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a17bda7f6a8a1a8988225ef20a45e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1235b229cc2fc3ed1942ec5307fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39100eef28f6cc808a56e91514e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abb7809cb5504e2463eb02af1d782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a124ed684282fb9644f790d7a8623184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf7e8553c792596342addefe06a6f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e5b5a4a39b4c99a2c0882bfcb382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad8f33fdd2924adcaeb43798b5a81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e843defbaba990af632f1caa73dd4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f25acdcddd81b0e09393ff7dcc19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b874f71826b2a38b3fb5cf414cfa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c4dad5e8d143663bbf9bf37fe53e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9e8e4babc8f516f5c5e7865f0e7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fbef95ae7eedb158a1e8ed0d3d5bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f9a2d01ff8b9ca23b378934bf2ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a791c4338f5f0a44074e44382212a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071628d61ae2d80991ad04a930ff59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb558a671a2200dd46a8423dd1359d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955451fbc75ccb05c56a08389d9246198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b15783a6e168058e018d97190c72a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5278b9ebdbc031fdb620f651edd2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845766f1db903a0c68cabd7c3a5880a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b47aa207099239a35d8454c896b02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da34c94eb7fa9716f62330e98330ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769c337fc19b13d22757763fac0b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a20a91bb0abf362e86d0717d9bff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577597cafbec921c7e15e243eed11f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11d1c629a2f6a361011bd88725185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10720d507a8b6667a8e21726cd4e492208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2c2ae0a26051820e326ab4946a4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8585cebf67684d50101cf24dd04b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b8600de23e27999da397501f728d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5683f6ec6ab2819c0773721b442aea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39865421724aedf1fa628d0685b2a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976710c6cb0ff51161879ce5467a7d9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf7c376b1f95059cd625ffe8f16573215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5a1fb927f6ab6b3281f399010194c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50889a70aac094bdd87537b5d170f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6966435ff141ccb3d923001c098011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27bf8e4f9051e5d7c182c37c6efb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9eb17ade366c5fed9bdecb989470220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610c9e8237999ae3816a1493000d33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f308a305e6b81434a1008dfdbc9370c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae98d68fcfd6a72eb0978b5186847b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc18d3fdf52552e857aefcd536892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f85463131449f3e9066c050c6c8e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c4b79e8f5fddc33bb7cadbba36d11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef09cb3c93a94742eca8b67ee76e77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a5dd58eb32ca95d06d5518747b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3940a94a5db2b1f9e604862bf75e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b641dcf58d0cbc3674dde8ed7485be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24c9a343bd6202ba6c7cc31d7ddbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ca58536622f3e7fdebd4dd30a79d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ddd9d3a2c330035f75907f508fd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b780f8eb567805aa5f8aae977772e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbd56bcf384a3166758ec6f96a6ea6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0bc3bb79a52eb709e2f1e8e8d925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4068b2b20b098e02098bb4bac0820cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc9f9acc4df8668695306a301838a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9d176b16ead367dc223c871bed5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7bc3a6c27a88e5b793bcf368a0c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8e0e5ab0a5e0d26dde56ee6519f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291306d7f782010d0cd17e3a74de9cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5da393f76b1108b8c54dc88c788b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dae42f924e323fe45bf3fdd9d65480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acc2a10fd556bd08aa9a54acf6ab1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde245251685ec583827dec022c9bb49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f53e4b658d17cd44890ac98fca108247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f7fd5b49a98e1511fcd14b82466a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e849c24932e083bda26d593c209d65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e90004fc01a9cd42d8e900e7827e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee1835629a8f0b2bc7e6be6f4cd79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9df707868bb18708561b33b622fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273670da4051ed700297802da096d43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e7ef2884a8c13b541c9b7e0e8a20a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d7e5b894545139237c548fa18df2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3bb75d7318699b6a7aa3041078401256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e904ee9d24cdf0ed444d945d51a6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567adc026477b37d13938e6cf1738b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7f5fa42d8f9d51b1ff6ef027620d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c81e73204876af3517e0e0b52d0682260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b96625f706b636c5fda2750dbfef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a1fd00d2c4a0735d83e299eec0ada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09fe2b7d12d17b7666b6cc8d849b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5c465d7e1339ca1f02566fcf0d09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffe75a72d48d8b1fd6e4e380b6736a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66931db6687ad221eba71f520a7fd69b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5cb281ff800bb9e7e250f0e150cce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc7170c0f580877a7baa318959551e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6599d25c24e833329fd9cb6de6d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292020f708619b2a9398f64905ab0c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e027a5dc9ee1578191546b1a58eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac8386954eef6a47333e2786ab2081272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31976e10f5f668286d4ae5c997467311273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297ac16656920ee467fc85c185e793274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7890b44fe216c7aad1a50f31c2b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309f1f3469d2449c29471d5bd85047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c6b042529296c1528cb47998dbb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e26ee3ac1821b499b5b1546ab28dd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8346482c6d45db67b1ba64f3d87a77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf0ba60e8adaccd35b87c85f509b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe19a0ca920d75bf6b1729b324d15f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112cbd29fce6f4f5eb33dc94a8b1f93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b0bf89c5559eb51300563f742361283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c775ddcccd6199a4e267276e0d190284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71fade5a7b045be6af047f34f5aa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca16c75ac3542c4c1eb8a7e8f21986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda3bacc548e905504d1e870ef6424287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc2231046d8c28639f149d80d7150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f25b661768148ab254cad1b52eecb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dff06c1ee895207c862447d00556290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff430776885978dc74ae45cc5745035291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25388f878afed9aafb262e23ae5b083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb03864445a03467859deb6df1a46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0bf8618b5a33fcba058cf7ba6dae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6fbb3eb34df427a3e92558642f46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c090f289bd9a3d9d16fde2b7eeab0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb64a7131bca7d1b0d5cd7d14b769a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefeb1f72eeed0edb643116b3fb54af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de18906f4575fa06cf0e1c15526e772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b3645479613d3029ad351e88815a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49a996419b4ec6608572f63ce283a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5111434598ec9fff44c7d7444d2bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5622b50bc17d9d648ceac3843a906d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6abd54e9fcf24086d19aaba2ef59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d347c9d8fc1b57eb1e6199e486ec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae701a9da0c2e92a929122b650f057306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0af0dfd27177721b8799968d37a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34bfa092124336908a22e0f4388f4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf22e9edce9d757a047594e3c9d05b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9c364c42be01fb0b6d2a822a6bb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b0d15fabca96fe223b2fe9aa80df3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced44c23cadb9894c3e8cc2b2d57dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d62fd31351d008ff24dbefd5fec5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c70a35feb298919b1b653bcd8e163314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae40f7a24e0ef41fac8aa15fc0c79f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e77708f877f24080292bc8425dd10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a5b3afafed681ce361682139a3609317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240d3375f2410fd25aa2b85de53262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683fd211f59c778f0e33aa457c5760319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f267c2852c56fb039e6b02231196f1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0991773b1da622ab16b71974510d1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580dfefd1f047f61e1a2cfad0b341f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef96ab8e829027ea4f3e5056a2c0e94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a6e7f4005194b350122b29a7845a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a023eee060a8b50baa2b7476cb4468325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53337e7b8e262c855b04b0715b8b2c44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7478864a9bf2f81d2060a6a33c23853327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9be939caea74465bb95ed6cc964f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd516d22ddcd7b175c3874cae42f256329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170a38dfd04a9951c7ab60bb387c54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7333e5fe3d0de93209983cfa132f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32760c2573b1ec57808d9f8299c9175332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44458e75a653101ba58a265dbdabf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6572e6494df31d9554d9a5ecaf0796334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a152abe1960790c723a7a549adbfc69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b836788226fc3ba86a7553e37ad5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12799c559d8bfe1b2f6dc6f54315fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1da3d0c2a163e7deb0a8d801c69393338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cea35fdee2a96945bbcd37a042b01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea33582e2d3fa68fdd27873fddecd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9fbf401d4127142b3a917cc027b75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6963edfa97d71404e164189d92822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42639bbdabca99e52b3f12a556d228e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52cdcb9819e50744ec205e867a15ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a6e3d5964a06e5f66b8cdf0f9185345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa646f5acd00b104a316d3925e6c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3591390e86ac2da7f272d6cfac570347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4f285be8f56f56c461c486d4cd27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c0a01f59ddc3f11198f8eeb37516f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98733c198cccc82f3e0fab7b3125a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395681e314bba8066c28fa07434d900351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e014427381d3f8bf92d5d569abde67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0825a8bde42238a38f08ff9fd4f1cee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca810c5a801cf858cc517b02c519d6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00365d010d4a9022515b6dac1328f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbb5b2d70da570ec3da61d4c4959ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dff547e2f63e6da32f36b4e6895cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e59abb96d5bc0fa88f18a52c7ecf0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477610b7eed1c8897f41362bc8cd75e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98071e80ad23dfc94ea62f8295f176360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d34266af35505e75fd2f4e6a9c21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a917c9420ce43dbc2a876826ebaa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764b94876336219ca00ac3b32c7ba51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a55245102cc5c569bf5115360c8a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83761dacfd3677fcc51bf3f1538f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749c880587c47c79dd55f0c4329ce04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4611211edbd7186884a403e7670cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f89c7955b743c8cbe6d8fbc8d719e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b2d0fbccec54738cbd2c8346cd51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ee99156024634f5bcf1c1a159db3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed824c17867765b39bb28a0e0e0c7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66104691d5abeaa109ff3e77cbd0e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c672ae6d5aac9ebaa69b0983acdef8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391f1c37bcb38916d750ddea311aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58932ff17f53d73919a54749c7a412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07309cfb772773b710daf3824fbc0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24118db22928aa2e59fcbcefddf09f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b21f214f04f5ea61e7688a39724b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a33147360ec078d9b08d01c3ea61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed75792b8d3aea047294f67efb61c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f96470941d02e9ef79844061f1eae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e3465d687a1945f714d260a6b866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd98e9267484c63ffb62db5f08dc9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14763f99dc5fd215928f91688b9db6fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28a9d1942e37b26c01b72951f26e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d56245f0acb7e4ee7e8fa81e93ee59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd194504ea063b62253462fc5ae986dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4100d3e092fc0ab458d9a228551e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e126d6d12f9f80f95c35772cd030bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127785a1c5a0659318f7986268ae86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5100a8bfe4d4ee364fd42b5c5f0e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a676129d9f7192b3c19e4cf5b1c898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a59306f050170b87429eeac17f955393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace6b616eb173f87ee084a366a53a04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3ca1d6f1e1809a94f26ced93dd83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c8af0a3abcadd8827b3f97ce8d18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d37cca8d7a3d841564b1357998edd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99bf4ffd67c69b476fe520d475fbd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023acba7e444c73b19a2ad599e1ad4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3028b85af3f3f4890a1efa4e80e5b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a22a91821cb38a9c14e423df144ad0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a0886fed122ff24306b0ec265f11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a50b8e2372167f58832982891f842403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a350421d835458ef25e836926b342404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4177255973b6f45f4d72d6d40e3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af021b6dcddd3db3dadd6984e35ac97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aaf99d37b774a75b48c72747a7f9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5535c551ae1182e7b3470f1d5383c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c8313995436c45d3b69ee908026ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04627636d9cadaf41d229406fdb5be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b444b979f3958135ff9af9c371d78d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2ff074158f653414cd32175ad550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d910cfd84cb2900b9f3d52b8678c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b04dca2a3e11ba1c31a1b46c5979414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f244ed852c12081d52e476713cba5f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e380427c9e238c59987889ac4276a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2901f095b88d8dcd9036442e5a6fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa834e9407d61b654747b16c3bca2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cbbacee9fd455706442433c14da69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840e6a3bccf4b154a07427d385aaa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b180ef1ec6291f206789e5a92a2c10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3e78a4c796d312b63a9cf0ef5528422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f2557d0ac363d182812952248900423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fdb49b672026820ba4ae7c94faeae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3ce90463bd0ac26b924485d164d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae358d92edcec223d3e593699c025e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125027d3f7dd5c7d447b180c769a543c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8b0d9fa597873096e1ea275326e1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c30b206341ced584f908736cc35e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b71dd3580701cdbafa7e3de28faa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c322650251288a8b2a3bd207b3ca6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0354ad6db59e9c4a39bfe611384995432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ddc268856288cdf1dfe1f5c01552c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d32801e0f1ac802911dba9bd607d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be668bd6bcfc1c941e82cc3243bf65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4ac71798edafce1be29e1a54d5f06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f88ebebb3e4e12371868143e9d507437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae330b8a7c3d3e30f608d4884c3a48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf522ddde19b5d1867583bf8810df1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a014946f311435db38167a9cc5d4da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461c69ad2567c44a6ed2fd1f208ae50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd5fc344b89f6110ee2e1c2f872f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106e769a585e55cfa5fd2905fdfcf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a18f5ebde599e9650801e89c84706444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de9896c587b7b4e90b292c70698c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9434eebcd392c6e0750ef96e3f00f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a324fcf5ca2cf24b8da70b27df21201447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4094f6ae2600d9b01e09665808ea1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46afab490de31500060b099254a7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aaf578e83d05c239ba361e687f41e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2d1a5e422f35c65e2e2d378c18a3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc331e3e50251a285c6d220ee62c90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46216f07bd9b909592893b35cfef55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436fc356b7e80bc1981c9d1cc62cae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa0d533ba50f0854c9dd2ee171447455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27706f6c5460a601ca5836cfca3011a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb61ce32fbca943653b764e15cc91b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fe3b46be0f797a87c0e1094c2e7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fb79e52209ef46fc57bbc9384dc11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406748bdcd255c8db80caed07af305b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1c4eb62db49705c823a26e0f6b56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2164c61f80f2bcdd9ace83b6efa52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d2af8968eb427be20def7710d9ed1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560d68dae16f7d4680a076a7e196d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6749314b1f9ca1aa5541f5d16ca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc045bf0ff297917203f83937dd95f31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373070cee320c1761a7e9094572a2cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec10b23b43693351d821e4b886833468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b0153d466a083a5ae4bcee78778b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e714fd42c966751df493575fa47f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4ab47b4a851ccd523d3376df745b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8050cbf5bddafe2d3d595330a6423472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ecd7bed36af0ea7b206145f0fe0d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3e05cb91e100e960e35d6a351b9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2012ae0c000f35f9d4e29130a67fa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0483081d0cbcdf0a503afef8ddc4aa8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3bb574ddd93fa84aedaf414cb4b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ffb877325badf9fe44db1fe9bd986478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ebf672692dd9af4802b1e5fc6ca37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf28d5ae1385cc4ab058513a832b42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9118928354dae4a2c9e6dd9b972479481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cddc0071338ee5f65beda757c548482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2181e914f38de51f8edb8e2896a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9672a1b402381f96dbbbfb8e486c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21220fe1f89de6e705c49554bf28a7e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814449956f2b359b67c2be11dbaec311486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeafa788c93ad29fe957eb1fdbc79b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2a9b04795d7bbb9758e8fbb4c13e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78c9c72aecf28e8cc6ea3089c8d6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63157c4fe235ea8e7fc0a48e89c75e4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45734ce1ee44852704a595c3554500491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2103ddefa1ea202296d73c7b7362492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26eb42996cdc441f8dbdc97d89bef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b933d916600887f2ec6dae34e71d96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66ebbda747695464754412d78099c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ecfc1f4d4a096653ee444afb0d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525449c5100fb3f20f5dd23e20825741497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e93c40491e67c84118f8dcb6db16e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726facc05827c4aea9aa0bbade4cda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568977133be61ee04b9864ca81e922b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37521af2b340c202cc8a6ac990ec6fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ba55f7297d88b97bc20cebf41d002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dd8c629ce331ed2ca3a7aad11924b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffffb754a8345a0939e8505431f6828504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ff009b498b3f0e31ccc3af35aa8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8123ba270358016be26d1bdafb1ffa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ebb3e092e70ec0ab38524371824b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78b68053551e52db5336b9aa2ee617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951572a713d16cf78142ad8fc11c20d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b72d3407bf5f9f50ba3a86b0a310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260a119bc5563c0cdf31dd32a2c4eef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611460b7a382213f8fba98b487cb748512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696217f3532da227f0959a6e97458a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86b15cff9e0716c02fa7d2608e1968514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522773c76f0b0f7d6680cafd95cdf998515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ab8a761b2d5d4d5cd4ce5893e498516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c03072826d70921928eb4663a62d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff8adacdcc2d116aed66b1b8a8ee1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101050c68d45877c986a5b4f084504dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697af9be0d457746b0f191d96bab059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4b0367e49d7a88cbc0c939dd9373521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3253b31d58af196dcab1efca8ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fafb18e805e329ae9b2f13b07698a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572a0479bb57835b7deb4acc8ff474a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c5850749c1219af9fbb9578f3dbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80635d8030c185a9fbff85251c587810526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8e9236ce7f4e75c28add7a90ac56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe6334ff4cf4df877d4408f519186528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b206ecba93f820583d3ff61907b03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50facf3f272ad97ba267a9dd6074ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902126b5ecec2f588be5194164f9fc9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200018d3b570fae0c48081dc8270e5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c8020d603b427a626af4e949dcb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c06521f23ed0b1f157d346d8d444534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283fe33f4114a0f67635c4529bf0424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025b102c452e65980c140741167414536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8205c3d6aa2da086d19611999e6e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00e336c5c8fa4d41a4c9dcb704b52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac633c0d9fa7d03b2b04a0546d154d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe057e815d348da2cee0aec2b3acb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7f41a452f09c6777108c577bec57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade543c29212d0a4956ca3141f0342542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755efb49804b196991b135cea3b55e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd925c2f8fe803a360a03265caa2b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca138f23f9b08a227216657296401545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73eefa4defe5acc3b34804ce45e51c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acde852310d2a1571ec7ccc1363421547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2dccb45b1e34a25319d7aaaf8a2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e371fdcc022158caa165e04fe7d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0185b14c67c803dc36f136e2dad80d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1b6436e0cab264a11cb194fd6a617551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a45409a7b6b9455389f481d92a608552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3fad2f5f07151ab9dbe5ee9bbed60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260754f805e595ef79e1243700c0f05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf821188421ad7a590d4e0894a6283555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d77ad0a8751681fe19289729fc30a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf066d20b7aa0ab263990f79ffbdcb81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09138c32931be66400c2ef8efa4ec749558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf471df50245416922f65c992e2e1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4752a9a13e4cafbf297e78d346d6b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac486e915e22da0531cc776c47c5a96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ffe7b02bb529a2181ca86bd54166562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e141fc53a2f77bb13b928657b9e01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf991d274084127daca2fd3dac7ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8da360a45e4a673222b93620b8d7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57a55f479e85ad3e967c32a95232e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dafa45eb48e9e128071efe02d923b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd474b3d3b7a25c06dd09fa45651ded1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d719ed36c782ec88c042b8cc61b947569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d37e8ae045afc374e460e0cdccdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceaa14ebe23f68ff3d0c5b12211c30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd00fbd42724c17e89d57b1fe2734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df795ad3672332c4d6129b769d6a74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304fd06a497584cb64a063f98038b2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a2bedb68cc5e0d8bd172c87181dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c4dd03398766d6f35e57dab41d36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c8614e451796aa5db76e5ab29b56e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819bbe3e4c0debf250c0a39504da3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a723ba936e6f79e6f126c6d6a767b1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ce105b724004e25ce3213d8d1a189580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8cffe14104b2a4e8bee9c457ddc01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ae7249846e117e7c6181cf0ae2d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1fb8423e496768ccdc4d5f5323c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f5623b8de747e1c04be43b83f0816584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d680e25dd0a998d6c31d7e663019f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1746343868835ccac90289e2303956586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cefdfb915c9bb19bd76894daa4133587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80926cd80b078c640ecae7d9b31824588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af19c9da8c02ea0fb0c837a735617589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1999eaf48d176fbf274667eb90bbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d23e8d6777526c94392aed8c19cae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36c36f52872fcec02a649b75587e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487caf65b6c108752e3f2bfe11c9d05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24577fc622f56d353f09628492965594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed95f84569d05cc06e26dd8f57b4fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb4324e5aeaf84a765c1511f5b0c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127db48902209761d1c00ac196fec568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add862cc42673dcaef60a06e8d19d10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ee1de4d8f896326b1ec567929dc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97da8ff8f23b02d7120a685d7b0db38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782724e7a9346eb527d2e3280417bf8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44512be071e77be40a62889974e32a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e6260f5875f59bc47138a8c4159b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50bba7017a3ac98a2c09c8d6c275d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d6891756a400458642e025f950f60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c24eaa280f2ebde6d3cb3d836d5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8663930650334f8f3df4c37dbb80850607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786c93e9602f2bdc3e511e7f14f43d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03418da16ab475f3151d6874e3c84123609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfd714c413131ce5b5cb851fe294a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515659de4a85de95c82378c493faf8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f3ff5b13ec81e40611f827d39642612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaabd82d6380adcacba2252512708d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a5bcbe4e9aa45c0b97b0952deef77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c98e1161b26d0b4fefd411f80ac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498c89e80630e8e1b505f7ac48e1751616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eceb94ba0aa37198ee0e5c60784c1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2044670545d82b294c4cb14b297e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19adc2b7fa7aae8e99adf9189ceb92f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d59d5537b4dcd00ccfea9a8f063b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310fa4852bd4f77bf46df54c7862c3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec81e8ae77f913d131f8ef8231befa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc38a3be2526572422020cd3c111618623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9677a0f5bf9539e69b86874c6bdb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f133a7e3bd6633d3ea4dc76cd35b5d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea9798ba18f560bc88006b0b5b4b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352932ad10e3d240b344069cf0b539a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67517e77e8833019d6822bd47230bc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2364b1847780ee98ebaa624b02642629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d5353a6a4ca2682a5a4c27deebb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718ac3aebc4f01ec26b58baa6b49c9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439dfbc9be8c29e0f9490d9a4894d03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd9952af9fddf363720c05756b939633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca63e5433f8c10e2c64342467621f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8b6d3ba24c0df8452c5cd3d18317635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8c5c4687734d70c556447601761d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6840f0c198f60d6a873d84c2585f29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de0657b3bea30cfa401c483827f34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a996acd94713d04d08488d7da0305b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1195dac556009d78808e2fd9d06a44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee1952684218c08e94da949122076641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd4f903868767f85b59ade5152665642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845368242df412162ed3bfcf2fcb1fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a76d2b434e1cee04c79bffc48fd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9687cd4653f902859e8a85f3f7c7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648893c103905ee38506cec067c044f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b90c383d295989cb05354a974f03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13caffe1399c1190e3b677dec95cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64474f45176158b8809867c3d11bcb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346162fabe5ff1016e781724e199d330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e70b15ad281b54409b2fee10a625c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d3ce80c541c445df762f03acc8706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79473ba99c1bf6c5ac1226d0a0c65c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f70681bbcbbdf0bab484d4e22045654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f6ca9ece764cd4941715bc1237bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de31e963a5f2d4f853c0bc1e83fdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712bebc3d1df45f1b258df4fff0a880657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ffa4f0e8fba89a25942150716e384658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d0bdefb77e2ba412b81d619257bbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a65bb16ecbc40c5c5392612d9afd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad66a48aa11e554703ac8d2bb7166661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2e2df493edc0556988d251308bfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3bb7e706efa0e96f4bfb6ea4c5ea0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ca015369525bc50dc1882418d39a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854f9007304f37335b99e073207cbb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749eb61ef9c83833ae14656143c35d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c02792cb81665569168e20c694097667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34966114f583850ca0ac4b30597a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b2a37d554ab42b0af783958a8187669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e45b4a674b4ef139c61ceec2c8ede670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1af1312758aeaa2548e4e7b02c6e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c184898890cd61159335906956a91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0972577c91d58661c66dfbce1ded1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8456f786f47f26378ad8c32fc51321674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fbfac4a75ae9b6ded6191eec0bc81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295e3d1f23010942a08209034f8e45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d6b847b0722819155ba8718f0eac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299c019e64cf4b96ef5635154b24fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9936b22d72210e4cbdff6483c6d22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046ccb63b89fce077d5cd154aa7c30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097b6f6106cf396057c7b021c4628c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c58493be3b13595728e12cbc9e3370682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd21e4794f6ac56b7d9f02d8a5ccc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f5733763401396a6f51f0952942b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8b8ec2128efb0f1db4197296f6f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20c582aeecb45ae34ed541405a169686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248dd166597921366cbdc40d18fb989687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69976a16c0d17b541bba5503d2909bef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24388c841f871fef76a196b2f6c391b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d4e62457b7886450177f78d81dc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44498283b69cc73677a56d2d7d2e886691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ac72927fcec292fe0c244812a813692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d916537749801bf2506684cb45d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13e55d2c75f04a3b17b05874e50e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9f24fadae2e0be49f3e957352493695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c670f3ed2f7e7157c5c73ab00e3a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79249a032e40e670974bbae76b56ebac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e8977c7b880f456cd50562d6ed8af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874d6c2aa284e08b533333b937ebfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02369751f0115d8a09d049f156138575700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020cec054bbec4c1f6d0fba5dc7fdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624776951c8b5f439e7ccb9b58a6b79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957008f7d7b52ba5642443178ae35e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c20045088c1ef3c057b887dbc0d2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f49e3f7266a259f949c6dbbf95108705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a9b694cf82433f3176c409890aab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594d129d6969906f76369588570b1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866312f594ca9dcd690c275446151c37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf41a0e493adaf707e3e1d52f6e44f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a986e85885083bf1a08d04b5d6e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427843b51960783b0ecf5d134369ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf1bb6f088ce96fe8884a7d0c7f5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5519ada01a98f6072c405dd0d266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe0741e561a463122e35f45a9bc11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa76e34836f799a1bbc302073f63a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656262b63ccfac192e2b3ba791507959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b515a167bf4af16c104b6923dad34e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc90a0a8be5b83d0e210d46dac857718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104795bd3b11f0d461b3d373a6d6940b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd9590c816037bc775c8a237863874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758eb78c84a03d815b83ae92a9018f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b871ee7864df6cac14613e2b1df8fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545135b91a21458b4272d3c915075b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5fd1c0e412f3babc259771f53e51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b374ebae512376cdec9e9759ddd88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa58ad4c1deee4a348c54df51c93e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568e6e1de1f941263c94c6b7c6356b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bb1affb861f4f0c43fba21bde21f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d5b8e7a1bcb4717343c4062d3ccc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f4de90e6d2e16aa7140784f47c80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af363edb8660ebfea8bd8a09a33382c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa066cbe21b981bf3802eb6ed0af6af2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7516e200fd4d8a38ffb703883e2fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cceb620f097d5aa6d0e2b60e2467dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e7d6aa48a0453375fe5e0a91c40f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4d327c606b8db42a25b65a05b93e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50967e4b4040d71d16ed661e013c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92410367d73463eb085479d219ff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c57582bfc9e25e0ffbc09bdbfd915739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c175f9c286362eee703518e0fee9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb500b7ba9d361cd87c2c7866f12f03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fd0c5a08078a2d324aeb24549c72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c6db693a7558fd633471b19d5edce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf33dce024090d80ae9b5791c690d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae4a4203f9387f4e96dba729f4c28b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba84ce0fbb3a0e0c83f8d1c540a53e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127509973e8f1eb81ba70a41470b3350747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568f34e9ef4acdf5375d26716fc765748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ea7e43457e2352ea53474ecb6777749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420bc9e85b321491aa3ec5ee445d569750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e7124f1adc1213ee1803006afb397751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6819c0720a5c7dea6b311acec3931752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592dea30104f261b9b6f00ab64b130753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426bbd9e43349115de64c67bd493c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7570abf7015a01bb9fdba58617b957755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8345dfecf71e5f8fe804dd58f17f8cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d278fbca454217ac8a745fe1daa1da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a31a11f97f885417dfd8ab7c81e37d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73832e1479b91bb48377a16716b516759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>